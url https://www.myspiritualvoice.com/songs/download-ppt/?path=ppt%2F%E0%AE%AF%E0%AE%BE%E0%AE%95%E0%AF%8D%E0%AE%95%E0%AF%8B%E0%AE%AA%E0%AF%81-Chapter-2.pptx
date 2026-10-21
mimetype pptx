--- v0 (2026-08-02)
+++ v1 (2026-10-21)
@@ -77,50 +77,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -144,50 +158,57 @@
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -328,53 +349,60 @@
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
-  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -434,51 +462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஏனெனில், பொன்மோதிரமும் மினுக்குள்ள வஸ்திரமும் தரித்திருக்கிற ஒருமனுஷனும், கந்தையான வஸ்திரம் தரித்திருக்கிற ஒரு தரித்திரனும் உங்கள் ஆலயத்தில் வரும்போது,]]></a:t>
+              <a:t><![CDATA[5. Hearken, my beloved brethren, Has not God chosen the poor of this world rich in faith, and heirs of the kingdom which he has promised to them that love him?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -543,51 +571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஏனெனில், பொன்மோதிரமும் மினுக்குள்ள வஸ்திரமும் தரித்திருக்கிற ஒருமனுஷனும், கந்தையான வஸ்திரம் தரித்திருக்கிற ஒரு தரித்திரனும் உங்கள் ஆலயத்தில் வரும்போது,]]></a:t>
+              <a:t><![CDATA[5. Hearken, my beloved brethren, Has not God chosen the poor of this world rich in faith, and heirs of the kingdom which he has promised to them that love him?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -652,51 +680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மினுக்குள்ள வஸ்திரந்தரித்தவனைக் கண்ணோக்கி: நீர் இந்த நல்ல இடத்தில் உட்காரும் என்றும்; தரித்திரனைப் பார்த்து: நீ அங்கே நில்லு, அல்லது இங்கே என் பாதபடியண்டையிலே உட்காரு என்றும் நீங்கள் சொன்னால்,]]></a:t>
+              <a:t><![CDATA[5. Hearken, my beloved brethren, Has not God chosen the poor of this world rich in faith, and heirs of the kingdom which he has promised to them that love him?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -761,51 +789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மினுக்குள்ள வஸ்திரந்தரித்தவனைக் கண்ணோக்கி: நீர் இந்த நல்ல இடத்தில் உட்காரும் என்றும்; தரித்திரனைப் பார்த்து: நீ அங்கே நில்லு, அல்லது இங்கே என் பாதபடியண்டையிலே உட்காரு என்றும் நீங்கள் சொன்னால்,]]></a:t>
+              <a:t><![CDATA[6. But all of you have despised the poor. Do not rich men oppress you, and draw you before the judgment seats?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -870,51 +898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உங்களுக்குள்ளே பேதகம்பண்ணி, தகாத சிந்தனைகளோடே நிதானிக்கிறவர்களாயிருப்பீர்களல்லவா?]]></a:t>
+              <a:t><![CDATA[6. But all of you have despised the poor. Do not rich men oppress you, and draw you before the judgment seats?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -979,51 +1007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பட்சபாதமுள்ளவர்களாயிருப்பீர்களானால், பாவஞ்செய்து, மீறினவர்களென்று நியாயப்பிரமாணத்தால் தீர்க்கப்படுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[7. Do not they blaspheme that worthy name by the which all of you are called?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1088,51 +1116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எப்படியெனில், ஒருவன் நியாயப்பிரமாணம் முழுவதையும் கைக்கொண்டிருந்தும், ஒன்றிலே தவறினால் எல்லாவற்றிலும் குற்றவாளியாயிருப்பான்.]]></a:t>
+              <a:t><![CDATA[8. If all of you fulfill the royal law according to the scripture, You shall love your neighbour as yourself, all of you do well:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1197,51 +1225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எப்படியெனில், ஒருவன் நியாயப்பிரமாணம் முழுவதையும் கைக்கொண்டிருந்தும், ஒன்றிலே தவறினால் எல்லாவற்றிலும் குற்றவாளியாயிருப்பான்.]]></a:t>
+              <a:t><![CDATA[8. If all of you fulfill the royal law according to the scripture, You shall love your neighbour as yourself, all of you do well:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1306,51 +1334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஏனென்றால், விபசாரஞ்செய்யாதிருப்பாயாக என்று சொன்னவர் கொலைசெய்யாதிருப்பாயாக என்றும் சொன்னார்; ஆதலால், நீ விபசாரஞ்செய்யாமலிருந்தும் கொலைசெய்தாயானால் நியாயப்பிரமாணத்தை மீறினவனாவாய்.]]></a:t>
+              <a:t><![CDATA[9. But if all of you have respect to persons, all of you commit sin, and are convinced of the law as transgressors.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1415,51 +1443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஏனென்றால், விபசாரஞ்செய்யாதிருப்பாயாக என்று சொன்னவர் கொலைசெய்யாதிருப்பாயாக என்றும் சொன்னார்; ஆதலால், நீ விபசாரஞ்செய்யாமலிருந்தும் கொலைசெய்தாயானால் நியாயப்பிரமாணத்தை மீறினவனாவாய்.]]></a:t>
+              <a:t><![CDATA[9. But if all of you have respect to persons, all of you commit sin, and are convinced of the law as transgressors.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1524,51 +1552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. என் பிரியமான சகோதரரே, கேளுங்கள்; தேவன் இவ்வுலகத்தின் தரித்திரரை விசுவாசத்தில் ஐசுவரியவான்களாகவும், தம்மிடத்தில் அன்புகூருகிறவர்களுக்குத் தாம் வாக்குத்தத்தம்பண்ணின ராஜ்யத்தைச் சுதந்தரிக்கிறவர்களாகவும் தெரிந்துகொள்ளவில்லையா?]]></a:t>
+              <a:t><![CDATA[1. My brethren, have not the faith of our Lord Jesus Christ, the Lord of glory, with respect of persons.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1633,51 +1661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சுயாதீனப்பிரமாணத்தினால் நியாயத்தீர்ப்படையப்போகிறவர்களாய் அதற்கேற்றபடி பேசி, அதற்கேற்றபடி செய்யுங்கள்.]]></a:t>
+              <a:t><![CDATA[10. For whosoever shall keep the whole law, and yet offend in one point, he is guilty of all.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1742,51 +1770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சுயாதீனப்பிரமாணத்தினால் நியாயத்தீர்ப்படையப்போகிறவர்களாய் அதற்கேற்றபடி பேசி, அதற்கேற்றபடி செய்யுங்கள்.]]></a:t>
+              <a:t><![CDATA[10. For whosoever shall keep the whole law, and yet offend in one point, he is guilty of all.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1851,51 +1879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஏனென்றால், இரக்கஞ்செய்யாதவனுக்கு இரக்கமில்லாத நியாயத்தீர்ப்புக் கிடைக்கும்; நியாயத்தீர்ப்புக்கு முன்பாக இரக்கம் மேன்மைபாராட்டும்.]]></a:t>
+              <a:t><![CDATA[11. For he that said, Do not commit adultery, said also, Do not kill. Now if you commit no adultery, yet if you kill, you are become a transgressor of the law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1960,51 +1988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. என் சகோதரரே, ஒருவன் தனக்கு விசுவாசமுண்டென்று சொல்லியும், கிரியைகளில்லாதவனானால் அவனுக்குப் பிரயோஜனமென்ன? அந்த விசுவாசம் அவனை இரட்சிக்குமா?]]></a:t>
+              <a:t><![CDATA[11. For he that said, Do not commit adultery, said also, Do not kill. Now if you commit no adultery, yet if you kill, you are become a transgressor of the law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2069,51 +2097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. என் சகோதரரே, ஒருவன் தனக்கு விசுவாசமுண்டென்று சொல்லியும், கிரியைகளில்லாதவனானால் அவனுக்குப் பிரயோஜனமென்ன? அந்த விசுவாசம் அவனை இரட்சிக்குமா?]]></a:t>
+              <a:t><![CDATA[12. So speak all of you, and so do, as they that shall be judged by the law of liberty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2178,51 +2206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஒரு சகோதரனாவது சகோதரியாவது வஸ்திரமில்லாமலும் அநுதின ஆகாரமில்லாமலும் இருக்கும்போது,]]></a:t>
+              <a:t><![CDATA[12. So speak all of you, and so do, as they that shall be judged by the law of liberty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2287,51 +2315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உங்களில் ஒருவன் அவர்களை நோக்கி: நீங்கள் சமாதானத்தோடே போங்கள், குளிர்காய்ந்து பசியாறுங்களென்று சொல்லியும், சரீரத்திற்கு வேண்டியவைகளை அவர்களுக்குக் கொடாவிட்டால் பிரயோஜனமென்ன?]]></a:t>
+              <a:t><![CDATA[13. For he shall have judgment without mercy, that has showed no mercy; and mercy rejoices against judgment.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2396,51 +2424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உங்களில் ஒருவன் அவர்களை நோக்கி: நீங்கள் சமாதானத்தோடே போங்கள், குளிர்காய்ந்து பசியாறுங்களென்று சொல்லியும், சரீரத்திற்கு வேண்டியவைகளை அவர்களுக்குக் கொடாவிட்டால் பிரயோஜனமென்ன?]]></a:t>
+              <a:t><![CDATA[13. For he shall have judgment without mercy, that has showed no mercy; and mercy rejoices against judgment.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2505,51 +2533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்படியே விசுவாசமும் கிரியைகளில்லாதிருந்தால் தன்னிலேதானே செத்ததாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[14. What does it profit, my brethren, though a man say he has faith, and have not works? can faith save him?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2614,51 +2642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஒருவன்: உனக்கு விசுவாசமுண்டு, எனக்குக் கிரியைகளுண்டு; கிரியைகளில்லாமல் உன் விசுவாசத்தை எனக்குக்காண்பி, நான் என் விசுவாசத்தை என் கிரியைகளினாலே உனக்குக் காண்பிப்பேன் என்பானே.]]></a:t>
+              <a:t><![CDATA[14. What does it profit, my brethren, though a man say he has faith, and have not works? can faith save him?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2723,51 +2751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. என் பிரியமான சகோதரரே, கேளுங்கள்; தேவன் இவ்வுலகத்தின் தரித்திரரை விசுவாசத்தில் ஐசுவரியவான்களாகவும், தம்மிடத்தில் அன்புகூருகிறவர்களுக்குத் தாம் வாக்குத்தத்தம்பண்ணின ராஜ்யத்தைச் சுதந்தரிக்கிறவர்களாகவும் தெரிந்துகொள்ளவில்லையா?]]></a:t>
+              <a:t><![CDATA[1. My brethren, have not the faith of our Lord Jesus Christ, the Lord of glory, with respect of persons.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2832,51 +2860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஒருவன்: உனக்கு விசுவாசமுண்டு, எனக்குக் கிரியைகளுண்டு; கிரியைகளில்லாமல் உன் விசுவாசத்தை எனக்குக்காண்பி, நான் என் விசுவாசத்தை என் கிரியைகளினாலே உனக்குக் காண்பிப்பேன் என்பானே.]]></a:t>
+              <a:t><![CDATA[15. If a brother or sister be naked, and destitute of daily food,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2941,51 +2969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தேவன் ஒருவர் உண்டென்று விசுவாசிக்கிறாய், அப்படிச் செய்கிறது நல்லதுதான்; பிசாசுகளும் விசுவாசித்து, நடுங்குகின்றன.]]></a:t>
+              <a:t><![CDATA[16. And one of you say unto them, Depart in peace, be all of you warmed and filled; notwithstanding all of you give them not those things which are necessary to the body; what does it profit?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3050,51 +3078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தேவன் ஒருவர் உண்டென்று விசுவாசிக்கிறாய், அப்படிச் செய்கிறது நல்லதுதான்; பிசாசுகளும் விசுவாசித்து, நடுங்குகின்றன.]]></a:t>
+              <a:t><![CDATA[16. And one of you say unto them, Depart in peace, be all of you warmed and filled; notwithstanding all of you give them not those things which are necessary to the body; what does it profit?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3159,51 +3187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. வீணான மனுஷனே, கிரியைகளில்லாத விசுவாசம் செத்ததென்று நீ அறியவேண்டுமோ?]]></a:t>
+              <a:t><![CDATA[17. Even so faith, if it has not works, is dead, being alone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3268,51 +3296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நம்முடைய பிதாவாகிய ஆபிரகாம் தன் குமாரன் ஈசாக்கைப் பலிபீடத்தின்மேல் செலுத்தினபோது, கிரியைகளினாலே அல்லவோ நீதிமானாக்கப்பட்டான்?]]></a:t>
+              <a:t><![CDATA[18. Yea, a man may say, You have faith, and I have works: show me your faith without your works, and I will show you my faith by my works.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3377,51 +3405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நம்முடைய பிதாவாகிய ஆபிரகாம் தன் குமாரன் ஈசாக்கைப் பலிபீடத்தின்மேல் செலுத்தினபோது, கிரியைகளினாலே அல்லவோ நீதிமானாக்கப்பட்டான்?]]></a:t>
+              <a:t><![CDATA[18. Yea, a man may say, You have faith, and I have works: show me your faith without your works, and I will show you my faith by my works.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3486,51 +3514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. விசுவாசம் அவனுடைய கிரியைகளோடேகூட முயற்சிசெய்து, கிரியைகளினாலே விசுவாசம் பூரணப்பட்டதென்று காண்கிறாயே.]]></a:t>
+              <a:t><![CDATA[19. You believe that there is one God; you do well: the devils also believe, and tremble.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3595,51 +3623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. விசுவாசம் அவனுடைய கிரியைகளோடேகூட முயற்சிசெய்து, கிரியைகளினாலே விசுவாசம் பூரணப்பட்டதென்று காண்கிறாயே.]]></a:t>
+              <a:t><![CDATA[19. You believe that there is one God; you do well: the devils also believe, and tremble.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3704,51 +3732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்படியே ஆபிரகாம் தேவனை விசுவாசித்தான், அது அவனுக்கு நீதியாக எண்ணப்பட்டது என்கிற வேதவாக்கியம் நிறைவேறிற்று; அவன் தேவனுடைய சிநேகிதனென்னப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[20. But will you know, O vain man, that faith without works is dead?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3813,51 +3841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்படியே ஆபிரகாம் தேவனை விசுவாசித்தான், அது அவனுக்கு நீதியாக எண்ணப்பட்டது என்கிற வேதவாக்கியம் நிறைவேறிற்று; அவன் தேவனுடைய சிநேகிதனென்னப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[21. Was not Abraham our father justified by works, when he had offered Isaac his son upon the altar?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3922,51 +3950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீங்களோ தரித்திரரைக் கனவீனம்பண்ணுகிறீர்கள். ஐசுவரியவான்களல்லவோ உங்களை ஒடுக்குகிறார்கள்? அவர்களல்லவோ உங்களை நியாயாசனங்களுக்கு முன்பாக இழுக்கிறார்கள்?]]></a:t>
+              <a:t><![CDATA[2. For if there come unto your assembly a man with a gold ring, in goodly apparel, and there come in also a poor man in vile raiment;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4031,51 +4059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஆதலால், மனுஷன் விசுவாசத்திலேமாத்திரமல்ல, கிரியைகளினாலேயும் நீதிமானாக்கப்படுகிறானென்று நீங்கள் காண்கிறீர்களே.]]></a:t>
+              <a:t><![CDATA[21. Was not Abraham our father justified by works, when he had offered Isaac his son upon the altar?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4140,51 +4168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அந்தப்படி ராகாப் என்னும் வேசியும் தூதர்களை ஏற்றுக்கொண்டு வேறுவழியாய் அனுப்பிவிட்டபோது, கிரியைகளிலே அல்லவோ நீதியுள்ளவளாக்கப்பட்டாள்?]]></a:t>
+              <a:t><![CDATA[22. See you how faith wrought with his works, and by works was faith made perfect?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4249,51 +4277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அந்தப்படி ராகாப் என்னும் வேசியும் தூதர்களை ஏற்றுக்கொண்டு வேறுவழியாய் அனுப்பிவிட்டபோது, கிரியைகளிலே அல்லவோ நீதியுள்ளவளாக்கப்பட்டாள்?]]></a:t>
+              <a:t><![CDATA[22. See you how faith wrought with his works, and by works was faith made perfect?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4358,51 +4386,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்படியே, ஆவியில்லாத சரீரம் செத்ததாயிருக்கிறதுபோல, கிரியைகளில்லாத விசுவாசமும் செத்ததாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[23. And the scripture was fulfilled which says, Abraham believed God, and it was imputed unto him for righteousness: and he was called the Friend of God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. And the scripture was fulfilled which says, Abraham believed God, and it was imputed unto him for righteousness: and he was called the Friend of God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. All of you see then how that by works a man is justified, and not by faith only.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. All of you see then how that by works a man is justified, and not by faith only.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. Likewise also was not Rahab the harlot justified by works, when she had received the messengers, and had sent them out another way?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. Likewise also was not Rahab the harlot justified by works, when she had received the messengers, and had sent them out another way?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. For as the body without the spirit is dead, so faith without works is dead also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4467,51 +5149,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீங்களோ தரித்திரரைக் கனவீனம்பண்ணுகிறீர்கள். ஐசுவரியவான்களல்லவோ உங்களை ஒடுக்குகிறார்கள்? அவர்களல்லவோ உங்களை நியாயாசனங்களுக்கு முன்பாக இழுக்கிறார்கள்?]]></a:t>
+              <a:t><![CDATA[2. For if there come unto your assembly a man with a gold ring, in goodly apparel, and there come in also a poor man in vile raiment;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. For as the body without the spirit is dead, so faith without works is dead also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4576,51 +5367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உங்களுக்குத் தரிக்கப்பட்ட நல்ல நாமத்தை அவர்களல்லவோ தூஷிக்கிறார்கள்?]]></a:t>
+              <a:t><![CDATA[3. And all of you have respect to him that wears the cheerful clothing, and say unto him, Sit you here in a good place; and say to the poor, Stand you there, or sit here under my footstool:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4685,51 +5476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உன்னிடத்தில் நீ அன்புகூருகிறதுபோலப் பிறனிடத்திலும் அன்புகூருவாயாக என்று வேதவாக்கியம் சொல்லுகிற ராஜரீக பிரமாணத்தை நீங்கள் நிறைவேற்றினால் நன்மைசெய்வீர்கள்.]]></a:t>
+              <a:t><![CDATA[3. And all of you have respect to him that wears the cheerful clothing, and say unto him, Sit you here in a good place; and say to the poor, Stand you there, or sit here under my footstool:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4794,51 +5585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உன்னிடத்தில் நீ அன்புகூருகிறதுபோலப் பிறனிடத்திலும் அன்புகூருவாயாக என்று வேதவாக்கியம் சொல்லுகிற ராஜரீக பிரமாணத்தை நீங்கள் நிறைவேற்றினால் நன்மைசெய்வீர்கள்.]]></a:t>
+              <a:t><![CDATA[3. And all of you have respect to him that wears the cheerful clothing, and say unto him, Sit you here in a good place; and say to the poor, Stand you there, or sit here under my footstool:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4903,51 +5694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. என் சகோதரரே, மகிமையுள்ள நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின்மேலுள்ள விசுவாசத்தைப் பட்சபாதத்தோடே பற்றிக்கொள்ளாதிருப்பீர்களாக.]]></a:t>
+              <a:t><![CDATA[4. Are all of you not then partial in yourselves, and are become judges of evil thoughts?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4982,51 +5773,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474722104" r:id="rId1"/>
+    <p:sldLayoutId id="2481564223" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5322,54 +6113,110 @@
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -5506,51 +6353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. क्योंकि यदि एक पुरूष सोने के छल्ले और सुन्दर वस्त्र पहिने हुए तुम्हारी सभा में आए और एक कंगाल भी]]></a:t>
+              <a:t><![CDATA[5. என் பிரியமான சகோதரரே, கேளுங்கள்; தேவன் இவ்வுலகத்தின் தரித்திரரை விசுவாசத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5638,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[मैले कुचैले कपड़े पहिने हुए आए।]]></a:t>
+              <a:t><![CDATA[ஐசுவரியவான்களாகவும், தம்மிடத்தில் அன்புகூருகிறவர்களுக்குத் தாம் வாக்குத்தத்தம்பண்ணின ராஜ்யத்தைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5770,51 +6617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. और तुम उस सुन्दर वस्त्र वाले का मुंह देख कर कहो कि तू वहां अच्छी जगह बैठ; और उस कंगाल से कहो, कि]]></a:t>
+              <a:t><![CDATA[சுதந்தரிக்கிறவர்களாகவும் தெரிந்துகொள்ளவில்லையா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5902,51 +6749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तू यहां खड़ा रह, या मेरे पांव की पीढ़ी के पास बैठ।]]></a:t>
+              <a:t><![CDATA[6. நீங்களோ தரித்திரரைக் கனவீனம்பண்ணுகிறீர்கள். ஐசுவரியவான்களல்லவோ உங்களை ஒடுக்குகிறார்கள்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6034,51 +6881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. तो क्या तुम ने आपस में भेद भाव न किया और कुविचार से न्याय करने वाले न ठहरे?]]></a:t>
+              <a:t><![CDATA[அவர்களல்லவோ உங்களை நியாயாசனங்களுக்கு முன்பாக இழுக்கிறார்கள்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6166,51 +7013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. पर यदि तुम पक्षपात करते हो, तो पाप करते हो; और व्यवस्था तुम्हें अपराधी ठहराती है।]]></a:t>
+              <a:t><![CDATA[7. உங்களுக்குத் தரிக்கப்பட்ட நல்ல நாமத்தை அவர்களல்லவோ தூஷிக்கிறார்கள்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6298,51 +7145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. क्योंकि जो कोई सारी व्यवस्था का पालन करता है परन्तु एक ही बात में चूक जाए तो वह सब बातों में]]></a:t>
+              <a:t><![CDATA[8. உன்னிடத்தில் நீ அன்புகூருகிறதுபோலப் பிறனிடத்திலும் அன்புகூருவாயாக என்று வேதவாக்கியம் சொல்லுகிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6430,51 +7277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[दोषी ठहरा।]]></a:t>
+              <a:t><![CDATA[ராஜரீக பிரமாணத்தை நீங்கள் நிறைவேற்றினால் நன்மைசெய்வீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6562,51 +7409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. इसलिये कि जिस ने यह कहा, कि तू व्यभिचार न करना उसी ने यह भी कहा, कि तू हत्या न करना इसलिये यदि]]></a:t>
+              <a:t><![CDATA[9. பட்சபாதமுள்ளவர்களாயிருப்பீர்களானால், பாவஞ்செய்து, மீறினவர்களென்று நியாயப்பிரமாணத்தால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6694,51 +7541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तू ने व्यभिचार तो नहीं किया, पर हत्या की तौभी तू व्यवस्था का उलंघन करने वाला ठहरा।]]></a:t>
+              <a:t><![CDATA[தீர்க்கப்படுவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6826,51 +7673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. हे मेरे प्रिय भाइयों सुनो; क्या परमेश्वर ने इस जगत के कंगालों को नहीं चुना कि विश्वास में धनी, और]]></a:t>
+              <a:t><![CDATA[1. என் சகோதரரே, மகிமையுள்ள நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின்மேலுள்ள விசுவாசத்தைப் பட்சபாதத்தோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6958,51 +7805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. तुम उन लोगों की नाईं वचन बोलो, और काम भी करो, जिन का न्याय स्वतंत्रता की व्यवस्था के अनुसार]]></a:t>
+              <a:t><![CDATA[10. எப்படியெனில், ஒருவன் நியாயப்பிரமாணம் முழுவதையும் கைக்கொண்டிருந்தும், ஒன்றிலே தவறினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7090,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[होगा।]]></a:t>
+              <a:t><![CDATA[எல்லாவற்றிலும் குற்றவாளியாயிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +8069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. क्योंकि जिस ने दया नहीं की, उसका न्याय बिना दया के होगा: दया न्याय पर जयवन्त होती है॥]]></a:t>
+              <a:t><![CDATA[11. ஏனென்றால், விபசாரஞ்செய்யாதிருப்பாயாக என்று சொன்னவர் கொலைசெய்யாதிருப்பாயாக என்றும் சொன்னார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +8201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. हे मेरे भाइयों, यदि कोई कहे कि मुझे विश्वास है पर वह कर्म न करता हो, तो उस से क्या लाभ? क्या ऐसा]]></a:t>
+              <a:t><![CDATA[ஆதலால், நீ விபசாரஞ்செய்யாமலிருந்தும் கொலைசெய்தாயானால் நியாயப்பிரமாணத்தை மீறினவனாவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +8333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[विश्वास कभी उसका उद्धार कर सकता है?]]></a:t>
+              <a:t><![CDATA[12. சுயாதீனப்பிரமாணத்தினால் நியாயத்தீர்ப்படையப்போகிறவர்களாய் அதற்கேற்றபடி பேசி, அதற்கேற்றபடி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +8465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. यदि कोई भाई या बहिन नगें उघाड़े हों, और उन्हें प्रति दिन भोजन की घटी हो।]]></a:t>
+              <a:t><![CDATA[செய்யுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +8597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. और तुम में से कोई उन से कहे, कुशल से जाओ, तुम गरम रहो और तृप्त रहो; पर जो वस्तुएं देह के लिये]]></a:t>
+              <a:t><![CDATA[13. ஏனென்றால், இரக்கஞ்செய்யாதவனுக்கு இரக்கமில்லாத நியாயத்தீர்ப்புக் கிடைக்கும்; நியாயத்தீர்ப்புக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +8729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[आवश्यक हैं वह उन्हें न दे, तो क्या लाभ?]]></a:t>
+              <a:t><![CDATA[முன்பாக இரக்கம் மேன்மைபாராட்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8014,51 +8861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. वैसे ही विश्वास भी, यदि कर्म सहित न हो तो अपने स्वभाव में मरा हुआ है।]]></a:t>
+              <a:t><![CDATA[14. என் சகோதரரே, ஒருவன் தனக்கு விசுவாசமுண்டென்று சொல்லியும், கிரியைகளில்லாதவனானால் அவனுக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8146,51 +8993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. वरन कोई कह सकता है कि तुझे विश्वास है, और मैं कर्म करता हूं: तू अपना विश्वास मुझे कर्म बिना तो]]></a:t>
+              <a:t><![CDATA[பிரயோஜனமென்ன? அந்த விசுவாசம் அவனை இரட்சிக்குமா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8278,51 +9125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उस राज्य के अधिकारी हों, जिस की प्रतिज्ञा उस ने उन से की है जो उस से प्रेम रखते हैं]]></a:t>
+              <a:t><![CDATA[பற்றிக்கொள்ளாதிருப்பீர்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8410,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[दिखा; और मैं अपना विश्वास अपने कर्मों के द्वारा तुझे दिखाऊंगा।]]></a:t>
+              <a:t><![CDATA[15. ஒரு சகோதரனாவது சகோதரியாவது வஸ்திரமில்லாமலும் அநுதின ஆகாரமில்லாமலும் இருக்கும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8542,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. तुझे विश्वास है कि एक ही परमेश्वर है: तू अच्छा करता है: दुष्टात्मा भी विश्वास रखते, और थरथराते]]></a:t>
+              <a:t><![CDATA[16. உங்களில் ஒருவன் அவர்களை நோக்கி: நீங்கள் சமாதானத்தோடே போங்கள், குளிர்காய்ந்து பசியாறுங்களென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8674,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हैं।]]></a:t>
+              <a:t><![CDATA[சொல்லியும், சரீரத்திற்கு வேண்டியவைகளை அவர்களுக்குக் கொடாவிட்டால் பிரயோஜனமென்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8806,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. पर हे निकम्मे मनुष्य क्या तू यह भी नहीं जानता, कि कर्म बिना विश्वास व्यर्थ है?]]></a:t>
+              <a:t><![CDATA[17. அப்படியே விசுவாசமும் கிரியைகளில்லாதிருந்தால் தன்னிலேதானே செத்ததாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8938,51 +9785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. जब हमारे पिता इब्राहीम ने अपने पुत्र इसहाक को वेदी पर चढ़ाया, तो क्या वह कर्मों से धामिर्क न]]></a:t>
+              <a:t><![CDATA[18. ஒருவன்: உனக்கு விசுவாசமுண்டு, எனக்குக் கிரியைகளுண்டு; கிரியைகளில்லாமல் உன் விசுவாசத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9070,51 +9917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ठहरा था?]]></a:t>
+              <a:t><![CDATA[எனக்குக்காண்பி, நான் என் விசுவாசத்தை என் கிரியைகளினாலே உனக்குக் காண்பிப்பேன் என்பானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9202,51 +10049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. सो तू ने देख लिया कि विश्वास ने उस के कामों के साथ मिल कर प्रभाव डाला है और कर्मों से विश्वास]]></a:t>
+              <a:t><![CDATA[19. தேவன் ஒருவர் உண்டென்று விசுவாசிக்கிறாய், அப்படிச் செய்கிறது நல்லதுதான்; பிசாசுகளும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9334,51 +10181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[सिद्ध हुआ।]]></a:t>
+              <a:t><![CDATA[விசுவாசித்து, நடுங்குகின்றன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9466,51 +10313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. और पवित्र शास्त्र का यह वचन पूरा हुआ, कि इब्राहीम ने परमेश्वर की प्रतीति की, और यह उसके लिये]]></a:t>
+              <a:t><![CDATA[20. வீணான மனுஷனே, கிரியைகளில்லாத விசுவாசம் செத்ததென்று நீ அறியவேண்டுமோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9598,51 +10445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[धर्म गिना गया, और वह परमेश्वर का मित्र कहलाया।]]></a:t>
+              <a:t><![CDATA[21. நம்முடைய பிதாவாகிய ஆபிரகாம் தன் குமாரன் ஈசாக்கைப் பலிபீடத்தின்மேல் செலுத்தினபோது, கிரியைகளினாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9730,51 +10577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. पर तुम ने उस कंगाल का अपमान किया: क्या धनी लोग तुम पर अत्याचार नहीं करते? और क्या वे ही तुम्हें]]></a:t>
+              <a:t><![CDATA[2. ஏனெனில், பொன்மோதிரமும் மினுக்குள்ள வஸ்திரமும் தரித்திருக்கிற ஒருமனுஷனும், கந்தையான வஸ்திரம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9862,51 +10709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. सो तुम ने देख लिया कि मनुष्य केवल विश्वास से ही नहीं, वरन कर्मों से भी धर्मी ठहरता है।]]></a:t>
+              <a:t><![CDATA[அல்லவோ நீதிமானாக்கப்பட்டான்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9994,51 +10841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. वैसे ही राहाब वेश्या भी जब उस ने दूतों को अपने घर में उतारा, और दूसरे मार्ग से विदा किया, तो]]></a:t>
+              <a:t><![CDATA[22. விசுவாசம் அவனுடைய கிரியைகளோடேகூட முயற்சிசெய்து, கிரியைகளினாலே விசுவாசம் பூரணப்பட்டதென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10126,51 +10973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[क्या कर्मों से धामिर्क न ठहरी?]]></a:t>
+              <a:t><![CDATA[காண்கிறாயே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10258,51 +11105,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. निदान, जैसे देह आत्मा बिना मरी हुई है वैसा ही विश्वास भी कर्म बिना मरा हुआ है॥]]></a:t>
+              <a:t><![CDATA[23. அப்படியே ஆபிரகாம் தேவனை விசுவாசித்தான், அது அவனுக்கு நீதியாக எண்ணப்பட்டது என்கிற வேதவாக்கியம்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாக்கோபு : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நிறைவேறிற்று; அவன் தேவனுடைய சிநேகிதனென்னப்பட்டான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாக்கோபு : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. ஆதலால், மனுஷன் விசுவாசத்திலேமாத்திரமல்ல, கிரியைகளினாலேயும் நீதிமானாக்கப்படுகிறானென்று நீங்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாக்கோபு : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[காண்கிறீர்களே.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாக்கோபு : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. அந்தப்படி ராகாப் என்னும் வேசியும் தூதர்களை ஏற்றுக்கொண்டு வேறுவழியாய் அனுப்பிவிட்டபோது,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாக்கோபு : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கிரியைகளிலே அல்லவோ நீதியுள்ளவளாக்கப்பட்டாள்?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாக்கோபு : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. அப்படியே, ஆவியில்லாத சரீரம் செத்ததாயிருக்கிறதுபோல, கிரியைகளில்லாத விசுவாசமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10390,51 +12029,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कचहिरयों में घसीट घसीट कर नहीं ले जाते?]]></a:t>
+              <a:t><![CDATA[தரித்திருக்கிற ஒரு தரித்திரனும் உங்கள் ஆலயத்தில் வரும்போது,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாக்கோபு : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[செத்ததாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10522,51 +12293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. क्या वे उस उत्तम नाम की निन्दा नहीं करते जिस के तुम कहलाए जाते हो?]]></a:t>
+              <a:t><![CDATA[3. மினுக்குள்ள வஸ்திரந்தரித்தவனைக் கண்ணோக்கி: நீர் இந்த நல்ல இடத்தில் உட்காரும் என்றும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10654,51 +12425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. तौभी यदि तुम पवित्र शास्त्र के इस वचन के अनुसार, कि तू अपने पड़ोसी से अपने समान प्रेम रख, सचमुच]]></a:t>
+              <a:t><![CDATA[தரித்திரனைப் பார்த்து: நீ அங்கே நில்லு, அல்லது இங்கே என் பாதபடியண்டையிலே உட்காரு என்றும் நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10786,51 +12557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उस राज व्यवस्था को पूरी करते हो, तो अच्छा ही करते हो।]]></a:t>
+              <a:t><![CDATA[சொன்னால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10918,51 +12689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. हे मेरे भाइयों, हमारे महिमायुक्त प्रभु यीशु मसीह का विश्वास तुम में पक्षपात के साथ न हो।]]></a:t>
+              <a:t><![CDATA[4. உங்களுக்குள்ளே பேதகம்பண்ணி, தகாத சிந்தனைகளோடே நிதானிக்கிறவர்களாயிருப்பீர்களல்லவா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10979,91 +12750,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாக்கோபு : 2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme55">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme79">
   <a:themeElements>
-    <a:clrScheme name="Theme55">
+    <a:clrScheme name="Theme79">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme55">
+    <a:fontScheme name="Theme79">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11089,51 +12860,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme55">
+    <a:fmtScheme name="Theme79">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11264,51 +13035,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>43</Slides>
+  <Slides>50</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>