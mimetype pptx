--- v0 (2026-08-03)
+++ v1 (2026-10-22)
@@ -53,50 +53,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -108,50 +116,54 @@
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
+    <p:sldId id="287" r:id="rId34"/>
+    <p:sldId id="288" r:id="rId35"/>
+    <p:sldId id="289" r:id="rId36"/>
+    <p:sldId id="290" r:id="rId37"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -280,53 +292,57 @@
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
-  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -386,51 +402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்படியே, நாவானதும் சிறிய அவயவமாயிருந்தும் பெருமையானவைகளைப் பேசும். பாருங்கள், சிறிய நெருப்பு எவ்வளவு பெரிய காட்டைக் கொளுத்திவிடுகிறது!]]></a:t>
+              <a:t><![CDATA[5. Even so the tongue is a little member, and boasts great things. Behold, how great a matter a little fire kindles!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -495,51 +511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நாவும் நெருப்புத்தான், அது அநீதி நிறைந்த உலகம்; நம்முடைய அவயவங்களில் நாவானது முழுச்சரீரத்தையும் கறைப்படுத்தி, ஆயுள் சக்கரத்தைக் கொளுத்திவிடுகிறதாயும், நரக அக்கினியினால் கொளுத்தப்படுகிறதாயும் இருக்கிறது!]]></a:t>
+              <a:t><![CDATA[5. Even so the tongue is a little member, and boasts great things. Behold, how great a matter a little fire kindles!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -604,51 +620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நாவும் நெருப்புத்தான், அது அநீதி நிறைந்த உலகம்; நம்முடைய அவயவங்களில் நாவானது முழுச்சரீரத்தையும் கறைப்படுத்தி, ஆயுள் சக்கரத்தைக் கொளுத்திவிடுகிறதாயும், நரக அக்கினியினால் கொளுத்தப்படுகிறதாயும் இருக்கிறது!]]></a:t>
+              <a:t><![CDATA[6. And the tongue is a fire, a world of iniquity: so is the tongue among our members, that it defiles the whole body, and sets on fire the course of nature; and it is set on fire of hell.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -713,51 +729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சகலவிதமான மிருகங்கள், பறவைகள், ஊரும்பிராணிகள், நீர்வாழும் ஜெந்துக்கள் ஆகிய இவைகளின் சுபாவம் மனுஷசுபாவத்தால அடக்கப்படும், அடக்கப்பட்டதுமுண்டு.]]></a:t>
+              <a:t><![CDATA[6. And the tongue is a fire, a world of iniquity: so is the tongue among our members, that it defiles the whole body, and sets on fire the course of nature; and it is set on fire of hell.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -822,51 +838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சகலவிதமான மிருகங்கள், பறவைகள், ஊரும்பிராணிகள், நீர்வாழும் ஜெந்துக்கள் ஆகிய இவைகளின் சுபாவம் மனுஷசுபாவத்தால அடக்கப்படும், அடக்கப்பட்டதுமுண்டு.]]></a:t>
+              <a:t><![CDATA[6. And the tongue is a fire, a world of iniquity: so is the tongue among our members, that it defiles the whole body, and sets on fire the course of nature; and it is set on fire of hell.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -931,51 +947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நாவை அடக்க ஒரு மனுஷனாலும் கூடாது; அது அடங்காத பொல்லாங்குள்ளதும் சாவுக்கேதுவான விஷம் நிறைந்ததுமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[7. For every kind of beasts, and of birds, and of serpents, and of things in the sea, is tamed, and has been tamed of mankind:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1040,51 +1056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நாவை அடக்க ஒரு மனுஷனாலும் கூடாது; அது அடங்காத பொல்லாங்குள்ளதும் சாவுக்கேதுவான விஷம் நிறைந்ததுமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[7. For every kind of beasts, and of birds, and of serpents, and of things in the sea, is tamed, and has been tamed of mankind:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1149,51 +1165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதினாலே நாம் பிதாவாகிய தேவனைத் துதிக்கிறோம்; தேவனுடைய சாயலின்படி உண்டாக்கப்பட்ட மனுஷரை அதினாலேயே சபிக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[8. But the tongue can no man tame; it is an unruly evil, full of deadly poison.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1258,51 +1274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதினாலே நாம் பிதாவாகிய தேவனைத் துதிக்கிறோம்; தேவனுடைய சாயலின்படி உண்டாக்கப்பட்ட மனுஷரை அதினாலேயே சபிக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[8. But the tongue can no man tame; it is an unruly evil, full of deadly poison.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1367,51 +1383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. துதித்தலும் சபித்தலும் ஒரேவாயிலிருந்து புறப்படுகிறது. என் சகோதரரே, இப்படியிருக்கலாகாது.]]></a:t>
+              <a:t><![CDATA[9. Therewith bless we God, even the Father; and therewith curse we men, which are made after the embodiment of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1476,51 +1492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. என் சகோதரரே, அதிக ஆக்கினையை அடைவோம் என்று அறிந்து, உங்களில் அநேகர் போதகராகாதிருப்பீர்களாக.]]></a:t>
+              <a:t><![CDATA[1. My brethren, be not many masters, knowing that we shall receive the greater condemnation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1585,51 +1601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஒரே ஊற்றுக்கண்ணிலிருந்து தித்திப்பும் கசப்புமான தண்ணீர் சுரக்குமா?]]></a:t>
+              <a:t><![CDATA[9. Therewith bless we God, even the Father; and therewith curse we men, which are made after the embodiment of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1694,51 +1710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. என் சகோதரரே, அத்திமரம் ஒலிவப்பழங்களையும், திராட்சச்செடி அத்திப்பழங்களையும் கொடுக்குமா? அப்படியே உவர்ப்பான நீரூற்றுத் தித்திப்பான ஜலத்தைக் கொடுக்கமாட்டாது.]]></a:t>
+              <a:t><![CDATA[10. Out of the same mouth proceeds blessing and cursing. My brethren, these things ought not so to be.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1803,51 +1819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. என் சகோதரரே, அத்திமரம் ஒலிவப்பழங்களையும், திராட்சச்செடி அத்திப்பழங்களையும் கொடுக்குமா? அப்படியே உவர்ப்பான நீரூற்றுத் தித்திப்பான ஜலத்தைக் கொடுக்கமாட்டாது.]]></a:t>
+              <a:t><![CDATA[11. Does a fountain send forth at the same place sweet water and bitter?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1912,51 +1928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உங்களில் ஞானியும் விவேகியுமாயிருக்கிறவன் எவனோ, அவன் ஞானத்திற்குரிய சாந்தத்தோடே தன் கிரியைகளை நல்ல நடக்கையினாலே காண்பிக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[12. Can the fig tree, my brethren, bear olive berries? either a vine, figs? so can no fountain both yield salt water and fresh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2021,51 +2037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உங்களில் ஞானியும் விவேகியுமாயிருக்கிறவன் எவனோ, அவன் ஞானத்திற்குரிய சாந்தத்தோடே தன் கிரியைகளை நல்ல நடக்கையினாலே காண்பிக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[12. Can the fig tree, my brethren, bear olive berries? either a vine, figs? so can no fountain both yield salt water and fresh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2130,51 +2146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உங்கள் இருதயத்திலே கசப்பான வைராக்கியத்தையும் விரோதத்தையும் வைத்தீர்களானால், நீங்கள் பெருமைபாராட்டாதிருங்கள்; சத்தியத்திற்கு விரோதமாய்ப் பொய்சொல்லாமலுமிருங்கள்.]]></a:t>
+              <a:t><![CDATA[13. Who is a wise man and imbued with knowledge among you? let him show out of a good conversation his works with meekness of wisdom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2239,51 +2255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உங்கள் இருதயத்திலே கசப்பான வைராக்கியத்தையும் விரோதத்தையும் வைத்தீர்களானால், நீங்கள் பெருமைபாராட்டாதிருங்கள்; சத்தியத்திற்கு விரோதமாய்ப் பொய்சொல்லாமலுமிருங்கள்.]]></a:t>
+              <a:t><![CDATA[13. Who is a wise man and imbued with knowledge among you? let him show out of a good conversation his works with meekness of wisdom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2348,51 +2364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இப்படிப்பட்ட ஞானம் பரத்திலிருந்து இறங்கிவருகிற ஞானமாயிராமல், லெளகிக சம்பந்தமானதும், ஜென்மசுபாவத்துக்குரியதும், பேய்த்தனத்துக்கடுத்ததுமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[14. But if all of you have bitter envying and strife in your hearts, glory not, and lie not against the truth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2457,51 +2473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. வைராக்கியமும் விரோதமும் எங்கே உண்டோ, அங்கே கலகமும் சகல துர்ச்செய்கைகளுமுண்டு.]]></a:t>
+              <a:t><![CDATA[14. But if all of you have bitter envying and strife in your hearts, glory not, and lie not against the truth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2566,51 +2582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பரத்திலிருந்து வருகிற ஞானமோ முதலாவது சுத்தமுள்ளதாயும், பின்பு சமாதானமும் சாந்தமும் இணக்கமுமுள்ளதாயும், இரக்கத்தாலும் நற்கனிகளாலும் நிறைந்ததாயும், பட்சபாதமில்லாததாயும், மாயமற்றதாயுமிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[15. This wisdom descends not from above, but is earthly, sensual, devilish.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2675,51 +2691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நாம் எல்லாரும் அநேக விஷயங்களில் தவறுகிறோம்; ஒருவன் சொல்தவறாதவனானால் அவன் பூரணபுருஷனும், தன் சரீரமுழுவதையும் கடிவாளத்தினாலே அடக்கிக்கொள்ளக்கூடியவனுமாயிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[2. For in many things we offend all. If any man offend not in word, the same is a perfect man, and able also to bridle the whole body.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2784,51 +2800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பரத்திலிருந்து வருகிற ஞானமோ முதலாவது சுத்தமுள்ளதாயும், பின்பு சமாதானமும் சாந்தமும் இணக்கமுமுள்ளதாயும், இரக்கத்தாலும் நற்கனிகளாலும் நிறைந்ததாயும், பட்சபாதமில்லாததாயும், மாயமற்றதாயுமிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[15. This wisdom descends not from above, but is earthly, sensual, devilish.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2893,51 +2909,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீதியாகிய கனியானது சமாதானத்தை நடப்பிக்கிறவர்களாலே சமாதானத்திலே விதைக்கப்படுகிறது.]]></a:t>
+              <a:t><![CDATA[16. For where envying and strife is, there is confusion and every evil work.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. But the wisdom that is from above is first pure, then peaceable, gentle, and easy to be implored, full of mercy and good fruits, without partiality, and without hypocrisy.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. But the wisdom that is from above is first pure, then peaceable, gentle, and easy to be implored, full of mercy and good fruits, without partiality, and without hypocrisy.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. But the wisdom that is from above is first pure, then peaceable, gentle, and easy to be implored, full of mercy and good fruits, without partiality, and without hypocrisy.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. And the fruit of righteousness is sown in peace of them that make peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3002,51 +3454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நாம் எல்லாரும் அநேக விஷயங்களில் தவறுகிறோம்; ஒருவன் சொல்தவறாதவனானால் அவன் பூரணபுருஷனும், தன் சரீரமுழுவதையும் கடிவாளத்தினாலே அடக்கிக்கொள்ளக்கூடியவனுமாயிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[2. For in many things we offend all. If any man offend not in word, the same is a perfect man, and able also to bridle the whole body.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3111,51 +3563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பாருங்கள், குதிரைகள் நமக்குக் கீழ்ப்படியும்படிக்கு அவைகளின் வாய்களில் கடிவாளம்போட்டு, அவைகளுடைய முழுச்சரீரத்தையும் திருப்பி நடத்துகிறோம்.]]></a:t>
+              <a:t><![CDATA[3. Behold, we put bits in the horses' mouths, that they may obey us; and we turn about their whole body.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3220,51 +3672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பாருங்கள், குதிரைகள் நமக்குக் கீழ்ப்படியும்படிக்கு அவைகளின் வாய்களில் கடிவாளம்போட்டு, அவைகளுடைய முழுச்சரீரத்தையும் திருப்பி நடத்துகிறோம்.]]></a:t>
+              <a:t><![CDATA[3. Behold, we put bits in the horses' mouths, that they may obey us; and we turn about their whole body.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3329,51 +3781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கப்பல்களையும் பாருங்கள், அவைகள் மகா பெரியவைகளாயிருந்தாலும், கடுங்காற்றுகளால் அடிபட்டாலும், அவைகளை நடத்துகிறவன் போகும்படி யோசிக்கும் இடம் எதுவோ அவ்விடத்திற்கு நேராக மிகவும் சிறிதான சுக்கானாலே திருப்பப்படும்.]]></a:t>
+              <a:t><![CDATA[4. Behold also the ships, which though they be so great, and are driven of fierce winds, yet are they turned about with a very small helm, anywhere the governor decides.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3438,51 +3890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கப்பல்களையும் பாருங்கள், அவைகள் மகா பெரியவைகளாயிருந்தாலும், கடுங்காற்றுகளால் அடிபட்டாலும், அவைகளை நடத்துகிறவன் போகும்படி யோசிக்கும் இடம் எதுவோ அவ்விடத்திற்கு நேராக மிகவும் சிறிதான சுக்கானாலே திருப்பப்படும்.]]></a:t>
+              <a:t><![CDATA[4. Behold also the ships, which though they be so great, and are driven of fierce winds, yet are they turned about with a very small helm, anywhere the governor decides.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3547,51 +3999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்படியே, நாவானதும் சிறிய அவயவமாயிருந்தும் பெருமையானவைகளைப் பேசும். பாருங்கள், சிறிய நெருப்பு எவ்வளவு பெரிய காட்டைக் கொளுத்திவிடுகிறது!]]></a:t>
+              <a:t><![CDATA[4. Behold also the ships, which though they be so great, and are driven of fierce winds, yet are they turned about with a very small helm, anywhere the governor decides.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3626,51 +4078,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474729544" r:id="rId1"/>
+    <p:sldLayoutId id="2481564262" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3862,50 +4314,82 @@
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4054,51 +4538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[में आग लग जाती है।]]></a:t>
+              <a:t><![CDATA[5. அப்படியே, நாவானதும் சிறிய அவயவமாயிருந்தும் பெருமையானவைகளைப் பேசும். பாருங்கள், சிறிய நெருப்பு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4186,51 +4670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. जीभ भी एक आग है: जीभ हमारे अंगों में अधर्म का एक लोक है और सारी देह पर कलंक लगाती है, और भवचक्र]]></a:t>
+              <a:t><![CDATA[எவ்வளவு பெரிய காட்டைக் கொளுத்திவிடுகிறது!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4318,51 +4802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[में आग लगा देती है और नरक कुण्ड की आग से जलती रहती है।]]></a:t>
+              <a:t><![CDATA[6. நாவும் நெருப்புத்தான், அது அநீதி நிறைந்த உலகம்; நம்முடைய அவயவங்களில் நாவானது முழுச்சரீரத்தையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4450,51 +4934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. क्योंकि हर प्रकार के बन-पशु, पक्षी, और रेंगने वाले जन्तु और जलचर तो मनुष्य जाति के वश में हो सकते]]></a:t>
+              <a:t><![CDATA[கறைப்படுத்தி, ஆயுள் சக்கரத்தைக் கொளுத்திவிடுகிறதாயும், நரக அக்கினியினால் கொளுத்தப்படுகிறதாயும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4582,51 +5066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हैं और हो भी गए हैं।]]></a:t>
+              <a:t><![CDATA[இருக்கிறது!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4714,51 +5198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. पर जीभ को मनुष्यों में से कोई वश में नहीं कर सकता; वह एक ऐसी बला है जो कभी रुकती ही नहीं; वह]]></a:t>
+              <a:t><![CDATA[7. சகலவிதமான மிருகங்கள், பறவைகள், ஊரும்பிராணிகள், நீர்வாழும் ஜெந்துக்கள் ஆகிய இவைகளின் சுபாவம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4846,51 +5330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[प्राण नाशक विष से भरी हुई है।]]></a:t>
+              <a:t><![CDATA[மனுஷசுபாவத்தால அடக்கப்படும், அடக்கப்பட்டதுமுண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4978,51 +5462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. इसी से हम प्रभु और पिता की स्तुति करते हैं; और इसी से मनुष्यों को जो परमेश्वर के स्वरूप में]]></a:t>
+              <a:t><![CDATA[8. நாவை அடக்க ஒரு மனுஷனாலும் கூடாது; அது அடங்காத பொல்லாங்குள்ளதும் சாவுக்கேதுவான விஷம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5110,51 +5594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उत्पन्न हुए हैं श्राप देते हैं।]]></a:t>
+              <a:t><![CDATA[நிறைந்ததுமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5242,51 +5726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. एक ही मुंह से धन्यवाद और श्राप दोनों निकलते हैं।]]></a:t>
+              <a:t><![CDATA[9. அதினாலே நாம் பிதாவாகிய தேவனைத் துதிக்கிறோம்; தேவனுடைய சாயலின்படி உண்டாக்கப்பட்ட மனுஷரை அதினாலேயே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5374,51 +5858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. हे मेरे भाइयों, तुम में से बहुत उपदेशक न बनें, क्योंकि जानते हो, कि हम उपदेशक और भी दोषी ठहरेंगे।]]></a:t>
+              <a:t><![CDATA[1. என் சகோதரரே, அதிக ஆக்கினையை அடைவோம் என்று அறிந்து, உங்களில் அநேகர் போதகராகாதிருப்பீர்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5506,51 +5990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. हे मेरे भाइयों, ऐसा नहीं होना चाहिए।]]></a:t>
+              <a:t><![CDATA[சபிக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5638,51 +6122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. क्या सोते के एक ही मुंह से मीठा और खारा जल दोनों निकलते हैं? हे मेरे भाइयों, क्या अंजीर के पेड़]]></a:t>
+              <a:t><![CDATA[10. துதித்தலும் சபித்தலும் ஒரேவாயிலிருந்து புறப்படுகிறது. என் சகோதரரே, இப்படியிருக்கலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5770,51 +6254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[में जैतून, या दाख की लता में अंजीर लग सकते हैं? वैसे ही खारे सोते से मीठा पानी नहीं निकल सकता॥]]></a:t>
+              <a:t><![CDATA[11. ஒரே ஊற்றுக்கண்ணிலிருந்து தித்திப்பும் கசப்புமான தண்ணீர் சுரக்குமா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5902,51 +6386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. तुम में ज्ञानवान और समझदार कौन है? जो ऐसा हो वह अपने कामों को अच्छे चालचलन से उस नम्रता सहित]]></a:t>
+              <a:t><![CDATA[12. என் சகோதரரே, அத்திமரம் ஒலிவப்பழங்களையும், திராட்சச்செடி அத்திப்பழங்களையும் கொடுக்குமா? அப்படியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6034,51 +6518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[प्रगट करे जो ज्ञान से उत्पन्न होती है।]]></a:t>
+              <a:t><![CDATA[உவர்ப்பான நீரூற்றுத் தித்திப்பான ஜலத்தைக் கொடுக்கமாட்டாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6166,51 +6650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. पर यदि तुम अपने अपने मन में कड़वी डाह और विरोध रखते हो, तो सत्य के विरोध में घमण्ड न करना, और न]]></a:t>
+              <a:t><![CDATA[13. உங்களில் ஞானியும் விவேகியுமாயிருக்கிறவன் எவனோ, அவன் ஞானத்திற்குரிய சாந்தத்தோடே தன் கிரியைகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6298,51 +6782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तो झूठ बोलना।]]></a:t>
+              <a:t><![CDATA[நல்ல நடக்கையினாலே காண்பிக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6430,51 +6914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. यह ज्ञान वह नहीं, जो ऊपर से उतरता है वरन सांसारिक, और शारीरिक, और शैतानी है।]]></a:t>
+              <a:t><![CDATA[14. உங்கள் இருதயத்திலே கசப்பான வைராக்கியத்தையும் விரோதத்தையும் வைத்தீர்களானால், நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6562,51 +7046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. इसलिये कि जहां डाह और विरोध होता है, वहां बखेड़ा और हर प्रकार का दुष्कर्म भी होता है।]]></a:t>
+              <a:t><![CDATA[பெருமைபாராட்டாதிருங்கள்; சத்தியத்திற்கு விரோதமாய்ப் பொய்சொல்லாமலுமிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6694,51 +7178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. पर जो ज्ञान ऊपर से आता है वह पहिले तो पवित्र होता है फिर मिलनसार, कोमल और मृदुभाव और दया, और]]></a:t>
+              <a:t><![CDATA[15. இப்படிப்பட்ட ஞானம் பரத்திலிருந்து இறங்கிவருகிற ஞானமாயிராமல், லெளகிக சம்பந்தமானதும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6826,51 +7310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. इसलिये कि हम सब बहुत बार चूक जाते हैं: जो कोई वचन में नहीं चूकता, वही तो सिद्ध मनुष्य है; और सारी]]></a:t>
+              <a:t><![CDATA[2. நாம் எல்லாரும் அநேக விஷயங்களில் தவறுகிறோம்; ஒருவன் சொல்தவறாதவனானால் அவன் பூரணபுருஷனும், தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6958,51 +7442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[अच्छे फलों से लदा हुआ और पक्षपात और कपट रहित होता है।]]></a:t>
+              <a:t><![CDATA[ஜென்மசுபாவத்துக்குரியதும், பேய்த்தனத்துக்கடுத்ததுமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7090,51 +7574,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. और मिलाप कराने वालों के लिये धामिर्कता का फल मेल-मिलाप के साथ बोया जाता है॥]]></a:t>
+              <a:t><![CDATA[16. வைராக்கியமும் விரோதமும் எங்கே உண்டோ, அங்கே கலகமும் சகல துர்ச்செய்கைகளுமுண்டு.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாக்கோபு : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. பரத்திலிருந்து வருகிற ஞானமோ முதலாவது சுத்தமுள்ளதாயும், பின்பு சமாதானமும் சாந்தமும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாக்கோபு : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இணக்கமுமுள்ளதாயும், இரக்கத்தாலும் நற்கனிகளாலும் நிறைந்ததாயும், பட்சபாதமில்லாததாயும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாக்கோபு : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாயமற்றதாயுமிருக்கிறது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாக்கோபு : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. நீதியாகிய கனியானது சமாதானத்தை நடப்பிக்கிறவர்களாலே சமாதானத்திலே விதைக்கப்படுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +8234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[देह पर भी लगाम लगा सकता है।]]></a:t>
+              <a:t><![CDATA[சரீரமுழுவதையும் கடிவாளத்தினாலே அடக்கிக்கொள்ளக்கூடியவனுமாயிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +8366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. जब हम अपने वश में करने के लिये घोड़ों के मुंह में लगाम लगाते हैं, तो हम उन की सारी देह को भी फेर]]></a:t>
+              <a:t><![CDATA[3. பாருங்கள், குதிரைகள் நமக்குக் கீழ்ப்படியும்படிக்கு அவைகளின் வாய்களில் கடிவாளம்போட்டு, அவைகளுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[सकते हैं।]]></a:t>
+              <a:t><![CDATA[முழுச்சரீரத்தையும் திருப்பி நடத்துகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +8630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. देखो, जहाज भी, यद्यपि ऐसे बड़े होते हैं, और प्रचण्ड वायु से चलाए जाते हैं, तौभी एक छोटी सी पतवार]]></a:t>
+              <a:t><![CDATA[4. கப்பல்களையும் பாருங்கள், அவைகள் மகா பெரியவைகளாயிருந்தாலும், கடுங்காற்றுகளால் அடிபட்டாலும், அவைகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +8762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[के द्वारा मांझी की इच्छा के अनुसार घुमाए जाते हैं।]]></a:t>
+              <a:t><![CDATA[நடத்துகிறவன் போகும்படி யோசிக்கும் இடம் எதுவோ அவ்விடத்திற்கு நேராக மிகவும் சிறிதான சுக்கானாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. वैसे ही जीभ भी एक छोटा सा अंग है और बड़ी बड़ी डींगे मारती है: देखो, थोड़ी सी आग से कितने बड़े वन]]></a:t>
+              <a:t><![CDATA[திருப்பப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7943,91 +8955,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாக்கோபு : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme79">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme64">
   <a:themeElements>
-    <a:clrScheme name="Theme79">
+    <a:clrScheme name="Theme64">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme79">
+    <a:fontScheme name="Theme64">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8053,51 +9065,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme79">
+    <a:fmtScheme name="Theme64">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8228,51 +9240,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>31</Slides>
+  <Slides>35</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>