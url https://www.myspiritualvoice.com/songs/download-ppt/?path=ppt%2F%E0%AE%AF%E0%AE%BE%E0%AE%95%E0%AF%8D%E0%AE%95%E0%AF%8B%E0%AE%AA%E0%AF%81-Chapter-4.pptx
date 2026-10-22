--- v0 (2026-06-21)
+++ v1 (2026-10-22)
@@ -51,50 +51,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -105,50 +119,57 @@
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
+    <p:sldId id="286" r:id="rId33"/>
+    <p:sldId id="287" r:id="rId34"/>
+    <p:sldId id="288" r:id="rId35"/>
+    <p:sldId id="289" r:id="rId36"/>
+    <p:sldId id="290" r:id="rId37"/>
+    <p:sldId id="291" r:id="rId38"/>
+    <p:sldId id="292" r:id="rId39"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -276,53 +297,60 @@
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
-  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -382,51 +410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நம்மில் வாசமாயிருக்கிற ஆவியானவர் நம்மிடத்தில் வைராக்கிய வாஞ்சையாயிருக்கிறாரென்று வேதவாக்கியம் வீணாய்ச் சொல்லுகிறதென்று நினைக்கிறீர்களா?]]></a:t>
+              <a:t><![CDATA[4. All of you adulterers and adulteresses, know all of you not that the friendship of the world is enmity with God? whosoever therefore will be a friend of the world is the enemy of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -491,51 +519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர் அதிகமான கிருபையை அளிக்கிறாரே. ஆதலால் தேவன் பெருமையுள்ளவர்களுக்கு எதிர்த்து நிற்கிறார், தாழ்மையுள்ளவர்களுக்கோ கிருபை அளிக்கிறாரென்று சொல்லியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[5. Do all of you think that the scripture says in vain, The spirit that dwells in us lusts to envy?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -600,51 +628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர் அதிகமான கிருபையை அளிக்கிறாரே. ஆதலால் தேவன் பெருமையுள்ளவர்களுக்கு எதிர்த்து நிற்கிறார், தாழ்மையுள்ளவர்களுக்கோ கிருபை அளிக்கிறாரென்று சொல்லியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[5. Do all of you think that the scripture says in vain, The spirit that dwells in us lusts to envy?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -709,51 +737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆகையால், தேவனுக்குக் கீழ்ப்படிந்திருங்கள்; பிசாசுக்கு எதிர்த்து நில்லுங்கள், அப்பொழுது அவன் உங்களைவிட்டு ஓடிப்போவான்.]]></a:t>
+              <a:t><![CDATA[6. But he gives more grace. Wherefore he says, God resists the proud, but gives grace unto the humble.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -818,51 +846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தேவனிடத்தில் சேருங்கள், அப்பொழுது அவர் உங்களிடத்தில் சேருவார். பாவிகளே, உங்கள் கைகளைச் சுத்திகரியுங்கள்; இருமனமுள்ளவர்களே, உங்கள் இருதயங்களைப் பரிசுத்தமாக்குங்கள்.]]></a:t>
+              <a:t><![CDATA[6. But he gives more grace. Wherefore he says, God resists the proud, but gives grace unto the humble.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -927,51 +955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தேவனிடத்தில் சேருங்கள், அப்பொழுது அவர் உங்களிடத்தில் சேருவார். பாவிகளே, உங்கள் கைகளைச் சுத்திகரியுங்கள்; இருமனமுள்ளவர்களே, உங்கள் இருதயங்களைப் பரிசுத்தமாக்குங்கள்.]]></a:t>
+              <a:t><![CDATA[7. Submit yourselves therefore to God. Resist the devil, and he will flee from you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1036,51 +1064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீங்கள் துயரப்பட்டுத் துக்கித்து அழுங்கள்; உங்கள் நகைப்பு துக்கிப்பாகவும், உங்கள் சந்தோஷம் சஞ்சலமாகவும் மாறக்கடவது.]]></a:t>
+              <a:t><![CDATA[7. Submit yourselves therefore to God. Resist the devil, and he will flee from you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1145,51 +1173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கர்த்தருக்கு முன்பாகத் தாழ்மைப்படுங்கள், அப்பொழுது அவர் உங்களை உயர்த்துவார்.]]></a:t>
+              <a:t><![CDATA[8. Draw nigh to God, and he will draw nigh to you. Cleanse your hands, all of you sinners; and purify your hearts, all of you double minded.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1254,51 +1282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சகோதரரே, ஒருவருக்கொருவர் விரோதமாய்ப் பேசாதிருங்கள்; சகோதரனுக்கு விரோதமாய்ப் பேசி, தன் சகோதரனைக் குற்றப்படுத்துகிறவன் நியாயப்பிரமாணத்திற்கு விரோதமாய்ப்பேசி நியாயப்பிரமாணத்தைக் குற்றப்படுத்துகிறான்; நியாயப்பிரமாணத்தைக் குற்றப்படுத்துவாயானால், நீ நியாயப்பிரமாணத்தின்படி செய்கிறவனாயிராமல், அதற்கு நியாயாதிபதியாயிருப்பாய்.]]></a:t>
+              <a:t><![CDATA[8. Draw nigh to God, and he will draw nigh to you. Cleanse your hands, all of you sinners; and purify your hearts, all of you double minded.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1363,51 +1391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சகோதரரே, ஒருவருக்கொருவர் விரோதமாய்ப் பேசாதிருங்கள்; சகோதரனுக்கு விரோதமாய்ப் பேசி, தன் சகோதரனைக் குற்றப்படுத்துகிறவன் நியாயப்பிரமாணத்திற்கு விரோதமாய்ப்பேசி நியாயப்பிரமாணத்தைக் குற்றப்படுத்துகிறான்; நியாயப்பிரமாணத்தைக் குற்றப்படுத்துவாயானால், நீ நியாயப்பிரமாணத்தின்படி செய்கிறவனாயிராமல், அதற்கு நியாயாதிபதியாயிருப்பாய்.]]></a:t>
+              <a:t><![CDATA[9. Be afflicted, and mourn, and weep: let your laughter be turned to mourning, and your joy to heaviness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1472,51 +1500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. உங்களுக்குள்ளே யுத்தங்களும் சண்டைகளும் எதினாலே வருகிறது; உங்கள் அவயவங்களில் போர் செய்கிற இச்சைகளினாலல்லவா?]]></a:t>
+              <a:t><![CDATA[1. From whence come wars and fightings among you? come they not behind, even of your lusts that war in your members?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1581,51 +1609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சகோதரரே, ஒருவருக்கொருவர் விரோதமாய்ப் பேசாதிருங்கள்; சகோதரனுக்கு விரோதமாய்ப் பேசி, தன் சகோதரனைக் குற்றப்படுத்துகிறவன் நியாயப்பிரமாணத்திற்கு விரோதமாய்ப்பேசி நியாயப்பிரமாணத்தைக் குற்றப்படுத்துகிறான்; நியாயப்பிரமாணத்தைக் குற்றப்படுத்துவாயானால், நீ நியாயப்பிரமாணத்தின்படி செய்கிறவனாயிராமல், அதற்கு நியாயாதிபதியாயிருப்பாய்.]]></a:t>
+              <a:t><![CDATA[9. Be afflicted, and mourn, and weep: let your laughter be turned to mourning, and your joy to heaviness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1690,51 +1718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நியாயப்பிரமாணத்தைக் கட்டளையிடுகிறவர் ஒருவரே, அவரே இரட்சிக்கவும் அழிக்கவும் வல்லவர்; மற்றவனைக் குற்றப்படுத்துகிறதற்கு நீ யார்?]]></a:t>
+              <a:t><![CDATA[10. Humble yourselves in the sight of the Lord, and he shall lift you up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1799,51 +1827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நியாயப்பிரமாணத்தைக் கட்டளையிடுகிறவர் ஒருவரே, அவரே இரட்சிக்கவும் அழிக்கவும் வல்லவர்; மற்றவனைக் குற்றப்படுத்துகிறதற்கு நீ யார்?]]></a:t>
+              <a:t><![CDATA[11. Speak not evil one of another, brethren. He that speaks evil of his brother, and judges his brother, speaks evil of the law, and judges the law: but if you judge the law, you are not a doer of the law, but a judge.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1908,51 +1936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மேலும், நாங்கள் இன்றைக்கு அல்லது நாளைக்கு இன்ன பட்டணத்திற்குப் போய், அங்கே ஒருவருஷம் தங்கி, வியாபாரஞ்செய்து, சம்பாத்தியம்பண்ணுவோமென்கிறவர்களே, கேளுங்கள்.]]></a:t>
+              <a:t><![CDATA[11. Speak not evil one of another, brethren. He that speaks evil of his brother, and judges his brother, speaks evil of the law, and judges the law: but if you judge the law, you are not a doer of the law, but a judge.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2017,51 +2045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மேலும், நாங்கள் இன்றைக்கு அல்லது நாளைக்கு இன்ன பட்டணத்திற்குப் போய், அங்கே ஒருவருஷம் தங்கி, வியாபாரஞ்செய்து, சம்பாத்தியம்பண்ணுவோமென்கிறவர்களே, கேளுங்கள்.]]></a:t>
+              <a:t><![CDATA[11. Speak not evil one of another, brethren. He that speaks evil of his brother, and judges his brother, speaks evil of the law, and judges the law: but if you judge the law, you are not a doer of the law, but a judge.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2126,51 +2154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நாளைக்கு நடப்பது உங்களுக்குத் தெரியாதே. உங்கள் ஜீவன் எப்படிப்பட்டது? கொஞ்சக்காலந்தோன்றிப் பின்பு தோன்றாமற்போகிற புகையைப்போலிருக்கிறதே.]]></a:t>
+              <a:t><![CDATA[11. Speak not evil one of another, brethren. He that speaks evil of his brother, and judges his brother, speaks evil of the law, and judges the law: but if you judge the law, you are not a doer of the law, but a judge.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2235,51 +2263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நாளைக்கு நடப்பது உங்களுக்குத் தெரியாதே. உங்கள் ஜீவன் எப்படிப்பட்டது? கொஞ்சக்காலந்தோன்றிப் பின்பு தோன்றாமற்போகிற புகையைப்போலிருக்கிறதே.]]></a:t>
+              <a:t><![CDATA[12. There is one lawgiver, who is able to save and to destroy: who are you that judge another?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2344,51 +2372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆதலால்: ஆண்டவருக்குச் சித்தமானால், நாங்களும் உயிரோடிருந்தால், இன்னின்னதைச் செய்வோம் என்று சொல்லவேண்டும்.]]></a:t>
+              <a:t><![CDATA[12. There is one lawgiver, who is able to save and to destroy: who are you that judge another?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2453,51 +2481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆதலால்: ஆண்டவருக்குச் சித்தமானால், நாங்களும் உயிரோடிருந்தால், இன்னின்னதைச் செய்வோம் என்று சொல்லவேண்டும்.]]></a:t>
+              <a:t><![CDATA[13. Go to now, all of you that say, To day or tomorrow we will go into such a city, and continue there a year, and buy and sell, and get gain:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2562,51 +2590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இப்பொழுது உங்கள் வீம்புகளில் மேன்மைபாராட்டுகிறீர்கள்; இப்படிப்பட்ட மேன்மைபாராட்டல் யாவும் பொல்லாங்காயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[13. Go to now, all of you that say, To day or tomorrow we will go into such a city, and continue there a year, and buy and sell, and get gain:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2671,51 +2699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீங்கள் இச்சித்தும் உங்களுக்குக் கிடைக்கவில்லை; நீங்கள் கொலைசெய்தும், பொறாமையுள்ளவர்களாயிருந்தும், அடையக்கூடாமற்போகிறீர்கள்; நீங்கள் சண்டையும் யுத்தமும் பண்ணியும், நீங்கள் விண்ணப்பம் பண்ணாமலிருக்கிறதினாலே, உங்களுக்குச் சித்திக்கிறதில்லை.]]></a:t>
+              <a:t><![CDATA[1. From whence come wars and fightings among you? come they not behind, even of your lusts that war in your members?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2780,51 +2808,814 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆதலால், ஒருவன் நன்மைசெய்ய அறிந்தவனாயிருந்தும், அதைச் செய்யாமற்போனால், அது அவனுக்குப் பாவமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[14. Whereas all of you know not what shall be on the next day. For what is your life? It is even a vapour, that appears for a little time, and then vanishes away.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. Whereas all of you know not what shall be on the next day. For what is your life? It is even a vapour, that appears for a little time, and then vanishes away.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. For that all of you ought to say, If the Lord will, we shall live, and do this, or that.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. For that all of you ought to say, If the Lord will, we shall live, and do this, or that.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. But now all of you rejoice in your boastings: all such rejoicing is evil.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. But now all of you rejoice in your boastings: all such rejoicing is evil.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. Therefore to him that knows to do good, and does it not, to him it is sin.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. Therefore to him that knows to do good, and does it not, to him it is sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2889,51 +3680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீங்கள் இச்சித்தும் உங்களுக்குக் கிடைக்கவில்லை; நீங்கள் கொலைசெய்தும், பொறாமையுள்ளவர்களாயிருந்தும், அடையக்கூடாமற்போகிறீர்கள்; நீங்கள் சண்டையும் யுத்தமும் பண்ணியும், நீங்கள் விண்ணப்பம் பண்ணாமலிருக்கிறதினாலே, உங்களுக்குச் சித்திக்கிறதில்லை.]]></a:t>
+              <a:t><![CDATA[2. All of you lust, and have not: all of you kill, and desire to have, and cannot obtain: all of you fight and war, yet all of you have not, because all of you ask not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2998,51 +3789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீங்கள் விண்ணப்பம்பண்ணியும், உங்கள் இச்சைகளை நிறைவேற்றும்படி செலவழிக்கவேண்டுமென்று தகாதவிதமாய் விண்ணப்பம்பண்ணுகிறபடியில், பெற்றுக்கொள்ளாமலிருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[2. All of you lust, and have not: all of you kill, and desire to have, and cannot obtain: all of you fight and war, yet all of you have not, because all of you ask not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3107,51 +3898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீங்கள் விண்ணப்பம்பண்ணியும், உங்கள் இச்சைகளை நிறைவேற்றும்படி செலவழிக்கவேண்டுமென்று தகாதவிதமாய் விண்ணப்பம்பண்ணுகிறபடியில், பெற்றுக்கொள்ளாமலிருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[2. All of you lust, and have not: all of you kill, and desire to have, and cannot obtain: all of you fight and war, yet all of you have not, because all of you ask not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3216,51 +4007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. விபசாரரே, விபசாரிகளே, உலக சிநேகம் தேவனுக்கு விரோதமான பகையென்று அறியீர்களா? ஆகையால் உலகத்துக்குச் சிநேகிதனாயிருக்க விரும்புகிறவன் தேவனுக்குப் பகைஞனாகிறான்.]]></a:t>
+              <a:t><![CDATA[3. All of you ask, and receive not, because all of you ask amiss, that all of you may consume it upon your lusts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3325,51 +4116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. விபசாரரே, விபசாரிகளே, உலக சிநேகம் தேவனுக்கு விரோதமான பகையென்று அறியீர்களா? ஆகையால் உலகத்துக்குச் சிநேகிதனாயிருக்க விரும்புகிறவன் தேவனுக்குப் பகைஞனாகிறான்.]]></a:t>
+              <a:t><![CDATA[3. All of you ask, and receive not, because all of you ask amiss, that all of you may consume it upon your lusts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3434,51 +4225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நம்மில் வாசமாயிருக்கிற ஆவியானவர் நம்மிடத்தில் வைராக்கிய வாஞ்சையாயிருக்கிறாரென்று வேதவாக்கியம் வீணாய்ச் சொல்லுகிறதென்று நினைக்கிறீர்களா?]]></a:t>
+              <a:t><![CDATA[4. All of you adulterers and adulteresses, know all of you not that the friendship of the world is enmity with God? whosoever therefore will be a friend of the world is the enemy of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3513,51 +4304,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470625135" r:id="rId1"/>
+    <p:sldLayoutId id="2481651378" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3741,50 +4532,106 @@
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3933,51 +4780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನೀವು ಭಾವಿಸು ತ್ತೀರೋ?]]></a:t>
+              <a:t><![CDATA[சிநேகிதனாயிருக்க விரும்புகிறவன் தேவனுக்குப் பகைஞனாகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4065,51 +4912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಆತನು ಹೆಚ್ಚಾದ ಕೃಪೆಯನ್ನು ಕೊಡುತ್ತಾನೆ. ಆದದರಿಂದ--ದೇವರು ಅಹಂಕಾರಿಗಳನ್ನು ಎದುರಿಸು ತ್ತಾನೆ, ದೀನರಿಗಾದರೋ]]></a:t>
+              <a:t><![CDATA[5. நம்மில் வாசமாயிருக்கிற ஆவியானவர் நம்மிடத்தில் வைராக்கிய வாஞ்சையாயிருக்கிறாரென்று வேதவாக்கியம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4197,51 +5044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೃಪೆಯನ್ನು ಅನುಗ್ರಹಿಸು ತ್ತಾನೆ ಎಂದು ಆತನು ಹೇಳುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[வீணாய்ச் சொல்லுகிறதென்று நினைக்கிறீர்களா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4329,51 +5176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಹೀಗಿರಲಾಗಿ ದೇವರಿಗೆ ಒಳಗಾಗಿರಿ. ಸೈತಾನನನ್ನು ಎದುರಿಸಿರಿ, ಆಗ ಅವನು ನಿಮ್ಮನ್ನು ಬಿಟ್ಟು ಓಡಿಹೋಗುವನು.]]></a:t>
+              <a:t><![CDATA[6. அவர் அதிகமான கிருபையை அளிக்கிறாரே. ஆதலால் தேவன் பெருமையுள்ளவர்களுக்கு எதிர்த்து நிற்கிறார்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4461,51 +5308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ದೇವರ ಸವಿಾಪಕ್ಕೆ ಬನ್ನಿರಿ, ಆಗ ಆತನು ನಿಮ್ಮ ಸವಿಾಪಕ್ಕೆ ಬರುವನು. ಪಾಪಿಗಳೇ, ನಿಮ್ಮ ಕೈಗಳನ್ನು ಶುಚಿ]]></a:t>
+              <a:t><![CDATA[தாழ்மையுள்ளவர்களுக்கோ கிருபை அளிக்கிறாரென்று சொல்லியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4593,51 +5440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾಡಿಕೊಳ್ಳಿರಿ; ಎರಡು ಮನಸ್ಸುಳ್ಳವರೇ, ನಿಮ್ಮ ಹೃದಯಗಳನ್ನು ನಿರ್ಮಲ ಮಾಡಿಕೊಳ್ಳಿರಿ.]]></a:t>
+              <a:t><![CDATA[7. ஆகையால், தேவனுக்குக் கீழ்ப்படிந்திருங்கள்; பிசாசுக்கு எதிர்த்து நில்லுங்கள், அப்பொழுது அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4725,51 +5572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ದುಃಖಿಸಿರಿ, ಗೋಳಾಡಿರಿ, ಕಣ್ಣೀರಿಡಿರಿ; ನಿಮ್ಮ ನಗೆಯು ದುಃಖಕ್ಕೂ ನಿಮ್ಮ ಸಂತೋಷವು ವ್ಯಥೆಗೂ ತಿರುಗಿಕೊಳ್ಳಲಿ.]]></a:t>
+              <a:t><![CDATA[உங்களைவிட்டு ஓடிப்போவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4857,51 +5704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಕರ್ತನ ಮುಂದೆ ನಿಮ್ಮನ್ನು ತಗ್ಗಿಸಿ ಕೊಳ್ಳಿರಿ; ಆಗಲಾತನು ನಿಮ್ಮನ್ನು ಮೇಲಕ್ಕೆತ್ತುವನು.]]></a:t>
+              <a:t><![CDATA[8. தேவனிடத்தில் சேருங்கள், அப்பொழுது அவர் உங்களிடத்தில் சேருவார். பாவிகளே, உங்கள் கைகளைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4989,51 +5836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಸಹೋದರರೇ, ಒಬ್ಬರ ವಿಷಯದಲ್ಲಿ ಒಬ್ಬರು ಕೆಟ್ಟದ್ದನ್ನು ಮಾತನಾಡಬೇಡಿರಿ. ಯಾವನಾದರೂ ತನ್ನ ಸಹೋದರನ ವಿಷಯದಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[சுத்திகரியுங்கள்; இருமனமுள்ளவர்களே, உங்கள் இருதயங்களைப் பரிசுத்தமாக்குங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5121,51 +5968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೆಟ್ಟದ್ದಾಗಿ ಮಾತನಾಡಿದರೆ ಅಥವಾ ತನ್ನ ಸಹೋದರನ ವಿಷಯವಾಗಿ ತೀರ್ಪು ಮಾಡಿದರೆ ಅವನು ನ್ಯಾಯಪ್ರಮಾಣದ ವಿಷಯದಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[9. நீங்கள் துயரப்பட்டுத் துக்கித்து அழுங்கள்; உங்கள் நகைப்பு துக்கிப்பாகவும், உங்கள் சந்தோஷம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5253,51 +6100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ನಿಮ್ಮಲ್ಲಿ ಯುದ್ಧಗಳೂ ಕಾದಾಟಗಳೂ ಎಲ್ಲಿಂದ ಬರುತ್ತವೆ? ನಿಮ್ಮ ಇಂದ್ರಿಯ ಗಳಲ್ಲಿ ಹೊರಾಡುವ ಭೋಗಾಶೆಗಳಿಂದಲೇ ಅಲ್ಲವೇ.]]></a:t>
+              <a:t><![CDATA[1. உங்களுக்குள்ளே யுத்தங்களும் சண்டைகளும் எதினாலே வருகிறது; உங்கள் அவயவங்களில் போர் செய்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5385,51 +6232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೆಟ್ಟದ್ದಾಗಿ ಮಾತನಾಡಿ ನ್ಯಾಯಪ್ರಮಾಣದ ವಿಷಯ ದಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[சஞ்சலமாகவும் மாறக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5517,51 +6364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ನ್ಯಾಯಪ್ರಮಾಣ ವನ್ನು ಕೊಟ್ಟಾತನು ಒಬ್ಬನೇ; ಆತನೇ ಉಳಿಸುವದಕ್ಕೂ ನಾಶ ಮಾಡುವದಕ್ಕೂ ಶಕ್ತನು. ಹೀಗಿರುವಾಗ ಮತ್ತೊಬ್ಬನ]]></a:t>
+              <a:t><![CDATA[10. கர்த்தருக்கு முன்பாகத் தாழ்மைப்படுங்கள், அப்பொழுது அவர் உங்களை உயர்த்துவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5649,51 +6496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವಿಷಯದಲ್ಲಿ ತೀರ್ಪುಮಾಡುವದಕ್ಕೆ ನೀನು ಯಾರು?]]></a:t>
+              <a:t><![CDATA[11. சகோதரரே, ஒருவருக்கொருவர் விரோதமாய்ப் பேசாதிருங்கள்; சகோதரனுக்கு விரோதமாய்ப் பேசி, தன் சகோதரனைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5781,51 +6628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಈ ಹೊತ್ತು ಇಲ್ಲವೆ ನಾಳೆ ನಾವು ಇಂಥ ಪಟ್ಟಣಕ್ಕೆ ಹೋಗಿ ಅಲ್ಲಿ ಒಂದು ವರುಷವಿದ್ದುಕೊಂಡು ಕೊಳ್ಳುವ ಮತ್ತು ಮಾರುವ]]></a:t>
+              <a:t><![CDATA[குற்றப்படுத்துகிறவன் நியாயப்பிரமாணத்திற்கு விரோதமாய்ப்பேசி நியாயப்பிரமாணத்தைக் குற்றப்படுத்துகிறான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5913,51 +6760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವ್ಯಾಪಾರವನ್ನು ಮಾಡಿ ಲಾಭವನ್ನು ಸಂಪಾದಿಸುತ್ತೇವೆ ಅನ್ನುವವರೇ, ಕೇಳಿರಿ.]]></a:t>
+              <a:t><![CDATA[நியாயப்பிரமாணத்தைக் குற்றப்படுத்துவாயானால், நீ நியாயப்பிரமாணத்தின்படி செய்கிறவனாயிராமல், அதற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6045,51 +6892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ನಾಳೆ ಏನಾಗುವದೋ ನಿಮಗೆ ತಿಳಿಯದು. ನಿಮ್ಮ ಜೀವ ಮಾನವು ಎಂಥದ್ದು? ಅದು ಸ್ವಲ್ಪ ಹೊತ್ತು ಕಾಣಿಸಿ ಕೊಂಡು ಆಮೇಲೆ ಕಾಣದೆ]]></a:t>
+              <a:t><![CDATA[நியாயாதிபதியாயிருப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6177,51 +7024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೋಗುವ ಹಬೆಯಂತಿದೆ.]]></a:t>
+              <a:t><![CDATA[12. நியாயப்பிரமாணத்தைக் கட்டளையிடுகிறவர் ஒருவரே, அவரே இரட்சிக்கவும் அழிக்கவும் வல்லவர்; மற்றவனைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6309,51 +7156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಆದದರಿಂದ--ಕರ್ತನ ಚಿತ್ತವಾದರೆ ನಾವು ಬದುಕಿ ಈ ಕೆಲಸವನ್ನಾಗಲಿ ಆ ಕೆಲಸವನ್ನಾಗಲಿ ಮಾಡುವೆವು ಎಂದು ನೀವು]]></a:t>
+              <a:t><![CDATA[குற்றப்படுத்துகிறதற்கு நீ யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6441,51 +7288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೇಳತಕ್ಕದ್ದು.]]></a:t>
+              <a:t><![CDATA[13. மேலும், நாங்கள் இன்றைக்கு அல்லது நாளைக்கு இன்ன பட்டணத்திற்குப் போய், அங்கே ஒருவருஷம் தங்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6573,51 +7420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಆದರೆ ನೀವು ನಿಮ್ಮ ಹೊಗಳಿಕೆಗಳಲ್ಲಿ ಸಂತೋಷಪಡುತ್ತೀರಿ. ಅಂಥ ಸಂತೋಷವೆಲ್ಲಾ ಕೆಟ್ಟದ್ದೇ.]]></a:t>
+              <a:t><![CDATA[வியாபாரஞ்செய்து, சம்பாத்தியம்பண்ணுவோமென்கிறவர்களே, கேளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6705,51 +7552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ನೀವು ಆಶಿಸಿದರೂ ಹೊಂದದೆ ಇದ್ದೀರಿ. ನೀವು ಕೊಲ್ಲುತ್ತೀರಿ, ಹೊಂದಲು ಅಪೇಕ್ಷಿಸುತ್ತೀರಿ, ಆದರೆ ಪಡೆಯಲಾರಿರಿ. ನೀವು]]></a:t>
+              <a:t><![CDATA[இச்சைகளினாலல்லவா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6837,51 +7684,975 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಹೀಗಿರುವದರಿಂದ ಒಳ್ಳೇದನ್ನು ಮಾಡಬೇಕೆಂದು ತಿಳಿದು ಅದನ್ನು ಮಾಡದೆ ಇರುವವನಿಗೆ ಅದು ಪಾಪವಾಗಿದೆ.]]></a:t>
+              <a:t><![CDATA[14. நாளைக்கு நடப்பது உங்களுக்குத் தெரியாதே. உங்கள் ஜீவன் எப்படிப்பட்டது? கொஞ்சக்காலந்தோன்றிப் பின்பு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாக்கோபு : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தோன்றாமற்போகிற புகையைப்போலிருக்கிறதே.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாக்கோபு : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. ஆதலால்: ஆண்டவருக்குச் சித்தமானால், நாங்களும் உயிரோடிருந்தால், இன்னின்னதைச் செய்வோம் என்று]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாக்கோபு : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சொல்லவேண்டும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாக்கோபு : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. இப்பொழுது உங்கள் வீம்புகளில் மேன்மைபாராட்டுகிறீர்கள்; இப்படிப்பட்ட மேன்மைபாராட்டல் யாவும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாக்கோபு : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பொல்லாங்காயிருக்கிறது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாக்கோபு : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. ஆதலால், ஒருவன் நன்மைசெய்ய அறிந்தவனாயிருந்தும், அதைச் செய்யாமற்போனால், அது அவனுக்குப்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாக்கோபு : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பாவமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6969,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಾದಾಡುತ್ತೀರಿ, ಯುದ್ಧ ಮಾಡುತ್ತೀರಿ. ಆದಾಗ್ಯೂ ನೀವು ಬೇಡಿಕೊಳ್ಳದ ಕಾರಣ ನಿಮಗೇನೂ ದೊರೆಯಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[2. நீங்கள் இச்சித்தும் உங்களுக்குக் கிடைக்கவில்லை; நீங்கள் கொலைசெய்தும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7101,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ನೀವು ಬೇಡಿದರೂ ಬೇಡಿದ್ದನ್ನು ನಿಮ್ಮ ಭೋಗಗಳಿಗಾಗಿ ಉಪಯೋಗಿಸ ಬೇಕೆಂದು ತಪ್ಪಾಗಿ ಬೇಡಿಕೊಳ್ಳುವದರಿಂದ ನಿಮಗೆ]]></a:t>
+              <a:t><![CDATA[பொறாமையுள்ளவர்களாயிருந்தும், அடையக்கூடாமற்போகிறீர்கள்; நீங்கள் சண்டையும் யுத்தமும் பண்ணியும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7233,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದೊರೆಯುವದಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[நீங்கள் விண்ணப்பம் பண்ணாமலிருக்கிறதினாலே, உங்களுக்குச் சித்திக்கிறதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7365,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ವ್ಯಭಿಚಾರಿಗಳೇ, ವ್ಯಭಿಚಾರಿಣಿ ಯರೇ, ಇಹಲೋಕ ಸ್ನೇಹವು ದೇವವೈರವೆಂದು ನಿಮಗೆ ತಿಳಿಯದೋ? ಲೋಕಕ್ಕೆ ಸ್ನೇಹಿತನಾಗಿರ]]></a:t>
+              <a:t><![CDATA[3. நீங்கள் விண்ணப்பம்பண்ணியும், உங்கள் இச்சைகளை நிறைவேற்றும்படி செலவழிக்கவேண்டுமென்று தகாதவிதமாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7497,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬೇಕೆಂದಿರುವವನು ದೇವರಿಗೆ ವೈರಿಯಾಗಿದ್ದಾನೆ.]]></a:t>
+              <a:t><![CDATA[விண்ணப்பம்பண்ணுகிறபடியில், பெற்றுக்கொள்ளாமலிருக்கிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7629,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಇದಲ್ಲದೆ--ನಮ್ಮಲ್ಲಿ ವಾಸವಾಗಿರುವ ಆತ್ಮನು ಅಭಿಮಾನತಾಪದಿಂದ ಹಂಬಲಿಸುತ್ತಾನೆಂಬ ಬರಹವು ವ್ಯರ್ಥವಾಗಿ ಹೇಳುತ್ತದೆ ಎಂದು]]></a:t>
+              <a:t><![CDATA[4. விபசாரரே, விபசாரிகளே, உலக சிநேகம் தேவனுக்கு விரோதமான பகையென்று அறியீர்களா? ஆகையால் உலகத்துக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7690,91 +9461,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாக்கோபு : 4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme76">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme43">
   <a:themeElements>
-    <a:clrScheme name="Theme76">
+    <a:clrScheme name="Theme43">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme76">
+    <a:fontScheme name="Theme43">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7800,51 +9571,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme76">
+    <a:fmtScheme name="Theme43">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -7975,51 +9746,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>30</Slides>
+  <Slides>37</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>