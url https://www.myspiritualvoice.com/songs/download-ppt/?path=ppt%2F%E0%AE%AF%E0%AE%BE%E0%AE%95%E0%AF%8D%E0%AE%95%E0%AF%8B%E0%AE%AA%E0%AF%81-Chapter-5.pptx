--- v0 (2026-06-21)
+++ v1 (2026-10-22)
@@ -65,50 +65,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -126,50 +132,53 @@
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
+    <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -304,53 +313,56 @@
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
-  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -410,51 +422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பூமியிலே நீங்கள் சம்பிரமமாய் வாழ்ந்து, சுகபோகத்தில் உழன்றீர்கள்; கொழுத்தவைகளை அடிக்கும் நாளில் நடக்கிறதுபோல உங்கள் இருதயங்களைப் போஷித்தீர்கள்.]]></a:t>
+              <a:t><![CDATA[5. All of you have lived in pleasure on the earth, and been wanton; all of you have nourished your hearts, as in a day of slaughter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -519,51 +531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீதிமானை நீங்கள் ஆக்கினைக்குள்ளாகத் தீர்த்துக் கொலைசெய்தீர்கள்; அவன் உங்களோடே எதிர்த்து நிற்கவில்லை.]]></a:t>
+              <a:t><![CDATA[6. All of you have condemned and killed the just; and he does not resist you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -628,51 +640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இப்படியிருக்க, சகோதரரே, கர்த்தர் வருமளவும் நீடிய பொறுமையாயிருங்கள். இதோ, பயிரிடுகிறவன் பூமியின் நற்பலனை அடையவேண்டுமென்று, முன்மாரியும் பின்மாரியும் வருமளவும், நீடிய பொறுமையோடே காத்திருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[6. All of you have condemned and killed the just; and he does not resist you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -737,51 +749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இப்படியிருக்க, சகோதரரே, கர்த்தர் வருமளவும் நீடிய பொறுமையாயிருங்கள். இதோ, பயிரிடுகிறவன் பூமியின் நற்பலனை அடையவேண்டுமென்று, முன்மாரியும் பின்மாரியும் வருமளவும், நீடிய பொறுமையோடே காத்திருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[7. Be patient therefore, brethren, unto the coming of the Lord. Behold, the farmer waits for the precious fruit of the earth, and has long patience for it, until he receive the early and latter rain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -846,51 +858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இப்படியிருக்க, சகோதரரே, கர்த்தர் வருமளவும் நீடிய பொறுமையாயிருங்கள். இதோ, பயிரிடுகிறவன் பூமியின் நற்பலனை அடையவேண்டுமென்று, முன்மாரியும் பின்மாரியும் வருமளவும், நீடிய பொறுமையோடே காத்திருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[7. Be patient therefore, brethren, unto the coming of the Lord. Behold, the farmer waits for the precious fruit of the earth, and has long patience for it, until he receive the early and latter rain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -955,51 +967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீங்களும் நீடிய பொறுமையோடிருந்து, உங்கள் இருதயங்களை ஸ்திரப்படுத்துங்கள்; கர்த்தரின் வருகை சமீபமாயிருக்கிறதே.]]></a:t>
+              <a:t><![CDATA[8. Be all of you also patient; establish your hearts: for the coming of the Lord draws nigh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1064,51 +1076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. சகோதரரே, நீங்கள் நியாயந்தீர்க்கப்படாதபடிக்கு ஒருவருக்கொருவர் விரோதமாய் முறையிடாதிருங்கள்; இதோ, நியாயாதிபதி வாசற்படியில் நிற்கிறார்.]]></a:t>
+              <a:t><![CDATA[8. Be all of you also patient; establish your hearts: for the coming of the Lord draws nigh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1173,51 +1185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. சகோதரரே, நீங்கள் நியாயந்தீர்க்கப்படாதபடிக்கு ஒருவருக்கொருவர் விரோதமாய் முறையிடாதிருங்கள்; இதோ, நியாயாதிபதி வாசற்படியில் நிற்கிறார்.]]></a:t>
+              <a:t><![CDATA[9. Grudge not one against another, brethren, lest all of you be condemned: behold, the judge stands before the door.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1282,51 +1294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. என் சகோதரரே, கர்த்தருடைய நாமத்தினாலே பேசி தீர்க்கதரிசிகளைத் துன்பப்படுதலுக்கும் நீடிய பொறுமைக்கும் திருஷ்டாந்தமாக வைத்துக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[9. Grudge not one against another, brethren, lest all of you be condemned: behold, the judge stands before the door.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1391,51 +1403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. என் சகோதரரே, கர்த்தருடைய நாமத்தினாலே பேசி தீர்க்கதரிசிகளைத் துன்பப்படுதலுக்கும் நீடிய பொறுமைக்கும் திருஷ்டாந்தமாக வைத்துக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[10. Take, my brethren, the prophets, who have spoken in the name of the Lord, for an example of suffering affliction, and of patience.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1500,51 +1512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஐசுவரியவான்களே, கேளுங்கள், உங்கள்மேல் வரும் நிர்ப்பந்தங்களினிமித்தம் அலறி அழுங்கள்.]]></a:t>
+              <a:t><![CDATA[1. Go to now, all of you rich men, weep and wail for your miseries that shall come upon you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1609,51 +1621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இதோ, பொறுமையாயிருக்கிறவர்களைப் பாக்கியவான்களென்கிறோமே! யோபின் பொறுமையைக்குறித்துக் கேள்விப்பட்டிருக்கிறீர்கள்; கர்த்தருடைய செயலின் முடிவையும் கண்டிருக்கிறீர்கள்; கர்த்தர் மிகுந்த உருக்கமும் இரக்கமுமுள்ளவராயிருக்கிறாரே.]]></a:t>
+              <a:t><![CDATA[10. Take, my brethren, the prophets, who have spoken in the name of the Lord, for an example of suffering affliction, and of patience.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1718,51 +1730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இதோ, பொறுமையாயிருக்கிறவர்களைப் பாக்கியவான்களென்கிறோமே! யோபின் பொறுமையைக்குறித்துக் கேள்விப்பட்டிருக்கிறீர்கள்; கர்த்தருடைய செயலின் முடிவையும் கண்டிருக்கிறீர்கள்; கர்த்தர் மிகுந்த உருக்கமும் இரக்கமுமுள்ளவராயிருக்கிறாரே.]]></a:t>
+              <a:t><![CDATA[11. Behold, we count them happy which endure. All of you have heard of the patience of Job, and have seen the end of the Lord; that the Lord is very pitiful, and of tender mercy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1827,51 +1839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. விசேஷமாய், என் சகோதரரே, வானத்தின்பேரிலாவது, பூமியின்பேரிலாவது, வேறெந்த ஆணையினாலாவது சத்தியம்பண்ணாதிருங்கள்; நீங்கள் ஆக்கினைக்குள்ளாகத் தீர்க்கப்படாதபடிக்கு உள்ளதை உள்ளதென்றும், இல்லதை இல்லதென்றும் சொல்லக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[11. Behold, we count them happy which endure. All of you have heard of the patience of Job, and have seen the end of the Lord; that the Lord is very pitiful, and of tender mercy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1936,51 +1948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. விசேஷமாய், என் சகோதரரே, வானத்தின்பேரிலாவது, பூமியின்பேரிலாவது, வேறெந்த ஆணையினாலாவது சத்தியம்பண்ணாதிருங்கள்; நீங்கள் ஆக்கினைக்குள்ளாகத் தீர்க்கப்படாதபடிக்கு உள்ளதை உள்ளதென்றும், இல்லதை இல்லதென்றும் சொல்லக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[11. Behold, we count them happy which endure. All of you have heard of the patience of Job, and have seen the end of the Lord; that the Lord is very pitiful, and of tender mercy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2045,51 +2057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. விசேஷமாய், என் சகோதரரே, வானத்தின்பேரிலாவது, பூமியின்பேரிலாவது, வேறெந்த ஆணையினாலாவது சத்தியம்பண்ணாதிருங்கள்; நீங்கள் ஆக்கினைக்குள்ளாகத் தீர்க்கப்படாதபடிக்கு உள்ளதை உள்ளதென்றும், இல்லதை இல்லதென்றும் சொல்லக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[12. But above all things, my brethren, swear not, neither by heaven, neither by the earth, neither by any other oath: but let your yea be yea; and your nay, nay; lest all of you fall into condemnation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2154,51 +2166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உங்களில் ஒருவன் துன்பப்பட்டால் ஜெபம்பண்ணக்கடவன்; ஒருவன் மகிழ்ச்சியாயிருந்தால் சங்கீதம் பாடக்கடவன்.]]></a:t>
+              <a:t><![CDATA[12. But above all things, my brethren, swear not, neither by heaven, neither by the earth, neither by any other oath: but let your yea be yea; and your nay, nay; lest all of you fall into condemnation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2263,51 +2275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உங்களில் ஒருவன் வியாதிப்பட்டால், அவன் சபையின் மூப்பர்களை வரவழைப்பானாக; அவர்கள் கர்த்தருடைய நாமத்தினாலே அவனுக்கு எண்ணெய்பூசி, அவனுக்காக ஜெபம்பண்ணக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[12. But above all things, my brethren, swear not, neither by heaven, neither by the earth, neither by any other oath: but let your yea be yea; and your nay, nay; lest all of you fall into condemnation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2372,51 +2384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உங்களில் ஒருவன் வியாதிப்பட்டால், அவன் சபையின் மூப்பர்களை வரவழைப்பானாக; அவர்கள் கர்த்தருடைய நாமத்தினாலே அவனுக்கு எண்ணெய்பூசி, அவனுக்காக ஜெபம்பண்ணக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[13. Is any among you afflicted? let him pray. Is any merry? let him sing psalms.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2481,51 +2493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது விசுவாசமுள்ள ஜெபம் பிணியாளியை இரட்சிக்கும்; கர்த்தர் அவனை எழுப்புவார்; அவன் பாவஞ்செய்தவனானால் அது அவனுக்கு மன்னிக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[13. Is any among you afflicted? let him pray. Is any merry? let him sing psalms.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2590,51 +2602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது விசுவாசமுள்ள ஜெபம் பிணியாளியை இரட்சிக்கும்; கர்த்தர் அவனை எழுப்புவார்; அவன் பாவஞ்செய்தவனானால் அது அவனுக்கு மன்னிக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[14. Is any sick among you? let him call for the elders of the church; and let them pray over him, anointing him with oil in the name of the Lord:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2699,51 +2711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. உங்கள் ஐசுவரியம் அழிந்து, உங்கள் வஸ்திரங்கள் பொட்டரித்துப்போயின.]]></a:t>
+              <a:t><![CDATA[2. Your riches are corrupted, and your garments are moth-eaten.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2808,51 +2820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீங்கள் சொஸ்தமடையும்படிக்கு, உங்கள் குற்றங்களை ஒருவருக்கொருவர் அறிக்கையிட்டு, ஒருவருக்காக ஒருவர் ஜெபம்பண்ணுங்கள். நீதிமான் செய்யும் ஊக்கமான வேண்டுதல் மிகவும் பெலனுள்ளதாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[14. Is any sick among you? let him call for the elders of the church; and let them pray over him, anointing him with oil in the name of the Lord:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2917,51 +2929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீங்கள் சொஸ்தமடையும்படிக்கு, உங்கள் குற்றங்களை ஒருவருக்கொருவர் அறிக்கையிட்டு, ஒருவருக்காக ஒருவர் ஜெபம்பண்ணுங்கள். நீதிமான் செய்யும் ஊக்கமான வேண்டுதல் மிகவும் பெலனுள்ளதாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[15. And the prayer of faith shall save the sick, and the Lord shall raise him up; and if he have committed sins, they shall be forgiven him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3026,51 +3038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. எலியா என்பவன் நம்மைப்போலப்பாடுள்ள மனுஷனாயிருந்தும், மழைபெய்யாதபடிக்குக் கருத்தாய் ஜெபம்பண்ணினான், அப்பொழுது மூன்றுவருஷமும் ஆறுமாதமும் பூமியின்மேல் மழை பெய்யவில்லை.]]></a:t>
+              <a:t><![CDATA[15. And the prayer of faith shall save the sick, and the Lord shall raise him up; and if he have committed sins, they shall be forgiven him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3135,51 +3147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. எலியா என்பவன் நம்மைப்போலப்பாடுள்ள மனுஷனாயிருந்தும், மழைபெய்யாதபடிக்குக் கருத்தாய் ஜெபம்பண்ணினான், அப்பொழுது மூன்றுவருஷமும் ஆறுமாதமும் பூமியின்மேல் மழை பெய்யவில்லை.]]></a:t>
+              <a:t><![CDATA[16. Confess your faults one to another, and pray one for another, that all of you may be healed. The effectual fervent prayer of a righteous man avails much.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3244,51 +3256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. மறுபடியும் ஜெபம்பண்ணினான், அப்பொழுது வானம் மழையைப் பொழிந்தது, பூமி தன் பலனைத் தந்தது.]]></a:t>
+              <a:t><![CDATA[16. Confess your faults one to another, and pray one for another, that all of you may be healed. The effectual fervent prayer of a righteous man avails much.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3353,51 +3365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. சகோதரரே, உங்களில் ஒருவன் சத்தியத்தைவிட்டு விலகி மோசம்போகும்போது, மற்றொருவன் அவனைத்திருப்பினால்,]]></a:t>
+              <a:t><![CDATA[17. Elijah was a man subject to like passions as we are, and he prayed earnestly that it might not rain: and it rained not on the earth by the space of three years and six months.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3462,51 +3474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தப்பிப்போன மார்க்கத்தினின்று பாவியைத் திருப்புகிறவன் ஒரு ஆத்துமாவை மரணத்தினின்று இரட்சித்து, திரளான பாவங்களை மூடுவானென்று அறியக்கடவன்.]]></a:t>
+              <a:t><![CDATA[17. Elijah was a man subject to like passions as we are, and he prayed earnestly that it might not rain: and it rained not on the earth by the space of three years and six months.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3571,51 +3583,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தப்பிப்போன மார்க்கத்தினின்று பாவியைத் திருப்புகிறவன் ஒரு ஆத்துமாவை மரணத்தினின்று இரட்சித்து, திரளான பாவங்களை மூடுவானென்று அறியக்கடவன்.]]></a:t>
+              <a:t><![CDATA[18. And he prayed again, and the heaven gave rain, and the earth brought forth her fruit.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. Brethren, if any of you do go astray from the truth, and one convert him;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. Let him know, that he which converts the sinner from the error of his way shall save a soul from death, and shall hide a multitude of sins.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3680,51 +3910,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. உங்கள் பொன்னும் வெள்ளியும் துருப்பிடித்தது; அவைகளிலுள்ள துரு உங்களுக்கு விரோதமாகச் சாட்சியாயிருந்து, அக்கினியைப்போல உங்கள் மாம்சத்தைத் தின்னும். கடைசிநாட்களிலே பொக்கிஷத்தைச் சேர்த்தீர்கள்.]]></a:t>
+              <a:t><![CDATA[3. Your gold and silver is cankered; and the rust of them shall be a witness against you, and shall eat your flesh as it were fire. All of you have heaped treasure together for the last days.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. Let him know, that he which converts the sinner from the error of his way shall save a soul from death, and shall hide a multitude of sins.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3789,51 +4128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. உங்கள் பொன்னும் வெள்ளியும் துருப்பிடித்தது; அவைகளிலுள்ள துரு உங்களுக்கு விரோதமாகச் சாட்சியாயிருந்து, அக்கினியைப்போல உங்கள் மாம்சத்தைத் தின்னும். கடைசிநாட்களிலே பொக்கிஷத்தைச் சேர்த்தீர்கள்.]]></a:t>
+              <a:t><![CDATA[3. Your gold and silver is cankered; and the rust of them shall be a witness against you, and shall eat your flesh as it were fire. All of you have heaped treasure together for the last days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3898,51 +4237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இதோ, உங்கள் வயல்களை அறுத்த வேலைக்காரருடைய கூலி உங்களால் அநியாயமாய்ப் பிடிக்கப்பட்டுக் கூக்குரலிடுகிறது; அறுத்தவர்களுடைய, கூக்குரல் சேனைகளுடைய கர்த்தரின் செவிகளில் பட்டது.]]></a:t>
+              <a:t><![CDATA[3. Your gold and silver is cankered; and the rust of them shall be a witness against you, and shall eat your flesh as it were fire. All of you have heaped treasure together for the last days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4007,51 +4346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இதோ, உங்கள் வயல்களை அறுத்த வேலைக்காரருடைய கூலி உங்களால் அநியாயமாய்ப் பிடிக்கப்பட்டுக் கூக்குரலிடுகிறது; அறுத்தவர்களுடைய, கூக்குரல் சேனைகளுடைய கர்த்தரின் செவிகளில் பட்டது.]]></a:t>
+              <a:t><![CDATA[4. Behold, the hire of the labourers who have reaped down your fields, which is of you kept back by fraud, cries: and the cries of them which have reaped are entered into the ears of the Lord of sabaoth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4116,51 +4455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இதோ, உங்கள் வயல்களை அறுத்த வேலைக்காரருடைய கூலி உங்களால் அநியாயமாய்ப் பிடிக்கப்பட்டுக் கூக்குரலிடுகிறது; அறுத்தவர்களுடைய, கூக்குரல் சேனைகளுடைய கர்த்தரின் செவிகளில் பட்டது.]]></a:t>
+              <a:t><![CDATA[4. Behold, the hire of the labourers who have reaped down your fields, which is of you kept back by fraud, cries: and the cries of them which have reaped are entered into the ears of the Lord of sabaoth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4225,51 +4564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பூமியிலே நீங்கள் சம்பிரமமாய் வாழ்ந்து, சுகபோகத்தில் உழன்றீர்கள்; கொழுத்தவைகளை அடிக்கும் நாளில் நடக்கிறதுபோல உங்கள் இருதயங்களைப் போஷித்தீர்கள்.]]></a:t>
+              <a:t><![CDATA[5. All of you have lived in pleasure on the earth, and been wanton; all of you have nourished your hearts, as in a day of slaughter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4304,51 +4643,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470945428" r:id="rId1"/>
+    <p:sldLayoutId id="2481657587" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4588,54 +4927,78 @@
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -4780,51 +5143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hearts, as in a day of slaughter.]]></a:t>
+              <a:t><![CDATA[நடக்கிறதுபோல உங்கள் இருதயங்களைப் போஷித்தீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4912,51 +5275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. All of you have condemned and killed the just; and he does not resist you.]]></a:t>
+              <a:t><![CDATA[6. நீதிமானை நீங்கள் ஆக்கினைக்குள்ளாகத் தீர்த்துக் கொலைசெய்தீர்கள்; அவன் உங்களோடே எதிர்த்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5044,51 +5407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Be patient therefore, brethren, unto the coming of the Lord. Behold, the farmer waits for the]]></a:t>
+              <a:t><![CDATA[நிற்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5176,51 +5539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[precious fruit of the earth, and has long patience for it, until he receive the early and latter]]></a:t>
+              <a:t><![CDATA[7. இப்படியிருக்க, சகோதரரே, கர்த்தர் வருமளவும் நீடிய பொறுமையாயிருங்கள். இதோ, பயிரிடுகிறவன் பூமியின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5308,51 +5671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[rain.]]></a:t>
+              <a:t><![CDATA[நற்பலனை அடையவேண்டுமென்று, முன்மாரியும் பின்மாரியும் வருமளவும், நீடிய பொறுமையோடே காத்திருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5440,51 +5803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Be all of you also patient; establish your hearts: for the coming of the Lord draws nigh.]]></a:t>
+              <a:t><![CDATA[8. நீங்களும் நீடிய பொறுமையோடிருந்து, உங்கள் இருதயங்களை ஸ்திரப்படுத்துங்கள்; கர்த்தரின் வருகை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5572,51 +5935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Grudge not one against another, brethren, lest all of you be condemned: behold, the judge stands]]></a:t>
+              <a:t><![CDATA[சமீபமாயிருக்கிறதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5704,51 +6067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[before the door.]]></a:t>
+              <a:t><![CDATA[9. சகோதரரே, நீங்கள் நியாயந்தீர்க்கப்படாதபடிக்கு ஒருவருக்கொருவர் விரோதமாய் முறையிடாதிருங்கள்; இதோ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5836,51 +6199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Take, my brethren, the prophets, who have spoken in the name of the Lord, for an example of]]></a:t>
+              <a:t><![CDATA[நியாயாதிபதி வாசற்படியில் நிற்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5968,51 +6331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[suffering affliction, and of patience.]]></a:t>
+              <a:t><![CDATA[10. என் சகோதரரே, கர்த்தருடைய நாமத்தினாலே பேசி தீர்க்கதரிசிகளைத் துன்பப்படுதலுக்கும் நீடிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6100,51 +6463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Go to now, all of you rich men, weep and wail for your miseries that shall come upon you.]]></a:t>
+              <a:t><![CDATA[1. ஐசுவரியவான்களே, கேளுங்கள், உங்கள்மேல் வரும் நிர்ப்பந்தங்களினிமித்தம் அலறி அழுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6232,51 +6595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Behold, we count them happy which endure. All of you have heard of the patience of Job, and have]]></a:t>
+              <a:t><![CDATA[பொறுமைக்கும் திருஷ்டாந்தமாக வைத்துக்கொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6364,51 +6727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[seen the end of the Lord; that the Lord is very pitiful, and of tender mercy.]]></a:t>
+              <a:t><![CDATA[11. இதோ, பொறுமையாயிருக்கிறவர்களைப் பாக்கியவான்களென்கிறோமே! யோபின் பொறுமையைக்குறித்துக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6496,51 +6859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. But above all things, my brethren, swear not, neither by heaven, neither by the earth, neither]]></a:t>
+              <a:t><![CDATA[கேள்விப்பட்டிருக்கிறீர்கள்; கர்த்தருடைய செயலின் முடிவையும் கண்டிருக்கிறீர்கள்; கர்த்தர் மிகுந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6628,51 +6991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[by any other oath: but let your yea be yea; and your nay, nay; lest all of you fall into]]></a:t>
+              <a:t><![CDATA[உருக்கமும் இரக்கமுமுள்ளவராயிருக்கிறாரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6760,51 +7123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[condemnation.]]></a:t>
+              <a:t><![CDATA[12. விசேஷமாய், என் சகோதரரே, வானத்தின்பேரிலாவது, பூமியின்பேரிலாவது, வேறெந்த ஆணையினாலாவது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6892,51 +7255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Is any among you afflicted? let him pray. Is any merry? let him sing psalms.]]></a:t>
+              <a:t><![CDATA[சத்தியம்பண்ணாதிருங்கள்; நீங்கள் ஆக்கினைக்குள்ளாகத் தீர்க்கப்படாதபடிக்கு உள்ளதை உள்ளதென்றும், இல்லதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7024,51 +7387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Is any sick among you? let him call for the elders of the church; and let them pray over him,]]></a:t>
+              <a:t><![CDATA[இல்லதென்றும் சொல்லக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7156,51 +7519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[anointing him with oil in the name of the Lord:]]></a:t>
+              <a:t><![CDATA[13. உங்களில் ஒருவன் துன்பப்பட்டால் ஜெபம்பண்ணக்கடவன்; ஒருவன் மகிழ்ச்சியாயிருந்தால் சங்கீதம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7288,51 +7651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And the prayer of faith shall save the sick, and the Lord shall raise him up; and if he have]]></a:t>
+              <a:t><![CDATA[பாடக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7420,51 +7783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[committed sins, they shall be forgiven him.]]></a:t>
+              <a:t><![CDATA[14. உங்களில் ஒருவன் வியாதிப்பட்டால், அவன் சபையின் மூப்பர்களை வரவழைப்பானாக; அவர்கள் கர்த்தருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7552,51 +7915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Your riches are corrupted, and your garments are moth-eaten.]]></a:t>
+              <a:t><![CDATA[2. உங்கள் ஐசுவரியம் அழிந்து, உங்கள் வஸ்திரங்கள் பொட்டரித்துப்போயின.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7684,51 +8047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Confess your faults one to another, and pray one for another, that all of you may be healed. The]]></a:t>
+              <a:t><![CDATA[நாமத்தினாலே அவனுக்கு எண்ணெய்பூசி, அவனுக்காக ஜெபம்பண்ணக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7816,51 +8179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[effectual fervent prayer of a righteous man avails much.]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது விசுவாசமுள்ள ஜெபம் பிணியாளியை இரட்சிக்கும்; கர்த்தர் அவனை எழுப்புவார்; அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7948,51 +8311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Elijah was a man subject to like passions as we are, and he prayed earnestly that it might not]]></a:t>
+              <a:t><![CDATA[பாவஞ்செய்தவனானால் அது அவனுக்கு மன்னிக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8080,51 +8443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[rain: and it rained not on the earth by the space of three years and six months.]]></a:t>
+              <a:t><![CDATA[16. நீங்கள் சொஸ்தமடையும்படிக்கு, உங்கள் குற்றங்களை ஒருவருக்கொருவர் அறிக்கையிட்டு, ஒருவருக்காக ஒருவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8212,51 +8575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And he prayed again, and the heaven gave rain, and the earth brought forth her fruit.]]></a:t>
+              <a:t><![CDATA[ஜெபம்பண்ணுங்கள். நீதிமான் செய்யும் ஊக்கமான வேண்டுதல் மிகவும் பெலனுள்ளதாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8344,51 +8707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Brethren, if any of you do go astray from the truth, and one convert him;]]></a:t>
+              <a:t><![CDATA[17. எலியா என்பவன் நம்மைப்போலப்பாடுள்ள மனுஷனாயிருந்தும், மழைபெய்யாதபடிக்குக் கருத்தாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8476,51 +8839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Let him know, that he which converts the sinner from the error of his way shall save a soul from]]></a:t>
+              <a:t><![CDATA[ஜெபம்பண்ணினான், அப்பொழுது மூன்றுவருஷமும் ஆறுமாதமும் பூமியின்மேல் மழை பெய்யவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8608,51 +8971,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[death, and shall hide a multitude of sins.]]></a:t>
+              <a:t><![CDATA[18. மறுபடியும் ஜெபம்பண்ணினான், அப்பொழுது வானம் மழையைப் பொழிந்தது, பூமி தன் பலனைத் தந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாக்கோபு : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. சகோதரரே, உங்களில் ஒருவன் சத்தியத்தைவிட்டு விலகி மோசம்போகும்போது, மற்றொருவன் அவனைத்திருப்பினால்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாக்கோபு : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. தப்பிப்போன மார்க்கத்தினின்று பாவியைத் திருப்புகிறவன் ஒரு ஆத்துமாவை மரணத்தினின்று இரட்சித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8740,51 +9367,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Your gold and silver is cankered; and the rust of them shall be a witness against you, and shall]]></a:t>
+              <a:t><![CDATA[3. உங்கள் பொன்னும் வெள்ளியும் துருப்பிடித்தது; அவைகளிலுள்ள துரு உங்களுக்கு விரோதமாகச்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாக்கோபு : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[திரளான பாவங்களை மூடுவானென்று அறியக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8872,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[eat your flesh as it were fire. All of you have heaped treasure together for the last days.]]></a:t>
+              <a:t><![CDATA[சாட்சியாயிருந்து, அக்கினியைப்போல உங்கள் மாம்சத்தைத் தின்னும். கடைசிநாட்களிலே பொக்கிஷத்தைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9004,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Behold, the hire of the labourers who have reaped down your fields, which is of you kept back by]]></a:t>
+              <a:t><![CDATA[சேர்த்தீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9136,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fraud, cries: and the cries of them which have reaped are entered into the ears of the Lord of]]></a:t>
+              <a:t><![CDATA[4. இதோ, உங்கள் வயல்களை அறுத்த வேலைக்காரருடைய கூலி உங்களால் அநியாயமாய்ப் பிடிக்கப்பட்டுக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sabaoth.]]></a:t>
+              <a:t><![CDATA[கூக்குரலிடுகிறது; அறுத்தவர்களுடைய, கூக்குரல் சேனைகளுடைய கர்த்தரின் செவிகளில் பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. All of you have lived in pleasure on the earth, and been wanton; all of you have nourished your]]></a:t>
+              <a:t><![CDATA[5. பூமியிலே நீங்கள் சம்பிரமமாய் வாழ்ந்து, சுகபோகத்தில் உழன்றீர்கள்; கொழுத்தவைகளை அடிக்கும் நாளில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9461,91 +10220,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாக்கோபு : 5]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme62">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme5">
   <a:themeElements>
-    <a:clrScheme name="Theme62">
+    <a:clrScheme name="Theme5">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme62">
+    <a:fontScheme name="Theme5">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9571,51 +10330,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme62">
+    <a:fmtScheme name="Theme5">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9746,51 +10505,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>37</Slides>
+  <Slides>40</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>