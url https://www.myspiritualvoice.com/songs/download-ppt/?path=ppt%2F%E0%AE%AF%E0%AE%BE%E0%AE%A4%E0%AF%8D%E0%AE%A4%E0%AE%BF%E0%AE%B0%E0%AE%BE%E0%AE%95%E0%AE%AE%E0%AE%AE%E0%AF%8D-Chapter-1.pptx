--- v1 (2026-08-01)
+++ v2 (2026-09-17)
@@ -59,50 +59,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -117,50 +127,55 @@
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
+    <p:sldId id="290" r:id="rId37"/>
+    <p:sldId id="291" r:id="rId38"/>
+    <p:sldId id="292" r:id="rId39"/>
+    <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -292,53 +307,58 @@
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
-  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -398,51 +418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆனாலும் அவர்களை எவ்வளவு ஒடுக்கினார்களோ அவ்வளவாய் அவர்கள் பலுகிப் பெருகினார்கள். ஆகையால் அவர்கள் இஸ்ரவேல் புத்திரரைக்குறித்து எரிச்சல் அடைந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And the children of Israel were fruitful, and increased abundantly, and multiplied, and waxed exceeding mighty; and the land was filled with them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -507,51 +527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆனாலும் அவர்களை எவ்வளவு ஒடுக்கினார்களோ அவ்வளவாய் அவர்கள் பலுகிப் பெருகினார்கள். ஆகையால் அவர்கள் இஸ்ரவேல் புத்திரரைக்குறித்து எரிச்சல் அடைந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. Now there arose up a new king over Egypt, which knew not Joseph.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -616,51 +636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. எகிப்தியர் இஸ்ரவேல் புத்திரரைக் கொடுமையாய் வேலை வாங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And he said unto his people, Behold, the people of the children of Israel are more and mightier than we:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -725,51 +745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சாந்தும் செங்கலுமாகிய இவைகளைச் செய்யும் வேலையினாலும், வயலில் செய்யும் சகலவித வேலையினாலும், அவர்களுக்கு அவர்கள் ஜீவனையும் கசப்பாக்கினார்கள்; அவர்களைக்கொண்டு செய்வித்த மற்ற எல்லா வேலைகளிலும், அவர்களைக் கொடுமையாய் நடத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And he said unto his people, Behold, the people of the children of Israel are more and mightier than we:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -834,51 +854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சாந்தும் செங்கலுமாகிய இவைகளைச் செய்யும் வேலையினாலும், வயலில் செய்யும் சகலவித வேலையினாலும், அவர்களுக்கு அவர்கள் ஜீவனையும் கசப்பாக்கினார்கள்; அவர்களைக்கொண்டு செய்வித்த மற்ற எல்லா வேலைகளிலும், அவர்களைக் கொடுமையாய் நடத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[10. Come on, let us deal wisely with them; lest they multiply, and it come to pass, that, when there falls out any war, they join also unto our enemies, and fight against us, and so get them up out of the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -943,51 +963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அதுவுமன்றி, எகிப்தின் ராஜா, சிப்பிராள் பூவாள் என்னும் பேருடைய எபிரெய மருத்துவச்சிகளோடே பேசி:]]></a:t>
+              <a:t><![CDATA[10. Come on, let us deal wisely with them; lest they multiply, and it come to pass, that, when there falls out any war, they join also unto our enemies, and fight against us, and so get them up out of the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1052,51 +1072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீங்கள் எபிரெய ஸ்திரீகளுக்கு மருத்துவம் செய்யும்போது, அவர்கள் மணையின்மேல் உட்கார்ந்திருக்கையில், பார்த்து, ஆண்பிள்ளையானால் கொன்று போடுங்கள், பெண்பிள்ளையானால் உயிரோடிருக்கட்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. Come on, let us deal wisely with them; lest they multiply, and it come to pass, that, when there falls out any war, they join also unto our enemies, and fight against us, and so get them up out of the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1161,51 +1181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீங்கள் எபிரெய ஸ்திரீகளுக்கு மருத்துவம் செய்யும்போது, அவர்கள் மணையின்மேல் உட்கார்ந்திருக்கையில், பார்த்து, ஆண்பிள்ளையானால் கொன்று போடுங்கள், பெண்பிள்ளையானால் உயிரோடிருக்கட்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. Therefore they did set over them taskmasters to afflict them with their burdens. And they built for Pharaoh treasure cities, Pithom and Raamses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1270,51 +1290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மருத்துவச்சிகளோ, தேவனுக்குப் பயந்ததினால், எகிப்தின் ராஜா தங்களுக்கு இட்ட கட்டளைப்படி செய்யாமல், ஆண்பிள்ளைகளையும் உயிரோடே காப்பாற்றினார்கள்.]]></a:t>
+              <a:t><![CDATA[11. Therefore they did set over them taskmasters to afflict them with their burdens. And they built for Pharaoh treasure cities, Pithom and Raamses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1379,51 +1399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மருத்துவச்சிகளோ, தேவனுக்குப் பயந்ததினால், எகிப்தின் ராஜா தங்களுக்கு இட்ட கட்டளைப்படி செய்யாமல், ஆண்பிள்ளைகளையும் உயிரோடே காப்பாற்றினார்கள்.]]></a:t>
+              <a:t><![CDATA[11. Therefore they did set over them taskmasters to afflict them with their burdens. And they built for Pharaoh treasure cities, Pithom and Raamses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1488,51 +1508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இஸ்ரவேல் புத்திரர் மிகுதியும் பலுகி, ஏராளமாய்ப் பெருகிப் பலத்திருந்தார்கள்; தேசம் அவர்களால் நிறைந்தது.]]></a:t>
+              <a:t><![CDATA[1. Now these are the names of the children of Israel, which came into Egypt; every man and his household came with Jacob.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1597,51 +1617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதினால் எகிப்தின் ராஜா மருத்துவச்சிகளை அழைப்பித்து: நீங்கள் ஆண்பிள்ளைகளை உயிரோடே காப்பாற்றுகிற காரியம் என்ன என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[12. But the more they afflicted them, the more they multiplied and grew. And they were grieved because of the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1706,51 +1726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதினால் எகிப்தின் ராஜா மருத்துவச்சிகளை அழைப்பித்து: நீங்கள் ஆண்பிள்ளைகளை உயிரோடே காப்பாற்றுகிற காரியம் என்ன என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[12. But the more they afflicted them, the more they multiplied and grew. And they were grieved because of the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1815,51 +1835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அதற்கு மருத்துவச்சிகள் பார்வோனை நோக்கி: எபிரெய ஸ்திரீகள் எகிப்திய ஸ்திரீகளைப்போல் அல்ல, அவர்கள் நல்ல பலமுள்ளவர்கள்; மருத்துவச்சி அவர்களிடத்துக்குப் போகுமுன்னமே அவர்கள் பிரசவித்தாகும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And the Egyptians made the children of Israel to serve with rigour:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1924,51 +1944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அதற்கு மருத்துவச்சிகள் பார்வோனை நோக்கி: எபிரெய ஸ்திரீகள் எகிப்திய ஸ்திரீகளைப்போல் அல்ல, அவர்கள் நல்ல பலமுள்ளவர்கள்; மருத்துவச்சி அவர்களிடத்துக்குப் போகுமுன்னமே அவர்கள் பிரசவித்தாகும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And they made their lives bitter with hard bondage, in mortar, and in brick, and in all manner of service in the field: all their service, wherein they made them serve, was with rigour.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2033,51 +2053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இதினிமித்தம் தேவன் மருத்துவச்சிகளுக்கு நன்மை செய்தார். ஜனங்கள் பெருகி மிகுதியும் பலத்துப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And they made their lives bitter with hard bondage, in mortar, and in brick, and in all manner of service in the field: all their service, wherein they made them serve, was with rigour.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2142,51 +2162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எகிப்துக்குப் போன இஸ்ரவேலுடைய குமாரரின் நாமங்களாவன: ரூபன், சிமியோன், லேவி, யூதா,]]></a:t>
+              <a:t><![CDATA[14. And they made their lives bitter with hard bondage, in mortar, and in brick, and in all manner of service in the field: all their service, wherein they made them serve, was with rigour.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2251,51 +2271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இசக்கார், செபுலோன், பென்யமீன்,]]></a:t>
+              <a:t><![CDATA[15. And the king of Egypt spoke to the Hebrew midwives, of which the name of the one was Shiphrah, and the name of the other Puah:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2360,51 +2380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தாண், நப்தலி, காத், ஆசேர் என்பவைகளே.]]></a:t>
+              <a:t><![CDATA[16. And he said, When all of you do the office of a midwife to the Hebrew women, and see them upon the stools; if it be a son, then all of you shall kill him: but if it be a daughter, then she shall live.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2469,51 +2489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இவர்கள் யாக்கோபுடனே தங்கள் தங்கள் குடும்பத்தோடுங் கூடப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[16. And he said, When all of you do the office of a midwife to the Hebrew women, and see them upon the stools; if it be a son, then all of you shall kill him: but if it be a daughter, then she shall live.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2578,51 +2598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. யோசேப்போ அதற்கு முன்னமே எகிப்தில் போயிருந்தான். யாக்கோபின் கர்ப்பப் பிறப்பாகிய யாவரும் எழுபது பேர்.]]></a:t>
+              <a:t><![CDATA[17. But the midwives feared God, and did not as the king of Egypt commanded them, but saved the men children alive.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2687,51 +2707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இஸ்ரவேல் புத்திரர் மிகுதியும் பலுகி, ஏராளமாய்ப் பெருகிப் பலத்திருந்தார்கள்; தேசம் அவர்களால் நிறைந்தது.]]></a:t>
+              <a:t><![CDATA[2. Reuben, Simeon, Levi, and Judah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2796,51 +2816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. யோசேப்போ அதற்கு முன்னமே எகிப்தில் போயிருந்தான். யாக்கோபின் கர்ப்பப் பிறப்பாகிய யாவரும் எழுபது பேர்.]]></a:t>
+              <a:t><![CDATA[17. But the midwives feared God, and did not as the king of Egypt commanded them, but saved the men children alive.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2905,51 +2925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மருத்துவச்சிகள் தேவனுக்குப் பயந்ததினால், அவர்களுடைய குடும்பங்கள் தழைக்கும்படி செய்தார்.]]></a:t>
+              <a:t><![CDATA[18. And the king of Egypt called for the midwives, and said unto them, Why have all of you done this thing, and have saved the men children alive?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3014,51 +3034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது பார்வோன், பிறக்கும் ஆண்பிள்ளைகளையெல்லாம் நதியிலே போட்டுவிடவும், பெண்பிள்ளைகளையெல்லாம் உயிரோடே வைக்கவும் தன் ஜனங்கள் எல்லோருக்கும் கட்டளையிட்டான்.]]></a:t>
+              <a:t><![CDATA[18. And the king of Egypt called for the midwives, and said unto them, Why have all of you done this thing, and have saved the men children alive?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3123,51 +3143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது பார்வோன், பிறக்கும் ஆண்பிள்ளைகளையெல்லாம் நதியிலே போட்டுவிடவும், பெண்பிள்ளைகளையெல்லாம் உயிரோடே வைக்கவும் தன் ஜனங்கள் எல்லோருக்கும் கட்டளையிட்டான்.]]></a:t>
+              <a:t><![CDATA[19. And the midwives said unto Pharaoh, Because the Hebrew women are not as the Egyptian women; for they are lively, and are delivered before the midwives come in unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3232,51 +3252,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. யோசேப்பும் அவனுடைய சகோதரர் யாவரும், அந்தத் தலைமுறையார் எல்லாரும் மரணமடைந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And the midwives said unto Pharaoh, Because the Hebrew women are not as the Egyptian women; for they are lively, and are delivered before the midwives come in unto them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. Therefore God dealt well with the midwives: and the people multiplied, and waxed very mighty.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. Therefore God dealt well with the midwives: and the people multiplied, and waxed very mighty.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. And it came to pass, because the midwives feared God, that he made them houses.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. And Pharaoh charged all his people, saying, Every son that is born all of you shall cast into the river, and every daughter all of you shall keep alive.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. And Pharaoh charged all his people, saying, Every son that is born all of you shall cast into the river, and every daughter all of you shall keep alive.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3341,51 +3906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. யோசேப்பை அறியாத புதிய ராஜன் ஒருவன் எகிப்தில் தோன்றினான்.]]></a:t>
+              <a:t><![CDATA[3. Issachar, Zebulun, and Benjamin,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3450,51 +4015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவன் தன் ஜனங்களை நோக்கி: இதோ, இஸ்ரவேல் புத்திரராகிய ஜனங்கள் நம்மிலும் ஏராளமானவர்களும், பலத்தவர்களுமாய் இருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[4. Dan, and Naphtali, Gad, and Asher.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3559,51 +4124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் பெருகாதபடிக்கும், ஒரு யுத்தம் உண்டானால், அவர்களும் நம்முடைய பகைஞரோடே கூடி, நமக்கு விரோதமாக யுத்தம்பண்ணி, தேசத்தைவிட்டுப் புறப்பட்டுப் போகாதபடிக்கும், நாம் அவர்களைக் குறித்து ஒரு உபாயம் பண்ணவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[5. And all the souls that came out of the loins of Jacob were seventy souls: for Joseph was in Egypt already.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3668,51 +4233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் பெருகாதபடிக்கும், ஒரு யுத்தம் உண்டானால், அவர்களும் நம்முடைய பகைஞரோடே கூடி, நமக்கு விரோதமாக யுத்தம்பண்ணி, தேசத்தைவிட்டுப் புறப்பட்டுப் போகாதபடிக்கும், நாம் அவர்களைக் குறித்து ஒரு உபாயம் பண்ணவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[5. And all the souls that came out of the loins of Jacob were seventy souls: for Joseph was in Egypt already.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3777,51 +4342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்படியே அவர்களைச் சுமைசுமக்கிற வேலையினால் ஒடுக்கும்படிக்கு, அவர்கள்மேல் விசாரணைக்காரரை வைத்தார்கள்; அப்பொழுது அவர்கள் பார்வோனுக்காகப் பித்தோம், ராமசேஸ் என்னும் பண்டசாலைப் பட்டணங்களைக் கட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And Joseph died, and all his brethren, and all that generation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3886,51 +4451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்படியே அவர்களைச் சுமைசுமக்கிற வேலையினால் ஒடுக்கும்படிக்கு, அவர்கள்மேல் விசாரணைக்காரரை வைத்தார்கள்; அப்பொழுது அவர்கள் பார்வோனுக்காகப் பித்தோம், ராமசேஸ் என்னும் பண்டசாலைப் பட்டணங்களைக் கட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And the children of Israel were fruitful, and increased abundantly, and multiplied, and waxed exceeding mighty; and the land was filled with them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3965,51 +4530,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474624023" r:id="rId1"/>
+    <p:sldLayoutId id="2478619075" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4225,50 +4790,90 @@
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4417,51 +5022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. पर ज्यों ज्यों वे उन को दु:ख देते गए त्यों त्यों वे बढ़ते और फैलते चले गए; इसलिये वे इस्राएलियों]]></a:t>
+              <a:t><![CDATA[நிறைந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4549,51 +5154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[से अत्यन्त डर गए।]]></a:t>
+              <a:t><![CDATA[8. யோசேப்பை அறியாத புதிய ராஜன் ஒருவன் எகிப்தில் தோன்றினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4681,51 +5286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. तौभी मिस्रियों ने इस्राएलियों से कठोरता के साथ सेवकाई करवाई।]]></a:t>
+              <a:t><![CDATA[9. அவன் தன் ஜனங்களை நோக்கி: இதோ, இஸ்ரவேல் புத்திரராகிய ஜனங்கள் நம்மிலும் ஏராளமானவர்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4813,51 +5418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. और उनके जीवन को गारे, ईंट और खेती के भांति भांति के काम की कठिन सेवा से दु:खी कर डाला; जिस किसी]]></a:t>
+              <a:t><![CDATA[பலத்தவர்களுமாய் இருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4945,51 +5550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[काम में वे उन से सेवा करवाते थे उस में वे कठोरता का व्यवहार करते थे।]]></a:t>
+              <a:t><![CDATA[10. அவர்கள் பெருகாதபடிக்கும், ஒரு யுத்தம் உண்டானால், அவர்களும் நம்முடைய பகைஞரோடே கூடி, நமக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5077,51 +5682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. शिप्रा और पूआ नाम दो इब्री धाइयों को मिस्र के राजा ने आज्ञा दी,]]></a:t>
+              <a:t><![CDATA[விரோதமாக யுத்தம்பண்ணி, தேசத்தைவிட்டுப் புறப்பட்டுப் போகாதபடிக்கும், நாம் அவர்களைக் குறித்து ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5209,51 +5814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. कि जब तुम इब्री स्त्रियों को बच्चा उत्पन्न होने के समय जन्मने के पत्थरों पर बैठी देखो, तब यदि]]></a:t>
+              <a:t><![CDATA[உபாயம் பண்ணவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5341,51 +5946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बेटा हो, तो उसे मार डालना; और बेटी हो, तो जीवित रहने देना।]]></a:t>
+              <a:t><![CDATA[11. அப்படியே அவர்களைச் சுமைசுமக்கிற வேலையினால் ஒடுக்கும்படிக்கு, அவர்கள்மேல் விசாரணைக்காரரை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5473,51 +6078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. परन्तु वे धाइयां परमेश्वर का भय मानती थीं, इसलिये मिस्र के राजा की आज्ञा न मानकर लड़कों को भी]]></a:t>
+              <a:t><![CDATA[வைத்தார்கள்; அப்பொழுது அவர்கள் பார்வோனுக்காகப் பித்தோம், ராமசேஸ் என்னும் பண்டசாலைப் பட்டணங்களைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5605,51 +6210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जीवित छोड़ देती थीं।]]></a:t>
+              <a:t><![CDATA[கட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5737,51 +6342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. और इस्राएल की सन्तान फूलने फलने लगी; और वे अत्यन्त सामर्थी बनते चले गए; और इतना बढ़ गए कि कुल देश]]></a:t>
+              <a:t><![CDATA[1. எகிப்துக்குப் போன இஸ்ரவேலுடைய குமாரரின் நாமங்களாவன: ரூபன், சிமியோன், லேவி, யூதா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5869,51 +6474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. तब मिस्र के राजा ने उन को बुलवाकर पूछा, तुम जो लड़कों को जीवित छोड़ देती हो, तो ऐसा क्यों करती]]></a:t>
+              <a:t><![CDATA[12. ஆனாலும் அவர்களை எவ்வளவு ஒடுக்கினார்களோ அவ்வளவாய் அவர்கள் பலுகிப் பெருகினார்கள். ஆகையால் அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6001,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हो?]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேல் புத்திரரைக்குறித்து எரிச்சல் அடைந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6133,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. धाइयों ने फिरौन को उतर दिया, कि इब्री स्त्रियां मिस्री स्त्रियों के समान नहीं हैं; वे ऐसी]]></a:t>
+              <a:t><![CDATA[13. எகிப்தியர் இஸ்ரவேல் புத்திரரைக் கொடுமையாய் வேலை வாங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6265,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[फुर्तीली हैं कि धाइयों के पहुंचने से पहिले ही उन को बच्चा उत्पन्न हो जाता है।]]></a:t>
+              <a:t><![CDATA[14. சாந்தும் செங்கலுமாகிய இவைகளைச் செய்யும் வேலையினாலும், வயலில் செய்யும் சகலவித வேலையினாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6397,51 +7002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. इसलिये परमेश्वर ने धाइयों के साथ भलाई की; और वे लोग बढ़कर बहुत सामर्थी हो गए।]]></a:t>
+              <a:t><![CDATA[அவர்களுக்கு அவர்கள் ஜீவனையும் கசப்பாக்கினார்கள்; அவர்களைக்கொண்டு செய்வித்த மற்ற எல்லா வேலைகளிலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6529,51 +7134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. इस्राएल के पुत्रों के नाम, जो अपने अपने घराने को ले कर याकूब के साथ मिस्र देश में आए, ये हैं:]]></a:t>
+              <a:t><![CDATA[அவர்களைக் கொடுமையாய் நடத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6661,51 +7266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. अर्थात रूबेन, शिमोन, लेवी, यहूदा,]]></a:t>
+              <a:t><![CDATA[15. அதுவுமன்றி, எகிப்தின் ராஜா, சிப்பிராள் பூவாள் என்னும் பேருடைய எபிரெய மருத்துவச்சிகளோடே பேசி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6793,51 +7398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. इस्साकार, जबूलून, बिन्यामीन,]]></a:t>
+              <a:t><![CDATA[16. நீங்கள் எபிரெய ஸ்திரீகளுக்கு மருத்துவம் செய்யும்போது, அவர்கள் மணையின்மேல் உட்கார்ந்திருக்கையில்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6925,51 +7530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. दान, नप्ताली, गाद और आशेर।]]></a:t>
+              <a:t><![CDATA[பார்த்து, ஆண்பிள்ளையானால் கொன்று போடுங்கள், பெண்பிள்ளையானால் உயிரோடிருக்கட்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7057,51 +7662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. और यूसुफ तो मिस्र में पहिले ही आ चुका था। याकूब के निज वंश में जो उत्पन्न हुए वे सब सत्तर प्राणी]]></a:t>
+              <a:t><![CDATA[17. மருத்துவச்சிகளோ, தேவனுக்குப் பயந்ததினால், எகிப்தின் ராஜா தங்களுக்கு இட்ட கட்டளைப்படி செய்யாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7189,51 +7794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उन से भर गया॥]]></a:t>
+              <a:t><![CDATA[2. இசக்கார், செபுலோன், பென்யமீன்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7321,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[थे।]]></a:t>
+              <a:t><![CDATA[ஆண்பிள்ளைகளையும் உயிரோடே காப்பாற்றினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7453,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. और धाइयां इसलिये कि वे परमेश्वर का भय मानती थीं उसने उनके घर बसाए।]]></a:t>
+              <a:t><![CDATA[18. அதினால் எகிப்தின் ராஜா மருத்துவச்சிகளை அழைப்பித்து: நீங்கள் ஆண்பிள்ளைகளை உயிரோடே காப்பாற்றுகிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7585,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. तब फिरौन ने अपनी सारी प्रजा के लोगों को आज्ञा दी, कि इब्रियों के जितने बेटे उत्पन्न हों उन सभों]]></a:t>
+              <a:t><![CDATA[காரியம் என்ன என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7717,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[को तुम नील नदी में डाल देना, और सब बेटियों को जीवित रख छोड़ना॥]]></a:t>
+              <a:t><![CDATA[19. அதற்கு மருத்துவச்சிகள் பார்வோனை நோக்கி: எபிரெய ஸ்திரீகள் எகிப்திய ஸ்திரீகளைப்போல் அல்ல, அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7849,51 +8454,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. और यूसुफ, और उसके सब भाई, और उस पीढ़ी के सब लोग मर मिटे।]]></a:t>
+              <a:t><![CDATA[நல்ல பலமுள்ளவர்கள்; மருத்துவச்சி அவர்களிடத்துக்குப் போகுமுன்னமே அவர்கள் பிரசவித்தாகும் என்றார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. இதினிமித்தம் தேவன் மருத்துவச்சிகளுக்கு நன்மை செய்தார். ஜனங்கள் பெருகி மிகுதியும் பலத்துப்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[போனார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. மருத்துவச்சிகள் தேவனுக்குப் பயந்ததினால், அவர்களுடைய குடும்பங்கள் தழைக்கும்படி செய்தார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. அப்பொழுது பார்வோன், பிறக்கும் ஆண்பிள்ளைகளையெல்லாம் நதியிலே போட்டுவிடவும், பெண்பிள்ளைகளையெல்லாம்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உயிரோடே வைக்கவும் தன் ஜனங்கள் எல்லோருக்கும் கட்டளையிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7981,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. मिस्र में एक नया राजा गद्दी पर बैठा जो यूसुफ को नहीं जानता था।]]></a:t>
+              <a:t><![CDATA[3. தாண், நப்தலி, காத், ஆசேர் என்பவைகளே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8113,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. और उसने अपनी प्रजा से कहा, देखो, इस्राएली हम से गिनती और सामर्थ्य में अधिक बढ़ गए हैं।]]></a:t>
+              <a:t><![CDATA[4. இவர்கள் யாக்கோபுடனே தங்கள் தங்கள் குடும்பத்தோடுங் கூடப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8245,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. इसलिये आओ, हम उनके साथ बुद्धिमानी से बर्ताव करें, कहीं ऐसा न हो कि जब वे बहुत बढ़ जाएं, और यदि]]></a:t>
+              <a:t><![CDATA[5. யோசேப்போ அதற்கு முன்னமே எகிப்தில் போயிருந்தான். யாக்கோபின் கர்ப்பப் பிறப்பாகிய யாவரும் எழுபது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8377,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[संग्राम का समय आ पड़े, तो हमारे बैरियों से मिलकर हम से लड़ें और इस देश से निकल जाएं।]]></a:t>
+              <a:t><![CDATA[பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8509,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. इसलिये उन्होंने उन पर बेगारी कराने वालों को नियुक्त किया कि वे उन पर भार डाल डालकर उन को दु:ख]]></a:t>
+              <a:t><![CDATA[6. யோசேப்பும் அவனுடைய சகோதரர் யாவரும், அந்தத் தலைமுறையார் எல்லாரும் மரணமடைந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8641,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[दिया करें; तब उन्होंने फिरौन के लिये पितोम और रामसेस नाम भण्डार वाले नगरों को बनाया।]]></a:t>
+              <a:t><![CDATA[7. இஸ்ரவேல் புத்திரர் மிகுதியும் பலுகி, ஏராளமாய்ப் பெருகிப் பலத்திருந்தார்கள்; தேசம் அவர்களால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8702,91 +9967,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme82">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme43">
   <a:themeElements>
-    <a:clrScheme name="Theme82">
+    <a:clrScheme name="Theme43">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme82">
+    <a:fontScheme name="Theme43">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8812,51 +10077,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme82">
+    <a:fmtScheme name="Theme43">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8987,51 +10252,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>34</Slides>
+  <Slides>39</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>