--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -490,51 +490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்படியே மோசே தன் கோலை எகிப்து தேசத்தின்மேல் நீட்டினான்; அப்பொழுது கர்த்தர் அன்று பகல் முழுவதும் அன்று இரா முழுவதும் கீழ்காற்றைத் தேசத்தின்மேல் வீசப் பண்ணினார்; விடியக்காலத்திலே கீழ்காற்று வெட்டுக்கிளிகளைக் கொண்டுவந்தது.]]></a:t>
+              <a:t><![CDATA[5. தரை காணாதபடிக்கு அவைகள் பூமியின் முகத்தை மூடி, கல் மழைக்குத்தப்பி மீதியாக வைக்கப்பட்டதைப் பட்சித்து, வெளியிலே துளிர்க்கிற செடிகளை யெல்லாம் தின்றுபோடும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -599,51 +599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்படியே மோசே தன் கோலை எகிப்து தேசத்தின்மேல் நீட்டினான்; அப்பொழுது கர்த்தர் அன்று பகல் முழுவதும் அன்று இரா முழுவதும் கீழ்காற்றைத் தேசத்தின்மேல் வீசப் பண்ணினார்; விடியக்காலத்திலே கீழ்காற்று வெட்டுக்கிளிகளைக் கொண்டுவந்தது.]]></a:t>
+              <a:t><![CDATA[5. தரை காணாதபடிக்கு அவைகள் பூமியின் முகத்தை மூடி, கல் மழைக்குத்தப்பி மீதியாக வைக்கப்பட்டதைப் பட்சித்து, வெளியிலே துளிர்க்கிற செடிகளை யெல்லாம் தின்றுபோடும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -708,51 +708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. வெட்டுக்கிளிகள் எகிப்து தேசமெங்கும் பரம்பி, எகிப்தின் எல்லையில் எங்கும் மிகவும் ஏராளமாய் இறங்கிற்று; அப்படிப்பட்ட வெட்டுக்கிளிகள் அதற்குமுன் இருந்ததுமில்லை, அதற்குப்பின் இருப்பதுமில்லை.]]></a:t>
+              <a:t><![CDATA[5. தரை காணாதபடிக்கு அவைகள் பூமியின் முகத்தை மூடி, கல் மழைக்குத்தப்பி மீதியாக வைக்கப்பட்டதைப் பட்சித்து, வெளியிலே துளிர்க்கிற செடிகளை யெல்லாம் தின்றுபோடும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -817,51 +817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. வெட்டுக்கிளிகள் எகிப்து தேசமெங்கும் பரம்பி, எகிப்தின் எல்லையில் எங்கும் மிகவும் ஏராளமாய் இறங்கிற்று; அப்படிப்பட்ட வெட்டுக்கிளிகள் அதற்குமுன் இருந்ததுமில்லை, அதற்குப்பின் இருப்பதுமில்லை.]]></a:t>
+              <a:t><![CDATA[6. உன் வீடுகளும் உன் ஊழியக்காரருடைய வீடுகளும் எகிப்தியரின் வீடுகளும் எல்லாம் அவைகளால் நிரம்பும்; உன்பிதாக்களும் பிதாக்களின் பிதாக்களும் தாங்கள் பூமியில் தோன்றிய நாள்முதல் இந்நாள்வரைக்கும் அப்படிப்பட்டவைகளைக் கண்டதில்லை என்று எபிரெயரின் தேவனாகிய கர்த்தர் சொல்லுகிறார் என்று சொல்லி, திரும்பிக்கொண்டு பார்வோனை விட்டுப் புறப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -926,51 +926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவைகள் பூமியின் முகம் முழுதையும் மூடிற்று; தேசம் அவைகளால் அந்தகாரப்பட்டது; கல்மழைக்குத்தப்பியிருந்த நிலத்தின் பயிர்வகைகள் யாவையும் மரங்களின் கனிகள் யாவையும் அவைகள் பட்சித்துப் போட்டது; எகிப்து தேசம் எங்குமுள்ள மரங்களிலும் வயல்வெளியின் பயிர்வகைகளிலும் ஒரு பச்சிலையும் மீதியாயிருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[6. உன் வீடுகளும் உன் ஊழியக்காரருடைய வீடுகளும் எகிப்தியரின் வீடுகளும் எல்லாம் அவைகளால் நிரம்பும்; உன்பிதாக்களும் பிதாக்களின் பிதாக்களும் தாங்கள் பூமியில் தோன்றிய நாள்முதல் இந்நாள்வரைக்கும் அப்படிப்பட்டவைகளைக் கண்டதில்லை என்று எபிரெயரின் தேவனாகிய கர்த்தர் சொல்லுகிறார் என்று சொல்லி, திரும்பிக்கொண்டு பார்வோனை விட்டுப் புறப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1035,51 +1035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவைகள் பூமியின் முகம் முழுதையும் மூடிற்று; தேசம் அவைகளால் அந்தகாரப்பட்டது; கல்மழைக்குத்தப்பியிருந்த நிலத்தின் பயிர்வகைகள் யாவையும் மரங்களின் கனிகள் யாவையும் அவைகள் பட்சித்துப் போட்டது; எகிப்து தேசம் எங்குமுள்ள மரங்களிலும் வயல்வெளியின் பயிர்வகைகளிலும் ஒரு பச்சிலையும் மீதியாயிருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[6. உன் வீடுகளும் உன் ஊழியக்காரருடைய வீடுகளும் எகிப்தியரின் வீடுகளும் எல்லாம் அவைகளால் நிரம்பும்; உன்பிதாக்களும் பிதாக்களின் பிதாக்களும் தாங்கள் பூமியில் தோன்றிய நாள்முதல் இந்நாள்வரைக்கும் அப்படிப்பட்டவைகளைக் கண்டதில்லை என்று எபிரெயரின் தேவனாகிய கர்த்தர் சொல்லுகிறார் என்று சொல்லி, திரும்பிக்கொண்டு பார்வோனை விட்டுப் புறப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1144,51 +1144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவைகள் பூமியின் முகம் முழுதையும் மூடிற்று; தேசம் அவைகளால் அந்தகாரப்பட்டது; கல்மழைக்குத்தப்பியிருந்த நிலத்தின் பயிர்வகைகள் யாவையும் மரங்களின் கனிகள் யாவையும் அவைகள் பட்சித்துப் போட்டது; எகிப்து தேசம் எங்குமுள்ள மரங்களிலும் வயல்வெளியின் பயிர்வகைகளிலும் ஒரு பச்சிலையும் மீதியாயிருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது பார்வோனுடைய ஊழியக்காரர் அவனை நோக்கி எந்தமட்டும் இந்த மனிதன் நமக்குக் கண்ணியாய் இருப்பான்? தங்கள் தேவனாகிய கர்த்தருக்கு ஆராதனை செய்ய அந்த மனிதரைப் போகவிடும்; எகிப்து அழிந்துபோனதை நீர் இன்னும் அறியவில்லையா என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1253,51 +1253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது பார்வோன் மோசேயையும் ஆரோனையும் தீவிரமாய் அழைப்பித்து: உங்கள் தேவனாகிய கர்த்தருக்கும் உங்களுக்கும் விரோதமாகப் பாவம் செய்தேன்.]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது பார்வோனுடைய ஊழியக்காரர் அவனை நோக்கி எந்தமட்டும் இந்த மனிதன் நமக்குக் கண்ணியாய் இருப்பான்? தங்கள் தேவனாகிய கர்த்தருக்கு ஆராதனை செய்ய அந்த மனிதரைப் போகவிடும்; எகிப்து அழிந்துபோனதை நீர் இன்னும் அறியவில்லையா என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1362,51 +1362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது பார்வோன் மோசேயையும் ஆரோனையும் தீவிரமாய் அழைப்பித்து: உங்கள் தேவனாகிய கர்த்தருக்கும் உங்களுக்கும் விரோதமாகப் பாவம் செய்தேன்.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது மோசேயும் ஆரோனும் பார்வோனிடத்துக்குத் திரும்ப அழைக்கப்பட்டார்கள். அவன் அவர்களை நோக்கி: நீங்கள் போய் உங்கள் தேவனாகிய கர்த்தருக்கு ஆராதனை செய்யுங்கள் என்று சொல்லி; யாரார் போகிறார்கள் என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1471,51 +1471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இந்த ஒரு முறைமாத்திரம் நீ என் பாவத்தை மன்னிக்க வேண்டும்; உங்கள் தேவனாகிய கர்த்தர் இந்தச் சாவை மாத்திரம் என்னை விட்டு விலக்க அவரை நோக்கி விண்ணப்பம் பண்ணுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது மோசேயும் ஆரோனும் பார்வோனிடத்துக்குத் திரும்ப அழைக்கப்பட்டார்கள். அவன் அவர்களை நோக்கி: நீங்கள் போய் உங்கள் தேவனாகிய கர்த்தருக்கு ஆராதனை செய்யுங்கள் என்று சொல்லி; யாரார் போகிறார்கள் என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1580,51 +1580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு மோசே: எங்கள் இளைஞரோடும், எங்கள் முதியோரோடும், எங்கள் குமாரரோடும், எங்கள் குமாரத்திகளோடும், எங்கள் ஆடுகளையும் எங்கள் மாடுகளையும் கூட்டிக்கொண்டு போவோம், நாங்கள் கர்த்தருக்குப் பண்டிகை கொண்டாடவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[1. பின்பு கர்த்தர் மோசேயை நோக்கி: நீ பார்வோனிடத்தில் போ. அவர்கள் நடுவே நான் இந்த என் அடையாளங்களைச் செய்யும்படிக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1689,51 +1689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இந்த ஒரு முறைமாத்திரம் நீ என் பாவத்தை மன்னிக்க வேண்டும்; உங்கள் தேவனாகிய கர்த்தர் இந்தச் சாவை மாத்திரம் என்னை விட்டு விலக்க அவரை நோக்கி விண்ணப்பம் பண்ணுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[9. அதற்கு மோசே: எங்கள் இளைஞரோடும், எங்கள் முதியோரோடும், எங்கள் குமாரரோடும், எங்கள் குமாரத்திகளோடும், எங்கள் ஆடுகளையும் எங்கள் மாடுகளையும் கூட்டிக்கொண்டு போவோம், நாங்கள் கர்த்தருக்குப் பண்டிகை கொண்டாடவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1798,51 +1798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவன் பார்வோனை விட்டுப் புறப்பட்டுப் போய், கர்த்தரை நோக்கி விண்ணப்பம் பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[9. அதற்கு மோசே: எங்கள் இளைஞரோடும், எங்கள் முதியோரோடும், எங்கள் குமாரரோடும், எங்கள் குமாரத்திகளோடும், எங்கள் ஆடுகளையும் எங்கள் மாடுகளையும் கூட்டிக்கொண்டு போவோம், நாங்கள் கர்த்தருக்குப் பண்டிகை கொண்டாடவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1907,51 +1907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது கர்த்தர் மகா பலத்த மேல்காற்றை வீசும்படி செய்தார்; அது வெட்டுக்கிளிகளை அடித்துக்கொண்டு போய் செங்கடலிலே போட்டது; எகிப்தின் எல்லையில் எங்கும் ஒரு வெட்டுக்கிளியாகிலும் மீதியாயிருந்ததில்லை.]]></a:t>
+              <a:t><![CDATA[9. அதற்கு மோசே: எங்கள் இளைஞரோடும், எங்கள் முதியோரோடும், எங்கள் குமாரரோடும், எங்கள் குமாரத்திகளோடும், எங்கள் ஆடுகளையும் எங்கள் மாடுகளையும் கூட்டிக்கொண்டு போவோம், நாங்கள் கர்த்தருக்குப் பண்டிகை கொண்டாடவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2016,51 +2016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது கர்த்தர் மகா பலத்த மேல்காற்றை வீசும்படி செய்தார்; அது வெட்டுக்கிளிகளை அடித்துக்கொண்டு போய் செங்கடலிலே போட்டது; எகிப்தின் எல்லையில் எங்கும் ஒரு வெட்டுக்கிளியாகிலும் மீதியாயிருந்ததில்லை.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது அவன்: நான் உங்களையும் உங்கள் குழந்தைகளையும் எப்படி விடுவேனோ, அப்படியே கர்த்தர் உங்களோடிருப்பாராக; எச்சரிக்கையாயிருங்கள், உங்களுக்குப் பொல்லாப்பு நேரிடும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2125,51 +2125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கர்த்தரோ பார்வோனின் இருதயத்தைக் கடினப்படுத்தினார்; அவன் இஸ்ரவேல் புத்திரரைப் போகவிடவில்லை.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது அவன்: நான் உங்களையும் உங்கள் குழந்தைகளையும் எப்படி விடுவேனோ, அப்படியே கர்த்தர் உங்களோடிருப்பாராக; எச்சரிக்கையாயிருங்கள், உங்களுக்குப் பொல்லாப்பு நேரிடும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2234,51 +2234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: தடவிக்கொண்டிருக்கத்தக்கதான இருள் எகிப்து தேசத்தின்மேல் உண்டாகும்படிக்கு, உன் கையை வானத்திற்கு நேராக நீட்டு என்றார்.]]></a:t>
+              <a:t><![CDATA[11. அப்படி வேண்டாம்; புருஷராகிய நீங்கள் போய், கர்த்தருக்கு ஆராதனை செய்யுங்கள்; இதுதானே நீங்கள் விரும்பிக் கேட்டது என்று சொன்னான். அவர்கள் பார்வோன் சமுகத்தினின்று துரத்திவிடப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2343,51 +2343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: தடவிக்கொண்டிருக்கத்தக்கதான இருள் எகிப்து தேசத்தின்மேல் உண்டாகும்படிக்கு, உன் கையை வானத்திற்கு நேராக நீட்டு என்றார்.]]></a:t>
+              <a:t><![CDATA[11. அப்படி வேண்டாம்; புருஷராகிய நீங்கள் போய், கர்த்தருக்கு ஆராதனை செய்யுங்கள்; இதுதானே நீங்கள் விரும்பிக் கேட்டது என்று சொன்னான். அவர்கள் பார்வோன் சமுகத்தினின்று துரத்திவிடப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2452,51 +2452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. மோசே தன் கையை வானத்திற்கு நேராக நீட்டினான்; அப்பொழுது எகிப்து தேசமெங்கும் மூன்றுநாள் மட்டும் காரிருள் உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: வெட்டுக்கிளிகள் எகிப்து தேசத்தின் மேல் வந்து, கல்மழையினால் அழியாத பூமியின் பயிர்வகைகளையெல்லாம் பட்சிக்கும்படிக்கு, எகிப்து தேசத்தின்மேல் உன் கையை நீட்டு என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2561,51 +2561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. மூன்றுநாள் மட்டும் ஒருவரையொருவர் காணவுமில்லை, ஒருவரும் தம்மிடத்தைவிட்டு எழுந்திருக்கவும் இல்லை; இஸ்ரவேல் புத்திரர் யாவருக்குமோவெனில் அவர்கள் வாசஸ்தலங்களிலே வெளிச்சமிருந்தது.]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: வெட்டுக்கிளிகள் எகிப்து தேசத்தின் மேல் வந்து, கல்மழையினால் அழியாத பூமியின் பயிர்வகைகளையெல்லாம் பட்சிக்கும்படிக்கு, எகிப்து தேசத்தின்மேல் உன் கையை நீட்டு என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2670,51 +2670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. மூன்றுநாள் மட்டும் ஒருவரையொருவர் காணவுமில்லை, ஒருவரும் தம்மிடத்தைவிட்டு எழுந்திருக்கவும் இல்லை; இஸ்ரவேல் புத்திரர் யாவருக்குமோவெனில் அவர்கள் வாசஸ்தலங்களிலே வெளிச்சமிருந்தது.]]></a:t>
+              <a:t><![CDATA[13. அப்படியே மோசே தன் கோலை எகிப்து தேசத்தின்மேல் நீட்டினான்; அப்பொழுது கர்த்தர் அன்று பகல் முழுவதும் அன்று இரா முழுவதும் கீழ்காற்றைத் தேசத்தின்மேல் வீசப் பண்ணினார்; விடியக்காலத்திலே கீழ்காற்று வெட்டுக்கிளிகளைக் கொண்டுவந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2779,51 +2779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு மோசே: எங்கள் இளைஞரோடும், எங்கள் முதியோரோடும், எங்கள் குமாரரோடும், எங்கள் குமாரத்திகளோடும், எங்கள் ஆடுகளையும் எங்கள் மாடுகளையும் கூட்டிக்கொண்டு போவோம், நாங்கள் கர்த்தருக்குப் பண்டிகை கொண்டாடவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[1. பின்பு கர்த்தர் மோசேயை நோக்கி: நீ பார்வோனிடத்தில் போ. அவர்கள் நடுவே நான் இந்த என் அடையாளங்களைச் செய்யும்படிக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2888,51 +2888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது பார்வோன் மோசேயை அழைப்பித்து: நீங்கள் போய்க் கர்த்தருக்கு ஆராதனை செய்யுங்கள்; உங்கள் ஆடுகளும் உங்கள் மாடுகளும் மாத்திரம் நிறுத்தப்படவேண்டும்; உங்கள் குழந்தைகள் உங்களுடன் போகலாம் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. அப்படியே மோசே தன் கோலை எகிப்து தேசத்தின்மேல் நீட்டினான்; அப்பொழுது கர்த்தர் அன்று பகல் முழுவதும் அன்று இரா முழுவதும் கீழ்காற்றைத் தேசத்தின்மேல் வீசப் பண்ணினார்; விடியக்காலத்திலே கீழ்காற்று வெட்டுக்கிளிகளைக் கொண்டுவந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2997,51 +2997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது பார்வோன் மோசேயை அழைப்பித்து: நீங்கள் போய்க் கர்த்தருக்கு ஆராதனை செய்யுங்கள்; உங்கள் ஆடுகளும் உங்கள் மாடுகளும் மாத்திரம் நிறுத்தப்படவேண்டும்; உங்கள் குழந்தைகள் உங்களுடன் போகலாம் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. வெட்டுக்கிளிகள் எகிப்து தேசமெங்கும் பரம்பி, எகிப்தின் எல்லையில் எங்கும் மிகவும் ஏராளமாய் இறங்கிற்று; அப்படிப்பட்ட வெட்டுக்கிளிகள் அதற்குமுன் இருந்ததுமில்லை, அதற்குப்பின் இருப்பதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3106,51 +3106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அதற்கு மோசே: நாங்கள் எங்கள் தேவனாகிய கர்த்தருக்குப் படைக்கும் பலிகளையும் சர்வாங்க தகன பலிகளையும் நீர் எங்கள் கையிலே கொடுக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[14. வெட்டுக்கிளிகள் எகிப்து தேசமெங்கும் பரம்பி, எகிப்தின் எல்லையில் எங்கும் மிகவும் ஏராளமாய் இறங்கிற்று; அப்படிப்பட்ட வெட்டுக்கிளிகள் அதற்குமுன் இருந்ததுமில்லை, அதற்குப்பின் இருப்பதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3215,51 +3215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அதற்கு மோசே: நாங்கள் எங்கள் தேவனாகிய கர்த்தருக்குப் படைக்கும் பலிகளையும் சர்வாங்க தகன பலிகளையும் நீர் எங்கள் கையிலே கொடுக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[15. அவைகள் பூமியின் முகம் முழுதையும் மூடிற்று; தேசம் அவைகளால் அந்தகாரப்பட்டது; கல்மழைக்குத்தப்பியிருந்த நிலத்தின் பயிர்வகைகள் யாவையும் மரங்களின் கனிகள் யாவையும் அவைகள் பட்சித்துப் போட்டது; எகிப்து தேசம் எங்குமுள்ள மரங்களிலும் வயல்வெளியின் பயிர்வகைகளிலும் ஒரு பச்சிலையும் மீதியாயிருக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3324,51 +3324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. எங்கள் மிருக ஜீவன்களும் எங்களோடே கூடவரவேண்டும்; ஒரு குளம்பும் பின்வைக்கப்படுவதில்லை; எங்கள் தேவனாகிய கர்த்தருக்கு ஆராதனை செய்கிறதற்கு அவைகளிலிருந்து எடுக்கவேண்டும்; இன்னதைக்கொண்டு கர்த்தருக்கு ஆராதனை செய்வோம் என்பது நாங்கள் அங்கே போய்ச் சேருமளவும் எங்களுக்குத் தெரியாது என்றான்.]]></a:t>
+              <a:t><![CDATA[15. அவைகள் பூமியின் முகம் முழுதையும் மூடிற்று; தேசம் அவைகளால் அந்தகாரப்பட்டது; கல்மழைக்குத்தப்பியிருந்த நிலத்தின் பயிர்வகைகள் யாவையும் மரங்களின் கனிகள் யாவையும் அவைகள் பட்சித்துப் போட்டது; எகிப்து தேசம் எங்குமுள்ள மரங்களிலும் வயல்வெளியின் பயிர்வகைகளிலும் ஒரு பச்சிலையும் மீதியாயிருக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3433,51 +3433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. எங்கள் மிருக ஜீவன்களும் எங்களோடே கூடவரவேண்டும்; ஒரு குளம்பும் பின்வைக்கப்படுவதில்லை; எங்கள் தேவனாகிய கர்த்தருக்கு ஆராதனை செய்கிறதற்கு அவைகளிலிருந்து எடுக்கவேண்டும்; இன்னதைக்கொண்டு கர்த்தருக்கு ஆராதனை செய்வோம் என்பது நாங்கள் அங்கே போய்ச் சேருமளவும் எங்களுக்குத் தெரியாது என்றான்.]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது பார்வோன் மோசேயையும் ஆரோனையும் தீவிரமாய் அழைப்பித்து: உங்கள் தேவனாகிய கர்த்தருக்கும் உங்களுக்கும் விரோதமாகப் பாவம் செய்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3542,51 +3542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. எங்கள் மிருக ஜீவன்களும் எங்களோடே கூடவரவேண்டும்; ஒரு குளம்பும் பின்வைக்கப்படுவதில்லை; எங்கள் தேவனாகிய கர்த்தருக்கு ஆராதனை செய்கிறதற்கு அவைகளிலிருந்து எடுக்கவேண்டும்; இன்னதைக்கொண்டு கர்த்தருக்கு ஆராதனை செய்வோம் என்பது நாங்கள் அங்கே போய்ச் சேருமளவும் எங்களுக்குத் தெரியாது என்றான்.]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது பார்வோன் மோசேயையும் ஆரோனையும் தீவிரமாய் அழைப்பித்து: உங்கள் தேவனாகிய கர்த்தருக்கும் உங்களுக்கும் விரோதமாகப் பாவம் செய்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3651,51 +3651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. கர்த்தர் பார்வோனுடைய இருதயத்தைக் கடினப்படுத்தினார்; அவன் அவர்களைப் போகவிட மனதில்லாதிருந்தான்.]]></a:t>
+              <a:t><![CDATA[17. இந்த ஒரு முறைமாத்திரம் நீ என் பாவத்தை மன்னிக்க வேண்டும்; உங்கள் தேவனாகிய கர்த்தர் இந்தச் சாவை மாத்திரம் என்னை விட்டு விலக்க அவரை நோக்கி விண்ணப்பம் பண்ணுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3760,51 +3760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. பார்வோன் அவனை நோக்கி: என்னைவிட்டு அப்பாலே போ; நீ இனி என் முகத்தைக் காணாதபடி எச்சரிக்கையாயிரு; நீ இனி என் முகத்தைக் காணும் நாளில் சாவாய் என்றான்.]]></a:t>
+              <a:t><![CDATA[18. அவன் பார்வோனை விட்டுப் புறப்பட்டுப் போய், கர்த்தரை நோக்கி விண்ணப்பம் பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3869,51 +3869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. பார்வோன் அவனை நோக்கி: என்னைவிட்டு அப்பாலே போ; நீ இனி என் முகத்தைக் காணாதபடி எச்சரிக்கையாயிரு; நீ இனி என் முகத்தைக் காணும் நாளில் சாவாய் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது கர்த்தர் மகா பலத்த மேல்காற்றை வீசும்படி செய்தார்; அது வெட்டுக்கிளிகளை அடித்துக்கொண்டு போய் செங்கடலிலே போட்டது; எகிப்தின் எல்லையில் எங்கும் ஒரு வெட்டுக்கிளியாகிலும் மீதியாயிருந்ததில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3978,51 +3978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது அவன்: நான் உங்களையும் உங்கள் குழந்தைகளையும் எப்படி விடுவேனோ, அப்படியே கர்த்தர் உங்களோடிருப்பாராக; எச்சரிக்கையாயிருங்கள், உங்களுக்குப் பொல்லாப்பு நேரிடும்;]]></a:t>
+              <a:t><![CDATA[2. நான் எகிப்திலே நடப்பித்ததையும் நான் அவர்களுக்குள் செய்த என் அடையாளங்களையும், நீ உன் பிள்ளைகளின் செவிகள் கேட்கவும், உன் பிள்ளைகளுடைய பிள்ளைகளின் செவிகள் கேட்கவும் விவரித்துச் சொல்லும்படிக்கும், நானே கர்த்தர் என்பதை நீங்கள் அறியும்படிக்கும், நான் அவன் இருதயத்தையும் அவன் ஊழியக்காரரின் இருதயத்தையும் கடினப்படுத்தினேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4087,51 +4087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்பொழுது மோசே: நீர் சொன்னது சரி; இனி நான் உம்முடைய முகத்தைக் காண்பதில்லை என்றான்.]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது கர்த்தர் மகா பலத்த மேல்காற்றை வீசும்படி செய்தார்; அது வெட்டுக்கிளிகளை அடித்துக்கொண்டு போய் செங்கடலிலே போட்டது; எகிப்தின் எல்லையில் எங்கும் ஒரு வெட்டுக்கிளியாகிலும் மீதியாயிருந்ததில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4196,51 +4196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு கர்த்தர் மோசேயை நோக்கி: நீ பார்வோனிடத்தில் போ. அவர்கள் நடுவே நான் இந்த என் அடையாளங்களைச் செய்யும்படிக்கும்,]]></a:t>
+              <a:t><![CDATA[20. கர்த்தரோ பார்வோனின் இருதயத்தைக் கடினப்படுத்தினார்; அவன் இஸ்ரவேல் புத்திரரைப் போகவிடவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4305,51 +4305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு கர்த்தர் மோசேயை நோக்கி: நீ பார்வோனிடத்தில் போ. அவர்கள் நடுவே நான் இந்த என் அடையாளங்களைச் செய்யும்படிக்கும்,]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: தடவிக்கொண்டிருக்கத்தக்கதான இருள் எகிப்து தேசத்தின்மேல் உண்டாகும்படிக்கு, உன் கையை வானத்திற்கு நேராக நீட்டு என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4414,51 +4414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் எகிப்திலே நடப்பித்ததையும் நான் அவர்களுக்குள் செய்த என் அடையாளங்களையும், நீ உன் பிள்ளைகளின் செவிகள் கேட்கவும், உன் பிள்ளைகளுடைய பிள்ளைகளின் செவிகள் கேட்கவும் விவரித்துச் சொல்லும்படிக்கும், நானே கர்த்தர் என்பதை நீங்கள் அறியும்படிக்கும், நான் அவன் இருதயத்தையும் அவன் ஊழியக்காரரின் இருதயத்தையும் கடினப்படுத்தினேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: தடவிக்கொண்டிருக்கத்தக்கதான இருள் எகிப்து தேசத்தின்மேல் உண்டாகும்படிக்கு, உன் கையை வானத்திற்கு நேராக நீட்டு என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4523,51 +4523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் எகிப்திலே நடப்பித்ததையும் நான் அவர்களுக்குள் செய்த என் அடையாளங்களையும், நீ உன் பிள்ளைகளின் செவிகள் கேட்கவும், உன் பிள்ளைகளுடைய பிள்ளைகளின் செவிகள் கேட்கவும் விவரித்துச் சொல்லும்படிக்கும், நானே கர்த்தர் என்பதை நீங்கள் அறியும்படிக்கும், நான் அவன் இருதயத்தையும் அவன் ஊழியக்காரரின் இருதயத்தையும் கடினப்படுத்தினேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[22. மோசே தன் கையை வானத்திற்கு நேராக நீட்டினான்; அப்பொழுது எகிப்து தேசமெங்கும் மூன்றுநாள் மட்டும் காரிருள் உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4632,51 +4632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்படியே மோசேயும் ஆரோனும் பார்வோனிடத்தில் வந்து: உன்னைத் தாழ்த்த நீ எதுவரைக்கும் மனதில்லாதிருப்பாய்? என் சமுகத்தில் எனக்கு ஆராதனை செய்ய என் ஜனங்களைப் போகவிடு.]]></a:t>
+              <a:t><![CDATA[23. மூன்றுநாள் மட்டும் ஒருவரையொருவர் காணவுமில்லை, ஒருவரும் தம்மிடத்தைவிட்டு எழுந்திருக்கவும் இல்லை; இஸ்ரவேல் புத்திரர் யாவருக்குமோவெனில் அவர்கள் வாசஸ்தலங்களிலே வெளிச்சமிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4741,51 +4741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்படியே மோசேயும் ஆரோனும் பார்வோனிடத்தில் வந்து: உன்னைத் தாழ்த்த நீ எதுவரைக்கும் மனதில்லாதிருப்பாய்? என் சமுகத்தில் எனக்கு ஆராதனை செய்ய என் ஜனங்களைப் போகவிடு.]]></a:t>
+              <a:t><![CDATA[23. மூன்றுநாள் மட்டும் ஒருவரையொருவர் காணவுமில்லை, ஒருவரும் தம்மிடத்தைவிட்டு எழுந்திருக்கவும் இல்லை; இஸ்ரவேல் புத்திரர் யாவருக்குமோவெனில் அவர்கள் வாசஸ்தலங்களிலே வெளிச்சமிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4850,51 +4850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்படியே மோசேயும் ஆரோனும் பார்வோனிடத்தில் வந்து: உன்னைத் தாழ்த்த நீ எதுவரைக்கும் மனதில்லாதிருப்பாய்? என் சமுகத்தில் எனக்கு ஆராதனை செய்ய என் ஜனங்களைப் போகவிடு.]]></a:t>
+              <a:t><![CDATA[24. அப்பொழுது பார்வோன் மோசேயை அழைப்பித்து: நீங்கள் போய்க் கர்த்தருக்கு ஆராதனை செய்யுங்கள்; உங்கள் ஆடுகளும் உங்கள் மாடுகளும் மாத்திரம் நிறுத்தப்படவேண்டும்; உங்கள் குழந்தைகள் உங்களுடன் போகலாம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4959,51 +4959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீ என் ஜனங்களைப் போகவிடமாட்டேன் என்பாயாகில், நான் நாளைக்கு உன் எல்லைகளுக்குள்ளே வெட்டுக்கிளிகளை வரப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[24. அப்பொழுது பார்வோன் மோசேயை அழைப்பித்து: நீங்கள் போய்க் கர்த்தருக்கு ஆராதனை செய்யுங்கள்; உங்கள் ஆடுகளும் உங்கள் மாடுகளும் மாத்திரம் நிறுத்தப்படவேண்டும்; உங்கள் குழந்தைகள் உங்களுடன் போகலாம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5068,51 +5068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தரை காணாதபடிக்கு அவைகள் பூமியின் முகத்தை மூடி, கல் மழைக்குத்தப்பி மீதியாக வைக்கப்பட்டதைப் பட்சித்து, வெளியிலே துளிர்க்கிற செடிகளை யெல்லாம் தின்றுபோடும்.]]></a:t>
+              <a:t><![CDATA[25. அதற்கு மோசே: நாங்கள் எங்கள் தேவனாகிய கர்த்தருக்குப் படைக்கும் பலிகளையும் சர்வாங்க தகன பலிகளையும் நீர் எங்கள் கையிலே கொடுக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5177,51 +5177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது அவன்: நான் உங்களையும் உங்கள் குழந்தைகளையும் எப்படி விடுவேனோ, அப்படியே கர்த்தர் உங்களோடிருப்பாராக; எச்சரிக்கையாயிருங்கள், உங்களுக்குப் பொல்லாப்பு நேரிடும்;]]></a:t>
+              <a:t><![CDATA[2. நான் எகிப்திலே நடப்பித்ததையும் நான் அவர்களுக்குள் செய்த என் அடையாளங்களையும், நீ உன் பிள்ளைகளின் செவிகள் கேட்கவும், உன் பிள்ளைகளுடைய பிள்ளைகளின் செவிகள் கேட்கவும் விவரித்துச் சொல்லும்படிக்கும், நானே கர்த்தர் என்பதை நீங்கள் அறியும்படிக்கும், நான் அவன் இருதயத்தையும் அவன் ஊழியக்காரரின் இருதயத்தையும் கடினப்படுத்தினேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5286,51 +5286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தரை காணாதபடிக்கு அவைகள் பூமியின் முகத்தை மூடி, கல் மழைக்குத்தப்பி மீதியாக வைக்கப்பட்டதைப் பட்சித்து, வெளியிலே துளிர்க்கிற செடிகளை யெல்லாம் தின்றுபோடும்.]]></a:t>
+              <a:t><![CDATA[25. அதற்கு மோசே: நாங்கள் எங்கள் தேவனாகிய கர்த்தருக்குப் படைக்கும் பலிகளையும் சர்வாங்க தகன பலிகளையும் நீர் எங்கள் கையிலே கொடுக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5395,51 +5395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உன் வீடுகளும் உன் ஊழியக்காரருடைய வீடுகளும் எகிப்தியரின் வீடுகளும் எல்லாம் அவைகளால் நிரம்பும்; உன்பிதாக்களும் பிதாக்களின் பிதாக்களும் தாங்கள் பூமியில் தோன்றிய நாள்முதல் இந்நாள்வரைக்கும் அப்படிப்பட்டவைகளைக் கண்டதில்லை என்று எபிரெயரின் தேவனாகிய கர்த்தர் சொல்லுகிறார் என்று சொல்லி, திரும்பிக்கொண்டு பார்வோனை விட்டுப் புறப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[26. எங்கள் மிருக ஜீவன்களும் எங்களோடே கூடவரவேண்டும்; ஒரு குளம்பும் பின்வைக்கப்படுவதில்லை; எங்கள் தேவனாகிய கர்த்தருக்கு ஆராதனை செய்கிறதற்கு அவைகளிலிருந்து எடுக்கவேண்டும்; இன்னதைக்கொண்டு கர்த்தருக்கு ஆராதனை செய்வோம் என்பது நாங்கள் அங்கே போய்ச் சேருமளவும் எங்களுக்குத் தெரியாது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5504,51 +5504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உன் வீடுகளும் உன் ஊழியக்காரருடைய வீடுகளும் எகிப்தியரின் வீடுகளும் எல்லாம் அவைகளால் நிரம்பும்; உன்பிதாக்களும் பிதாக்களின் பிதாக்களும் தாங்கள் பூமியில் தோன்றிய நாள்முதல் இந்நாள்வரைக்கும் அப்படிப்பட்டவைகளைக் கண்டதில்லை என்று எபிரெயரின் தேவனாகிய கர்த்தர் சொல்லுகிறார் என்று சொல்லி, திரும்பிக்கொண்டு பார்வோனை விட்டுப் புறப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[26. எங்கள் மிருக ஜீவன்களும் எங்களோடே கூடவரவேண்டும்; ஒரு குளம்பும் பின்வைக்கப்படுவதில்லை; எங்கள் தேவனாகிய கர்த்தருக்கு ஆராதனை செய்கிறதற்கு அவைகளிலிருந்து எடுக்கவேண்டும்; இன்னதைக்கொண்டு கர்த்தருக்கு ஆராதனை செய்வோம் என்பது நாங்கள் அங்கே போய்ச் சேருமளவும் எங்களுக்குத் தெரியாது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5613,51 +5613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உன் வீடுகளும் உன் ஊழியக்காரருடைய வீடுகளும் எகிப்தியரின் வீடுகளும் எல்லாம் அவைகளால் நிரம்பும்; உன்பிதாக்களும் பிதாக்களின் பிதாக்களும் தாங்கள் பூமியில் தோன்றிய நாள்முதல் இந்நாள்வரைக்கும் அப்படிப்பட்டவைகளைக் கண்டதில்லை என்று எபிரெயரின் தேவனாகிய கர்த்தர் சொல்லுகிறார் என்று சொல்லி, திரும்பிக்கொண்டு பார்வோனை விட்டுப் புறப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[26. எங்கள் மிருக ஜீவன்களும் எங்களோடே கூடவரவேண்டும்; ஒரு குளம்பும் பின்வைக்கப்படுவதில்லை; எங்கள் தேவனாகிய கர்த்தருக்கு ஆராதனை செய்கிறதற்கு அவைகளிலிருந்து எடுக்கவேண்டும்; இன்னதைக்கொண்டு கர்த்தருக்கு ஆராதனை செய்வோம் என்பது நாங்கள் அங்கே போய்ச் சேருமளவும் எங்களுக்குத் தெரியாது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5722,51 +5722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது பார்வோனுடைய ஊழியக்காரர் அவனை நோக்கி எந்தமட்டும் இந்த மனிதன் நமக்குக் கண்ணியாய் இருப்பான்? தங்கள் தேவனாகிய கர்த்தருக்கு ஆராதனை செய்ய அந்த மனிதரைப் போகவிடும்; எகிப்து அழிந்துபோனதை நீர் இன்னும் அறியவில்லையா என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[27. கர்த்தர் பார்வோனுடைய இருதயத்தைக் கடினப்படுத்தினார்; அவன் அவர்களைப் போகவிட மனதில்லாதிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5831,51 +5831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது பார்வோனுடைய ஊழியக்காரர் அவனை நோக்கி எந்தமட்டும் இந்த மனிதன் நமக்குக் கண்ணியாய் இருப்பான்? தங்கள் தேவனாகிய கர்த்தருக்கு ஆராதனை செய்ய அந்த மனிதரைப் போகவிடும்; எகிப்து அழிந்துபோனதை நீர் இன்னும் அறியவில்லையா என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[28. பார்வோன் அவனை நோக்கி: என்னைவிட்டு அப்பாலே போ; நீ இனி என் முகத்தைக் காணாதபடி எச்சரிக்கையாயிரு; நீ இனி என் முகத்தைக் காணும் நாளில் சாவாய் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5940,51 +5940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது மோசேயும் ஆரோனும் பார்வோனிடத்துக்குத் திரும்ப அழைக்கப்பட்டார்கள். அவன் அவர்களை நோக்கி: நீங்கள் போய் உங்கள் தேவனாகிய கர்த்தருக்கு ஆராதனை செய்யுங்கள் என்று சொல்லி; யாரார் போகிறார்கள் என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[28. பார்வோன் அவனை நோக்கி: என்னைவிட்டு அப்பாலே போ; நீ இனி என் முகத்தைக் காணாதபடி எச்சரிக்கையாயிரு; நீ இனி என் முகத்தைக் காணும் நாளில் சாவாய் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6049,51 +6049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது மோசேயும் ஆரோனும் பார்வோனிடத்துக்குத் திரும்ப அழைக்கப்பட்டார்கள். அவன் அவர்களை நோக்கி: நீங்கள் போய் உங்கள் தேவனாகிய கர்த்தருக்கு ஆராதனை செய்யுங்கள் என்று சொல்லி; யாரார் போகிறார்கள் என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[29. அப்பொழுது மோசே: நீர் சொன்னது சரி; இனி நான் உம்முடைய முகத்தைக் காண்பதில்லை என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6158,51 +6158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்படி வேண்டாம்; புருஷராகிய நீங்கள் போய், கர்த்தருக்கு ஆராதனை செய்யுங்கள்; இதுதானே நீங்கள் விரும்பிக் கேட்டது என்று சொன்னான். அவர்கள் பார்வோன் சமுகத்தினின்று துரத்திவிடப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[2. நான் எகிப்திலே நடப்பித்ததையும் நான் அவர்களுக்குள் செய்த என் அடையாளங்களையும், நீ உன் பிள்ளைகளின் செவிகள் கேட்கவும், உன் பிள்ளைகளுடைய பிள்ளைகளின் செவிகள் கேட்கவும் விவரித்துச் சொல்லும்படிக்கும், நானே கர்த்தர் என்பதை நீங்கள் அறியும்படிக்கும், நான் அவன் இருதயத்தையும் அவன் ஊழியக்காரரின் இருதயத்தையும் கடினப்படுத்தினேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6267,51 +6267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்படி வேண்டாம்; புருஷராகிய நீங்கள் போய், கர்த்தருக்கு ஆராதனை செய்யுங்கள்; இதுதானே நீங்கள் விரும்பிக் கேட்டது என்று சொன்னான். அவர்கள் பார்வோன் சமுகத்தினின்று துரத்திவிடப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[3. அப்படியே மோசேயும் ஆரோனும் பார்வோனிடத்தில் வந்து: உன்னைத் தாழ்த்த நீ எதுவரைக்கும் மனதில்லாதிருப்பாய்? என் சமுகத்தில் எனக்கு ஆராதனை செய்ய என் ஜனங்களைப் போகவிடு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6376,51 +6376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: வெட்டுக்கிளிகள் எகிப்து தேசத்தின் மேல் வந்து, கல்மழையினால் அழியாத பூமியின் பயிர்வகைகளையெல்லாம் பட்சிக்கும்படிக்கு, எகிப்து தேசத்தின்மேல் உன் கையை நீட்டு என்றார்.]]></a:t>
+              <a:t><![CDATA[3. அப்படியே மோசேயும் ஆரோனும் பார்வோனிடத்தில் வந்து: உன்னைத் தாழ்த்த நீ எதுவரைக்கும் மனதில்லாதிருப்பாய்? என் சமுகத்தில் எனக்கு ஆராதனை செய்ய என் ஜனங்களைப் போகவிடு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6485,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: வெட்டுக்கிளிகள் எகிப்து தேசத்தின் மேல் வந்து, கல்மழையினால் அழியாத பூமியின் பயிர்வகைகளையெல்லாம் பட்சிக்கும்படிக்கு, எகிப்து தேசத்தின்மேல் உன் கையை நீட்டு என்றார்.]]></a:t>
+              <a:t><![CDATA[4. நீ என் ஜனங்களைப் போகவிடமாட்டேன் என்பாயாகில், நான் நாளைக்கு உன் எல்லைகளுக்குள்ளே வெட்டுக்கிளிகளை வரப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6564,51 +6564,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506411" r:id="rId1"/>
+    <p:sldLayoutId id="2474540474" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7200,51 +7200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. और मूसा ने अपनी लाट्ठी को मिस्र देश के ऊपर बढ़ाया, तब यहोवा ने दिन भर और रात भर देश पर पुरवाई]]></a:t>
+              <a:t><![CDATA[5. পঙ্গপালরা সারা দেশ ঢেকে ফেলবে, চারিদিকে এত পঙ্গপাল আসবে য়ে তোমরা মাটি দেখতে পাবে না| শিলাবৃষ্টির]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +7332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बहाई; और जब भोर हुआ तब उस पुरवाई में टिड्डियां आईं।]]></a:t>
+              <a:t><![CDATA[হাত থেকে যা কিছু বেঁচে গিয়েছে সেসব পঙ্গপালরা খেযে ফেলবে, মাঠের প্রত্যেকটি গাছের সমস্ত পাতা এই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +7464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. और टिडि्डयों ने चढ़ के मिस्र देश के सारे स्थानों मे बसेरा किया, उनका दल बहुत भारी था, वरन न तो]]></a:t>
+              <a:t><![CDATA[পঙ্গপালরা খেয়ে ফেলবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +7596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उनसे पहले ऐसी टिड्डियां आई थी, और न उनके पीछे ऐसी फिर आएंगी।]]></a:t>
+              <a:t><![CDATA[6. তোমার সমস্ত ঘর, তোমার কর্মচারীদের ঘর এবং মিশরের সব ঘর পঙ্গপালে ভরে যাবে| এত পঙ্গপাল হবে যা তোমার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. वे तो सारी धरती पर छा गई, यहां तक कि देश अन्धेरा हो गया, और उसका सारा अन्न आदि और वृक्षों के सब]]></a:t>
+              <a:t><![CDATA[পিতামাতা অথবা তোমার পিতামহরা কখনও দেখে নি| মিশরে জনবসতি গড়ে ওঠার সময় থেকে আজ পর্য়ন্ত এত পঙ্গপাল]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +7860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[फल, निदान जो कुछ ओलों से बचा था, सब को उन्होंने चट कर लिया; यहां तक कि मिस्र देश भर में न तो किसी]]></a:t>
+              <a:t><![CDATA[আর কখনও কেউ দেখে নি|”‘ তারপর মোশি পিছন ফিরে ফরৌণকে ছেড়ে চলে গেল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +7992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[वृक्ष पर कुछ हरियाली रह गई और न खेत में अनाज रह गया।]]></a:t>
+              <a:t><![CDATA[7. এরপর ফরৌণের কর্মচারীরা তাকে জিজ্ঞাসা করল, “আর কতদিন আমরা এই লোকদের ফাঁদে পড়ে থাকব? এদের ঈশ্বর,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +8124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. तब फिरौन ने फुर्ती से मूसा और हारून को बुलवा के कहा, मैं ने तो तुम्हारे परमेश्वर यहोवा का और]]></a:t>
+              <a:t><![CDATA[প্রভুর উপাসনা করতে য়েতে দিন, আপনি যদি তা না করেন তবে আপনার বোঝার আগেই মিশর ছারখার হয়ে যাবে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +8256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तुम्हारा भी अपराध किया है।]]></a:t>
+              <a:t><![CDATA[8. তখন ফরৌণ তাঁর কর্মচারীদের বললেন মোশি ও হারোণকে ফিরিযে আনতে| তারা এলে ফরৌণ তাদের বললেন, “যাও,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +8388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. इसलिये अब की बार मेरा अपराध क्षमा करो, और अपने परमेश्वर यहोवा से बिनती करो, कि वह केवल मेरे ऊपर]]></a:t>
+              <a:t><![CDATA[তোমরা তোমাদের প্রভু ঈশ্বরের উপাসনা কর| কিন্তু আমাকে বলে যাও ঠিক কারা কারা যাচ্ছে?”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8520,51 +8520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. मूसा ने कहा, हम तो बेटोंबेटियों, भेड़-बकरियों, गाय-बैलों समेत वरन बच्चों से बूढ़ों तक सब के सब]]></a:t>
+              <a:t><![CDATA[1. তারপর প্রভু মোশিকে বললেন, “ফরৌণের কাছে যাও, আমি তাকে ও তার কর্মচারীদের জেদী করে তুলেছি যাতে আমি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8652,51 +8652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[से इस मृत्यु को दूर करे।]]></a:t>
+              <a:t><![CDATA[9. মোশি উত্তর দিল, “আমাদের সমস্ত লোক যুবক ও বৃদ্ধ সকলেই যাবে| আমরা আমাদের পুত্রদের, কন্যাদের, মেষ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8784,51 +8784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. तब मूसा ने फिरोन के पास से निकल कर यहोवा से बिनती की।]]></a:t>
+              <a:t><![CDATA[গবাদি পশু এবং প্রত্যেকটি জিনিস আমাদের সঙ্গে নিয়ে যাব| কারণ প্রভু আমাদের সকলকেই উত্সবে আমন্ত্রণ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8916,51 +8916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. तब यहोवा ने बहुत प्रचण्ड पछुवा बहाकर टिड्डियों को उड़ाकर लाल समुन्द्र में डाल दिया, और मिस्र के]]></a:t>
+              <a:t><![CDATA[করেছেন|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9048,51 +9048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[किसी स्थान में एक भी टिड्डी न रह गई।]]></a:t>
+              <a:t><![CDATA[10. ফরৌণ তাদের বললেন, “আমি তোমাদের ও তোমাদের সন্তানদের মিশরে ছেড়ে য়েতে দেওয়ার আগে প্রভুকে সত্যিই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9180,51 +9180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. तौभी यहोवा ने फिरौन के मन को कठोर कर दिया, जिस से उसने इस्राएलियों को जाने न दिया।]]></a:t>
+              <a:t><![CDATA[তোমাদের সঙ্গে থাকতে হবে! দেখ তোমাদের নিশ্চয়ই কোন কু-মতলব আছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9312,51 +9312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. फिर यहोवा ने मूसा से कहा, अपना हाथ आकाश की ओर बढ़ा कि मिस्र देश के ऊपर अन्धकार छा जाए, ऐसा]]></a:t>
+              <a:t><![CDATA[11. শুধুমাত্র পুরুষরাই প্রভুর উপাসনা করতে পারবে কারণ প্রথমে তোমরা একথাই বলেছিলে| কিন্তু তোমাদের সব]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9444,51 +9444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[अन्धकार कि टटोला जा सके।]]></a:t>
+              <a:t><![CDATA[লোক য়েতে পারবে না|” এরপর ফরৌণ মোশি ও হারোণকে বিদায় দিলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9576,51 +9576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. तब मूसा ने अपना हाथ आकाश की ओर बढ़ाया, और सारे मिस्र देश में तीन दिन तक घोर अन्धकार छाया रहा।]]></a:t>
+              <a:t><![CDATA[12. প্রভু এবার মোশিকে বললেন, “তুমি মিশরের ওপর তোমার হাত মেলে দাও| তাতে পঙ্গপালরা আসবে| সারা মিশর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9708,51 +9708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. तीन दिन तक न तो किसी ने किसी को देखा, और न कोई अपने स्थान से उठा; परन्तु सारे इस्राएलियों के]]></a:t>
+              <a:t><![CDATA[পঙ্গপালে ভরে যাবে| শিলাবৃষ্টিতে য়ে সব গাছ নষ্ট হয় নি সেগুলি পঙ্গপাল খেযে ফেলবে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9840,51 +9840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[घरों में उजियाला रहा।]]></a:t>
+              <a:t><![CDATA[13. মোশি তার হাতের ছড়ি মিশরের ওপর তুলে ধরল| এবং প্রভু পূর্ব দিক থেকে এক প্রবল বাতাস পাঠালেন| সারা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9972,51 +9972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जाएंगे, क्योंकि हमें यहोवा के लिये पर्ब्ब करना है।]]></a:t>
+              <a:t><![CDATA[আমার অলৌকিক শক্তি তাদের দেখাতে পারি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10104,51 +10104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. तब फिरौन ने मूसा को बुलवाकर कहा, तुम लोग जाओ, यहोवा की उपासना करो; अपने बालकों को भी संग ले जाओ;]]></a:t>
+              <a:t><![CDATA[দিন সারা রাত ধরে সেই হাওযা বয়ে গেল| এবং সকালবেলা সেই হাওয়ায় পঙ্গপালরা এসে মিশরে ঢুকে পড়ল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10236,51 +10236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[केवल अपनी भेड़-बकरी और गाय-बैल को छोड़ जाओ।]]></a:t>
+              <a:t><![CDATA[14. পঙ্গপালরা উড়ে এসে মিশরের মাটিতে বসল| এত পঙ্গপাল ইতিপূর্বে কখনও মিশরে দেখা যায় নি আর বোধ হয়]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10368,51 +10368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. मूसा ने कहा, तुझ को हमारे हाथ मेलबलि और होमबलि के पशु भी देने पड़ेंगे, जिन्हें हम अपने परमेश्वर]]></a:t>
+              <a:t><![CDATA[পরবর্তী কালেও কখনও দেখা যাবে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10500,51 +10500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[यहोवा के लिये चढ़ाएं।]]></a:t>
+              <a:t><![CDATA[15. পঙ্গপালরা মাটি ঢেকে ফেলল এবং সারা দেশ অন্ধকার হয়ে গেল| শিলাবৃষ্টি যা ধ্বংস করে নি সে সমস্ত গাছ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10632,51 +10632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. इसलिये हमारे पशु भी हमारे संग जाएंगे, उनका एक खुर तक न रह जाएगा, क्योंकि उन्हीं में से हम को]]></a:t>
+              <a:t><![CDATA[এবং গাছের ফল পঙ্গপাল খেযে ফেলল, মিশরের কোথাও কোনও গাছ বা লতা-পাতাও অবশিষ্ট রইল না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10764,51 +10764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[अपने परमेश्वर यहोवा की उपासना का सामान लेना होगा, और हम जब तक वहां न पहुंचें तब तक नहीं जानते कि]]></a:t>
+              <a:t><![CDATA[16. ফরৌণ তাড়াতাড়ি মোশি ও হারোণকে ডেকে পাঠিয়ে বললেন, “আমি তোমাদের ও তোমাদের প্রভু ঈশ্বরের কাছে পাপ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +10896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[क्या क्या ले कर यहोवा की उपासना करनी होगी।]]></a:t>
+              <a:t><![CDATA[করেছি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +11028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. पर यहोवा ने फिरौन का मन हठीला कर दिया, जिस से उसने उन्हें जाने न दिया।]]></a:t>
+              <a:t><![CDATA[17. এবারকার মতো আমার অপরাধ ক্ষমা করে দাও| তোমাদের প্রভুকে বল এই পঙ্গপালগুলোকে সরিয়ে নিতে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +11160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. तब फिरौन ने उससे कहा, मेरे साम्हने से चला जा; और सचेत रह; मुझे अपना मुख फिर न दिखाना; क्योंकि]]></a:t>
+              <a:t><![CDATA[18. মোশি ফরৌণের কাছ থেকে চলে গেল এবং প্রভুর কাছে তার জন্য প্রার্থনা করল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +11292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जिस दिन तू मुझे मुंह दिखलाए उसी दिन तू मारा जाएगा।]]></a:t>
+              <a:t><![CDATA[19. প্রভু হাওযার দিক পরিবর্তন করে পশ্চিম দিক থেকে বাতাস পাঠালেন, এই প্রবল হাওয়ায় সমস্ত পঙ্গপাল]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +11424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. उसने इस प्रकार उन से कहा, यहोवा तुम्हारे संग रहे जब कि मैं तुम्हें बच्चों समेत जाने देता हूं;]]></a:t>
+              <a:t><![CDATA[2. আমি এটা এই কারণেও করেছি যাতে তোমরা, তোমাদের সন্তান এবং নাতি-নাতনিদের আমি মিশরীয়দের বিরুদ্ধে কি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11556,51 +11556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. मूसा ने कहा, कि तू ने ठीक कहा है; मैं तेरे मुंह को फिर कभी न देखूंगा॥]]></a:t>
+              <a:t><![CDATA[মিশর থেকে বেরিয়ে গিয়ে সূফ সাগরে পড়ল| মিশরে আর একটিও পঙ্গপাল রইল না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11688,51 +11688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. फिर यहोवा ने मूसा से कहा, फिरोन के पास जा; क्योंकि मैं ही ने उसके और उसके कर्मचारियों के मन को]]></a:t>
+              <a:t><![CDATA[20. কিন্তু প্রভু আবার ফরৌণকে জেদী করে তুললেন এবং ফরৌণ ইস্রায়েলের লোকদের য়েতে দিলেন না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11820,51 +11820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[इसलिये कठोर कर दिया है, कि अपने चिन्ह उनके बीच में दिखलाऊं।]]></a:t>
+              <a:t><![CDATA[21. তারপর প্রভু মোশিকে বললেন, “তোমার হাত উপরে আকাশের দিকে তুলে দাও যাতে সারা মিশর অন্ধকারে ঢেকে যায|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11952,51 +11952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. और तुम लोग अपने बेटों और पोतों से इसका वर्णन करो कि यहोवा ने मिस्रियों को कैसे ठट्ठों में उड़ाया]]></a:t>
+              <a:t><![CDATA[অন্ধকার এত গাঢ় হবে য়ে তোমরা তা অনুভব করতে পারবে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12084,51 +12084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[और अपने क्या क्या चिन्ह उनके बीच प्रगट किए हैं; जिस से तुम यह जान लोगे कि मैं यहोवा हूं।]]></a:t>
+              <a:t><![CDATA[22. তাই মোশি আকাশের দিকে হাত তুলল, তখন কালো মেঘ এসে মিশরকে ঢেকে ফেলল| তিন দিন ধরে এই অন্ধকার রইল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12216,51 +12216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. तब मूसा और हारून ने फिरौन के पास जा कर कहा, कि इब्रियों का परमेश्वर यहोवा तुझ से इस प्रकार कहता]]></a:t>
+              <a:t><![CDATA[23. কেউ কাউকে দেখতে পেল না বা কেউ উঠে কোথাও য়েতে পারল না| কিন্তু ইস্রায়েলীয়রা যেখানে বাস করত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12348,51 +12348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[है, कि तू कब तक मेरे साम्हने दीन होने से संकोच करता रहेगा? मेरी प्रजा के लोगों को जाने दे, कि वे]]></a:t>
+              <a:t><![CDATA[সেখানে আলো ছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12480,51 +12480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[मेरी उपासना करें।]]></a:t>
+              <a:t><![CDATA[24. আবার ফরৌণ মোশিকে ডেকে পাঠিয়ে বললেন, “যাও গিয়ে তোমাদের প্রভুর উপাসনা কর| তোমরা তোমাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12612,51 +12612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. यदि तू मेरी प्रजा को जाने न दे तो सुन, कल मैं तेरे देश में टिड्डियां ले आऊंगा।]]></a:t>
+              <a:t><![CDATA[সন্তানদের নিয়ে য়েতে পারবে কিন্তু গরু বা মেষের দল নিতে পারবে না, এখানে রেখে যাবে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12744,51 +12744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. और वे धरती को ऐसा छा लेंगी, कि वह देख न पड़ेगी; और तुम्हारा जो कुछ ओलों से बच रहा है उसको वे चट]]></a:t>
+              <a:t><![CDATA[25. মোশি বলল, “না, আমাদের প্রভু ঈশ্বরকে উত্সর্গ এবং হোমবলি দেওয়ার জন্য আপনাকে আমাদের পশুসমূহ দিতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12876,51 +12876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[देखो, तुम्हारे आगे को बुराई है।]]></a:t>
+              <a:t><![CDATA[কি করেছিলাম এবং মিশরে কেমন করে চিহ্ন-কার্য়্য়গুলি করেছিলাম তার সম্বন্ধে বলতে পারো| তাহলে তোমরা সবাই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13008,51 +13008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कर जाएंगी, और तुम्हारे जितने वृक्ष मैदान में लगे हैं उन को भी वे चट कर जाएंगी,]]></a:t>
+              <a:t><![CDATA[হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13140,51 +13140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. और वे तेरे और तेरे सारे कर्मचारियों, निदान सारे मिस्रियों के घरों में भर जाएंगी; इतनी टिड्डियां]]></a:t>
+              <a:t><![CDATA[26. হ্যাঁ, এবং আমরা আমাদের পশুসমূহ প্রভুর উপাসনার জন্য নিয়ে যাব| আমরা একটা ক্ষুরও ফেলে যাব না| কারণ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13272,51 +13272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तेरे बापदादों ने वा उनके पुरखाओं ने जब से पृथ्वी पर जन्मे तब से आज तक कभी न देखीं। और वह मुंह फेरकर]]></a:t>
+              <a:t><![CDATA[আমরা জানি না আমাদের প্রভু ঈশ্বরের উপাসনার জন্য ঠিক কি কি লাগবে| একথা আমরা আমাদের গন্তব্যস্থলে পৌঁছে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13404,51 +13404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[फिरौन के पास से बाहर गया।]]></a:t>
+              <a:t><![CDATA[জানতে পারব| তাই আমরা এ সবকিছুই সঙ্গে নিয়ে যাব|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13536,51 +13536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. तब फिरौन के कर्मचारी उससे कहने लगे, वह जन कब तक हमारे लिये फन्दा बना रहेगा? उन मनुष्यों को जाने]]></a:t>
+              <a:t><![CDATA[27. প্রভু আবার ফরৌণকে জেদী করে তুললেন এবং ফরৌণ তাদের য়েতে বাধা দিলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13668,51 +13668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[दे, कि वे अपने परमेश्वर यहोवा की उपासना करें; क्या तू अब तक नहीं जानता, कि सारा मिस्र नाश हो गया है?]]></a:t>
+              <a:t><![CDATA[28. ফরৌণ মোশিকে বললেন, “এখান থেকে দুর হয়ে যাও, আর কখনও য়েন এখানে তোমাকে না দেখি, যদি তুমি এখানে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13800,51 +13800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. तब मूसा और हारून फिरौन के पास फिर बुलवाए गए, और उसने उन से कहा, चले जाओ, अपने परमेश्वर यहोवा की]]></a:t>
+              <a:t><![CDATA[আমার কাছে দেখা করতে আসো তবে তোমায় মরতে হবে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13932,51 +13932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उपासना करो; परन्तु वे जो जाने वाले हैं, कौन कौन हैं?]]></a:t>
+              <a:t><![CDATA[29. তখন মোশি বলল, “তুমি একটা কথা ঠিকই বলেছো, আমি আর কখনও তোমার কাছে আসব না|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14064,51 +14064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. नहीं, ऐसा नहीं होने पाएगा; तुम पुरूष ही जा कर यहोवा की उपासना करो, तुम यही तो चाहते थे। और वे]]></a:t>
+              <a:t><![CDATA[জানতে পারবে য়ে আমিই প্রভু|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14196,51 +14196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[फिरौन के सम्मुख से निकाल दिए गए॥]]></a:t>
+              <a:t><![CDATA[3. তাই মোশি ও হারোণ ফরৌণের কাছে গেল এবং বলল, “প্রভু, ইস্রায়েলীয়দের ঈশ্বর বলেছেন, ‘তুমি আর কতদিন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14328,51 +14328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. तब यहोवा ने मूसा से कहा, मिस्र देश के ऊपर अपना हाथ बढ़ा, कि टिड्डियां मिस्र देश पर चढ़ के भूमि]]></a:t>
+              <a:t><![CDATA[প্রভুকে অমান্য করবে? আমার লোকদের আমার উপাসনা করতে য়েতে দাও|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14460,51 +14460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[का जितना अन्न आदि ओलों से बचा है सब को चट कर जाएं।]]></a:t>
+              <a:t><![CDATA[4. তুমি যদি আমার আদেশ অমান্য কর তবে আগামীকাল আমি তোমাদের এই দেশে পঙ্গপাল নিয়ে আসব|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14521,91 +14521,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 10]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme99">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme73">
   <a:themeElements>
-    <a:clrScheme name="Theme99">
+    <a:clrScheme name="Theme73">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme99">
+    <a:fontScheme name="Theme73">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14631,51 +14631,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme99">
+    <a:fmtScheme name="Theme73">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>