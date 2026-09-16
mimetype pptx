--- v1 (2026-07-31)
+++ v2 (2026-09-16)
@@ -105,50 +105,72 @@
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -186,50 +208,61 @@
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
+    <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -384,53 +417,64 @@
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
-  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -490,51 +534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தரை காணாதபடிக்கு அவைகள் பூமியின் முகத்தை மூடி, கல் மழைக்குத்தப்பி மீதியாக வைக்கப்பட்டதைப் பட்சித்து, வெளியிலே துளிர்க்கிற செடிகளை யெல்லாம் தின்றுபோடும்.]]></a:t>
+              <a:t><![CDATA[4. Else, if you refuse to let my people go, behold, tomorrow will I bring the locusts into your coast:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -599,51 +643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தரை காணாதபடிக்கு அவைகள் பூமியின் முகத்தை மூடி, கல் மழைக்குத்தப்பி மீதியாக வைக்கப்பட்டதைப் பட்சித்து, வெளியிலே துளிர்க்கிற செடிகளை யெல்லாம் தின்றுபோடும்.]]></a:t>
+              <a:t><![CDATA[4. Else, if you refuse to let my people go, behold, tomorrow will I bring the locusts into your coast:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -708,51 +752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தரை காணாதபடிக்கு அவைகள் பூமியின் முகத்தை மூடி, கல் மழைக்குத்தப்பி மீதியாக வைக்கப்பட்டதைப் பட்சித்து, வெளியிலே துளிர்க்கிற செடிகளை யெல்லாம் தின்றுபோடும்.]]></a:t>
+              <a:t><![CDATA[5. And they shall cover the face of the earth, that one cannot be able to see the earth: and they shall eat the residue of that which is escaped, which remains unto you from the hail, and shall eat every tree which grows for you out of the field:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -817,51 +861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உன் வீடுகளும் உன் ஊழியக்காரருடைய வீடுகளும் எகிப்தியரின் வீடுகளும் எல்லாம் அவைகளால் நிரம்பும்; உன்பிதாக்களும் பிதாக்களின் பிதாக்களும் தாங்கள் பூமியில் தோன்றிய நாள்முதல் இந்நாள்வரைக்கும் அப்படிப்பட்டவைகளைக் கண்டதில்லை என்று எபிரெயரின் தேவனாகிய கர்த்தர் சொல்லுகிறார் என்று சொல்லி, திரும்பிக்கொண்டு பார்வோனை விட்டுப் புறப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[5. And they shall cover the face of the earth, that one cannot be able to see the earth: and they shall eat the residue of that which is escaped, which remains unto you from the hail, and shall eat every tree which grows for you out of the field:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -926,51 +970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உன் வீடுகளும் உன் ஊழியக்காரருடைய வீடுகளும் எகிப்தியரின் வீடுகளும் எல்லாம் அவைகளால் நிரம்பும்; உன்பிதாக்களும் பிதாக்களின் பிதாக்களும் தாங்கள் பூமியில் தோன்றிய நாள்முதல் இந்நாள்வரைக்கும் அப்படிப்பட்டவைகளைக் கண்டதில்லை என்று எபிரெயரின் தேவனாகிய கர்த்தர் சொல்லுகிறார் என்று சொல்லி, திரும்பிக்கொண்டு பார்வோனை விட்டுப் புறப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[6. And they shall fill your houses, and the houses of all your servants, and the houses of all the Egyptians; which neither your fathers, nor your fathers' fathers have seen, since the day that they were upon the earth unto this day. And he turned himself, and went out from Pharaoh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1035,51 +1079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உன் வீடுகளும் உன் ஊழியக்காரருடைய வீடுகளும் எகிப்தியரின் வீடுகளும் எல்லாம் அவைகளால் நிரம்பும்; உன்பிதாக்களும் பிதாக்களின் பிதாக்களும் தாங்கள் பூமியில் தோன்றிய நாள்முதல் இந்நாள்வரைக்கும் அப்படிப்பட்டவைகளைக் கண்டதில்லை என்று எபிரெயரின் தேவனாகிய கர்த்தர் சொல்லுகிறார் என்று சொல்லி, திரும்பிக்கொண்டு பார்வோனை விட்டுப் புறப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[6. And they shall fill your houses, and the houses of all your servants, and the houses of all the Egyptians; which neither your fathers, nor your fathers' fathers have seen, since the day that they were upon the earth unto this day. And he turned himself, and went out from Pharaoh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1144,51 +1188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது பார்வோனுடைய ஊழியக்காரர் அவனை நோக்கி எந்தமட்டும் இந்த மனிதன் நமக்குக் கண்ணியாய் இருப்பான்? தங்கள் தேவனாகிய கர்த்தருக்கு ஆராதனை செய்ய அந்த மனிதரைப் போகவிடும்; எகிப்து அழிந்துபோனதை நீர் இன்னும் அறியவில்லையா என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And they shall fill your houses, and the houses of all your servants, and the houses of all the Egyptians; which neither your fathers, nor your fathers' fathers have seen, since the day that they were upon the earth unto this day. And he turned himself, and went out from Pharaoh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1253,51 +1297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது பார்வோனுடைய ஊழியக்காரர் அவனை நோக்கி எந்தமட்டும் இந்த மனிதன் நமக்குக் கண்ணியாய் இருப்பான்? தங்கள் தேவனாகிய கர்த்தருக்கு ஆராதனை செய்ய அந்த மனிதரைப் போகவிடும்; எகிப்து அழிந்துபோனதை நீர் இன்னும் அறியவில்லையா என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And they shall fill your houses, and the houses of all your servants, and the houses of all the Egyptians; which neither your fathers, nor your fathers' fathers have seen, since the day that they were upon the earth unto this day. And he turned himself, and went out from Pharaoh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1362,51 +1406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது மோசேயும் ஆரோனும் பார்வோனிடத்துக்குத் திரும்ப அழைக்கப்பட்டார்கள். அவன் அவர்களை நோக்கி: நீங்கள் போய் உங்கள் தேவனாகிய கர்த்தருக்கு ஆராதனை செய்யுங்கள் என்று சொல்லி; யாரார் போகிறார்கள் என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[7. And Pharaoh's servants said unto him, How long shall this man be a snare unto us? let the men go, that they may serve the LORD their God: know you not yet that Egypt is destroyed?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1471,51 +1515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது மோசேயும் ஆரோனும் பார்வோனிடத்துக்குத் திரும்ப அழைக்கப்பட்டார்கள். அவன் அவர்களை நோக்கி: நீங்கள் போய் உங்கள் தேவனாகிய கர்த்தருக்கு ஆராதனை செய்யுங்கள் என்று சொல்லி; யாரார் போகிறார்கள் என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[7. And Pharaoh's servants said unto him, How long shall this man be a snare unto us? let the men go, that they may serve the LORD their God: know you not yet that Egypt is destroyed?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1580,51 +1624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு கர்த்தர் மோசேயை நோக்கி: நீ பார்வோனிடத்தில் போ. அவர்கள் நடுவே நான் இந்த என் அடையாளங்களைச் செய்யும்படிக்கும்,]]></a:t>
+              <a:t><![CDATA[1. And the LORD said unto Moses, Go in unto Pharaoh: for I have hardened his heart, and the heart of his servants, that I might show these my signs before him:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1689,51 +1733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு மோசே: எங்கள் இளைஞரோடும், எங்கள் முதியோரோடும், எங்கள் குமாரரோடும், எங்கள் குமாரத்திகளோடும், எங்கள் ஆடுகளையும் எங்கள் மாடுகளையும் கூட்டிக்கொண்டு போவோம், நாங்கள் கர்த்தருக்குப் பண்டிகை கொண்டாடவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. And Pharaoh's servants said unto him, How long shall this man be a snare unto us? let the men go, that they may serve the LORD their God: know you not yet that Egypt is destroyed?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1798,51 +1842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு மோசே: எங்கள் இளைஞரோடும், எங்கள் முதியோரோடும், எங்கள் குமாரரோடும், எங்கள் குமாரத்திகளோடும், எங்கள் ஆடுகளையும் எங்கள் மாடுகளையும் கூட்டிக்கொண்டு போவோம், நாங்கள் கர்த்தருக்குப் பண்டிகை கொண்டாடவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. And Moses and Aaron were brought again unto Pharaoh: and he said unto them, Go, serve the LORD your God: but who are they that shall go?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1907,51 +1951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு மோசே: எங்கள் இளைஞரோடும், எங்கள் முதியோரோடும், எங்கள் குமாரரோடும், எங்கள் குமாரத்திகளோடும், எங்கள் ஆடுகளையும் எங்கள் மாடுகளையும் கூட்டிக்கொண்டு போவோம், நாங்கள் கர்த்தருக்குப் பண்டிகை கொண்டாடவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. And Moses and Aaron were brought again unto Pharaoh: and he said unto them, Go, serve the LORD your God: but who are they that shall go?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2016,51 +2060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது அவன்: நான் உங்களையும் உங்கள் குழந்தைகளையும் எப்படி விடுவேனோ, அப்படியே கர்த்தர் உங்களோடிருப்பாராக; எச்சரிக்கையாயிருங்கள், உங்களுக்குப் பொல்லாப்பு நேரிடும்;]]></a:t>
+              <a:t><![CDATA[8. And Moses and Aaron were brought again unto Pharaoh: and he said unto them, Go, serve the LORD your God: but who are they that shall go?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2125,51 +2169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது அவன்: நான் உங்களையும் உங்கள் குழந்தைகளையும் எப்படி விடுவேனோ, அப்படியே கர்த்தர் உங்களோடிருப்பாராக; எச்சரிக்கையாயிருங்கள், உங்களுக்குப் பொல்லாப்பு நேரிடும்;]]></a:t>
+              <a:t><![CDATA[9. And Moses said, We will go with our young and with our old, with our sons and with our daughters, with our flocks and with our herds will we go; for we must hold a feast unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2234,51 +2278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்படி வேண்டாம்; புருஷராகிய நீங்கள் போய், கர்த்தருக்கு ஆராதனை செய்யுங்கள்; இதுதானே நீங்கள் விரும்பிக் கேட்டது என்று சொன்னான். அவர்கள் பார்வோன் சமுகத்தினின்று துரத்திவிடப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And Moses said, We will go with our young and with our old, with our sons and with our daughters, with our flocks and with our herds will we go; for we must hold a feast unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2343,51 +2387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்படி வேண்டாம்; புருஷராகிய நீங்கள் போய், கர்த்தருக்கு ஆராதனை செய்யுங்கள்; இதுதானே நீங்கள் விரும்பிக் கேட்டது என்று சொன்னான். அவர்கள் பார்வோன் சமுகத்தினின்று துரத்திவிடப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And Moses said, We will go with our young and with our old, with our sons and with our daughters, with our flocks and with our herds will we go; for we must hold a feast unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2452,51 +2496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: வெட்டுக்கிளிகள் எகிப்து தேசத்தின் மேல் வந்து, கல்மழையினால் அழியாத பூமியின் பயிர்வகைகளையெல்லாம் பட்சிக்கும்படிக்கு, எகிப்து தேசத்தின்மேல் உன் கையை நீட்டு என்றார்.]]></a:t>
+              <a:t><![CDATA[10. And he said unto them, Let the LORD be so with you, as I will let you go, and your little ones: look to it; for evil is before you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2561,51 +2605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: வெட்டுக்கிளிகள் எகிப்து தேசத்தின் மேல் வந்து, கல்மழையினால் அழியாத பூமியின் பயிர்வகைகளையெல்லாம் பட்சிக்கும்படிக்கு, எகிப்து தேசத்தின்மேல் உன் கையை நீட்டு என்றார்.]]></a:t>
+              <a:t><![CDATA[10. And he said unto them, Let the LORD be so with you, as I will let you go, and your little ones: look to it; for evil is before you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2670,51 +2714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்படியே மோசே தன் கோலை எகிப்து தேசத்தின்மேல் நீட்டினான்; அப்பொழுது கர்த்தர் அன்று பகல் முழுவதும் அன்று இரா முழுவதும் கீழ்காற்றைத் தேசத்தின்மேல் வீசப் பண்ணினார்; விடியக்காலத்திலே கீழ்காற்று வெட்டுக்கிளிகளைக் கொண்டுவந்தது.]]></a:t>
+              <a:t><![CDATA[11. Not so: go now all of you that are men, and serve the LORD; for that all of you did desire. And they were driven out from Pharaoh's presence.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2779,51 +2823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு கர்த்தர் மோசேயை நோக்கி: நீ பார்வோனிடத்தில் போ. அவர்கள் நடுவே நான் இந்த என் அடையாளங்களைச் செய்யும்படிக்கும்,]]></a:t>
+              <a:t><![CDATA[1. And the LORD said unto Moses, Go in unto Pharaoh: for I have hardened his heart, and the heart of his servants, that I might show these my signs before him:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2888,51 +2932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்படியே மோசே தன் கோலை எகிப்து தேசத்தின்மேல் நீட்டினான்; அப்பொழுது கர்த்தர் அன்று பகல் முழுவதும் அன்று இரா முழுவதும் கீழ்காற்றைத் தேசத்தின்மேல் வீசப் பண்ணினார்; விடியக்காலத்திலே கீழ்காற்று வெட்டுக்கிளிகளைக் கொண்டுவந்தது.]]></a:t>
+              <a:t><![CDATA[11. Not so: go now all of you that are men, and serve the LORD; for that all of you did desire. And they were driven out from Pharaoh's presence.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2997,51 +3041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. வெட்டுக்கிளிகள் எகிப்து தேசமெங்கும் பரம்பி, எகிப்தின் எல்லையில் எங்கும் மிகவும் ஏராளமாய் இறங்கிற்று; அப்படிப்பட்ட வெட்டுக்கிளிகள் அதற்குமுன் இருந்ததுமில்லை, அதற்குப்பின் இருப்பதுமில்லை.]]></a:t>
+              <a:t><![CDATA[12. And the LORD said unto Moses, Stretch out yours hand over the land of Egypt for the locusts, that they may come up upon the land of Egypt, and eat every herb of the land, even all that the hail has left.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3106,51 +3150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. வெட்டுக்கிளிகள் எகிப்து தேசமெங்கும் பரம்பி, எகிப்தின் எல்லையில் எங்கும் மிகவும் ஏராளமாய் இறங்கிற்று; அப்படிப்பட்ட வெட்டுக்கிளிகள் அதற்குமுன் இருந்ததுமில்லை, அதற்குப்பின் இருப்பதுமில்லை.]]></a:t>
+              <a:t><![CDATA[12. And the LORD said unto Moses, Stretch out yours hand over the land of Egypt for the locusts, that they may come up upon the land of Egypt, and eat every herb of the land, even all that the hail has left.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3215,51 +3259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவைகள் பூமியின் முகம் முழுதையும் மூடிற்று; தேசம் அவைகளால் அந்தகாரப்பட்டது; கல்மழைக்குத்தப்பியிருந்த நிலத்தின் பயிர்வகைகள் யாவையும் மரங்களின் கனிகள் யாவையும் அவைகள் பட்சித்துப் போட்டது; எகிப்து தேசம் எங்குமுள்ள மரங்களிலும் வயல்வெளியின் பயிர்வகைகளிலும் ஒரு பச்சிலையும் மீதியாயிருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[12. And the LORD said unto Moses, Stretch out yours hand over the land of Egypt for the locusts, that they may come up upon the land of Egypt, and eat every herb of the land, even all that the hail has left.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3324,51 +3368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவைகள் பூமியின் முகம் முழுதையும் மூடிற்று; தேசம் அவைகளால் அந்தகாரப்பட்டது; கல்மழைக்குத்தப்பியிருந்த நிலத்தின் பயிர்வகைகள் யாவையும் மரங்களின் கனிகள் யாவையும் அவைகள் பட்சித்துப் போட்டது; எகிப்து தேசம் எங்குமுள்ள மரங்களிலும் வயல்வெளியின் பயிர்வகைகளிலும் ஒரு பச்சிலையும் மீதியாயிருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[13. And Moses stretched forth his rod over the land of Egypt, and the LORD brought an east wind upon the land all that day, and all that night; and when it was morning, the east wind brought the locusts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3433,51 +3477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது பார்வோன் மோசேயையும் ஆரோனையும் தீவிரமாய் அழைப்பித்து: உங்கள் தேவனாகிய கர்த்தருக்கும் உங்களுக்கும் விரோதமாகப் பாவம் செய்தேன்.]]></a:t>
+              <a:t><![CDATA[13. And Moses stretched forth his rod over the land of Egypt, and the LORD brought an east wind upon the land all that day, and all that night; and when it was morning, the east wind brought the locusts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3542,51 +3586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது பார்வோன் மோசேயையும் ஆரோனையும் தீவிரமாய் அழைப்பித்து: உங்கள் தேவனாகிய கர்த்தருக்கும் உங்களுக்கும் விரோதமாகப் பாவம் செய்தேன்.]]></a:t>
+              <a:t><![CDATA[13. And Moses stretched forth his rod over the land of Egypt, and the LORD brought an east wind upon the land all that day, and all that night; and when it was morning, the east wind brought the locusts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3651,51 +3695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இந்த ஒரு முறைமாத்திரம் நீ என் பாவத்தை மன்னிக்க வேண்டும்; உங்கள் தேவனாகிய கர்த்தர் இந்தச் சாவை மாத்திரம் என்னை விட்டு விலக்க அவரை நோக்கி விண்ணப்பம் பண்ணுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. And the locust went up over all the land of Egypt, and rested in all the coasts of Egypt: very grievous were they; before them there were no such locusts as they, neither after them shall be such.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3760,51 +3804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவன் பார்வோனை விட்டுப் புறப்பட்டுப் போய், கர்த்தரை நோக்கி விண்ணப்பம் பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[14. And the locust went up over all the land of Egypt, and rested in all the coasts of Egypt: very grievous were they; before them there were no such locusts as they, neither after them shall be such.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3869,51 +3913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது கர்த்தர் மகா பலத்த மேல்காற்றை வீசும்படி செய்தார்; அது வெட்டுக்கிளிகளை அடித்துக்கொண்டு போய் செங்கடலிலே போட்டது; எகிப்தின் எல்லையில் எங்கும் ஒரு வெட்டுக்கிளியாகிலும் மீதியாயிருந்ததில்லை.]]></a:t>
+              <a:t><![CDATA[15. For they covered the face of the whole earth, so that the land was darkened; and they did eat every herb of the land, and all the fruit of the trees which the hail had left: and there remained not any green thing in the trees, or in the herbs of the field, through all the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3978,51 +4022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் எகிப்திலே நடப்பித்ததையும் நான் அவர்களுக்குள் செய்த என் அடையாளங்களையும், நீ உன் பிள்ளைகளின் செவிகள் கேட்கவும், உன் பிள்ளைகளுடைய பிள்ளைகளின் செவிகள் கேட்கவும் விவரித்துச் சொல்லும்படிக்கும், நானே கர்த்தர் என்பதை நீங்கள் அறியும்படிக்கும், நான் அவன் இருதயத்தையும் அவன் ஊழியக்காரரின் இருதயத்தையும் கடினப்படுத்தினேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[2. And that you may tell in the ears of your son, and of your son's son, what things I have wrought in Egypt, and my signs which I have done among them; that all of you may know how that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4087,51 +4131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது கர்த்தர் மகா பலத்த மேல்காற்றை வீசும்படி செய்தார்; அது வெட்டுக்கிளிகளை அடித்துக்கொண்டு போய் செங்கடலிலே போட்டது; எகிப்தின் எல்லையில் எங்கும் ஒரு வெட்டுக்கிளியாகிலும் மீதியாயிருந்ததில்லை.]]></a:t>
+              <a:t><![CDATA[15. For they covered the face of the whole earth, so that the land was darkened; and they did eat every herb of the land, and all the fruit of the trees which the hail had left: and there remained not any green thing in the trees, or in the herbs of the field, through all the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4196,51 +4240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கர்த்தரோ பார்வோனின் இருதயத்தைக் கடினப்படுத்தினார்; அவன் இஸ்ரவேல் புத்திரரைப் போகவிடவில்லை.]]></a:t>
+              <a:t><![CDATA[15. For they covered the face of the whole earth, so that the land was darkened; and they did eat every herb of the land, and all the fruit of the trees which the hail had left: and there remained not any green thing in the trees, or in the herbs of the field, through all the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4305,51 +4349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: தடவிக்கொண்டிருக்கத்தக்கதான இருள் எகிப்து தேசத்தின்மேல் உண்டாகும்படிக்கு, உன் கையை வானத்திற்கு நேராக நீட்டு என்றார்.]]></a:t>
+              <a:t><![CDATA[15. For they covered the face of the whole earth, so that the land was darkened; and they did eat every herb of the land, and all the fruit of the trees which the hail had left: and there remained not any green thing in the trees, or in the herbs of the field, through all the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4414,51 +4458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: தடவிக்கொண்டிருக்கத்தக்கதான இருள் எகிப்து தேசத்தின்மேல் உண்டாகும்படிக்கு, உன் கையை வானத்திற்கு நேராக நீட்டு என்றார்.]]></a:t>
+              <a:t><![CDATA[16. Then Pharaoh called for Moses and Aaron in haste; and he said, I have sinned against the LORD your God, and against you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4523,51 +4567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. மோசே தன் கையை வானத்திற்கு நேராக நீட்டினான்; அப்பொழுது எகிப்து தேசமெங்கும் மூன்றுநாள் மட்டும் காரிருள் உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[16. Then Pharaoh called for Moses and Aaron in haste; and he said, I have sinned against the LORD your God, and against you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4632,51 +4676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. மூன்றுநாள் மட்டும் ஒருவரையொருவர் காணவுமில்லை, ஒருவரும் தம்மிடத்தைவிட்டு எழுந்திருக்கவும் இல்லை; இஸ்ரவேல் புத்திரர் யாவருக்குமோவெனில் அவர்கள் வாசஸ்தலங்களிலே வெளிச்சமிருந்தது.]]></a:t>
+              <a:t><![CDATA[17. Now therefore forgive, I pray you, my sin only this once, and implore the LORD your God, that he may take away from me this death only.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4741,51 +4785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. மூன்றுநாள் மட்டும் ஒருவரையொருவர் காணவுமில்லை, ஒருவரும் தம்மிடத்தைவிட்டு எழுந்திருக்கவும் இல்லை; இஸ்ரவேல் புத்திரர் யாவருக்குமோவெனில் அவர்கள் வாசஸ்தலங்களிலே வெளிச்சமிருந்தது.]]></a:t>
+              <a:t><![CDATA[17. Now therefore forgive, I pray you, my sin only this once, and implore the LORD your God, that he may take away from me this death only.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4850,51 +4894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது பார்வோன் மோசேயை அழைப்பித்து: நீங்கள் போய்க் கர்த்தருக்கு ஆராதனை செய்யுங்கள்; உங்கள் ஆடுகளும் உங்கள் மாடுகளும் மாத்திரம் நிறுத்தப்படவேண்டும்; உங்கள் குழந்தைகள் உங்களுடன் போகலாம் என்றான்.]]></a:t>
+              <a:t><![CDATA[18. And he went out from Pharaoh, and implored the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4959,51 +5003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது பார்வோன் மோசேயை அழைப்பித்து: நீங்கள் போய்க் கர்த்தருக்கு ஆராதனை செய்யுங்கள்; உங்கள் ஆடுகளும் உங்கள் மாடுகளும் மாத்திரம் நிறுத்தப்படவேண்டும்; உங்கள் குழந்தைகள் உங்களுடன் போகலாம் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. And the LORD turned a mighty strong west wind, which took away the locusts, and cast them into the Red sea; there remained not one locust in all the coasts of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5068,51 +5112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அதற்கு மோசே: நாங்கள் எங்கள் தேவனாகிய கர்த்தருக்குப் படைக்கும் பலிகளையும் சர்வாங்க தகன பலிகளையும் நீர் எங்கள் கையிலே கொடுக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[19. And the LORD turned a mighty strong west wind, which took away the locusts, and cast them into the Red sea; there remained not one locust in all the coasts of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5177,51 +5221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் எகிப்திலே நடப்பித்ததையும் நான் அவர்களுக்குள் செய்த என் அடையாளங்களையும், நீ உன் பிள்ளைகளின் செவிகள் கேட்கவும், உன் பிள்ளைகளுடைய பிள்ளைகளின் செவிகள் கேட்கவும் விவரித்துச் சொல்லும்படிக்கும், நானே கர்த்தர் என்பதை நீங்கள் அறியும்படிக்கும், நான் அவன் இருதயத்தையும் அவன் ஊழியக்காரரின் இருதயத்தையும் கடினப்படுத்தினேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[2. And that you may tell in the ears of your son, and of your son's son, what things I have wrought in Egypt, and my signs which I have done among them; that all of you may know how that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5286,51 +5330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அதற்கு மோசே: நாங்கள் எங்கள் தேவனாகிய கர்த்தருக்குப் படைக்கும் பலிகளையும் சர்வாங்க தகன பலிகளையும் நீர் எங்கள் கையிலே கொடுக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[20. But the LORD hardened Pharaoh's heart, so that he would not let the children of Israel go.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5395,51 +5439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. எங்கள் மிருக ஜீவன்களும் எங்களோடே கூடவரவேண்டும்; ஒரு குளம்பும் பின்வைக்கப்படுவதில்லை; எங்கள் தேவனாகிய கர்த்தருக்கு ஆராதனை செய்கிறதற்கு அவைகளிலிருந்து எடுக்கவேண்டும்; இன்னதைக்கொண்டு கர்த்தருக்கு ஆராதனை செய்வோம் என்பது நாங்கள் அங்கே போய்ச் சேருமளவும் எங்களுக்குத் தெரியாது என்றான்.]]></a:t>
+              <a:t><![CDATA[21. And the LORD said unto Moses, Stretch out yours hand toward heaven, that there may be darkness over the land of Egypt, even darkness which may be felt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5504,51 +5548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. எங்கள் மிருக ஜீவன்களும் எங்களோடே கூடவரவேண்டும்; ஒரு குளம்பும் பின்வைக்கப்படுவதில்லை; எங்கள் தேவனாகிய கர்த்தருக்கு ஆராதனை செய்கிறதற்கு அவைகளிலிருந்து எடுக்கவேண்டும்; இன்னதைக்கொண்டு கர்த்தருக்கு ஆராதனை செய்வோம் என்பது நாங்கள் அங்கே போய்ச் சேருமளவும் எங்களுக்குத் தெரியாது என்றான்.]]></a:t>
+              <a:t><![CDATA[21. And the LORD said unto Moses, Stretch out yours hand toward heaven, that there may be darkness over the land of Egypt, even darkness which may be felt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5613,51 +5657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. எங்கள் மிருக ஜீவன்களும் எங்களோடே கூடவரவேண்டும்; ஒரு குளம்பும் பின்வைக்கப்படுவதில்லை; எங்கள் தேவனாகிய கர்த்தருக்கு ஆராதனை செய்கிறதற்கு அவைகளிலிருந்து எடுக்கவேண்டும்; இன்னதைக்கொண்டு கர்த்தருக்கு ஆராதனை செய்வோம் என்பது நாங்கள் அங்கே போய்ச் சேருமளவும் எங்களுக்குத் தெரியாது என்றான்.]]></a:t>
+              <a:t><![CDATA[22. And Moses stretched forth his hand toward heaven; and there was a thick darkness in all the land of Egypt three days:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5722,51 +5766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. கர்த்தர் பார்வோனுடைய இருதயத்தைக் கடினப்படுத்தினார்; அவன் அவர்களைப் போகவிட மனதில்லாதிருந்தான்.]]></a:t>
+              <a:t><![CDATA[22. And Moses stretched forth his hand toward heaven; and there was a thick darkness in all the land of Egypt three days:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5831,51 +5875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. பார்வோன் அவனை நோக்கி: என்னைவிட்டு அப்பாலே போ; நீ இனி என் முகத்தைக் காணாதபடி எச்சரிக்கையாயிரு; நீ இனி என் முகத்தைக் காணும் நாளில் சாவாய் என்றான்.]]></a:t>
+              <a:t><![CDATA[23. They saw not one another, neither rose any from his place for three days: but all the children of Israel had light in their dwellings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5940,51 +5984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. பார்வோன் அவனை நோக்கி: என்னைவிட்டு அப்பாலே போ; நீ இனி என் முகத்தைக் காணாதபடி எச்சரிக்கையாயிரு; நீ இனி என் முகத்தைக் காணும் நாளில் சாவாய் என்றான்.]]></a:t>
+              <a:t><![CDATA[23. They saw not one another, neither rose any from his place for three days: but all the children of Israel had light in their dwellings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6049,51 +6093,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்பொழுது மோசே: நீர் சொன்னது சரி; இனி நான் உம்முடைய முகத்தைக் காண்பதில்லை என்றான்.]]></a:t>
+              <a:t><![CDATA[24. And Pharaoh called unto Moses, and said, Go all of you, serve the LORD; only let your flocks and your herds be stayed: let your little ones also go with you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. And Pharaoh called unto Moses, and said, Go all of you, serve the LORD; only let your flocks and your herds be stayed: let your little ones also go with you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. And Pharaoh called unto Moses, and said, Go all of you, serve the LORD; only let your flocks and your herds be stayed: let your little ones also go with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6158,51 +6420,1032 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் எகிப்திலே நடப்பித்ததையும் நான் அவர்களுக்குள் செய்த என் அடையாளங்களையும், நீ உன் பிள்ளைகளின் செவிகள் கேட்கவும், உன் பிள்ளைகளுடைய பிள்ளைகளின் செவிகள் கேட்கவும் விவரித்துச் சொல்லும்படிக்கும், நானே கர்த்தர் என்பதை நீங்கள் அறியும்படிக்கும், நான் அவன் இருதயத்தையும் அவன் ஊழியக்காரரின் இருதயத்தையும் கடினப்படுத்தினேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[2. And that you may tell in the ears of your son, and of your son's son, what things I have wrought in Egypt, and my signs which I have done among them; that all of you may know how that I am the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. And Moses said, You must give us also sacrifices and burnt offerings, that we may sacrifice unto the LORD our God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. And Moses said, You must give us also sacrifices and burnt offerings, that we may sacrifice unto the LORD our God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. Our cattle also shall go with us; there shall not an hoof be left behind; for thereof must we take to serve the LORD our God; and we know not with what we must serve the LORD, until we come thither.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. Our cattle also shall go with us; there shall not an hoof be left behind; for thereof must we take to serve the LORD our God; and we know not with what we must serve the LORD, until we come thither.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. Our cattle also shall go with us; there shall not an hoof be left behind; for thereof must we take to serve the LORD our God; and we know not with what we must serve the LORD, until we come thither.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. But the LORD hardened Pharaoh's heart, and he would not let them go.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And Pharaoh said unto him, Get you from me, take heed to yourself, see my face no more; for in that day you see my face you shall die.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And Pharaoh said unto him, Get you from me, take heed to yourself, see my face no more; for in that day you see my face you shall die.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. And Moses said, You have spoken well, I will see your face again no more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6267,51 +7510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்படியே மோசேயும் ஆரோனும் பார்வோனிடத்தில் வந்து: உன்னைத் தாழ்த்த நீ எதுவரைக்கும் மனதில்லாதிருப்பாய்? என் சமுகத்தில் எனக்கு ஆராதனை செய்ய என் ஜனங்களைப் போகவிடு.]]></a:t>
+              <a:t><![CDATA[2. And that you may tell in the ears of your son, and of your son's son, what things I have wrought in Egypt, and my signs which I have done among them; that all of you may know how that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6376,51 +7619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்படியே மோசேயும் ஆரோனும் பார்வோனிடத்தில் வந்து: உன்னைத் தாழ்த்த நீ எதுவரைக்கும் மனதில்லாதிருப்பாய்? என் சமுகத்தில் எனக்கு ஆராதனை செய்ய என் ஜனங்களைப் போகவிடு.]]></a:t>
+              <a:t><![CDATA[3. And Moses and Aaron came in unto Pharaoh, and said unto him, Thus says the LORD God of the Hebrews, How long will you refuse to humble yourself before me? let my people go, that they may serve me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6485,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீ என் ஜனங்களைப் போகவிடமாட்டேன் என்பாயாகில், நான் நாளைக்கு உன் எல்லைகளுக்குள்ளே வெட்டுக்கிளிகளை வரப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[3. And Moses and Aaron came in unto Pharaoh, and said unto him, Thus says the LORD God of the Hebrews, How long will you refuse to humble yourself before me? let my people go, that they may serve me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6564,51 +7807,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474540474" r:id="rId1"/>
+    <p:sldLayoutId id="2478604227" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7024,54 +8267,142 @@
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -7200,51 +8531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. পঙ্গপালরা সারা দেশ ঢেকে ফেলবে, চারিদিকে এত পঙ্গপাল আসবে য়ে তোমরা মাটি দেখতে পাবে না| শিলাবৃষ্টির]]></a:t>
+              <a:t><![CDATA[4. நீ என் ஜனங்களைப் போகவிடமாட்டேன் என்பாயாகில், நான் நாளைக்கு உன் எல்லைகளுக்குள்ளே வெட்டுக்கிளிகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +8663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হাত থেকে যা কিছু বেঁচে গিয়েছে সেসব পঙ্গপালরা খেযে ফেলবে, মাঠের প্রত্যেকটি গাছের সমস্ত পাতা এই]]></a:t>
+              <a:t><![CDATA[வரப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +8795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পঙ্গপালরা খেয়ে ফেলবে|]]></a:t>
+              <a:t><![CDATA[5. தரை காணாதபடிக்கு அவைகள் பூமியின் முகத்தை மூடி, கல் மழைக்குத்தப்பி மீதியாக வைக்கப்பட்டதைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +8927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. তোমার সমস্ত ঘর, তোমার কর্মচারীদের ঘর এবং মিশরের সব ঘর পঙ্গপালে ভরে যাবে| এত পঙ্গপাল হবে যা তোমার]]></a:t>
+              <a:t><![CDATA[பட்சித்து, வெளியிலே துளிர்க்கிற செடிகளை யெல்லாம் தின்றுபோடும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +9059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পিতামাতা অথবা তোমার পিতামহরা কখনও দেখে নি| মিশরে জনবসতি গড়ে ওঠার সময় থেকে আজ পর্য়ন্ত এত পঙ্গপাল]]></a:t>
+              <a:t><![CDATA[6. உன் வீடுகளும் உன் ஊழியக்காரருடைய வீடுகளும் எகிப்தியரின் வீடுகளும் எல்லாம் அவைகளால் நிரம்பும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +9191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আর কখনও কেউ দেখে নি|”‘ তারপর মোশি পিছন ফিরে ফরৌণকে ছেড়ে চলে গেল|]]></a:t>
+              <a:t><![CDATA[உன்பிதாக்களும் பிதாக்களின் பிதாக்களும் தாங்கள் பூமியில் தோன்றிய நாள்முதல் இந்நாள்வரைக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +9323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. এরপর ফরৌণের কর্মচারীরা তাকে জিজ্ঞাসা করল, “আর কতদিন আমরা এই লোকদের ফাঁদে পড়ে থাকব? এদের ঈশ্বর,]]></a:t>
+              <a:t><![CDATA[அப்படிப்பட்டவைகளைக் கண்டதில்லை என்று எபிரெயரின் தேவனாகிய கர்த்தர் சொல்லுகிறார் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +9455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রভুর উপাসনা করতে য়েতে দিন, আপনি যদি তা না করেন তবে আপনার বোঝার আগেই মিশর ছারখার হয়ে যাবে|”]]></a:t>
+              <a:t><![CDATA[திரும்பிக்கொண்டு பார்வோனை விட்டுப் புறப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +9587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. তখন ফরৌণ তাঁর কর্মচারীদের বললেন মোশি ও হারোণকে ফিরিযে আনতে| তারা এলে ফরৌণ তাদের বললেন, “যাও,]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது பார்வோனுடைய ஊழியக்காரர் அவனை நோக்கி எந்தமட்டும் இந்த மனிதன் நமக்குக் கண்ணியாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +9719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমরা তোমাদের প্রভু ঈশ্বরের উপাসনা কর| কিন্তু আমাকে বলে যাও ঠিক কারা কারা যাচ্ছে?”]]></a:t>
+              <a:t><![CDATA[இருப்பான்? தங்கள் தேவனாகிய கர்த்தருக்கு ஆராதனை செய்ய அந்த மனிதரைப் போகவிடும்; எகிப்து அழிந்துபோனதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8520,51 +9851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. তারপর প্রভু মোশিকে বললেন, “ফরৌণের কাছে যাও, আমি তাকে ও তার কর্মচারীদের জেদী করে তুলেছি যাতে আমি]]></a:t>
+              <a:t><![CDATA[1. பின்பு கர்த்தர் மோசேயை நோக்கி: நீ பார்வோனிடத்தில் போ. அவர்கள் நடுவே நான் இந்த என் அடையாளங்களைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8652,51 +9983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. মোশি উত্তর দিল, “আমাদের সমস্ত লোক যুবক ও বৃদ্ধ সকলেই যাবে| আমরা আমাদের পুত্রদের, কন্যাদের, মেষ,]]></a:t>
+              <a:t><![CDATA[நீர் இன்னும் அறியவில்லையா என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8784,51 +10115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গবাদি পশু এবং প্রত্যেকটি জিনিস আমাদের সঙ্গে নিয়ে যাব| কারণ প্রভু আমাদের সকলকেই উত্সবে আমন্ত্রণ]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது மோசேயும் ஆரோனும் பார்வோனிடத்துக்குத் திரும்ப அழைக்கப்பட்டார்கள். அவன் அவர்களை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8916,51 +10247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করেছেন|”]]></a:t>
+              <a:t><![CDATA[நீங்கள் போய் உங்கள் தேவனாகிய கர்த்தருக்கு ஆராதனை செய்யுங்கள் என்று சொல்லி; யாரார் போகிறார்கள் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9048,51 +10379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ফরৌণ তাদের বললেন, “আমি তোমাদের ও তোমাদের সন্তানদের মিশরে ছেড়ে য়েতে দেওয়ার আগে প্রভুকে সত্যিই]]></a:t>
+              <a:t><![CDATA[கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9180,51 +10511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমাদের সঙ্গে থাকতে হবে! দেখ তোমাদের নিশ্চয়ই কোন কু-মতলব আছে|]]></a:t>
+              <a:t><![CDATA[9. அதற்கு மோசே: எங்கள் இளைஞரோடும், எங்கள் முதியோரோடும், எங்கள் குமாரரோடும், எங்கள் குமாரத்திகளோடும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9312,51 +10643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. শুধুমাত্র পুরুষরাই প্রভুর উপাসনা করতে পারবে কারণ প্রথমে তোমরা একথাই বলেছিলে| কিন্তু তোমাদের সব]]></a:t>
+              <a:t><![CDATA[எங்கள் ஆடுகளையும் எங்கள் மாடுகளையும் கூட்டிக்கொண்டு போவோம், நாங்கள் கர்த்தருக்குப் பண்டிகை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9444,51 +10775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লোক য়েতে পারবে না|” এরপর ফরৌণ মোশি ও হারোণকে বিদায় দিলেন|]]></a:t>
+              <a:t><![CDATA[கொண்டாடவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9576,51 +10907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. প্রভু এবার মোশিকে বললেন, “তুমি মিশরের ওপর তোমার হাত মেলে দাও| তাতে পঙ্গপালরা আসবে| সারা মিশর]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது அவன்: நான் உங்களையும் உங்கள் குழந்தைகளையும் எப்படி விடுவேனோ, அப்படியே கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9708,51 +11039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পঙ্গপালে ভরে যাবে| শিলাবৃষ্টিতে য়ে সব গাছ নষ্ট হয় নি সেগুলি পঙ্গপাল খেযে ফেলবে|”]]></a:t>
+              <a:t><![CDATA[உங்களோடிருப்பாராக; எச்சரிக்கையாயிருங்கள், உங்களுக்குப் பொல்லாப்பு நேரிடும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9840,51 +11171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. মোশি তার হাতের ছড়ি মিশরের ওপর তুলে ধরল| এবং প্রভু পূর্ব দিক থেকে এক প্রবল বাতাস পাঠালেন| সারা]]></a:t>
+              <a:t><![CDATA[11. அப்படி வேண்டாம்; புருஷராகிய நீங்கள் போய், கர்த்தருக்கு ஆராதனை செய்யுங்கள்; இதுதானே நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9972,51 +11303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমার অলৌকিক শক্তি তাদের দেখাতে পারি|]]></a:t>
+              <a:t><![CDATA[செய்யும்படிக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10104,51 +11435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিন সারা রাত ধরে সেই হাওযা বয়ে গেল| এবং সকালবেলা সেই হাওয়ায় পঙ্গপালরা এসে মিশরে ঢুকে পড়ল|]]></a:t>
+              <a:t><![CDATA[விரும்பிக் கேட்டது என்று சொன்னான். அவர்கள் பார்வோன் சமுகத்தினின்று துரத்திவிடப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10236,51 +11567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. পঙ্গপালরা উড়ে এসে মিশরের মাটিতে বসল| এত পঙ্গপাল ইতিপূর্বে কখনও মিশরে দেখা যায় নি আর বোধ হয়]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: வெட்டுக்கிளிகள் எகிப்து தேசத்தின் மேல் வந்து, கல்மழையினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10368,51 +11699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পরবর্তী কালেও কখনও দেখা যাবে না|]]></a:t>
+              <a:t><![CDATA[அழியாத பூமியின் பயிர்வகைகளையெல்லாம் பட்சிக்கும்படிக்கு, எகிப்து தேசத்தின்மேல் உன் கையை நீட்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10500,51 +11831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. পঙ্গপালরা মাটি ঢেকে ফেলল এবং সারা দেশ অন্ধকার হয়ে গেল| শিলাবৃষ্টি যা ধ্বংস করে নি সে সমস্ত গাছ]]></a:t>
+              <a:t><![CDATA[என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10632,51 +11963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এবং গাছের ফল পঙ্গপাল খেযে ফেলল, মিশরের কোথাও কোনও গাছ বা লতা-পাতাও অবশিষ্ট রইল না|]]></a:t>
+              <a:t><![CDATA[13. அப்படியே மோசே தன் கோலை எகிப்து தேசத்தின்மேல் நீட்டினான்; அப்பொழுது கர்த்தர் அன்று பகல் முழுவதும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10764,51 +12095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ফরৌণ তাড়াতাড়ি মোশি ও হারোণকে ডেকে পাঠিয়ে বললেন, “আমি তোমাদের ও তোমাদের প্রভু ঈশ্বরের কাছে পাপ]]></a:t>
+              <a:t><![CDATA[அன்று இரா முழுவதும் கீழ்காற்றைத் தேசத்தின்மேல் வீசப் பண்ணினார்; விடியக்காலத்திலே கீழ்காற்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +12227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করেছি|]]></a:t>
+              <a:t><![CDATA[வெட்டுக்கிளிகளைக் கொண்டுவந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +12359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. এবারকার মতো আমার অপরাধ ক্ষমা করে দাও| তোমাদের প্রভুকে বল এই পঙ্গপালগুলোকে সরিয়ে নিতে|”]]></a:t>
+              <a:t><![CDATA[14. வெட்டுக்கிளிகள் எகிப்து தேசமெங்கும் பரம்பி, எகிப்தின் எல்லையில் எங்கும் மிகவும் ஏராளமாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +12491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. মোশি ফরৌণের কাছ থেকে চলে গেল এবং প্রভুর কাছে তার জন্য প্রার্থনা করল|]]></a:t>
+              <a:t><![CDATA[இறங்கிற்று; அப்படிப்பட்ட வெட்டுக்கிளிகள் அதற்குமுன் இருந்ததுமில்லை, அதற்குப்பின் இருப்பதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +12623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. প্রভু হাওযার দিক পরিবর্তন করে পশ্চিম দিক থেকে বাতাস পাঠালেন, এই প্রবল হাওয়ায় সমস্ত পঙ্গপাল]]></a:t>
+              <a:t><![CDATA[15. அவைகள் பூமியின் முகம் முழுதையும் மூடிற்று; தேசம் அவைகளால் அந்தகாரப்பட்டது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +12755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. আমি এটা এই কারণেও করেছি যাতে তোমরা, তোমাদের সন্তান এবং নাতি-নাতনিদের আমি মিশরীয়দের বিরুদ্ধে কি]]></a:t>
+              <a:t><![CDATA[2. நான் எகிப்திலே நடப்பித்ததையும் நான் அவர்களுக்குள் செய்த என் அடையாளங்களையும், நீ உன் பிள்ளைகளின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11556,51 +12887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মিশর থেকে বেরিয়ে গিয়ে সূফ সাগরে পড়ল| মিশরে আর একটিও পঙ্গপাল রইল না|]]></a:t>
+              <a:t><![CDATA[கல்மழைக்குத்தப்பியிருந்த நிலத்தின் பயிர்வகைகள் யாவையும் மரங்களின் கனிகள் யாவையும் அவைகள் பட்சித்துப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11688,51 +13019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. কিন্তু প্রভু আবার ফরৌণকে জেদী করে তুললেন এবং ফরৌণ ইস্রায়েলের লোকদের য়েতে দিলেন না|]]></a:t>
+              <a:t><![CDATA[போட்டது; எகிப்து தேசம் எங்குமுள்ள மரங்களிலும் வயல்வெளியின் பயிர்வகைகளிலும் ஒரு பச்சிலையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11820,51 +13151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. তারপর প্রভু মোশিকে বললেন, “তোমার হাত উপরে আকাশের দিকে তুলে দাও যাতে সারা মিশর অন্ধকারে ঢেকে যায|]]></a:t>
+              <a:t><![CDATA[மீதியாயிருக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11952,51 +13283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অন্ধকার এত গাঢ় হবে য়ে তোমরা তা অনুভব করতে পারবে|”]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது பார்வோன் மோசேயையும் ஆரோனையும் தீவிரமாய் அழைப்பித்து: உங்கள் தேவனாகிய கர்த்தருக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12084,51 +13415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. তাই মোশি আকাশের দিকে হাত তুলল, তখন কালো মেঘ এসে মিশরকে ঢেকে ফেলল| তিন দিন ধরে এই অন্ধকার রইল|]]></a:t>
+              <a:t><![CDATA[உங்களுக்கும் விரோதமாகப் பாவம் செய்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12216,51 +13547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. কেউ কাউকে দেখতে পেল না বা কেউ উঠে কোথাও য়েতে পারল না| কিন্তু ইস্রায়েলীয়রা যেখানে বাস করত]]></a:t>
+              <a:t><![CDATA[17. இந்த ஒரு முறைமாத்திரம் நீ என் பாவத்தை மன்னிக்க வேண்டும்; உங்கள் தேவனாகிய கர்த்தர் இந்தச் சாவை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12348,51 +13679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সেখানে আলো ছিল|]]></a:t>
+              <a:t><![CDATA[மாத்திரம் என்னை விட்டு விலக்க அவரை நோக்கி விண்ணப்பம் பண்ணுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12480,51 +13811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. আবার ফরৌণ মোশিকে ডেকে পাঠিয়ে বললেন, “যাও গিয়ে তোমাদের প্রভুর উপাসনা কর| তোমরা তোমাদের]]></a:t>
+              <a:t><![CDATA[18. அவன் பார்வோனை விட்டுப் புறப்பட்டுப் போய், கர்த்தரை நோக்கி விண்ணப்பம் பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12612,51 +13943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সন্তানদের নিয়ে য়েতে পারবে কিন্তু গরু বা মেষের দল নিতে পারবে না, এখানে রেখে যাবে|”]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது கர்த்தர் மகா பலத்த மேல்காற்றை வீசும்படி செய்தார்; அது வெட்டுக்கிளிகளை அடித்துக்கொண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12744,51 +14075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. মোশি বলল, “না, আমাদের প্রভু ঈশ্বরকে উত্সর্গ এবং হোমবলি দেওয়ার জন্য আপনাকে আমাদের পশুসমূহ দিতে]]></a:t>
+              <a:t><![CDATA[போய் செங்கடலிலே போட்டது; எகிப்தின் எல்லையில் எங்கும் ஒரு வெட்டுக்கிளியாகிலும் மீதியாயிருந்ததில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12876,51 +14207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কি করেছিলাম এবং মিশরে কেমন করে চিহ্ন-কার্য়্য়গুলি করেছিলাম তার সম্বন্ধে বলতে পারো| তাহলে তোমরা সবাই]]></a:t>
+              <a:t><![CDATA[செவிகள் கேட்கவும், உன் பிள்ளைகளுடைய பிள்ளைகளின் செவிகள் கேட்கவும் விவரித்துச் சொல்லும்படிக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13008,51 +14339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হবে|]]></a:t>
+              <a:t><![CDATA[20. கர்த்தரோ பார்வோனின் இருதயத்தைக் கடினப்படுத்தினார்; அவன் இஸ்ரவேல் புத்திரரைப் போகவிடவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13140,51 +14471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. হ্যাঁ, এবং আমরা আমাদের পশুসমূহ প্রভুর উপাসনার জন্য নিয়ে যাব| আমরা একটা ক্ষুরও ফেলে যাব না| কারণ]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: தடவிக்கொண்டிருக்கத்தக்கதான இருள் எகிப்து தேசத்தின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13272,51 +14603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমরা জানি না আমাদের প্রভু ঈশ্বরের উপাসনার জন্য ঠিক কি কি লাগবে| একথা আমরা আমাদের গন্তব্যস্থলে পৌঁছে]]></a:t>
+              <a:t><![CDATA[உண்டாகும்படிக்கு, உன் கையை வானத்திற்கு நேராக நீட்டு என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13404,51 +14735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জানতে পারব| তাই আমরা এ সবকিছুই সঙ্গে নিয়ে যাব|”]]></a:t>
+              <a:t><![CDATA[22. மோசே தன் கையை வானத்திற்கு நேராக நீட்டினான்; அப்பொழுது எகிப்து தேசமெங்கும் மூன்றுநாள் மட்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13536,51 +14867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. প্রভু আবার ফরৌণকে জেদী করে তুললেন এবং ফরৌণ তাদের য়েতে বাধা দিলেন|]]></a:t>
+              <a:t><![CDATA[காரிருள் உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13668,51 +14999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ফরৌণ মোশিকে বললেন, “এখান থেকে দুর হয়ে যাও, আর কখনও য়েন এখানে তোমাকে না দেখি, যদি তুমি এখানে]]></a:t>
+              <a:t><![CDATA[23. மூன்றுநாள் மட்டும் ஒருவரையொருவர் காணவுமில்லை, ஒருவரும் தம்மிடத்தைவிட்டு எழுந்திருக்கவும் இல்லை;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13800,51 +15131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমার কাছে দেখা করতে আসো তবে তোমায় মরতে হবে|”]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேல் புத்திரர் யாவருக்குமோவெனில் அவர்கள் வாசஸ்தலங்களிலே வெளிச்சமிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13932,51 +15263,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. তখন মোশি বলল, “তুমি একটা কথা ঠিকই বলেছো, আমি আর কখনও তোমার কাছে আসব না|”]]></a:t>
+              <a:t><![CDATA[24. அப்பொழுது பார்வோன் மோசேயை அழைப்பித்து: நீங்கள் போய்க் கர்த்தருக்கு ஆராதனை செய்யுங்கள்; உங்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆடுகளும் உங்கள் மாடுகளும் மாத்திரம் நிறுத்தப்படவேண்டும்; உங்கள் குழந்தைகள் உங்களுடன் போகலாம்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14064,51 +15659,1239 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জানতে পারবে য়ে আমিই প্রভু|”]]></a:t>
+              <a:t><![CDATA[நானே கர்த்தர் என்பதை நீங்கள் அறியும்படிக்கும், நான் அவன் இருதயத்தையும் அவன் ஊழியக்காரரின்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. அதற்கு மோசே: நாங்கள் எங்கள் தேவனாகிய கர்த்தருக்குப் படைக்கும் பலிகளையும் சர்வாங்க தகன பலிகளையும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நீர் எங்கள் கையிலே கொடுக்கவேண்டும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. எங்கள் மிருக ஜீவன்களும் எங்களோடே கூடவரவேண்டும்; ஒரு குளம்பும் பின்வைக்கப்படுவதில்லை; எங்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தேவனாகிய கர்த்தருக்கு ஆராதனை செய்கிறதற்கு அவைகளிலிருந்து எடுக்கவேண்டும்; இன்னதைக்கொண்டு கர்த்தருக்கு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆராதனை செய்வோம் என்பது நாங்கள் அங்கே போய்ச் சேருமளவும் எங்களுக்குத் தெரியாது என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. கர்த்தர் பார்வோனுடைய இருதயத்தைக் கடினப்படுத்தினார்; அவன் அவர்களைப் போகவிட மனதில்லாதிருந்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. பார்வோன் அவனை நோக்கி: என்னைவிட்டு அப்பாலே போ; நீ இனி என் முகத்தைக் காணாதபடி எச்சரிக்கையாயிரு; நீ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இனி என் முகத்தைக் காணும் நாளில் சாவாய் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. அப்பொழுது மோசே: நீர் சொன்னது சரி; இனி நான் உம்முடைய முகத்தைக் காண்பதில்லை என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14196,51 +16979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. তাই মোশি ও হারোণ ফরৌণের কাছে গেল এবং বলল, “প্রভু, ইস্রায়েলীয়দের ঈশ্বর বলেছেন, ‘তুমি আর কতদিন]]></a:t>
+              <a:t><![CDATA[இருதயத்தையும் கடினப்படுத்தினேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14328,51 +17111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রভুকে অমান্য করবে? আমার লোকদের আমার উপাসনা করতে য়েতে দাও|]]></a:t>
+              <a:t><![CDATA[3. அப்படியே மோசேயும் ஆரோனும் பார்வோனிடத்தில் வந்து: உன்னைத் தாழ்த்த நீ எதுவரைக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14460,51 +17243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. তুমি যদি আমার আদেশ অমান্য কর তবে আগামীকাল আমি তোমাদের এই দেশে পঙ্গপাল নিয়ে আসব|]]></a:t>
+              <a:t><![CDATA[மனதில்லாதிருப்பாய்? என் சமுகத்தில் எனக்கு ஆராதனை செய்ய என் ஜனங்களைப் போகவிடு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14806,51 +17589,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>57</Slides>
+  <Slides>68</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>