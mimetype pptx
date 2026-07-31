--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -31,103 +31,94 @@
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
-    <p:sldId id="276" r:id="rId23"/>
-[...1 lines deleted...]
-    <p:sldId id="278" r:id="rId25"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -245,56 +236,53 @@
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
-  <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
-[...4 lines deleted...]
-  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -572,51 +560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது சிங்காசனத்தின் மேல் வீற்றிருக்கும் பார்வோனுடைய தலைப்பிள்ளை முதல் ஏந்திரம் அரைக்கும் அடிமைப்பெண்ணுடைய தலைப்பிள்ளை வரைக்கும், எகிப்து தேசத்திலிருக்கிற முதற்பேறனைத்தும் மிருகஜீவன்களின் தலையீற்றனைத்தும் சாகும் என்று உரைக்கிறார் என்று சொன்னதுமன்றி,]]></a:t>
+              <a:t><![CDATA[6. அதினால் எகிப்து தேசமெங்கும் முன்னும் பின்னும் ஒருக்காலும் உண்டாகாத பெரிய கூக்குரல் உண்டாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -681,51 +669,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதினால் எகிப்து தேசமெங்கும் முன்னும் பின்னும் ஒருக்காலும் உண்டாகாத பெரிய கூக்குரல் உண்டாகும்.]]></a:t>
+              <a:t><![CDATA[7. ஆனாலும் கர்த்தர் எகிப்தியருக்கும் இஸ்ரவேலருக்கும் பண்ணுகிற வித்தியாசத்தை நீங்கள் அறியும்படிக்கு, இஸ்ரவேல் புத்திரர் அனைவருக்குள்ளும் மனிதர் முதல்மிருக ஜீவன்கள் வரைக்கும் ஒரு நாயாகிலும் தன் நாவை அசைப்பதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -790,51 +778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதினால் எகிப்து தேசமெங்கும் முன்னும் பின்னும் ஒருக்காலும் உண்டாகாத பெரிய கூக்குரல் உண்டாகும்.]]></a:t>
+              <a:t><![CDATA[7. ஆனாலும் கர்த்தர் எகிப்தியருக்கும் இஸ்ரவேலருக்கும் பண்ணுகிற வித்தியாசத்தை நீங்கள் அறியும்படிக்கு, இஸ்ரவேல் புத்திரர் அனைவருக்குள்ளும் மனிதர் முதல்மிருக ஜீவன்கள் வரைக்கும் ஒரு நாயாகிலும் தன் நாவை அசைப்பதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -899,51 +887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆனாலும் கர்த்தர் எகிப்தியருக்கும் இஸ்ரவேலருக்கும் பண்ணுகிற வித்தியாசத்தை நீங்கள் அறியும்படிக்கு, இஸ்ரவேல் புத்திரர் அனைவருக்குள்ளும் மனிதர் முதல்மிருக ஜீவன்கள் வரைக்கும் ஒரு நாயாகிலும் தன் நாவை அசைப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது உம்முடைய ஊழியக்காரராகிய இவர்கள் எல்லாரும் என்னிடத்தில் வந்து, பணிந்து, நீயும் உன்னைப் பின்பற்றுகிறவர்கள் யாவரும் புறப்பட்டுப்போங்கள் என்று சொல்லுவார்கள்; அதின் பின் புறப்படுவேன் என்று சொல்லி, உக்கிரமான கோபத்தோடே பார்வோனைவிட்டுப் புறப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1008,51 +996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆனாலும் கர்த்தர் எகிப்தியருக்கும் இஸ்ரவேலருக்கும் பண்ணுகிற வித்தியாசத்தை நீங்கள் அறியும்படிக்கு, இஸ்ரவேல் புத்திரர் அனைவருக்குள்ளும் மனிதர் முதல்மிருக ஜீவன்கள் வரைக்கும் ஒரு நாயாகிலும் தன் நாவை அசைப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது உம்முடைய ஊழியக்காரராகிய இவர்கள் எல்லாரும் என்னிடத்தில் வந்து, பணிந்து, நீயும் உன்னைப் பின்பற்றுகிறவர்கள் யாவரும் புறப்பட்டுப்போங்கள் என்று சொல்லுவார்கள்; அதின் பின் புறப்படுவேன் என்று சொல்லி, உக்கிரமான கோபத்தோடே பார்வோனைவிட்டுப் புறப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1117,51 +1105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது உம்முடைய ஊழியக்காரராகிய இவர்கள் எல்லாரும் என்னிடத்தில் வந்து, பணிந்து, நீயும் உன்னைப் பின்பற்றுகிறவர்கள் யாவரும் புறப்பட்டுப்போங்கள் என்று சொல்லுவார்கள்; அதின் பின் புறப்படுவேன் என்று சொல்லி, உக்கிரமான கோபத்தோடே பார்வோனைவிட்டுப் புறப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[9. கர்த்தர் மோசேயை நோக்கி: எகிப்துதேசத்தில் என் அற்புதங்கள் அநேகமாகும்படிக்கு, பார்வோன் உங்களுக்குச் செவிகொடுக்கமாட்டான் என்று சொல்லியிருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1226,51 +1214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது உம்முடைய ஊழியக்காரராகிய இவர்கள் எல்லாரும் என்னிடத்தில் வந்து, பணிந்து, நீயும் உன்னைப் பின்பற்றுகிறவர்கள் யாவரும் புறப்பட்டுப்போங்கள் என்று சொல்லுவார்கள்; அதின் பின் புறப்படுவேன் என்று சொல்லி, உக்கிரமான கோபத்தோடே பார்வோனைவிட்டுப் புறப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[9. கர்த்தர் மோசேயை நோக்கி: எகிப்துதேசத்தில் என் அற்புதங்கள் அநேகமாகும்படிக்கு, பார்வோன் உங்களுக்குச் செவிகொடுக்கமாட்டான் என்று சொல்லியிருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1335,51 +1323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது உம்முடைய ஊழியக்காரராகிய இவர்கள் எல்லாரும் என்னிடத்தில் வந்து, பணிந்து, நீயும் உன்னைப் பின்பற்றுகிறவர்கள் யாவரும் புறப்பட்டுப்போங்கள் என்று சொல்லுவார்கள்; அதின் பின் புறப்படுவேன் என்று சொல்லி, உக்கிரமான கோபத்தோடே பார்வோனைவிட்டுப் புறப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[10. மோசேயும் ஆரோனும் இந்த அற்புதங்களையெல்லாம் பார்வோனுக்கு முன்பாகச் செய்தார்கள். கர்த்தர் பார்வோனின் இருதயத்தைக் கடினப்படுத்தினதினால், அவன் இஸ்ரவேல் புத்திரரைத் தன் தேசத்திலிருந்து போகவிடவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1553,377 +1541,50 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கர்த்தர் மோசேயை நோக்கி: எகிப்துதேசத்தில் என் அற்புதங்கள் அநேகமாகும்படிக்கு, பார்வோன் உங்களுக்குச் செவிகொடுக்கமாட்டான் என்று சொல்லியிருந்தார்.]]></a:t>
-[...325 lines deleted...]
-              </a:rPr>
               <a:t><![CDATA[10. மோசேயும் ஆரோனும் இந்த அற்புதங்களையெல்லாம் பார்வோனுக்கு முன்பாகச் செய்தார்கள். கர்த்தர் பார்வோனின் இருதயத்தைக் கடினப்படுத்தினதினால், அவன் இஸ்ரவேல் புத்திரரைத் தன் தேசத்திலிருந்து போகவிடவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
@@ -2098,51 +1759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: இன்னும் ஒரு வாதையைப் பார்வோன்மேலும் எகிப்தின் மேலும் வரப்பண்ணுவேன்; அதற்குப்பின் அவன் உங்களை இவ்விடத்திலிருந்து போகவிடுவான்; சமூலமாய் உங்களைப் போகவிடுவதும் அல்லாமல், உங்களை இவ்விடத்திலிருந்து துரத்தியும் விடுவான்.]]></a:t>
+              <a:t><![CDATA[2. இப்பொழுது ஒவ்வொருவனும் அவனவன் அயலானிடத்திலும், ஒவ்வொருத்தியும் அவளவள் அயலாளிடத்திலும் வெள்ளியுடைமைகளையும் பொன்னுடைமைகளையும் கேட்கும்படி ஜனங்களுக்குச் சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2316,51 +1977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இப்பொழுது ஒவ்வொருவனும் அவனவன் அயலானிடத்திலும், ஒவ்வொருத்தியும் அவளவள் அயலாளிடத்திலும் வெள்ளியுடைமைகளையும் பொன்னுடைமைகளையும் கேட்கும்படி ஜனங்களுக்குச் சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[3. அப்படியே கர்த்தர் ஜனங்களுக்கு எகிப்தியரின் கண்களில் தயவுகிடைக்கும்படி செய்தார். மோசே என்பவன் எகிப்து தேசத்தில் பார்வோனுடைய ஊழியக்காரரின் பார்வைக்கும் ஜனங்களின் பார்வைக்கும் மிகவும் பெரியவனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2534,51 +2195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்படியே கர்த்தர் ஜனங்களுக்கு எகிப்தியரின் கண்களில் தயவுகிடைக்கும்படி செய்தார். மோசே என்பவன் எகிப்து தேசத்தில் பார்வோனுடைய ஊழியக்காரரின் பார்வைக்கும் ஜனங்களின் பார்வைக்கும் மிகவும் பெரியவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது மோசே: கர்த்தர் நடு இராத்திரியிலே நான் எகிப்தின் மத்தியில் புறப்பட்டுப் போவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2722,51 +2383,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469495563" r:id="rId1"/>
+    <p:sldLayoutId id="2474539313" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -2862,74 +2523,50 @@
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...22 lines deleted...]
-
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3086,51 +2723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And all the firstborn in the land of Egypt shall die, from the first born of Pharaoh that sits]]></a:t>
+              <a:t><![CDATA[5. तब मिस्र में सिंहासन पर विराजने वाले फिरौन से ले कर चली पीसने वाली दासी तक के पहिलौठे; वरन पशुओं]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3218,51 +2855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[upon his throne, even unto the firstborn of the maidservant that is behind the mill; and all the]]></a:t>
+              <a:t><![CDATA[तक के सब पहिलौठे मर जाएंगे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3350,51 +2987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[firstborn of beasts.]]></a:t>
+              <a:t><![CDATA[6. और सारे मिस्र देश में बड़ा हाहाकार मचेगा, यहां तक कि उसके समान न तो कभी हुआ और न होगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3482,51 +3119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And there shall be a great cry throughout all the land of Egypt, such as there was none like it,]]></a:t>
+              <a:t><![CDATA[7. पर इस्राएलियों के विरुद्ध, क्या मनुष्य क्या पशु, किसी पर कोई कुत्ता भी न भोंकेगा; जिस से तुम जान]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3614,51 +3251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[nor shall be like it any more.]]></a:t>
+              <a:t><![CDATA[लो कि मिस्रियों और इस्राएलियों में मैं यहोवा अन्तर करता हूं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3746,51 +3383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. But against any of the children of Israel shall not a dog move his tongue, against man or beast:]]></a:t>
+              <a:t><![CDATA[8. तब तेरे ये सब कर्मचारी मेरे पास आ मुझे दण्डवत करके यह कहेंगे, कि अपने सब अनुचरों समेत निकल जा। और]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3878,51 +3515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that all of you may know how that the LORD does put a difference between the Egyptians and Israel.]]></a:t>
+              <a:t><![CDATA[उसके पश्चात मैं निकल जाऊंगा। यह कह कर मूसा बड़े क्रोध में फिरौन के पास से निकल गया॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4010,51 +3647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And all these your servants shall come down unto me, and bow down themselves unto me, saying, Get]]></a:t>
+              <a:t><![CDATA[9. यहोवा ने मूसा से कह दिया था, कि फिरौन तुम्हारी न सुनेगा; क्योंकि मेरी इच्छा है कि मिस्र देश में]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4142,51 +3779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you out, and all the people that follow you: and after that I will go out. And he went out from]]></a:t>
+              <a:t><![CDATA[बहुत से चमत्कार करूं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4274,51 +3911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Pharaoh in a great anger.]]></a:t>
+              <a:t><![CDATA[10. मूसा और हारून ने फिरौन के साम्हने ये सब चमत्कार किए; पर यहोवा ने फिरौन का मन और कठोर कर दिया, सो]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4406,51 +4043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And the LORD said unto Moses, Yet will I bring one plague more upon Pharaoh, and upon Egypt;]]></a:t>
+              <a:t><![CDATA[1. फिर यहोवा ने मूसा से कहा, एक और विपत्ति मैं फिरौन और मिस्र देश पर डालता हूं, उसके पश्चात वह तुम]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4538,447 +4175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And the LORD said unto Moses, Pharaoh shall not hearken unto you; that my wonders may be]]></a:t>
-[...395 lines deleted...]
-              <a:t><![CDATA[so that he would not let the children of Israel go out of his land.]]></a:t>
+              <a:t><![CDATA[उसने इस्राएलियों को अपने देश से जाने न दिया॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5066,51 +4307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[afterwards he will let you go behind: when he shall let you go, he shall surely thrust you out]]></a:t>
+              <a:t><![CDATA[लोगों को वहां से जाने देगा; और जब वह जाने देगा तब तुम सभों को निश्चय निकाल देगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5198,51 +4439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[behind altogether.]]></a:t>
+              <a:t><![CDATA[2. मेरी प्रजा को मेरी यह आज्ञा सुना, कि एक एक पुरूष अपने अपने पड़ोसी, और एक एक स्त्री अपनी अपनी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5330,51 +4571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Speak now in the ears of the people, and let every man borrow of his neighbour, and every woman]]></a:t>
+              <a:t><![CDATA[पड़ोसिन से सोने चांदी के गहने मांग ले।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5462,51 +4703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of her neighbour, jewels of silver and jewels of gold.]]></a:t>
+              <a:t><![CDATA[3. तब यहोवा ने मिस्रियों को अपनी प्रजा पर दयालु किया। और इससे अधिक वह पुरूष मूसा मिस्र देश में फिरौन]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5594,51 +4835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And the LORD gave the people favour in the sight of the Egyptians. Moreover the man Moses was]]></a:t>
+              <a:t><![CDATA[के कर्मचारियों और साधारण लोगों की दृष्टि में अति महान था॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5726,51 +4967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[very great in the land of Egypt, in the sight of Pharaoh's servants, and in the sight of the people.]]></a:t>
+              <a:t><![CDATA[4. फिर मूसा ने कहा, यहोवा इस प्रकार कहता है, कि आधी रात के लगभग मैं मिस्र देश के बीच में हो कर]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5858,51 +5099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And Moses said, Thus says the LORD, About midnight will I go out into the midst of Egypt:]]></a:t>
+              <a:t><![CDATA[चलूंगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5919,91 +5160,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 11]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme30">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme78">
   <a:themeElements>
-    <a:clrScheme name="Theme30">
+    <a:clrScheme name="Theme78">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme30">
+    <a:fontScheme name="Theme78">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -6029,51 +5270,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme30">
+    <a:fmtScheme name="Theme78">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -6204,51 +5445,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>23</Slides>
+  <Slides>20</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>