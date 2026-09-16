--- v1 (2026-07-31)
+++ v2 (2026-09-16)
@@ -31,94 +31,109 @@
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
+    <p:sldId id="276" r:id="rId23"/>
+    <p:sldId id="277" r:id="rId24"/>
+    <p:sldId id="278" r:id="rId25"/>
+    <p:sldId id="279" r:id="rId26"/>
+    <p:sldId id="280" r:id="rId27"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -236,53 +251,58 @@
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
-  <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
+  <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
+  <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
+  <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
+  <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
+  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -342,51 +362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது சிங்காசனத்தின் மேல் வீற்றிருக்கும் பார்வோனுடைய தலைப்பிள்ளை முதல் ஏந்திரம் அரைக்கும் அடிமைப்பெண்ணுடைய தலைப்பிள்ளை வரைக்கும், எகிப்து தேசத்திலிருக்கிற முதற்பேறனைத்தும் மிருகஜீவன்களின் தலையீற்றனைத்தும் சாகும் என்று உரைக்கிறார் என்று சொன்னதுமன்றி,]]></a:t>
+              <a:t><![CDATA[4. And Moses said, Thus says the LORD, About midnight will I go out into the midst of Egypt:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -451,51 +471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது சிங்காசனத்தின் மேல் வீற்றிருக்கும் பார்வோனுடைய தலைப்பிள்ளை முதல் ஏந்திரம் அரைக்கும் அடிமைப்பெண்ணுடைய தலைப்பிள்ளை வரைக்கும், எகிப்து தேசத்திலிருக்கிற முதற்பேறனைத்தும் மிருகஜீவன்களின் தலையீற்றனைத்தும் சாகும் என்று உரைக்கிறார் என்று சொன்னதுமன்றி,]]></a:t>
+              <a:t><![CDATA[5. And all the firstborn in the land of Egypt shall die, from the first born of Pharaoh that sits upon his throne, even unto the firstborn of the maidservant that is behind the mill; and all the firstborn of beasts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -560,51 +580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதினால் எகிப்து தேசமெங்கும் முன்னும் பின்னும் ஒருக்காலும் உண்டாகாத பெரிய கூக்குரல் உண்டாகும்.]]></a:t>
+              <a:t><![CDATA[5. And all the firstborn in the land of Egypt shall die, from the first born of Pharaoh that sits upon his throne, even unto the firstborn of the maidservant that is behind the mill; and all the firstborn of beasts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -669,51 +689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆனாலும் கர்த்தர் எகிப்தியருக்கும் இஸ்ரவேலருக்கும் பண்ணுகிற வித்தியாசத்தை நீங்கள் அறியும்படிக்கு, இஸ்ரவேல் புத்திரர் அனைவருக்குள்ளும் மனிதர் முதல்மிருக ஜீவன்கள் வரைக்கும் ஒரு நாயாகிலும் தன் நாவை அசைப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[5. And all the firstborn in the land of Egypt shall die, from the first born of Pharaoh that sits upon his throne, even unto the firstborn of the maidservant that is behind the mill; and all the firstborn of beasts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -778,51 +798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆனாலும் கர்த்தர் எகிப்தியருக்கும் இஸ்ரவேலருக்கும் பண்ணுகிற வித்தியாசத்தை நீங்கள் அறியும்படிக்கு, இஸ்ரவேல் புத்திரர் அனைவருக்குள்ளும் மனிதர் முதல்மிருக ஜீவன்கள் வரைக்கும் ஒரு நாயாகிலும் தன் நாவை அசைப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[6. And there shall be a great cry throughout all the land of Egypt, such as there was none like it, nor shall be like it any more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -887,51 +907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது உம்முடைய ஊழியக்காரராகிய இவர்கள் எல்லாரும் என்னிடத்தில் வந்து, பணிந்து, நீயும் உன்னைப் பின்பற்றுகிறவர்கள் யாவரும் புறப்பட்டுப்போங்கள் என்று சொல்லுவார்கள்; அதின் பின் புறப்படுவேன் என்று சொல்லி, உக்கிரமான கோபத்தோடே பார்வோனைவிட்டுப் புறப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[7. But against any of the children of Israel shall not a dog move his tongue, against man or beast: that all of you may know how that the LORD does put a difference between the Egyptians and Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -996,51 +1016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது உம்முடைய ஊழியக்காரராகிய இவர்கள் எல்லாரும் என்னிடத்தில் வந்து, பணிந்து, நீயும் உன்னைப் பின்பற்றுகிறவர்கள் யாவரும் புறப்பட்டுப்போங்கள் என்று சொல்லுவார்கள்; அதின் பின் புறப்படுவேன் என்று சொல்லி, உக்கிரமான கோபத்தோடே பார்வோனைவிட்டுப் புறப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[7. But against any of the children of Israel shall not a dog move his tongue, against man or beast: that all of you may know how that the LORD does put a difference between the Egyptians and Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1105,51 +1125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கர்த்தர் மோசேயை நோக்கி: எகிப்துதேசத்தில் என் அற்புதங்கள் அநேகமாகும்படிக்கு, பார்வோன் உங்களுக்குச் செவிகொடுக்கமாட்டான் என்று சொல்லியிருந்தார்.]]></a:t>
+              <a:t><![CDATA[7. But against any of the children of Israel shall not a dog move his tongue, against man or beast: that all of you may know how that the LORD does put a difference between the Egyptians and Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1214,51 +1234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கர்த்தர் மோசேயை நோக்கி: எகிப்துதேசத்தில் என் அற்புதங்கள் அநேகமாகும்படிக்கு, பார்வோன் உங்களுக்குச் செவிகொடுக்கமாட்டான் என்று சொல்லியிருந்தார்.]]></a:t>
+              <a:t><![CDATA[8. And all these your servants shall come down unto me, and bow down themselves unto me, saying, Get you out, and all the people that follow you: and after that I will go out. And he went out from Pharaoh in a great anger.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1323,51 +1343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மோசேயும் ஆரோனும் இந்த அற்புதங்களையெல்லாம் பார்வோனுக்கு முன்பாகச் செய்தார்கள். கர்த்தர் பார்வோனின் இருதயத்தைக் கடினப்படுத்தினதினால், அவன் இஸ்ரவேல் புத்திரரைத் தன் தேசத்திலிருந்து போகவிடவில்லை.]]></a:t>
+              <a:t><![CDATA[8. And all these your servants shall come down unto me, and bow down themselves unto me, saying, Get you out, and all the people that follow you: and after that I will go out. And he went out from Pharaoh in a great anger.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1432,51 +1452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: இன்னும் ஒரு வாதையைப் பார்வோன்மேலும் எகிப்தின் மேலும் வரப்பண்ணுவேன்; அதற்குப்பின் அவன் உங்களை இவ்விடத்திலிருந்து போகவிடுவான்; சமூலமாய் உங்களைப் போகவிடுவதும் அல்லாமல், உங்களை இவ்விடத்திலிருந்து துரத்தியும் விடுவான்.]]></a:t>
+              <a:t><![CDATA[1. And the LORD said unto Moses, Yet will I bring one plague more upon Pharaoh, and upon Egypt; afterwards he will let you go behind: when he shall let you go, he shall surely thrust you out behind altogether.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1541,51 +1561,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மோசேயும் ஆரோனும் இந்த அற்புதங்களையெல்லாம் பார்வோனுக்கு முன்பாகச் செய்தார்கள். கர்த்தர் பார்வோனின் இருதயத்தைக் கடினப்படுத்தினதினால், அவன் இஸ்ரவேல் புத்திரரைத் தன் தேசத்திலிருந்து போகவிடவில்லை.]]></a:t>
+              <a:t><![CDATA[8. And all these your servants shall come down unto me, and bow down themselves unto me, saying, Get you out, and all the people that follow you: and after that I will go out. And he went out from Pharaoh in a great anger.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[9. And the LORD said unto Moses, Pharaoh shall not hearken unto you; that my wonders may be multiplied in the land of Egypt.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[9. And the LORD said unto Moses, Pharaoh shall not hearken unto you; that my wonders may be multiplied in the land of Egypt.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[10. And Moses and Aaron did all these wonders before Pharaoh: and the LORD hardened Pharaoh's heart, so that he would not let the children of Israel go out of his land.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[10. And Moses and Aaron did all these wonders before Pharaoh: and the LORD hardened Pharaoh's heart, so that he would not let the children of Israel go out of his land.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[10. And Moses and Aaron did all these wonders before Pharaoh: and the LORD hardened Pharaoh's heart, so that he would not let the children of Israel go out of his land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1650,51 +2215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: இன்னும் ஒரு வாதையைப் பார்வோன்மேலும் எகிப்தின் மேலும் வரப்பண்ணுவேன்; அதற்குப்பின் அவன் உங்களை இவ்விடத்திலிருந்து போகவிடுவான்; சமூலமாய் உங்களைப் போகவிடுவதும் அல்லாமல், உங்களை இவ்விடத்திலிருந்து துரத்தியும் விடுவான்.]]></a:t>
+              <a:t><![CDATA[1. And the LORD said unto Moses, Yet will I bring one plague more upon Pharaoh, and upon Egypt; afterwards he will let you go behind: when he shall let you go, he shall surely thrust you out behind altogether.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1759,51 +2324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இப்பொழுது ஒவ்வொருவனும் அவனவன் அயலானிடத்திலும், ஒவ்வொருத்தியும் அவளவள் அயலாளிடத்திலும் வெள்ளியுடைமைகளையும் பொன்னுடைமைகளையும் கேட்கும்படி ஜனங்களுக்குச் சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[1. And the LORD said unto Moses, Yet will I bring one plague more upon Pharaoh, and upon Egypt; afterwards he will let you go behind: when he shall let you go, he shall surely thrust you out behind altogether.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1868,51 +2433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இப்பொழுது ஒவ்வொருவனும் அவனவன் அயலானிடத்திலும், ஒவ்வொருத்தியும் அவளவள் அயலாளிடத்திலும் வெள்ளியுடைமைகளையும் பொன்னுடைமைகளையும் கேட்கும்படி ஜனங்களுக்குச் சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[2. Speak now in the ears of the people, and let every man borrow of his neighbour, and every woman of her neighbour, jewels of silver and jewels of gold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1977,51 +2542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்படியே கர்த்தர் ஜனங்களுக்கு எகிப்தியரின் கண்களில் தயவுகிடைக்கும்படி செய்தார். மோசே என்பவன் எகிப்து தேசத்தில் பார்வோனுடைய ஊழியக்காரரின் பார்வைக்கும் ஜனங்களின் பார்வைக்கும் மிகவும் பெரியவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[2. Speak now in the ears of the people, and let every man borrow of his neighbour, and every woman of her neighbour, jewels of silver and jewels of gold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2086,51 +2651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்படியே கர்த்தர் ஜனங்களுக்கு எகிப்தியரின் கண்களில் தயவுகிடைக்கும்படி செய்தார். மோசே என்பவன் எகிப்து தேசத்தில் பார்வோனுடைய ஊழியக்காரரின் பார்வைக்கும் ஜனங்களின் பார்வைக்கும் மிகவும் பெரியவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[3. And the LORD gave the people favour in the sight of the Egyptians. Moreover the man Moses was very great in the land of Egypt, in the sight of Pharaoh's servants, and in the sight of the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2195,51 +2760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது மோசே: கர்த்தர் நடு இராத்திரியிலே நான் எகிப்தின் மத்தியில் புறப்பட்டுப் போவேன்.]]></a:t>
+              <a:t><![CDATA[3. And the LORD gave the people favour in the sight of the Egyptians. Moreover the man Moses was very great in the land of Egypt, in the sight of Pharaoh's servants, and in the sight of the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2304,51 +2869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது மோசே: கர்த்தர் நடு இராத்திரியிலே நான் எகிப்தின் மத்தியில் புறப்பட்டுப் போவேன்.]]></a:t>
+              <a:t><![CDATA[3. And the LORD gave the people favour in the sight of the Egyptians. Moreover the man Moses was very great in the land of Egypt, in the sight of Pharaoh's servants, and in the sight of the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2383,51 +2948,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474539313" r:id="rId1"/>
+    <p:sldLayoutId id="2478604237" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -2523,50 +3088,90 @@
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -2723,51 +3328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. तब मिस्र में सिंहासन पर विराजने वाले फिरौन से ले कर चली पीसने वाली दासी तक के पहिलौठे; वरन पशुओं]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது மோசே: கர்த்தர் நடு இராத்திரியிலே நான் எகிப்தின் மத்தியில் புறப்பட்டுப் போவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2855,51 +3460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तक के सब पहिलौठे मर जाएंगे।]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது சிங்காசனத்தின் மேல் வீற்றிருக்கும் பார்வோனுடைய தலைப்பிள்ளை முதல் ஏந்திரம் அரைக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2987,51 +3592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. और सारे मिस्र देश में बड़ा हाहाकार मचेगा, यहां तक कि उसके समान न तो कभी हुआ और न होगा।]]></a:t>
+              <a:t><![CDATA[அடிமைப்பெண்ணுடைய தலைப்பிள்ளை வரைக்கும், எகிப்து தேசத்திலிருக்கிற முதற்பேறனைத்தும் மிருகஜீவன்களின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3119,51 +3724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. पर इस्राएलियों के विरुद्ध, क्या मनुष्य क्या पशु, किसी पर कोई कुत्ता भी न भोंकेगा; जिस से तुम जान]]></a:t>
+              <a:t><![CDATA[தலையீற்றனைத்தும் சாகும் என்று உரைக்கிறார் என்று சொன்னதுமன்றி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3251,51 +3856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[लो कि मिस्रियों और इस्राएलियों में मैं यहोवा अन्तर करता हूं।]]></a:t>
+              <a:t><![CDATA[6. அதினால் எகிப்து தேசமெங்கும் முன்னும் பின்னும் ஒருக்காலும் உண்டாகாத பெரிய கூக்குரல் உண்டாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3383,51 +3988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. तब तेरे ये सब कर्मचारी मेरे पास आ मुझे दण्डवत करके यह कहेंगे, कि अपने सब अनुचरों समेत निकल जा। और]]></a:t>
+              <a:t><![CDATA[7. ஆனாலும் கர்த்தர் எகிப்தியருக்கும் இஸ்ரவேலருக்கும் பண்ணுகிற வித்தியாசத்தை நீங்கள் அறியும்படிக்கு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3515,51 +4120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उसके पश्चात मैं निकल जाऊंगा। यह कह कर मूसा बड़े क्रोध में फिरौन के पास से निकल गया॥]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேல் புத்திரர் அனைவருக்குள்ளும் மனிதர் முதல்மிருக ஜீவன்கள் வரைக்கும் ஒரு நாயாகிலும் தன் நாவை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3647,51 +4252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. यहोवा ने मूसा से कह दिया था, कि फिरौन तुम्हारी न सुनेगा; क्योंकि मेरी इच्छा है कि मिस्र देश में]]></a:t>
+              <a:t><![CDATA[அசைப்பதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3779,51 +4384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बहुत से चमत्कार करूं।]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது உம்முடைய ஊழியக்காரராகிய இவர்கள் எல்லாரும் என்னிடத்தில் வந்து, பணிந்து, நீயும் உன்னைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3911,51 +4516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. मूसा और हारून ने फिरौन के साम्हने ये सब चमत्कार किए; पर यहोवा ने फिरौन का मन और कठोर कर दिया, सो]]></a:t>
+              <a:t><![CDATA[பின்பற்றுகிறவர்கள் யாவரும் புறப்பட்டுப்போங்கள் என்று சொல்லுவார்கள்; அதின் பின் புறப்படுவேன் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4043,51 +4648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. फिर यहोवा ने मूसा से कहा, एक और विपत्ति मैं फिरौन और मिस्र देश पर डालता हूं, उसके पश्चात वह तुम]]></a:t>
+              <a:t><![CDATA[1. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: இன்னும் ஒரு வாதையைப் பார்வோன்மேலும் எகிப்தின் மேலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4175,51 +4780,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उसने इस्राएलियों को अपने देश से जाने न दिया॥]]></a:t>
+              <a:t><![CDATA[சொல்லி, உக்கிரமான கோபத்தோடே பார்வோனைவிட்டுப் புறப்பட்டான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[9. கர்த்தர் மோசேயை நோக்கி: எகிப்துதேசத்தில் என் அற்புதங்கள் அநேகமாகும்படிக்கு, பார்வோன் உங்களுக்குச்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[செவிகொடுக்கமாட்டான் என்று சொல்லியிருந்தார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[10. மோசேயும் ஆரோனும் இந்த அற்புதங்களையெல்லாம் பார்வோனுக்கு முன்பாகச் செய்தார்கள். கர்த்தர்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பார்வோனின் இருதயத்தைக் கடினப்படுத்தினதினால், அவன் இஸ்ரவேல் புத்திரரைத் தன் தேசத்திலிருந்து]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[போகவிடவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4307,51 +5572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[लोगों को वहां से जाने देगा; और जब वह जाने देगा तब तुम सभों को निश्चय निकाल देगा।]]></a:t>
+              <a:t><![CDATA[வரப்பண்ணுவேன்; அதற்குப்பின் அவன் உங்களை இவ்விடத்திலிருந்து போகவிடுவான்; சமூலமாய் உங்களைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4439,51 +5704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. मेरी प्रजा को मेरी यह आज्ञा सुना, कि एक एक पुरूष अपने अपने पड़ोसी, और एक एक स्त्री अपनी अपनी]]></a:t>
+              <a:t><![CDATA[போகவிடுவதும் அல்லாமல், உங்களை இவ்விடத்திலிருந்து துரத்தியும் விடுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4571,51 +5836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पड़ोसिन से सोने चांदी के गहने मांग ले।]]></a:t>
+              <a:t><![CDATA[2. இப்பொழுது ஒவ்வொருவனும் அவனவன் அயலானிடத்திலும், ஒவ்வொருத்தியும் அவளவள் அயலாளிடத்திலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4703,51 +5968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. तब यहोवा ने मिस्रियों को अपनी प्रजा पर दयालु किया। और इससे अधिक वह पुरूष मूसा मिस्र देश में फिरौन]]></a:t>
+              <a:t><![CDATA[வெள்ளியுடைமைகளையும் பொன்னுடைமைகளையும் கேட்கும்படி ஜனங்களுக்குச் சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4835,51 +6100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[के कर्मचारियों और साधारण लोगों की दृष्टि में अति महान था॥]]></a:t>
+              <a:t><![CDATA[3. அப்படியே கர்த்தர் ஜனங்களுக்கு எகிப்தியரின் கண்களில் தயவுகிடைக்கும்படி செய்தார். மோசே என்பவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4967,51 +6232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. फिर मूसा ने कहा, यहोवा इस प्रकार कहता है, कि आधी रात के लगभग मैं मिस्र देश के बीच में हो कर]]></a:t>
+              <a:t><![CDATA[எகிப்து தேசத்தில் பார்வோனுடைய ஊழியக்காரரின் பார்வைக்கும் ஜனங்களின் பார்வைக்கும் மிகவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5099,51 +6364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[चलूंगा।]]></a:t>
+              <a:t><![CDATA[பெரியவனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5160,91 +6425,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 11]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme78">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme28">
   <a:themeElements>
-    <a:clrScheme name="Theme78">
+    <a:clrScheme name="Theme28">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme78">
+    <a:fontScheme name="Theme28">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -5270,51 +6535,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme78">
+    <a:fmtScheme name="Theme28">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -5445,51 +6710,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>20</Slides>
+  <Slides>25</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>