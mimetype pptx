--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -185,72 +185,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...20 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide108.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -328,61 +306,50 @@
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
     <p:sldId id="339" r:id="rId86"/>
     <p:sldId id="340" r:id="rId87"/>
     <p:sldId id="341" r:id="rId88"/>
     <p:sldId id="342" r:id="rId89"/>
     <p:sldId id="343" r:id="rId90"/>
     <p:sldId id="344" r:id="rId91"/>
     <p:sldId id="345" r:id="rId92"/>
     <p:sldId id="346" r:id="rId93"/>
     <p:sldId id="347" r:id="rId94"/>
     <p:sldId id="348" r:id="rId95"/>
     <p:sldId id="349" r:id="rId96"/>
     <p:sldId id="350" r:id="rId97"/>
     <p:sldId id="351" r:id="rId98"/>
     <p:sldId id="352" r:id="rId99"/>
-    <p:sldId id="353" r:id="rId100"/>
-[...9 lines deleted...]
-    <p:sldId id="363" r:id="rId110"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -577,64 +544,53 @@
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
   <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
   <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
   <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
   <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
   <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
   <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
   <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
   <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
   <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
   <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide93.xml"/>
   <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide94.xml"/>
   <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide95.xml"/>
   <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide96.xml"/>
   <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide97.xml"/>
-  <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide98.xml"/>
-[...12 lines deleted...]
-  <Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -694,1032 +650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. புளிப்பில்லா அப்பப் பண்டிகையை ஆசரிப்பீர்களாக; இந்த நாளில்தான் நான் உங்கள் சேனைகளை எகிப்து தேசத்திலிருந்து புறப்படப் பண்ணினேன்; ஆகையால், உங்கள் தலைமுறைதோறும் நித்திய நியமமாக இந்த நாளை ஆசரிக்கக்கடவீர்கள்.]]></a:t>
-[...980 lines deleted...]
-              <a:t><![CDATA[51. அன்றைத்தினமே கர்த்தர் இஸ்ரவேல் புத்திரரை அணியணியாய் எகிப்து தேசத்திலிருந்து புறப்படப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[6. அதை இந்த மாதம் பதினாலாம் தேதி வரைக்கும் வைத்திருந்து, இஸ்ரவேல் சபையின் ஒவ்வொரு கூட்டத்தாரும் சாயங்காலத்தில் அதை அடித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1784,51 +759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. புளிப்பில்லா அப்பப் பண்டிகையை ஆசரிப்பீர்களாக; இந்த நாளில்தான் நான் உங்கள் சேனைகளை எகிப்து தேசத்திலிருந்து புறப்படப் பண்ணினேன்; ஆகையால், உங்கள் தலைமுறைதோறும் நித்திய நியமமாக இந்த நாளை ஆசரிக்கக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[6. அதை இந்த மாதம் பதினாலாம் தேதி வரைக்கும் வைத்திருந்து, இஸ்ரவேல் சபையின் ஒவ்வொரு கூட்டத்தாரும் சாயங்காலத்தில் அதை அடித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1893,51 +868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. புளிப்பில்லா அப்பப் பண்டிகையை ஆசரிப்பீர்களாக; இந்த நாளில்தான் நான் உங்கள் சேனைகளை எகிப்து தேசத்திலிருந்து புறப்படப் பண்ணினேன்; ஆகையால், உங்கள் தலைமுறைதோறும் நித்திய நியமமாக இந்த நாளை ஆசரிக்கக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[7. அதின் இரத்தத்தில் கொஞ்சம் எடுத்து, தாங்கள் அதைப் புசிக்கும் வீட்டுவாசல் நிலைக்கால்கள் இரண்டிலும் நிலையின் மேற்சட்டத்திலும் தெளித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2002,51 +977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. முதலாம் மாதம் பதினாலாம் தேதி சாயங்காலம் தொடங்கி மாதத்தின் இருபத்தோராம் தேதி சாயங்காலம் வரைக்கும் புளிப்பில்லா அப்பம் புசிக்கக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[7. அதின் இரத்தத்தில் கொஞ்சம் எடுத்து, தாங்கள் அதைப் புசிக்கும் வீட்டுவாசல் நிலைக்கால்கள் இரண்டிலும் நிலையின் மேற்சட்டத்திலும் தெளித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2111,51 +1086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. முதலாம் மாதம் பதினாலாம் தேதி சாயங்காலம் தொடங்கி மாதத்தின் இருபத்தோராம் தேதி சாயங்காலம் வரைக்கும் புளிப்பில்லா அப்பம் புசிக்கக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[8. அன்று ராத்திரியிலே அதின் மாம்சத்தை நெருப்பினால் சுட்டு, புளிப்பில்லா அப்பத்தோடும் கசப்பான கீரையோடும் அதைப் புசிக்கக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2220,51 +1195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஏழு நாளளவும் உங்கள் வீடுகளில் புளித்த மா காணப்படலாகாது; எவனாகிலும் புளிப்பிடப்பட்டதைப் புசித்தால், அவன் பரதேசியானாலும் சுதேசியானாலும், அந்த ஆத்துமா இஸ்ரவேல் சபையில் இராமல் அறுப்புண்டு போவான்.]]></a:t>
+              <a:t><![CDATA[9. பச்சையாயும் தண்ணீரில் அவிக்கப்பட்டதாயும் அல்ல; அதின் தலையையும் அதின் தொடைகளையும் அதற்குள்ள யாவையும் ஏகமாய் நெருப்பினால் சுட்டதாய் அதைப் புசிப்பீர்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2329,51 +1304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஏழு நாளளவும் உங்கள் வீடுகளில் புளித்த மா காணப்படலாகாது; எவனாகிலும் புளிப்பிடப்பட்டதைப் புசித்தால், அவன் பரதேசியானாலும் சுதேசியானாலும், அந்த ஆத்துமா இஸ்ரவேல் சபையில் இராமல் அறுப்புண்டு போவான்.]]></a:t>
+              <a:t><![CDATA[9. பச்சையாயும் தண்ணீரில் அவிக்கப்பட்டதாயும் அல்ல; அதின் தலையையும் அதின் தொடைகளையும் அதற்குள்ள யாவையும் ஏகமாய் நெருப்பினால் சுட்டதாய் அதைப் புசிப்பீர்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2438,51 +1413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஏழு நாளளவும் உங்கள் வீடுகளில் புளித்த மா காணப்படலாகாது; எவனாகிலும் புளிப்பிடப்பட்டதைப் புசித்தால், அவன் பரதேசியானாலும் சுதேசியானாலும், அந்த ஆத்துமா இஸ்ரவேல் சபையில் இராமல் அறுப்புண்டு போவான்.]]></a:t>
+              <a:t><![CDATA[10. அதிலே ஒன்றையும் விடியற்காலம் மட்டும் மீதியாக வைக்காமல், விடியற்காலம்மட்டும் அதிலே மீதியாய் இருக்கிறதை அக்கினியால் சுட்டெரிப்பீர்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2547,51 +1522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. புளிப்பிடப்பட்ட யாதொன்றையும் நீங்கள் புசிக்கவேண்டாம்; உங்கள் வாசஸ்தலங்களிலெல்லாம் புளிப்பில்லா அப்பம் புசிக்கக்கடவீர்கள் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[10. அதிலே ஒன்றையும் விடியற்காலம் மட்டும் மீதியாக வைக்காமல், விடியற்காலம்மட்டும் அதிலே மீதியாய் இருக்கிறதை அக்கினியால் சுட்டெரிப்பீர்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2656,51 +1631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. புளிப்பிடப்பட்ட யாதொன்றையும் நீங்கள் புசிக்கவேண்டாம்; உங்கள் வாசஸ்தலங்களிலெல்லாம் புளிப்பில்லா அப்பம் புசிக்கக்கடவீர்கள் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[11. அதைப் புசிக்க வேண்டிய விதமாவது, நீங்கள் உங்கள் அரைகளில் கச்சை கட்டிக்கொண்டும், உங்கள் கால்களில் பாதரட்சை தொடுத்துக்கொண்டும், உங்கள் கையில் தடி பிடித்துக்கொண்டும் அதைத் தீவிரமாய் புசிக்கக்கடவீர்கள்; அது கர்த்தருடைய பஸ்கா.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2765,51 +1740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அந்த நாள் உங்களுக்கு நினைவுகூருதலான நாளாய் இருக்கக்கடவது; அதைக் கர்த்தருக்குப் பண்டிகையாக ஆசரிப்பீர்களாக; அதை உங்கள் தலைமுறைதோறும் நித்திய நியமமாக ஆசரிக்கக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[1. கர்த்தர் எகிப்து தேசத்தில் மோசேயையும் ஆரோனையும் நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2874,51 +1849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது மோசே இஸ்ரவேல் மூப்பர் யாவரையும் அழைப்பித்து: உங்கள் குடும்பங்களுக்குத் தக்கதாக உங்களுக்கு ஆட்டுக்குட்டியைத் தெரிந்தெடுத்துக்கொண்டு, பஸ்காவை அடித்து,]]></a:t>
+              <a:t><![CDATA[11. அதைப் புசிக்க வேண்டிய விதமாவது, நீங்கள் உங்கள் அரைகளில் கச்சை கட்டிக்கொண்டும், உங்கள் கால்களில் பாதரட்சை தொடுத்துக்கொண்டும், உங்கள் கையில் தடி பிடித்துக்கொண்டும் அதைத் தீவிரமாய் புசிக்கக்கடவீர்கள்; அது கர்த்தருடைய பஸ்கா.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2983,51 +1958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது மோசே இஸ்ரவேல் மூப்பர் யாவரையும் அழைப்பித்து: உங்கள் குடும்பங்களுக்குத் தக்கதாக உங்களுக்கு ஆட்டுக்குட்டியைத் தெரிந்தெடுத்துக்கொண்டு, பஸ்காவை அடித்து,]]></a:t>
+              <a:t><![CDATA[12. அந்த ராத்திரியிலே நான் எகிப்துதேசமெங்கும் கடந்துபோய், எகிப்து தேசத்திலுள்ள மனிதர் முதல் மிருக ஜீவன்கள் மட்டும், முதற்பேறாயிருக்கிறவைகளையெல்லாம் அதம்பண்ணி, எகிப்து தேவர்களின்மேல் நீதியைச் செலுத்துவேன்; நானே கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3092,51 +2067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஈசோப்புக் கொழுந்துகளின் கொத்தை எடுத்து கிண்ணியில் இருக்கும் இரத்தத்தில் தோய்த்து, அதில் இருக்கும் அந்த இரத்தத்தை வாசல் நிலைக்கால்களின் மேற்சட்டத்திலும் வாசலின் நிலைக்கால்கள் இரண்டிலும் தெளியுங்கள்; விடியற்காலம் வரைக்கும் உங்களில் ஒருவரும் வீட்டு வாசலை விட்டுப் புறப்படவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[12. அந்த ராத்திரியிலே நான் எகிப்துதேசமெங்கும் கடந்துபோய், எகிப்து தேசத்திலுள்ள மனிதர் முதல் மிருக ஜீவன்கள் மட்டும், முதற்பேறாயிருக்கிறவைகளையெல்லாம் அதம்பண்ணி, எகிப்து தேவர்களின்மேல் நீதியைச் செலுத்துவேன்; நானே கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3201,51 +2176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஈசோப்புக் கொழுந்துகளின் கொத்தை எடுத்து கிண்ணியில் இருக்கும் இரத்தத்தில் தோய்த்து, அதில் இருக்கும் அந்த இரத்தத்தை வாசல் நிலைக்கால்களின் மேற்சட்டத்திலும் வாசலின் நிலைக்கால்கள் இரண்டிலும் தெளியுங்கள்; விடியற்காலம் வரைக்கும் உங்களில் ஒருவரும் வீட்டு வாசலை விட்டுப் புறப்படவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[13. நீங்கள் இருக்கும் வீடுகளில் அந்த இரத்தம் உங்களுக்காக அடையாளமாய் இருக்கும்; அந்த இரத்தத்தை நான் கண்டு, உங்களைக் கடந்துபோவேன்; நான் எகிப்துதேசத்தை அழிக்கும்போது, அழிக்கும் வாதை உங்களுக்குள்ளே வராதிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3310,51 +2285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஈசோப்புக் கொழுந்துகளின் கொத்தை எடுத்து கிண்ணியில் இருக்கும் இரத்தத்தில் தோய்த்து, அதில் இருக்கும் அந்த இரத்தத்தை வாசல் நிலைக்கால்களின் மேற்சட்டத்திலும் வாசலின் நிலைக்கால்கள் இரண்டிலும் தெளியுங்கள்; விடியற்காலம் வரைக்கும் உங்களில் ஒருவரும் வீட்டு வாசலை விட்டுப் புறப்படவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[13. நீங்கள் இருக்கும் வீடுகளில் அந்த இரத்தம் உங்களுக்காக அடையாளமாய் இருக்கும்; அந்த இரத்தத்தை நான் கண்டு, உங்களைக் கடந்துபோவேன்; நான் எகிப்துதேசத்தை அழிக்கும்போது, அழிக்கும் வாதை உங்களுக்குள்ளே வராதிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3419,51 +2394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. கர்த்தர் எகிப்தியரை அதம்பண்ணுகிறதற்குக் கடந்துவருவார்; நிலையின் மேற்சட்டத்திலும் வாசலின் நிலைக்கால்கள் இரண்டிலும் அந்த இரத்தத்தைக் காணும்போது, கர்த்தர் சங்காரக்காரனை உங்கள் வீடுகளில் உங்களை அதம்பண்ணுகிறதற்கு வரவொட்டாமல், வாசற்படியை விலகிக் கடந்துபோவார்.]]></a:t>
+              <a:t><![CDATA[13. நீங்கள் இருக்கும் வீடுகளில் அந்த இரத்தம் உங்களுக்காக அடையாளமாய் இருக்கும்; அந்த இரத்தத்தை நான் கண்டு, உங்களைக் கடந்துபோவேன்; நான் எகிப்துதேசத்தை அழிக்கும்போது, அழிக்கும் வாதை உங்களுக்குள்ளே வராதிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3528,51 +2503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. கர்த்தர் எகிப்தியரை அதம்பண்ணுகிறதற்குக் கடந்துவருவார்; நிலையின் மேற்சட்டத்திலும் வாசலின் நிலைக்கால்கள் இரண்டிலும் அந்த இரத்தத்தைக் காணும்போது, கர்த்தர் சங்காரக்காரனை உங்கள் வீடுகளில் உங்களை அதம்பண்ணுகிறதற்கு வரவொட்டாமல், வாசற்படியை விலகிக் கடந்துபோவார்.]]></a:t>
+              <a:t><![CDATA[14. அந்த நாள் உங்களுக்கு நினைவுகூருதலான நாளாய் இருக்கக்கடவது; அதைக் கர்த்தருக்குப் பண்டிகையாக ஆசரிப்பீர்களாக; அதை உங்கள் தலைமுறைதோறும் நித்திய நியமமாக ஆசரிக்கக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3637,51 +2612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. கர்த்தர் எகிப்தியரை அதம்பண்ணுகிறதற்குக் கடந்துவருவார்; நிலையின் மேற்சட்டத்திலும் வாசலின் நிலைக்கால்கள் இரண்டிலும் அந்த இரத்தத்தைக் காணும்போது, கர்த்தர் சங்காரக்காரனை உங்கள் வீடுகளில் உங்களை அதம்பண்ணுகிறதற்கு வரவொட்டாமல், வாசற்படியை விலகிக் கடந்துபோவார்.]]></a:t>
+              <a:t><![CDATA[14. அந்த நாள் உங்களுக்கு நினைவுகூருதலான நாளாய் இருக்கக்கடவது; அதைக் கர்த்தருக்குப் பண்டிகையாக ஆசரிப்பீர்களாக; அதை உங்கள் தலைமுறைதோறும் நித்திய நியமமாக ஆசரிக்கக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3746,51 +2721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இந்தக் காரியத்தை உங்களுக்கும் உங்கள் பிள்ளைகளுக்கும் நித்திய நியமமாகக் கைக்கொள்ளக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[15. புளிப்பில்லா அப்பத்தை ஏழு நாளளவும் புசிக்கக்கடவீர்கள்; முதலாம் நாளில்தானே புளித்த மாவை உங்கள் வீடுகளிலிருந்து நீக்கவேண்டும்; முதலாம் நாள் தொடங்கி ஏழாம் நாள் வரைக்கும் புளித்தஅப்பம் புசிக்கிறவன் எவனோ அந்த ஆத்துமா இஸ்ரவேலரிலிருந்து அறுப்புண்டு போவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3855,51 +2830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. கர்த்தர் உங்களுக்குத் தாம் சொன்னபடி கொடுக்கப்போகிற தேசத்திலே நீங்கள் போய்ச் சேரும்போது, இந்த ஆராதனையைக் கைக்கொள்ளக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[15. புளிப்பில்லா அப்பத்தை ஏழு நாளளவும் புசிக்கக்கடவீர்கள்; முதலாம் நாளில்தானே புளித்த மாவை உங்கள் வீடுகளிலிருந்து நீக்கவேண்டும்; முதலாம் நாள் தொடங்கி ஏழாம் நாள் வரைக்கும் புளித்தஅப்பம் புசிக்கிறவன் எவனோ அந்த ஆத்துமா இஸ்ரவேலரிலிருந்து அறுப்புண்டு போவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3964,51 +2939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அந்த நாள் உங்களுக்கு நினைவுகூருதலான நாளாய் இருக்கக்கடவது; அதைக் கர்த்தருக்குப் பண்டிகையாக ஆசரிப்பீர்களாக; அதை உங்கள் தலைமுறைதோறும் நித்திய நியமமாக ஆசரிக்கக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[2. இந்த மாதம் உங்களுக்குப் பிரதான மாதம்; இது உங்களுக்கு வருஷத்தின் முதலாம் மாதமாய் இருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4073,51 +3048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. கர்த்தர் உங்களுக்குத் தாம் சொன்னபடி கொடுக்கப்போகிற தேசத்திலே நீங்கள் போய்ச் சேரும்போது, இந்த ஆராதனையைக் கைக்கொள்ளக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[15. புளிப்பில்லா அப்பத்தை ஏழு நாளளவும் புசிக்கக்கடவீர்கள்; முதலாம் நாளில்தானே புளித்த மாவை உங்கள் வீடுகளிலிருந்து நீக்கவேண்டும்; முதலாம் நாள் தொடங்கி ஏழாம் நாள் வரைக்கும் புளித்தஅப்பம் புசிக்கிறவன் எவனோ அந்த ஆத்துமா இஸ்ரவேலரிலிருந்து அறுப்புண்டு போவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4182,51 +3157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது உங்கள் பிள்ளைகள்: இந்த ஆராதனையின் கருத்து என்ன என்று உங்களைக் கேட்டால்,]]></a:t>
+              <a:t><![CDATA[16. முதலாம் நாளில் பரிசுத்த சபை கூடுதலும், ஏழாம் நாளிலும் பரிசுத்தசபை கூடுதலும் இருக்கவேண்டும்; அவைகளில் ஒரு வேலையும் செய்யப்படலாகாது; அவரவர் சாப்பிடுகிறதற்குத் தேவையானது மாத்திரம் உங்களால் செய்யப்படலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4291,51 +3266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது உங்கள் பிள்ளைகள்: இந்த ஆராதனையின் கருத்து என்ன என்று உங்களைக் கேட்டால்,]]></a:t>
+              <a:t><![CDATA[16. முதலாம் நாளில் பரிசுத்த சபை கூடுதலும், ஏழாம் நாளிலும் பரிசுத்தசபை கூடுதலும் இருக்கவேண்டும்; அவைகளில் ஒரு வேலையும் செய்யப்படலாகாது; அவரவர் சாப்பிடுகிறதற்குத் தேவையானது மாத்திரம் உங்களால் செய்யப்படலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4400,51 +3375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் எகிப்து தேசத்தில் மோசேயையும் ஆரோனையும் நோக்கி:]]></a:t>
+              <a:t><![CDATA[17. புளிப்பில்லா அப்பப் பண்டிகையை ஆசரிப்பீர்களாக; இந்த நாளில்தான் நான் உங்கள் சேனைகளை எகிப்து தேசத்திலிருந்து புறப்படப் பண்ணினேன்; ஆகையால், உங்கள் தலைமுறைதோறும் நித்திய நியமமாக இந்த நாளை ஆசரிக்கக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4509,51 +3484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இந்த மாதம் உங்களுக்குப் பிரதான மாதம்; இது உங்களுக்கு வருஷத்தின் முதலாம் மாதமாய் இருப்பதாக.]]></a:t>
+              <a:t><![CDATA[17. புளிப்பில்லா அப்பப் பண்டிகையை ஆசரிப்பீர்களாக; இந்த நாளில்தான் நான் உங்கள் சேனைகளை எகிப்து தேசத்திலிருந்து புறப்படப் பண்ணினேன்; ஆகையால், உங்கள் தலைமுறைதோறும் நித்திய நியமமாக இந்த நாளை ஆசரிக்கக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4618,51 +3593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இந்த மாதம் உங்களுக்குப் பிரதான மாதம்; இது உங்களுக்கு வருஷத்தின் முதலாம் மாதமாய் இருப்பதாக.]]></a:t>
+              <a:t><![CDATA[18. முதலாம் மாதம் பதினாலாம் தேதி சாயங்காலம் தொடங்கி மாதத்தின் இருபத்தோராம் தேதி சாயங்காலம் வரைக்கும் புளிப்பில்லா அப்பம் புசிக்கக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4727,51 +3702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீங்கள் இஸ்ரவேல் சபையார் யாவரையும் நோக்கி: இந்த மாதம் பத்தாம் தேதியில் வீட்டுத் தலைவர்கள், வீட்டுக்கு ஒரு ஆட்டுக்குட்டியாக, ஒவ்வொருவரும் ஒவ்வொரு ஆட்டுக்குட்டியைத் தெரிந்துகொள்ளக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[18. முதலாம் மாதம் பதினாலாம் தேதி சாயங்காலம் தொடங்கி மாதத்தின் இருபத்தோராம் தேதி சாயங்காலம் வரைக்கும் புளிப்பில்லா அப்பம் புசிக்கக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4836,51 +3811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீங்கள் இஸ்ரவேல் சபையார் யாவரையும் நோக்கி: இந்த மாதம் பத்தாம் தேதியில் வீட்டுத் தலைவர்கள், வீட்டுக்கு ஒரு ஆட்டுக்குட்டியாக, ஒவ்வொருவரும் ஒவ்வொரு ஆட்டுக்குட்டியைத் தெரிந்துகொள்ளக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[19. ஏழு நாளளவும் உங்கள் வீடுகளில் புளித்த மா காணப்படலாகாது; எவனாகிலும் புளிப்பிடப்பட்டதைப் புசித்தால், அவன் பரதேசியானாலும் சுதேசியானாலும், அந்த ஆத்துமா இஸ்ரவேல் சபையில் இராமல் அறுப்புண்டு போவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4945,51 +3920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஒரு வீட்டில் இருக்கிறவர்கள் ஒரு ஆட்டுக்குட்டியைப் புசிக்கிறதற்குப் போதுமான பேர்களாயிராமற் போனால், அவனும் அவன் சமீபத்திலிருக்கிற அயல் வீட்டுக்காரனும், தங்களிடத்திலுள்ள ஆத்துமாக்களின் இலக்கத்திற்குத் தக்கதாக ஒரு ஆட்டுக்குட்டியைத் தெரிந்துகொள்ள வேண்டும்; அவனவன் புசிப்புக்குத் தக்கதாக இலக்கம் பார்த்து, ஆட்டுக்குட்டியைத் தெரிந்துகொள்ள வேண்டும்.]]></a:t>
+              <a:t><![CDATA[19. ஏழு நாளளவும் உங்கள் வீடுகளில் புளித்த மா காணப்படலாகாது; எவனாகிலும் புளிப்பிடப்பட்டதைப் புசித்தால், அவன் பரதேசியானாலும் சுதேசியானாலும், அந்த ஆத்துமா இஸ்ரவேல் சபையில் இராமல் அறுப்புண்டு போவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5054,51 +4029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஒரு வீட்டில் இருக்கிறவர்கள் ஒரு ஆட்டுக்குட்டியைப் புசிக்கிறதற்குப் போதுமான பேர்களாயிராமற் போனால், அவனும் அவன் சமீபத்திலிருக்கிற அயல் வீட்டுக்காரனும், தங்களிடத்திலுள்ள ஆத்துமாக்களின் இலக்கத்திற்குத் தக்கதாக ஒரு ஆட்டுக்குட்டியைத் தெரிந்துகொள்ள வேண்டும்; அவனவன் புசிப்புக்குத் தக்கதாக இலக்கம் பார்த்து, ஆட்டுக்குட்டியைத் தெரிந்துகொள்ள வேண்டும்.]]></a:t>
+              <a:t><![CDATA[20. புளிப்பிடப்பட்ட யாதொன்றையும் நீங்கள் புசிக்கவேண்டாம்; உங்கள் வாசஸ்தலங்களிலெல்லாம் புளிப்பில்லா அப்பம் புசிக்கக்கடவீர்கள் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5163,51 +4138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. புளிப்பில்லா அப்பத்தை ஏழு நாளளவும் புசிக்கக்கடவீர்கள்; முதலாம் நாளில்தானே புளித்த மாவை உங்கள் வீடுகளிலிருந்து நீக்கவேண்டும்; முதலாம் நாள் தொடங்கி ஏழாம் நாள் வரைக்கும் புளித்தஅப்பம் புசிக்கிறவன் எவனோ அந்த ஆத்துமா இஸ்ரவேலரிலிருந்து அறுப்புண்டு போவான்.]]></a:t>
+              <a:t><![CDATA[3. நீங்கள் இஸ்ரவேல் சபையார் யாவரையும் நோக்கி: இந்த மாதம் பத்தாம் தேதியில் வீட்டுத் தலைவர்கள், வீட்டுக்கு ஒரு ஆட்டுக்குட்டியாக, ஒவ்வொருவரும் ஒவ்வொரு ஆட்டுக்குட்டியைத் தெரிந்துகொள்ளக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5272,51 +4247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஒரு வீட்டில் இருக்கிறவர்கள் ஒரு ஆட்டுக்குட்டியைப் புசிக்கிறதற்குப் போதுமான பேர்களாயிராமற் போனால், அவனும் அவன் சமீபத்திலிருக்கிற அயல் வீட்டுக்காரனும், தங்களிடத்திலுள்ள ஆத்துமாக்களின் இலக்கத்திற்குத் தக்கதாக ஒரு ஆட்டுக்குட்டியைத் தெரிந்துகொள்ள வேண்டும்; அவனவன் புசிப்புக்குத் தக்கதாக இலக்கம் பார்த்து, ஆட்டுக்குட்டியைத் தெரிந்துகொள்ள வேண்டும்.]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது மோசே இஸ்ரவேல் மூப்பர் யாவரையும் அழைப்பித்து: உங்கள் குடும்பங்களுக்குத் தக்கதாக உங்களுக்கு ஆட்டுக்குட்டியைத் தெரிந்தெடுத்துக்கொண்டு, பஸ்காவை அடித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5381,51 +4356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்த ஆட்டுக்குட்டி பழுதற்றதும் ஆணும் ஒரு வயதுள்ளதுமாய் இருக்க வேண்டும்; செம்மறியாடுகளிலாவது வெள்ளாடுகளிலாவது அதைத் தெரிந்துகொள்ளலாம்.]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது மோசே இஸ்ரவேல் மூப்பர் யாவரையும் அழைப்பித்து: உங்கள் குடும்பங்களுக்குத் தக்கதாக உங்களுக்கு ஆட்டுக்குட்டியைத் தெரிந்தெடுத்துக்கொண்டு, பஸ்காவை அடித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5490,51 +4465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்த ஆட்டுக்குட்டி பழுதற்றதும் ஆணும் ஒரு வயதுள்ளதுமாய் இருக்க வேண்டும்; செம்மறியாடுகளிலாவது வெள்ளாடுகளிலாவது அதைத் தெரிந்துகொள்ளலாம்.]]></a:t>
+              <a:t><![CDATA[22. ஈசோப்புக் கொழுந்துகளின் கொத்தை எடுத்து கிண்ணியில் இருக்கும் இரத்தத்தில் தோய்த்து, அதில் இருக்கும் அந்த இரத்தத்தை வாசல் நிலைக்கால்களின் மேற்சட்டத்திலும் வாசலின் நிலைக்கால்கள் இரண்டிலும் தெளியுங்கள்; விடியற்காலம் வரைக்கும் உங்களில் ஒருவரும் வீட்டு வாசலை விட்டுப் புறப்படவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5599,51 +4574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதை இந்த மாதம் பதினாலாம் தேதி வரைக்கும் வைத்திருந்து, இஸ்ரவேல் சபையின் ஒவ்வொரு கூட்டத்தாரும் சாயங்காலத்தில் அதை அடித்து,]]></a:t>
+              <a:t><![CDATA[22. ஈசோப்புக் கொழுந்துகளின் கொத்தை எடுத்து கிண்ணியில் இருக்கும் இரத்தத்தில் தோய்த்து, அதில் இருக்கும் அந்த இரத்தத்தை வாசல் நிலைக்கால்களின் மேற்சட்டத்திலும் வாசலின் நிலைக்கால்கள் இரண்டிலும் தெளியுங்கள்; விடியற்காலம் வரைக்கும் உங்களில் ஒருவரும் வீட்டு வாசலை விட்டுப் புறப்படவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5708,51 +4683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதை இந்த மாதம் பதினாலாம் தேதி வரைக்கும் வைத்திருந்து, இஸ்ரவேல் சபையின் ஒவ்வொரு கூட்டத்தாரும் சாயங்காலத்தில் அதை அடித்து,]]></a:t>
+              <a:t><![CDATA[23. கர்த்தர் எகிப்தியரை அதம்பண்ணுகிறதற்குக் கடந்துவருவார்; நிலையின் மேற்சட்டத்திலும் வாசலின் நிலைக்கால்கள் இரண்டிலும் அந்த இரத்தத்தைக் காணும்போது, கர்த்தர் சங்காரக்காரனை உங்கள் வீடுகளில் உங்களை அதம்பண்ணுகிறதற்கு வரவொட்டாமல், வாசற்படியை விலகிக் கடந்துபோவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5817,51 +4792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இது கர்த்தருடைய பஸ்காவாகிய பலி; அவர் எகிப்தியரை அதம்பண்ணி, நம்முடைய வீடுகளைத் தப்பப்பண்ணினபோது, எகிப்திலிருந்த இஸ்ரவேல் புத்திரருடைய வீடுகளைக் கடந்துபோனார் என்று நீங்கள் சொல்லவேண்டும் என்றான். அப்பொழுது ஜனங்கள் தலைவணங்கிப் பணிந்துகொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[23. கர்த்தர் எகிப்தியரை அதம்பண்ணுகிறதற்குக் கடந்துவருவார்; நிலையின் மேற்சட்டத்திலும் வாசலின் நிலைக்கால்கள் இரண்டிலும் அந்த இரத்தத்தைக் காணும்போது, கர்த்தர் சங்காரக்காரனை உங்கள் வீடுகளில் உங்களை அதம்பண்ணுகிறதற்கு வரவொட்டாமல், வாசற்படியை விலகிக் கடந்துபோவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5926,51 +4901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இது கர்த்தருடைய பஸ்காவாகிய பலி; அவர் எகிப்தியரை அதம்பண்ணி, நம்முடைய வீடுகளைத் தப்பப்பண்ணினபோது, எகிப்திலிருந்த இஸ்ரவேல் புத்திரருடைய வீடுகளைக் கடந்துபோனார் என்று நீங்கள் சொல்லவேண்டும் என்றான். அப்பொழுது ஜனங்கள் தலைவணங்கிப் பணிந்துகொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[23. கர்த்தர் எகிப்தியரை அதம்பண்ணுகிறதற்குக் கடந்துவருவார்; நிலையின் மேற்சட்டத்திலும் வாசலின் நிலைக்கால்கள் இரண்டிலும் அந்த இரத்தத்தைக் காணும்போது, கர்த்தர் சங்காரக்காரனை உங்கள் வீடுகளில் உங்களை அதம்பண்ணுகிறதற்கு வரவொட்டாமல், வாசற்படியை விலகிக் கடந்துபோவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6035,51 +5010,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இது கர்த்தருடைய பஸ்காவாகிய பலி; அவர் எகிப்தியரை அதம்பண்ணி, நம்முடைய வீடுகளைத் தப்பப்பண்ணினபோது, எகிப்திலிருந்த இஸ்ரவேல் புத்திரருடைய வீடுகளைக் கடந்துபோனார் என்று நீங்கள் சொல்லவேண்டும் என்றான். அப்பொழுது ஜனங்கள் தலைவணங்கிப் பணிந்துகொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[24. இந்தக் காரியத்தை உங்களுக்கும் உங்கள் பிள்ளைகளுக்கும் நித்திய நியமமாகக் கைக்கொள்ளக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6144,51 +5119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இஸ்ரவேல் புத்திரர் போய் அப்படியே செய்தார்கள். கர்த்தர் மோசேக்கும் ஆரோனுக்கும் கட்டளையிட்டபடியே செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[25. கர்த்தர் உங்களுக்குத் தாம் சொன்னபடி கொடுக்கப்போகிற தேசத்திலே நீங்கள் போய்ச் சேரும்போது, இந்த ஆராதனையைக் கைக்கொள்ளக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6253,51 +5228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இஸ்ரவேல் புத்திரர் போய் அப்படியே செய்தார்கள். கர்த்தர் மோசேக்கும் ஆரோனுக்கும் கட்டளையிட்டபடியே செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[25. கர்த்தர் உங்களுக்குத் தாம் சொன்னபடி கொடுக்கப்போகிற தேசத்திலே நீங்கள் போய்ச் சேரும்போது, இந்த ஆராதனையைக் கைக்கொள்ளக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6362,51 +5337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. புளிப்பில்லா அப்பத்தை ஏழு நாளளவும் புசிக்கக்கடவீர்கள்; முதலாம் நாளில்தானே புளித்த மாவை உங்கள் வீடுகளிலிருந்து நீக்கவேண்டும்; முதலாம் நாள் தொடங்கி ஏழாம் நாள் வரைக்கும் புளித்தஅப்பம் புசிக்கிறவன் எவனோ அந்த ஆத்துமா இஸ்ரவேலரிலிருந்து அறுப்புண்டு போவான்.]]></a:t>
+              <a:t><![CDATA[3. நீங்கள் இஸ்ரவேல் சபையார் யாவரையும் நோக்கி: இந்த மாதம் பத்தாம் தேதியில் வீட்டுத் தலைவர்கள், வீட்டுக்கு ஒரு ஆட்டுக்குட்டியாக, ஒவ்வொருவரும் ஒவ்வொரு ஆட்டுக்குட்டியைத் தெரிந்துகொள்ளக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6471,51 +5446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நடுராத்திரியிலே சிங்காசனத்தின் மேல் வீற்றிருக்கும் பார்வோனுடைய தலைப்பிள்ளை முதல் காவல் கிடங்கிலிருக்கும் சிறைப்பட்டவனின் தலைப்பிள்ளை வரைக்கும், எகிப்து தேசத்தில் இருந்த முதற்பேறனைத்தையும் மிருகஜீவன்களின் தலையீற்றனைத்தையும் கர்த்தர் அழித்தார்.]]></a:t>
+              <a:t><![CDATA[26. அப்பொழுது உங்கள் பிள்ளைகள்: இந்த ஆராதனையின் கருத்து என்ன என்று உங்களைக் கேட்டால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6580,51 +5555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நடுராத்திரியிலே சிங்காசனத்தின் மேல் வீற்றிருக்கும் பார்வோனுடைய தலைப்பிள்ளை முதல் காவல் கிடங்கிலிருக்கும் சிறைப்பட்டவனின் தலைப்பிள்ளை வரைக்கும், எகிப்து தேசத்தில் இருந்த முதற்பேறனைத்தையும் மிருகஜீவன்களின் தலையீற்றனைத்தையும் கர்த்தர் அழித்தார்.]]></a:t>
+              <a:t><![CDATA[27. இது கர்த்தருடைய பஸ்காவாகிய பலி; அவர் எகிப்தியரை அதம்பண்ணி, நம்முடைய வீடுகளைத் தப்பப்பண்ணினபோது, எகிப்திலிருந்த இஸ்ரவேல் புத்திரருடைய வீடுகளைக் கடந்துபோனார் என்று நீங்கள் சொல்லவேண்டும் என்றான். அப்பொழுது ஜனங்கள் தலைவணங்கிப் பணிந்துகொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6689,51 +5664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நடுராத்திரியிலே சிங்காசனத்தின் மேல் வீற்றிருக்கும் பார்வோனுடைய தலைப்பிள்ளை முதல் காவல் கிடங்கிலிருக்கும் சிறைப்பட்டவனின் தலைப்பிள்ளை வரைக்கும், எகிப்து தேசத்தில் இருந்த முதற்பேறனைத்தையும் மிருகஜீவன்களின் தலையீற்றனைத்தையும் கர்த்தர் அழித்தார்.]]></a:t>
+              <a:t><![CDATA[27. இது கர்த்தருடைய பஸ்காவாகிய பலி; அவர் எகிப்தியரை அதம்பண்ணி, நம்முடைய வீடுகளைத் தப்பப்பண்ணினபோது, எகிப்திலிருந்த இஸ்ரவேல் புத்திரருடைய வீடுகளைக் கடந்துபோனார் என்று நீங்கள் சொல்லவேண்டும் என்றான். அப்பொழுது ஜனங்கள் தலைவணங்கிப் பணிந்துகொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6798,51 +5773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அப்பொழுது பார்வோனும் அவனுடைய சகல ஊழியக்காரரும் எகிப்தியர் யாவரும் இராத்திரியிலே எழுந்திருந்தார்கள்; மகா கூக்குரல் எகிப்திலே உண்டாயிற்று; சாவில்லாத ஒரு வீடும் இருந்ததில்லை.]]></a:t>
+              <a:t><![CDATA[27. இது கர்த்தருடைய பஸ்காவாகிய பலி; அவர் எகிப்தியரை அதம்பண்ணி, நம்முடைய வீடுகளைத் தப்பப்பண்ணினபோது, எகிப்திலிருந்த இஸ்ரவேல் புத்திரருடைய வீடுகளைக் கடந்துபோனார் என்று நீங்கள் சொல்லவேண்டும் என்றான். அப்பொழுது ஜனங்கள் தலைவணங்கிப் பணிந்துகொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6907,51 +5882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அப்பொழுது பார்வோனும் அவனுடைய சகல ஊழியக்காரரும் எகிப்தியர் யாவரும் இராத்திரியிலே எழுந்திருந்தார்கள்; மகா கூக்குரல் எகிப்திலே உண்டாயிற்று; சாவில்லாத ஒரு வீடும் இருந்ததில்லை.]]></a:t>
+              <a:t><![CDATA[28. இஸ்ரவேல் புத்திரர் போய் அப்படியே செய்தார்கள். கர்த்தர் மோசேக்கும் ஆரோனுக்கும் கட்டளையிட்டபடியே செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7016,51 +5991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அதின் இரத்தத்தில் கொஞ்சம் எடுத்து, தாங்கள் அதைப் புசிக்கும் வீட்டுவாசல் நிலைக்கால்கள் இரண்டிலும் நிலையின் மேற்சட்டத்திலும் தெளித்து,]]></a:t>
+              <a:t><![CDATA[29. நடுராத்திரியிலே சிங்காசனத்தின் மேல் வீற்றிருக்கும் பார்வோனுடைய தலைப்பிள்ளை முதல் காவல் கிடங்கிலிருக்கும் சிறைப்பட்டவனின் தலைப்பிள்ளை வரைக்கும், எகிப்து தேசத்தில் இருந்த முதற்பேறனைத்தையும் மிருகஜீவன்களின் தலையீற்றனைத்தையும் கர்த்தர் அழித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7125,51 +6100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அதின் இரத்தத்தில் கொஞ்சம் எடுத்து, தாங்கள் அதைப் புசிக்கும் வீட்டுவாசல் நிலைக்கால்கள் இரண்டிலும் நிலையின் மேற்சட்டத்திலும் தெளித்து,]]></a:t>
+              <a:t><![CDATA[29. நடுராத்திரியிலே சிங்காசனத்தின் மேல் வீற்றிருக்கும் பார்வோனுடைய தலைப்பிள்ளை முதல் காவல் கிடங்கிலிருக்கும் சிறைப்பட்டவனின் தலைப்பிள்ளை வரைக்கும், எகிப்து தேசத்தில் இருந்த முதற்பேறனைத்தையும் மிருகஜீவன்களின் தலையீற்றனைத்தையும் கர்த்தர் அழித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7234,51 +6209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. இராத்திரியிலே அவன் மோசேயையும் ஆரோனையும் அழைப்பித்து: நீங்களும் இஸ்ரவேல் புத்திரரும் எழுந்து, என் ஜனங்களைவிட்டுப், புறப்பட்டுப்போய், நீங்கள் சொன்னபடியே கர்த்தருக்கு ஆராதனைசெய்யுங்கள்.]]></a:t>
+              <a:t><![CDATA[30. அப்பொழுது பார்வோனும் அவனுடைய சகல ஊழியக்காரரும் எகிப்தியர் யாவரும் இராத்திரியிலே எழுந்திருந்தார்கள்; மகா கூக்குரல் எகிப்திலே உண்டாயிற்று; சாவில்லாத ஒரு வீடும் இருந்ததில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7343,51 +6318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. இராத்திரியிலே அவன் மோசேயையும் ஆரோனையும் அழைப்பித்து: நீங்களும் இஸ்ரவேல் புத்திரரும் எழுந்து, என் ஜனங்களைவிட்டுப், புறப்பட்டுப்போய், நீங்கள் சொன்னபடியே கர்த்தருக்கு ஆராதனைசெய்யுங்கள்.]]></a:t>
+              <a:t><![CDATA[30. அப்பொழுது பார்வோனும் அவனுடைய சகல ஊழியக்காரரும் எகிப்தியர் யாவரும் இராத்திரியிலே எழுந்திருந்தார்கள்; மகா கூக்குரல் எகிப்திலே உண்டாயிற்று; சாவில்லாத ஒரு வீடும் இருந்ததில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7452,51 +6427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அன்று ராத்திரியிலே அதின் மாம்சத்தை நெருப்பினால் சுட்டு, புளிப்பில்லா அப்பத்தோடும் கசப்பான கீரையோடும் அதைப் புசிக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[31. இராத்திரியிலே அவன் மோசேயையும் ஆரோனையும் அழைப்பித்து: நீங்களும் இஸ்ரவேல் புத்திரரும் எழுந்து, என் ஜனங்களைவிட்டுப், புறப்பட்டுப்போய், நீங்கள் சொன்னபடியே கர்த்தருக்கு ஆராதனைசெய்யுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7561,51 +6536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. புளிப்பில்லா அப்பத்தை ஏழு நாளளவும் புசிக்கக்கடவீர்கள்; முதலாம் நாளில்தானே புளித்த மாவை உங்கள் வீடுகளிலிருந்து நீக்கவேண்டும்; முதலாம் நாள் தொடங்கி ஏழாம் நாள் வரைக்கும் புளித்தஅப்பம் புசிக்கிறவன் எவனோ அந்த ஆத்துமா இஸ்ரவேலரிலிருந்து அறுப்புண்டு போவான்.]]></a:t>
+              <a:t><![CDATA[4. ஒரு வீட்டில் இருக்கிறவர்கள் ஒரு ஆட்டுக்குட்டியைப் புசிக்கிறதற்குப் போதுமான பேர்களாயிராமற் போனால், அவனும் அவன் சமீபத்திலிருக்கிற அயல் வீட்டுக்காரனும், தங்களிடத்திலுள்ள ஆத்துமாக்களின் இலக்கத்திற்குத் தக்கதாக ஒரு ஆட்டுக்குட்டியைத் தெரிந்துகொள்ள வேண்டும்; அவனவன் புசிப்புக்குத் தக்கதாக இலக்கம் பார்த்து, ஆட்டுக்குட்டியைத் தெரிந்துகொள்ள வேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7670,51 +6645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அன்று ராத்திரியிலே அதின் மாம்சத்தை நெருப்பினால் சுட்டு, புளிப்பில்லா அப்பத்தோடும் கசப்பான கீரையோடும் அதைப் புசிக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[31. இராத்திரியிலே அவன் மோசேயையும் ஆரோனையும் அழைப்பித்து: நீங்களும் இஸ்ரவேல் புத்திரரும் எழுந்து, என் ஜனங்களைவிட்டுப், புறப்பட்டுப்போய், நீங்கள் சொன்னபடியே கர்த்தருக்கு ஆராதனைசெய்யுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7888,51 +6863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பச்சையாயும் தண்ணீரில் அவிக்கப்பட்டதாயும் அல்ல; அதின் தலையையும் அதின் தொடைகளையும் அதற்குள்ள யாவையும் ஏகமாய் நெருப்பினால் சுட்டதாய் அதைப் புசிப்பீர்களாக.]]></a:t>
+              <a:t><![CDATA[32. நீங்கள் சொன்னபடியே உங்கள் ஆடுமாடுகளையும் ஓட்டிக்கொண்டுபோங்கள்; என்னையும் ஆசீர்வதியுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7997,51 +6972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பச்சையாயும் தண்ணீரில் அவிக்கப்பட்டதாயும் அல்ல; அதின் தலையையும் அதின் தொடைகளையும் அதற்குள்ள யாவையும் ஏகமாய் நெருப்பினால் சுட்டதாய் அதைப் புசிப்பீர்களாக.]]></a:t>
+              <a:t><![CDATA[33. எகிப்தியர்: நாங்கள் எல்லாரும் சாகிறோமே என்று சொல்லி, தீவிரமாய் அந்த ஜனங்களைத் தேசத்திலிருந்து அனுப்பிவிட அவர்களை மிகவும் துரிதப்படுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8106,51 +7081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதிலே ஒன்றையும் விடியற்காலம் மட்டும் மீதியாக வைக்காமல், விடியற்காலம்மட்டும் அதிலே மீதியாய் இருக்கிறதை அக்கினியால் சுட்டெரிப்பீர்களாக.]]></a:t>
+              <a:t><![CDATA[33. எகிப்தியர்: நாங்கள் எல்லாரும் சாகிறோமே என்று சொல்லி, தீவிரமாய் அந்த ஜனங்களைத் தேசத்திலிருந்து அனுப்பிவிட அவர்களை மிகவும் துரிதப்படுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8215,51 +7190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதிலே ஒன்றையும் விடியற்காலம் மட்டும் மீதியாக வைக்காமல், விடியற்காலம்மட்டும் அதிலே மீதியாய் இருக்கிறதை அக்கினியால் சுட்டெரிப்பீர்களாக.]]></a:t>
+              <a:t><![CDATA[34. பிசைந்தமா புளிக்குமுன் ஜனங்கள் அதைப் பாத்திரத்துடனே தங்கள் வஸ்திரங்களில் கட்டி, தங்கள் தோள்மேல் எடுத்துக்கொண்டு போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8324,51 +7299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. எகிப்தியர்: நாங்கள் எல்லாரும் சாகிறோமே என்று சொல்லி, தீவிரமாய் அந்த ஜனங்களைத் தேசத்திலிருந்து அனுப்பிவிட அவர்களை மிகவும் துரிதப்படுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[34. பிசைந்தமா புளிக்குமுன் ஜனங்கள் அதைப் பாத்திரத்துடனே தங்கள் வஸ்திரங்களில் கட்டி, தங்கள் தோள்மேல் எடுத்துக்கொண்டு போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8433,51 +7408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. எகிப்தியர்: நாங்கள் எல்லாரும் சாகிறோமே என்று சொல்லி, தீவிரமாய் அந்த ஜனங்களைத் தேசத்திலிருந்து அனுப்பிவிட அவர்களை மிகவும் துரிதப்படுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[35. மோசே சொல்லியிருந்தபடி இஸ்ரவேல் ஜனங்கள் எகிப்தியரிடத்தில் வெள்ளியுடைமைகளையும் பொன்னுடைமைகளையும் வஸ்திரங்களையும் கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8542,51 +7517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதைப் புசிக்க வேண்டிய விதமாவது, நீங்கள் உங்கள் அரைகளில் கச்சை கட்டிக்கொண்டும், உங்கள் கால்களில் பாதரட்சை தொடுத்துக்கொண்டும், உங்கள் கையில் தடி பிடித்துக்கொண்டும் அதைத் தீவிரமாய் புசிக்கக்கடவீர்கள்; அது கர்த்தருடைய பஸ்கா.]]></a:t>
+              <a:t><![CDATA[35. மோசே சொல்லியிருந்தபடி இஸ்ரவேல் ஜனங்கள் எகிப்தியரிடத்தில் வெள்ளியுடைமைகளையும் பொன்னுடைமைகளையும் வஸ்திரங்களையும் கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8651,51 +7626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதைப் புசிக்க வேண்டிய விதமாவது, நீங்கள் உங்கள் அரைகளில் கச்சை கட்டிக்கொண்டும், உங்கள் கால்களில் பாதரட்சை தொடுத்துக்கொண்டும், உங்கள் கையில் தடி பிடித்துக்கொண்டும் அதைத் தீவிரமாய் புசிக்கக்கடவீர்கள்; அது கர்த்தருடைய பஸ்கா.]]></a:t>
+              <a:t><![CDATA[36. கர்த்தர் ஜனங்களுக்கு எகிப்தியரின் கண்களில் தயவு கிடைக்கும்படி செய்ததினால், கேட்டதை அவர்களுக்குக் கொடுத்தார்கள்; இவ்விதமாய் அவர்கள் எகிப்தியரைக் கொள்ளையிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8760,51 +7735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. முதலாம் நாளில் பரிசுத்த சபை கூடுதலும், ஏழாம் நாளிலும் பரிசுத்தசபை கூடுதலும் இருக்கவேண்டும்; அவைகளில் ஒரு வேலையும் செய்யப்படலாகாது; அவரவர் சாப்பிடுகிறதற்குத் தேவையானது மாத்திரம் உங்களால் செய்யப்படலாம்.]]></a:t>
+              <a:t><![CDATA[4. ஒரு வீட்டில் இருக்கிறவர்கள் ஒரு ஆட்டுக்குட்டியைப் புசிக்கிறதற்குப் போதுமான பேர்களாயிராமற் போனால், அவனும் அவன் சமீபத்திலிருக்கிற அயல் வீட்டுக்காரனும், தங்களிடத்திலுள்ள ஆத்துமாக்களின் இலக்கத்திற்குத் தக்கதாக ஒரு ஆட்டுக்குட்டியைத் தெரிந்துகொள்ள வேண்டும்; அவனவன் புசிப்புக்குத் தக்கதாக இலக்கம் பார்த்து, ஆட்டுக்குட்டியைத் தெரிந்துகொள்ள வேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8869,51 +7844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அந்த ராத்திரியிலே நான் எகிப்துதேசமெங்கும் கடந்துபோய், எகிப்து தேசத்திலுள்ள மனிதர் முதல் மிருக ஜீவன்கள் மட்டும், முதற்பேறாயிருக்கிறவைகளையெல்லாம் அதம்பண்ணி, எகிப்து தேவர்களின்மேல் நீதியைச் செலுத்துவேன்; நானே கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[36. கர்த்தர் ஜனங்களுக்கு எகிப்தியரின் கண்களில் தயவு கிடைக்கும்படி செய்ததினால், கேட்டதை அவர்களுக்குக் கொடுத்தார்கள்; இவ்விதமாய் அவர்கள் எகிப்தியரைக் கொள்ளையிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8978,51 +7953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அந்த ராத்திரியிலே நான் எகிப்துதேசமெங்கும் கடந்துபோய், எகிப்து தேசத்திலுள்ள மனிதர் முதல் மிருக ஜீவன்கள் மட்டும், முதற்பேறாயிருக்கிறவைகளையெல்லாம் அதம்பண்ணி, எகிப்து தேவர்களின்மேல் நீதியைச் செலுத்துவேன்; நானே கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[37. இஸ்ரவேல் புத்திரர் ராமசேசை விட்டுக் கால்நடையாய்ப் பிரயாணம் பண்ணி, சுக்கோத்துக்குப் போனார்கள்; அவர்கள் பிள்ளைகள்தவிர ஆறுலட்சம் புருஷராயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9087,51 +8062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அந்த ராத்திரியிலே நான் எகிப்துதேசமெங்கும் கடந்துபோய், எகிப்து தேசத்திலுள்ள மனிதர் முதல் மிருக ஜீவன்கள் மட்டும், முதற்பேறாயிருக்கிறவைகளையெல்லாம் அதம்பண்ணி, எகிப்து தேவர்களின்மேல் நீதியைச் செலுத்துவேன்; நானே கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[37. இஸ்ரவேல் புத்திரர் ராமசேசை விட்டுக் கால்நடையாய்ப் பிரயாணம் பண்ணி, சுக்கோத்துக்குப் போனார்கள்; அவர்கள் பிள்ளைகள்தவிர ஆறுலட்சம் புருஷராயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9196,51 +8171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீங்கள் இருக்கும் வீடுகளில் அந்த இரத்தம் உங்களுக்காக அடையாளமாய் இருக்கும்; அந்த இரத்தத்தை நான் கண்டு, உங்களைக் கடந்துபோவேன்; நான் எகிப்துதேசத்தை அழிக்கும்போது, அழிக்கும் வாதை உங்களுக்குள்ளே வராதிருக்கும்.]]></a:t>
+              <a:t><![CDATA[38. அவர்களோடேகூடப் பல ஜாதியான ஜனங்கள் அநேகர் போனதும் அன்றி, மிகுதியான ஆடுமாடுகள் முதலான மிருகஜீவன்களும் போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9305,51 +8280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீங்கள் இருக்கும் வீடுகளில் அந்த இரத்தம் உங்களுக்காக அடையாளமாய் இருக்கும்; அந்த இரத்தத்தை நான் கண்டு, உங்களைக் கடந்துபோவேன்; நான் எகிப்துதேசத்தை அழிக்கும்போது, அழிக்கும் வாதை உங்களுக்குள்ளே வராதிருக்கும்.]]></a:t>
+              <a:t><![CDATA[39. எகிப்திலிருந்து அவர்கள் கொண்டுவந்த பிசைந்தமாவைப் புளிப்பில்லா அப்பங்களாகச் சுட்டார்கள்; அவர்கள் எகிப்தில் தரிக்கக் கூடாமல் துரத்திவிடப்பட்டதினால், அது புளியாதிருந்தது; அவர்கள் தங்களுக்கு வழிக்கென்று ஒன்றும் ஆயத்தம்பண்ணவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9414,51 +8389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீங்கள் இருக்கும் வீடுகளில் அந்த இரத்தம் உங்களுக்காக அடையாளமாய் இருக்கும்; அந்த இரத்தத்தை நான் கண்டு, உங்களைக் கடந்துபோவேன்; நான் எகிப்துதேசத்தை அழிக்கும்போது, அழிக்கும் வாதை உங்களுக்குள்ளே வராதிருக்கும்.]]></a:t>
+              <a:t><![CDATA[39. எகிப்திலிருந்து அவர்கள் கொண்டுவந்த பிசைந்தமாவைப் புளிப்பில்லா அப்பங்களாகச் சுட்டார்கள்; அவர்கள் எகிப்தில் தரிக்கக் கூடாமல் துரத்திவிடப்பட்டதினால், அது புளியாதிருந்தது; அவர்கள் தங்களுக்கு வழிக்கென்று ஒன்றும் ஆயத்தம்பண்ணவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9523,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. பிசைந்தமா புளிக்குமுன் ஜனங்கள் அதைப் பாத்திரத்துடனே தங்கள் வஸ்திரங்களில் கட்டி, தங்கள் தோள்மேல் எடுத்துக்கொண்டு போனார்கள்.]]></a:t>
+              <a:t><![CDATA[39. எகிப்திலிருந்து அவர்கள் கொண்டுவந்த பிசைந்தமாவைப் புளிப்பில்லா அப்பங்களாகச் சுட்டார்கள்; அவர்கள் எகிப்தில் தரிக்கக் கூடாமல் துரத்திவிடப்பட்டதினால், அது புளியாதிருந்தது; அவர்கள் தங்களுக்கு வழிக்கென்று ஒன்றும் ஆயத்தம்பண்ணவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9632,51 +8607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. பிசைந்தமா புளிக்குமுன் ஜனங்கள் அதைப் பாத்திரத்துடனே தங்கள் வஸ்திரங்களில் கட்டி, தங்கள் தோள்மேல் எடுத்துக்கொண்டு போனார்கள்.]]></a:t>
+              <a:t><![CDATA[40. இஸ்ரவேல் புத்திரர் எகிப்திலே குடியிருந்த காலம் நானூற்றுமுப்பது வருஷம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9741,51 +8716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. மோசே சொல்லியிருந்தபடி இஸ்ரவேல் ஜனங்கள் எகிப்தியரிடத்தில் வெள்ளியுடைமைகளையும் பொன்னுடைமைகளையும் வஸ்திரங்களையும் கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[41. நானூற்றுமுப்பது வருஷம் முடிந்த அன்றைத்தினமே கர்த்தருடைய சேனைகள் எல்லாம் எகிப்து தேசத்திலிருந்து புறப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9850,51 +8825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. மோசே சொல்லியிருந்தபடி இஸ்ரவேல் ஜனங்கள் எகிப்தியரிடத்தில் வெள்ளியுடைமைகளையும் பொன்னுடைமைகளையும் வஸ்திரங்களையும் கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[42. கர்த்தர் அவர்களை எகிப்து தேசத்திலிருந்து புறப்படப்பண்ணினதினால், இது அவருக்கென்று முக்கியமாய் ஆசரிக்கத்தக்க ராத்திரியாயிற்று; இஸ்ரவேல் சந்ததியார் எல்லாரும் தங்கள் தலைமுறைதோறும் கர்த்தருக்கு முக்கியமாய் ஆசரிக்கவேண்டிய ராத்திரி இதுவே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9959,51 +8934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. முதலாம் நாளில் பரிசுத்த சபை கூடுதலும், ஏழாம் நாளிலும் பரிசுத்தசபை கூடுதலும் இருக்கவேண்டும்; அவைகளில் ஒரு வேலையும் செய்யப்படலாகாது; அவரவர் சாப்பிடுகிறதற்குத் தேவையானது மாத்திரம் உங்களால் செய்யப்படலாம்.]]></a:t>
+              <a:t><![CDATA[5. அந்த ஆட்டுக்குட்டி பழுதற்றதும் ஆணும் ஒரு வயதுள்ளதுமாய் இருக்க வேண்டும்; செம்மறியாடுகளிலாவது வெள்ளாடுகளிலாவது அதைத் தெரிந்துகொள்ளலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10068,51 +9043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. கர்த்தர் ஜனங்களுக்கு எகிப்தியரின் கண்களில் தயவு கிடைக்கும்படி செய்ததினால், கேட்டதை அவர்களுக்குக் கொடுத்தார்கள்; இவ்விதமாய் அவர்கள் எகிப்தியரைக் கொள்ளையிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[42. கர்த்தர் அவர்களை எகிப்து தேசத்திலிருந்து புறப்படப்பண்ணினதினால், இது அவருக்கென்று முக்கியமாய் ஆசரிக்கத்தக்க ராத்திரியாயிற்று; இஸ்ரவேல் சந்ததியார் எல்லாரும் தங்கள் தலைமுறைதோறும் கர்த்தருக்கு முக்கியமாய் ஆசரிக்கவேண்டிய ராத்திரி இதுவே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10177,51 +9152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. கர்த்தர் ஜனங்களுக்கு எகிப்தியரின் கண்களில் தயவு கிடைக்கும்படி செய்ததினால், கேட்டதை அவர்களுக்குக் கொடுத்தார்கள்; இவ்விதமாய் அவர்கள் எகிப்தியரைக் கொள்ளையிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[42. கர்த்தர் அவர்களை எகிப்து தேசத்திலிருந்து புறப்படப்பண்ணினதினால், இது அவருக்கென்று முக்கியமாய் ஆசரிக்கத்தக்க ராத்திரியாயிற்று; இஸ்ரவேல் சந்ததியார் எல்லாரும் தங்கள் தலைமுறைதோறும் கர்த்தருக்கு முக்கியமாய் ஆசரிக்கவேண்டிய ராத்திரி இதுவே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10286,51 +9261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. இஸ்ரவேல் புத்திரர் ராமசேசை விட்டுக் கால்நடையாய்ப் பிரயாணம் பண்ணி, சுக்கோத்துக்குப் போனார்கள்; அவர்கள் பிள்ளைகள்தவிர ஆறுலட்சம் புருஷராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[43. மேலும், கர்த்தர் மோசேயையும் ஆரோனையும் நோக்கி: பஸ்காவின் நியமமாவது, அந்நிய புத்திரன் ஒருவனும் அதைப் புசிக்கவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10395,51 +9370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. இஸ்ரவேல் புத்திரர் ராமசேசை விட்டுக் கால்நடையாய்ப் பிரயாணம் பண்ணி, சுக்கோத்துக்குப் போனார்கள்; அவர்கள் பிள்ளைகள்தவிர ஆறுலட்சம் புருஷராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[43. மேலும், கர்த்தர் மோசேயையும் ஆரோனையும் நோக்கி: பஸ்காவின் நியமமாவது, அந்நிய புத்திரன் ஒருவனும் அதைப் புசிக்கவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10504,51 +9479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அவர்களோடேகூடப் பல ஜாதியான ஜனங்கள் அநேகர் போனதும் அன்றி, மிகுதியான ஆடுமாடுகள் முதலான மிருகஜீவன்களும் போயிற்று.]]></a:t>
+              <a:t><![CDATA[44. பணத்தினால் கொள்ளப்பட்ட அடிமையானவன் எவனும், நீ அவனுக்கு விருத்தசேதனம்பண்ணினபின், அவன் அதைப் புசிக்கலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10613,51 +9588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. எகிப்திலிருந்து அவர்கள் கொண்டுவந்த பிசைந்தமாவைப் புளிப்பில்லா அப்பங்களாகச் சுட்டார்கள்; அவர்கள் எகிப்தில் தரிக்கக் கூடாமல் துரத்திவிடப்பட்டதினால், அது புளியாதிருந்தது; அவர்கள் தங்களுக்கு வழிக்கென்று ஒன்றும் ஆயத்தம்பண்ணவில்லை.]]></a:t>
+              <a:t><![CDATA[45. அந்நியனும் கூலியாளும் அதிலே புசிக்கவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10722,51 +9697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. எகிப்திலிருந்து அவர்கள் கொண்டுவந்த பிசைந்தமாவைப் புளிப்பில்லா அப்பங்களாகச் சுட்டார்கள்; அவர்கள் எகிப்தில் தரிக்கக் கூடாமல் துரத்திவிடப்பட்டதினால், அது புளியாதிருந்தது; அவர்கள் தங்களுக்கு வழிக்கென்று ஒன்றும் ஆயத்தம்பண்ணவில்லை.]]></a:t>
+              <a:t><![CDATA[45. அந்நியனும் கூலியாளும் அதிலே புசிக்கவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10831,51 +9806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. எகிப்திலிருந்து அவர்கள் கொண்டுவந்த பிசைந்தமாவைப் புளிப்பில்லா அப்பங்களாகச் சுட்டார்கள்; அவர்கள் எகிப்தில் தரிக்கக் கூடாமல் துரத்திவிடப்பட்டதினால், அது புளியாதிருந்தது; அவர்கள் தங்களுக்கு வழிக்கென்று ஒன்றும் ஆயத்தம்பண்ணவில்லை.]]></a:t>
+              <a:t><![CDATA[46. அதை ஒவ்வொரு வீட்டிற்குள்ளும் புசிக்கவேண்டும்; அந்த மாம்சத்தில் கொஞ்சமாகிலும் வீட்டிலிருந்து வெளியே கொண்டுபோகக் கூடாது; அதில் ஒரு எலும்பையும் முறிக்கக் கூடாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10940,51 +9915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. இஸ்ரவேல் புத்திரர் எகிப்திலே குடியிருந்த காலம் நானூற்றுமுப்பது வருஷம்.]]></a:t>
+              <a:t><![CDATA[46. அதை ஒவ்வொரு வீட்டிற்குள்ளும் புசிக்கவேண்டும்; அந்த மாம்சத்தில் கொஞ்சமாகிலும் வீட்டிலிருந்து வெளியே கொண்டுபோகக் கூடாது; அதில் ஒரு எலும்பையும் முறிக்கக் கூடாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11049,51 +10024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. இஸ்ரவேல் புத்திரர் எகிப்திலே குடியிருந்த காலம் நானூற்றுமுப்பது வருஷம்.]]></a:t>
+              <a:t><![CDATA[47. இஸ்ரவேல் சபையார் எல்லாரும் அதை ஆசரிக்கக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11158,51 +10133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. முதலாம் நாளில் பரிசுத்த சபை கூடுதலும், ஏழாம் நாளிலும் பரிசுத்தசபை கூடுதலும் இருக்கவேண்டும்; அவைகளில் ஒரு வேலையும் செய்யப்படலாகாது; அவரவர் சாப்பிடுகிறதற்குத் தேவையானது மாத்திரம் உங்களால் செய்யப்படலாம்.]]></a:t>
+              <a:t><![CDATA[5. அந்த ஆட்டுக்குட்டி பழுதற்றதும் ஆணும் ஒரு வயதுள்ளதுமாய் இருக்க வேண்டும்; செம்மறியாடுகளிலாவது வெள்ளாடுகளிலாவது அதைத் தெரிந்துகொள்ளலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11267,51 +10242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. நானூற்றுமுப்பது வருஷம் முடிந்த அன்றைத்தினமே கர்த்தருடைய சேனைகள் எல்லாம் எகிப்து தேசத்திலிருந்து புறப்பட்டது.]]></a:t>
+              <a:t><![CDATA[48. அந்நியன் ஒருவன் உன்னிடத்திலே தங்கி கர்த்தருக்குப் பஸ்காவை ஆசரிக்க வேண்டுமென்று இருந்தால், அவனைச் சேர்ந்த ஆண்பிள்ளைகள் யாவரும் விருத்தசேதனம் பண்ணப்படவேண்டும்; பின்பு அவன் சேர்ந்து அதை ஆசரிக்கவேண்டும்; அவன் சுதேசியைப்போல் இருப்பான்; விருத்தசேதனம் இல்லாத ஒருவனும் அதில் புசிக்கவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11376,51 +10351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. நானூற்றுமுப்பது வருஷம் முடிந்த அன்றைத்தினமே கர்த்தருடைய சேனைகள் எல்லாம் எகிப்து தேசத்திலிருந்து புறப்பட்டது.]]></a:t>
+              <a:t><![CDATA[48. அந்நியன் ஒருவன் உன்னிடத்திலே தங்கி கர்த்தருக்குப் பஸ்காவை ஆசரிக்க வேண்டுமென்று இருந்தால், அவனைச் சேர்ந்த ஆண்பிள்ளைகள் யாவரும் விருத்தசேதனம் பண்ணப்படவேண்டும்; பின்பு அவன் சேர்ந்து அதை ஆசரிக்கவேண்டும்; அவன் சுதேசியைப்போல் இருப்பான்; விருத்தசேதனம் இல்லாத ஒருவனும் அதில் புசிக்கவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11485,51 +10460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. கர்த்தர் அவர்களை எகிப்து தேசத்திலிருந்து புறப்படப்பண்ணினதினால், இது அவருக்கென்று முக்கியமாய் ஆசரிக்கத்தக்க ராத்திரியாயிற்று; இஸ்ரவேல் சந்ததியார் எல்லாரும் தங்கள் தலைமுறைதோறும் கர்த்தருக்கு முக்கியமாய் ஆசரிக்கவேண்டிய ராத்திரி இதுவே.]]></a:t>
+              <a:t><![CDATA[48. அந்நியன் ஒருவன் உன்னிடத்திலே தங்கி கர்த்தருக்குப் பஸ்காவை ஆசரிக்க வேண்டுமென்று இருந்தால், அவனைச் சேர்ந்த ஆண்பிள்ளைகள் யாவரும் விருத்தசேதனம் பண்ணப்படவேண்டும்; பின்பு அவன் சேர்ந்து அதை ஆசரிக்கவேண்டும்; அவன் சுதேசியைப்போல் இருப்பான்; விருத்தசேதனம் இல்லாத ஒருவனும் அதில் புசிக்கவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11594,51 +10569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. கர்த்தர் அவர்களை எகிப்து தேசத்திலிருந்து புறப்படப்பண்ணினதினால், இது அவருக்கென்று முக்கியமாய் ஆசரிக்கத்தக்க ராத்திரியாயிற்று; இஸ்ரவேல் சந்ததியார் எல்லாரும் தங்கள் தலைமுறைதோறும் கர்த்தருக்கு முக்கியமாய் ஆசரிக்கவேண்டிய ராத்திரி இதுவே.]]></a:t>
+              <a:t><![CDATA[48. அந்நியன் ஒருவன் உன்னிடத்திலே தங்கி கர்த்தருக்குப் பஸ்காவை ஆசரிக்க வேண்டுமென்று இருந்தால், அவனைச் சேர்ந்த ஆண்பிள்ளைகள் யாவரும் விருத்தசேதனம் பண்ணப்படவேண்டும்; பின்பு அவன் சேர்ந்து அதை ஆசரிக்கவேண்டும்; அவன் சுதேசியைப்போல் இருப்பான்; விருத்தசேதனம் இல்லாத ஒருவனும் அதில் புசிக்கவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11703,51 +10678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. மேலும், கர்த்தர் மோசேயையும் ஆரோனையும் நோக்கி: பஸ்காவின் நியமமாவது, அந்நிய புத்திரன் ஒருவனும் அதைப் புசிக்கவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[49. சுதேசிக்கும் உங்களிடத்தில் தங்கும் பரதேசிக்கும் ஒரே பிரமாணம் இருக்கக்கடவது என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11812,51 +10787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. மேலும், கர்த்தர் மோசேயையும் ஆரோனையும் நோக்கி: பஸ்காவின் நியமமாவது, அந்நிய புத்திரன் ஒருவனும் அதைப் புசிக்கவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[49. சுதேசிக்கும் உங்களிடத்தில் தங்கும் பரதேசிக்கும் ஒரே பிரமாணம் இருக்கக்கடவது என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide96.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11921,51 +10896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. பணத்தினால் கொள்ளப்பட்ட அடிமையானவன் எவனும், நீ அவனுக்கு விருத்தசேதனம்பண்ணினபின், அவன் அதைப் புசிக்கலாம்.]]></a:t>
+              <a:t><![CDATA[50. இப்படியே இஸ்ரவேல் புத்திரர் எல்லாரும் செய்தார்கள்; கர்த்தர் மோசேக்கும் ஆரோனுக்கும் கட்டளையிட்டபடியே செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide97.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12030,269 +11005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. பணத்தினால் கொள்ளப்பட்ட அடிமையானவன் எவனும், நீ அவனுக்கு விருத்தசேதனம்பண்ணினபின், அவன் அதைப் புசிக்கலாம்.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[46. அதை ஒவ்வொரு வீட்டிற்குள்ளும் புசிக்கவேண்டும்; அந்த மாம்சத்தில் கொஞ்சமாகிலும் வீட்டிலிருந்து வெளியே கொண்டுபோகக் கூடாது; அதில் ஒரு எலும்பையும் முறிக்கக் கூடாது.]]></a:t>
+              <a:t><![CDATA[51. அன்றைத்தினமே கர்த்தர் இஸ்ரவேல் புத்திரரை அணியணியாய் எகிப்து தேசத்திலிருந்து புறப்படப்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -12327,51 +11084,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469488617" r:id="rId1"/>
+    <p:sldLayoutId id="2474540484" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -12379,122 +11136,50 @@
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:defPPr>
       <a:extLst/>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide100.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...70 lines deleted...]
-
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -13207,66 +11892,50 @@
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide94.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide95.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide95.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide96.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide96.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide97.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide97.xml"/>
-</Relationships>
-[...14 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide99.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
@@ -13371,1239 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And all of you shall observe the feast of unleavened bread; for in this very same day have I]]></a:t>
-[...1187 lines deleted...]
-              <a:t><![CDATA[land of Egypt by their armies.]]></a:t>
+              <a:t><![CDATA[6. মাসের চতুর্দশ দিন পর্য়ন্ত এই পশুটির ওপর তোমাদের নজর রাখতে হবে| সেই দিন ইস্রায়েলীয় মণ্ডলীর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14691,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[brought your armies out of the land of Egypt: therefore shall all of you observe this day in your]]></a:t>
+              <a:t><![CDATA[সমস্ত লোকরা এই পশুটিকে গোধুলি বেলায হত্যা করবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14823,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[generations by an ordinance for ever.]]></a:t>
+              <a:t><![CDATA[7. তোমরা এই প্রাণীর রক্ত সংগ্রহ করবে, য়ে বাড়ীতে লোকরা ভোজ খাবে সেই বাড়ীর দরজার কাঠামোর ওপরে ও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14955,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. In the first month, on the fourteenth day of the month at even, all of you shall eat unleavened]]></a:t>
+              <a:t><![CDATA[পাশে এই রক্ত লাগিয়ে দেবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15087,51 +12568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bread, until the one and twentieth day of the month at even.]]></a:t>
+              <a:t><![CDATA[8. “এই দিন রাতে তোমরা মেষটিকে পুড়িয়ে তার মাংস খাবে| তোমরা তেঁতো শাক ও খামিরবিহীন রুটিও খাবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15219,51 +12700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Seven days shall there be no leaven found in your houses: for whosoever eats that which is]]></a:t>
+              <a:t><![CDATA[9. মেষটিকে কাঁচা অথবা জলে সিদ্ধ করা অবস্থায় তোমাদের খাওয়া উচিত্‌ হবে না, কিন্তু আগুনের তাপে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15351,51 +12832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[leavened, even that soul shall be cut off from the congregation of Israel, whether he be a stranger,]]></a:t>
+              <a:t><![CDATA[সেঁকবে| মেষশাবকটির মাথা, পা এবং ভিতরের অংশ সব কিছুই অক্ষুন্ন থাকবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15483,51 +12964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[or born in the land.]]></a:t>
+              <a:t><![CDATA[10. তোমরা সব মাংস রাতের মধ্যেই খেযে শেষ করবে| যদি পরদিন সকালে কিছু অবশিষ্ট থাকে তবে তা পুড়িয়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15615,51 +13096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. All of you shall eat nothing leavened; in all your habitations shall all of you eat unleavened]]></a:t>
+              <a:t><![CDATA[ফেলবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15747,51 +13228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bread.]]></a:t>
+              <a:t><![CDATA[11. “যখন তোমরা আহার করবে তখন তোমরা যাত্রার জন্য পুরোপুরি প্রস্তুত হয়ে থাকার পোশাকে থাকবে| তোমাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15879,51 +13360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And this day shall be unto you for a memorial; and all of you shall keep it a feast to the LORD]]></a:t>
+              <a:t><![CDATA[1. মোশি ও হারোণ মিশরে থাকার সময় প্রভু তাদের বললেন,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16011,51 +13492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Then Moses called for all the elders of Israel, and said unto them, Draw out and take you a lamb]]></a:t>
+              <a:t><![CDATA[পায়ে জুতো থাকবে, হাতে ছড়ি থাকবে এবং তোমরা তাড়াহুড়ো করে খাবে| কারণ এ হল প্রভুর নিস্তারপর্ব|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16143,51 +13624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[according to your families, and kill the passover.]]></a:t>
+              <a:t><![CDATA[12. “আমি মিশরীয়দের প্রথমজাত শিশুগুলিকে এবং তাদের সমস্ত পশুর প্রথমজাত শাবকগুলিকে হত্যা করব| এইভাবে,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16275,51 +13756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And all of you shall take a bunch of hyssop, and dip it in the blood that is in the basin, and]]></a:t>
+              <a:t><![CDATA[আমি মিশরের সমস্ত দেবতাদের ওপর রায দেব যাতে তারা জানতে পারে য়ে আমিই প্রভু|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16407,51 +13888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[strike the lintel and the two side posts with the blood that is in the basin; and none of you shall]]></a:t>
+              <a:t><![CDATA[13. কিন্তু তোমাদের দরজায় লাগানো রক্ত একটি বিশেষ চিহ্নের কাজ করবে| যখন আমি ঐ রক্ত দেখব তখন আমি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16539,51 +14020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[go out at the door of his house until the morning.]]></a:t>
+              <a:t><![CDATA[তোমাদের বাড়ীগুলোর ওপর দিয়ে চলে যাব| আমি শুধু মিশরের লোকদের ক্ষতি করব| এই সব মারাত্মক রোগে তোমাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16671,51 +14152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. For the LORD will pass through to strike the Egyptians; and when he sees the blood upon the]]></a:t>
+              <a:t><![CDATA[কোন ক্ষতি হবে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16803,51 +14284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[lintel, and on the two side posts, the LORD will pass over the door, and will not suffer the]]></a:t>
+              <a:t><![CDATA[14. “তাই তোমরা সবসময় মনে রাখবে য়ে আজ তোমাদের একটি বিশেষ ছুটির দিন| তোমাদের উত্তরপুরুষরা এই ছুটির]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16935,51 +14416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[destroyer to come in unto your houses to strike you.]]></a:t>
+              <a:t><![CDATA[দিনের মাধ্যমে প্রভুকে সম্মান জানাবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17067,51 +14548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And all of you shall observe this thing for an ordinance to you and to your sons for ever.]]></a:t>
+              <a:t><![CDATA[15. এই ছুটিতে তোমরা সাতদিন ধরে খামিরবিহীন রুটি খাবে, ছুটির প্রথম দিনে তোমরা তোমাদের বাড়ী থেকে সমস্ত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17199,51 +14680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And it shall come to pass, when all of you be come to the land which the LORD will give you,]]></a:t>
+              <a:t><![CDATA[খামির সরিয়ে ফেলবে| এই ছুটিতে পুরো সাত দিন ধরে কেউ কোন খামির খাবে না| যদি কেউ সেটা খায় তবে সেই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17331,51 +14812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[throughout your generations; all of you shall keep it a feast by an ordinance for ever.]]></a:t>
+              <a:t><![CDATA[2. “এই মাস হবে তোমাদের জন্য বছরের প্রথম মাস,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17463,51 +14944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[according as he has promised, that all of you shall keep this service.]]></a:t>
+              <a:t><![CDATA[ব্যক্তিকে ইস্রায়েলীয়দের থেকে আলাদা করে দেওয়া হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17595,51 +15076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And it shall come to pass, when your children shall say unto you, What mean all of you by this]]></a:t>
+              <a:t><![CDATA[16. এই ছুটির প্রথম ও শেষ দিনে পবিত্র সমাগম অনুষ্ঠিত হবে| তোমরা এই দিনগুলোতে কোন কাজ করবে না| তোমরা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17727,51 +15208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[service?]]></a:t>
+              <a:t><![CDATA[এই দিনগুলিতে একমাত্র তোমাদের আহারের জন্য খাদ্য তৈরী করতে পারবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17859,51 +15340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And the LORD spoke unto Moses and Aaron in the land of Egypt saying,]]></a:t>
+              <a:t><![CDATA[17. তোমরা খামিরবিহীন রুটির উত্সবের কথা মনে রাখবে| কেন? কারণ এই দিন আমি তোমাদের সব লোককে দলে দলে মিশর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17991,51 +15472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. This month shall be unto you the beginning of months: it shall be the first month of the year to]]></a:t>
+              <a:t><![CDATA[থেকে বের করে এনেছিলাম, তাই তোমাদের সব উত্তরপুরুষ এই দিনটি স্মরণ করবে, এই নিয়ম চিরকাল থাকবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18123,51 +15604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you.]]></a:t>
+              <a:t><![CDATA[18. তাই প্রথম মাসের চতুর্দশ দিন বিকেলে তোমরা খামিরবিহীন রুটি খাওয়া শুরু করবে| তোমরা ঐ রুটিটি ঐ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18255,51 +15736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Speak all of you unto all the congregation of Israel, saying, In the tenth day of this month they]]></a:t>
+              <a:t><![CDATA[মাসের একবিংশ দিনের সন্ধ্যা পর্য়ন্ত খাবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18387,51 +15868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall take to them every man a lamb, according to the house of their fathers, a lamb for an house:]]></a:t>
+              <a:t><![CDATA[19. সাতদিন ধরে তোমাদের ঘরে কোন খামির থাকবে না, য়ে কোন ব্যক্তি সে ইস্রায়েলের নাগরিক হোক বা বিদেশী]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18519,51 +16000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And if the household be too little for the lamb, let him and his neighbour next unto his house]]></a:t>
+              <a:t><![CDATA[য়ে এই সময় খামির খাবে তাকে ইস্রায়েলের বাকি লোকদের থেকে আলাদা করে দেওয়া হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18651,51 +16132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[take it according to the number of the souls; every man according to his eating shall make your]]></a:t>
+              <a:t><![CDATA[20. এই ছুটিতে তোমরা অবশ্যই খামির খাবে না, তোমরা যেখানেই থাক না কেন খামিরবিহীন রুটি খাবে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18783,51 +16264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Seven days shall all of you eat unleavened bread; even the first day all of you shall put away]]></a:t>
+              <a:t><![CDATA[3. এই আদেশ সমস্ত ইস্রায়েলবাসীর জন্য: এই মাসের দশম দিনে প্রত্যেকে তার বাড়ীর জন্য একটি করে পশু]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18915,51 +16396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[count for the lamb.]]></a:t>
+              <a:t><![CDATA[21. তাই মোশি ইস্রায়েলীয়দের সমস্ত প্রবীণদের ডেকে বলল, “তোমাদের পরিবারের জন্য মেষশাবক জোগাড় কর এবং]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19047,51 +16528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Your lamb shall be without blemish, a male of the first year: all of you shall take it out from]]></a:t>
+              <a:t><![CDATA[নিস্তারপর্বের জন্য মেষশাবকটিকে হত্যা কর|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19179,51 +16660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the sheep, or from the goats:]]></a:t>
+              <a:t><![CDATA[22. এক আঁটি করে এসোব নিয়ে পাত্রে রাখা রক্তে ডুবিয়ে তা দিয়ে দরজার কাঠামোর ওপর ও পাশের দিক রঙ করো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19311,51 +16792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And all of you shall keep it up until the fourteenth day of the same month: and the whole]]></a:t>
+              <a:t><![CDATA[সকালের আগে কেউ নিজের বাড়ী ত্যাগ করবে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19443,51 +16924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[assembly of the congregation of Israel shall kill it in the evening.]]></a:t>
+              <a:t><![CDATA[23. এই সময়, প্রভু মিশরের ভেতর দিয়ে মিশরীয়দের হত্যা করতে যাবেন| যখন তিনি দরজার কাঠামোর পাশে ও ওপরে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19575,51 +17056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. That all of you shall say, It is the sacrifice of the LORD's passover, who passed over the]]></a:t>
+              <a:t><![CDATA[রক্তের প্রলেপ দেখবেন, তখন তিনি সেই দরজাগুলোর ওপর দিয়ে যাবেন| প্রভু ধ্বংসকারীকে তোমাদের বাড়ীতে এসে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19707,51 +17188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[houses of the children of Israel in Egypt, when he stroke the Egyptians, and delivered our houses.]]></a:t>
+              <a:t><![CDATA[আঘাত করতে দেবেন না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19839,51 +17320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[And the people bowed the head and worshipped.]]></a:t>
+              <a:t><![CDATA[24. তোমরা অবশ্যই এই আদেশ মনে রাখবে, এই নিয়ম তোমাদের ও তোমাদের উত্তরপুরুষদের জন্য চিরকাল থাকবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19971,51 +17452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And the children of Israel went away, and did as the LORD had commanded Moses and Aaron, so did]]></a:t>
+              <a:t><![CDATA[25. যখন তোমরা প্রভুর প্রতিশ্রুতি মত তাঁর দেওয়া ভূখণ্ডে যাবে তখন তোমাদের এই জিনিসগুলি অবশ্যই মনে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20103,51 +17584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they.]]></a:t>
+              <a:t><![CDATA[রাখতে হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20235,51 +17716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[leaven out of your houses: for whosoever eats leavened bread from the first day until the seventh]]></a:t>
+              <a:t><![CDATA[জোগাড় করবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20367,51 +17848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And it came to pass, that at midnight the LORD stroke all the firstborn in the land of Egypt,]]></a:t>
+              <a:t><![CDATA[26. যখন তোমাদের সন্তানরা জিজ্ঞাসা করবে, ‘আমরা কেন এই উত্সব করছি?’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20499,51 +17980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[from the firstborn of Pharaoh that sat on his throne unto the firstborn of the captive that was in]]></a:t>
+              <a:t><![CDATA[27. তখন তোমরা বলবে, ‘এই নিস্তারপর্ব প্রভুকে সম্মান জানাবার জন্য| কেন? কারণ যখন আমরা মিশরে ছিলাম তখন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20631,51 +18112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the dungeon; and all the firstborn of cattle.]]></a:t>
+              <a:t><![CDATA[প্রভু আমাদের ইস্রায়েলবাসীদের বাড়ীগুলিকে নিস্তার দিয়েছিলেন| প্রভু মিশরীয়দের হত্যা করেছিলেন কিন্তু]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20763,51 +18244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And Pharaoh rose up in the night, he, and all his servants, and all the Egyptians; and there was]]></a:t>
+              <a:t><![CDATA[আমাদের লোকদের বাড়ীগুলো রক্ষা করেছিলেন| সুতরাং লোকে নত হয়ে প্রভুর উপাসনা করল|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20895,51 +18376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[a great cry in Egypt; for there was not a house where there was not one dead.]]></a:t>
+              <a:t><![CDATA[28. প্রভু মোশি ও হারোণকে এই আদেশ দিয়েছিলেন তাই ইস্রায়েলবাসী প্রভুর আদেশমতো কাজ করল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21027,51 +18508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And they shall take of the blood, and strike it on the two side posts and on the upper door post]]></a:t>
+              <a:t><![CDATA[29. মধ্যরাতে মিশরের সমস্ত প্রথম নবজাতক পুত্রদের প্রভু হত্যা করেছিলেন| ফরৌণের প্রথমজাত পুত্র থেকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21159,51 +18640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the houses, wherein they shall eat it.]]></a:t>
+              <a:t><![CDATA[জেলের বন্দীর প্রথমজাত পুত্র পর্য়ন্ত| সমস্ত পশুর প্রথমজাত শাবককেও হত্যা করা হল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21291,51 +18772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And he called for Moses and Aaron by night, and said, Rise up, and get you forth from among my]]></a:t>
+              <a:t><![CDATA[30. সেই রাতে মিশরের প্রত্যেক ঘরে কেউ না কেউ মারা গেল| ফরৌণ, তার কর্মচারী ও মিশরের সমস্ত লোক]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21423,51 +18904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[people, both all of you and the children of Israel; and go, serve the LORD, as all of you have said.]]></a:t>
+              <a:t><![CDATA[উচ্চস্বরে কান্না শুরু করল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21555,51 +19036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And they shall eat the flesh in that night, roast with fire, and unleavened bread; and with]]></a:t>
+              <a:t><![CDATA[31. তাই, সেই রাতে ফরৌণ মোশি ও হারোণকে ডেকে বললেন, “উঠে পড়, আমাদের সকলকে ছেড়ে দাও এবং চলে যাও| তুমি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21687,51 +19168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[day, that soul shall be cut off from Israel.]]></a:t>
+              <a:t><![CDATA[4. পশুটি একটি মেষ অথবা একটি ছাগলও হতে পারে| যদি তার বাড়ীতে একটি গোটা পশুর মাংস খাওয়ার মতো য়থেষ্ট]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21819,51 +19300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bitter herbs they shall eat it.]]></a:t>
+              <a:t><![CDATA[ও তোমার ইস্রায়েলের লোকরা যা ইচ্ছা তাই করতে পার| তোমরা য়েমন বলেছিলে, গিয়ে প্রভুর উপাসনা কর|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21951,51 +19432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. Also take your flocks and your herds, as all of you have said, and be gone; and bless me also.]]></a:t>
+              <a:t><![CDATA[32. তোমাদের চাহিদা মতো সমস্ত গরু ও মেষের দল তোমরা নিয়ে য়েতে পারো| যাও! যখন তোমরা যাবে আমায]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22083,51 +19564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Eat not of it raw, nor sodden at all with water, but roast with fire; his head with his legs, and]]></a:t>
+              <a:t><![CDATA[আশীর্বাদ করার জন্য প্রভুর কাছে প্রার্থনা করো|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22215,51 +19696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with the inwards thereof.]]></a:t>
+              <a:t><![CDATA[33. মিশরীয়রা তাদের তাড়াতাড়ি চলে যাবার জন্য মিনতি করল| কেন? কারণ তারা বলল, “তোমরা না চলে গেলে আমরা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22347,51 +19828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And all of you shall let nothing of it remain until the morning; and that which remains of it]]></a:t>
+              <a:t><![CDATA[সকলে মারা যাব!”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22479,51 +19960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[until the morning all of you shall burn with fire.]]></a:t>
+              <a:t><![CDATA[34. ইস্রায়েলীয়রা তাদের রুটিতে খামির দেবার সময় পেল না| তারা ভিজে মযদার তালের পাত্র কাপড়ে জড়িয়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22611,51 +20092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. And the Egyptians were urgent upon the people, that they might send them out of the land in]]></a:t>
+              <a:t><![CDATA[কাঁধে বয়ে নিয়ে চলল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22743,51 +20224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[haste; for they said, We be all dead men.]]></a:t>
+              <a:t><![CDATA[35. তারপর ইস্রায়েলের লোকরা মোশির কথামতো তাদের মিশরীয় প্রতিবেশীদের কাছে গিয়ে কাপড় ও সোনা রূপার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22875,51 +20356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And thus shall all of you eat it; with your loins girded, your shoes on your feet, and your]]></a:t>
+              <a:t><![CDATA[তৈরী জিনিস চাইল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23007,51 +20488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[staff in your hand; and all of you shall eat it in haste: it is the LORD's passover.]]></a:t>
+              <a:t><![CDATA[36. প্রভু মিশরীয়দের ইস্রায়েলীয়দের প্রতি দযালু করে তুললেন যাতে মিশরীয়রা তাদের ধনসইদ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23139,51 +20620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And in the first day there shall be an holy convocation, and in the seventh day there shall be]]></a:t>
+              <a:t><![CDATA[লোক না থাকে তবে সে তার কিছু প্রতিবেশীকে মাংস ভাগ করে খাওয়ার জন্য নিমন্ত্রণ করবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23271,51 +20752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. For I will pass through the land of Egypt this night, and will strike all the firstborn in the]]></a:t>
+              <a:t><![CDATA[ইস্রায়েলবাসীদের হাতে তুলে দেয়! এইভাবে, ইস্রায়েলীয়রা মিশরীয়দের লুন্ঠন করল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23403,51 +20884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[land of Egypt, both man and beast; and against all the gods of Egypt I will execute judgment: I am]]></a:t>
+              <a:t><![CDATA[37. ইস্রায়েলের লোকরা রামিষেষ থেকে সুক্কোতে যাত্রা করল| শিশুরা ছাড়াই সেখানে প্রায় 6,00,000 লোক]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23535,51 +21016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the LORD.]]></a:t>
+              <a:t><![CDATA[ছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23667,51 +21148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And the blood shall be to you for a token upon the houses where all of you are: and when I see]]></a:t>
+              <a:t><![CDATA[38. সেখানে প্রচুর মেষ, গবাদি পশু এবং জিনিসপত্র ছিল| তাদের সঙ্গে অনেক অ-ইস্রায়েলীয় লোক গিয়েছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23799,51 +21280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the blood, I will pass over you, and the plague shall not be upon you to destroy you, when I strike]]></a:t>
+              <a:t><![CDATA[39. য়েহেতু তাদের মিশরের বাইরে য়েতে বাধ্য করা হয়েছিল, সেই হেতু তারা মাখা ময়দায়, য়েটা তারা মিশর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23931,51 +21412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the land of Egypt.]]></a:t>
+              <a:t><![CDATA[থেকে এনেছিল, খামির মেশাবার সময় পাযনি| এবং যাত্রার জন্য কোন বিশেষ খাবার প্রস্তুত করারও সময় হয় নি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24063,51 +21544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. And the people took their dough before it was leavened, their kneading troughs being bound up in]]></a:t>
+              <a:t><![CDATA[তাই তারা খামিরবিহীন রুটিই সেঁকে নিয়েছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24195,51 +21676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[their clothes upon their shoulders.]]></a:t>
+              <a:t><![CDATA[40. ইস্রায়েলীয়বাসীরা 430 বছর ধরে মিশরে বাস করেছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24327,51 +21808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. And the children of Israel did according to the word of Moses; and they borrowed of the]]></a:t>
+              <a:t><![CDATA[41. প্রভুর সৈন্যরা 430 বছর পর সেই বিশেষ দিনে মিশর ত্যাগ করেছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24459,51 +21940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Egyptians jewels of silver, and jewels of gold, and raiment:]]></a:t>
+              <a:t><![CDATA[42. তাই সেটা ছিল একটি বিশেষ রাত্রি কারণ প্রভু তাদের মিশর থেকে বাইরে বের করে আনার জন্য লক্ষ্য]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24591,51 +22072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[an holy convocation to you; no manner of work shall be done in them, save that which every man must]]></a:t>
+              <a:t><![CDATA[5. প্রত্যেকের খাওয়ার জন্য যথেষ্ট মাংস থাকবে| পশুটিকে হতে হবে একটি এক বছরের পুংশাবক এবং সম্পূর্ণরূপে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24723,51 +22204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. And the LORD gave the people favour in the sight of the Egyptians, so that they lent unto them]]></a:t>
+              <a:t><![CDATA[রাখছিলেন| সেইভাবে, সমস্ত ইস্রায়েলবাসীরা প্রভুকে সম্মান জানানোর জন্য চিরকাল এই বিশেষ রাতটির প্রতি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24855,51 +22336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[such things as they required. And they spoiled the Egyptians.]]></a:t>
+              <a:t><![CDATA[লক্ষ্য রাখবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24987,51 +22468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. And the children of Israel journeyed from Rameses to Succoth, about six hundred thousand on foot]]></a:t>
+              <a:t><![CDATA[43. প্রভু মোশি ও হারোণকে বললেন, “এই হল নিস্তারপর্বের বলির নিয়মাবলী: কোন বিদেশী এই নিস্তারপর্বে আহার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25119,51 +22600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that were men, beside children.]]></a:t>
+              <a:t><![CDATA[করবে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25251,51 +22732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. And a mixed multitude went up also with them; and flocks, and herds, even very much cattle.]]></a:t>
+              <a:t><![CDATA[44. কিন্তু যদি কোন ব্যক্তি কোন দাস কেনে এবং তাকে সুন্নত্‌ করায তাহলে সেই দাস নিস্তারপর্ব খেতে পারবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25383,51 +22864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. And they baked unleavened cakes of the dough which they brought forth out of Egypt, for it was]]></a:t>
+              <a:t><![CDATA[45. কিন্তু য়ে লোক তোমার দেশের একজন সাময়িক বাসিন্দা বা ভাড়া করা কর্মী তার নিস্তারপর্ব ভোজ খাওয়া]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25515,51 +22996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[not leavened; because they were thrust out of Egypt, and could not tarry, neither had they prepared]]></a:t>
+              <a:t><![CDATA[উচিত্‌ নয়| এই নিস্তারপর্ব শুধুমাত্র ইস্রায়েলের লোকদের জন্য|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25647,51 +23128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for themselves any victual.]]></a:t>
+              <a:t><![CDATA[46. “প্রত্যেক পরিবার একটি বাড়ীতেই আহার করবে| কোনও খাবার বাড়ীর বাইরে যাবে না, মেষ শাবকের কোন হাড়]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25779,51 +23260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. Now the sojourning of the children of Israel, who dwelt in Egypt, was four hundred and thirty]]></a:t>
+              <a:t><![CDATA[ভাঙ্গবে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25911,51 +23392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[years.]]></a:t>
+              <a:t><![CDATA[47. সমস্ত ইস্রায়েল প্রজাতির মানুষ এই উত্সব পালন করবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26043,51 +23524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[eat, that only may be done of you.]]></a:t>
+              <a:t><![CDATA[স্বাস্থ্য়বান|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26175,51 +23656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. And it came to pass at the end of the four hundred and thirty years, even the very same day it]]></a:t>
+              <a:t><![CDATA[48. যদি ইস্রায়েলীয় ছাড়া অন্য কোন উপজাতির লোক তোমাদের সঙ্গে থাকে এবং তোমাদের খাবারে ভাগ বসাতে চায়]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26307,51 +23788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[came to pass, that all the hosts of the LORD went out from the land of Egypt.]]></a:t>
+              <a:t><![CDATA[তবে তাকে এবং তার পরিবারের প্রত্যেক পুরুষকে সুন্নত্‌ করাতে হবে| তাহলে সে অন্যান্য ইস্রায়েলীয়দের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26439,51 +23920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. It is a night to be much observed unto the LORD for bringing them out from the land of Egypt:]]></a:t>
+              <a:t><![CDATA[সমকক্ষ হয়ে যাবে এবং তাদের সঙ্গে খাবার ভাগ করে খেতে পারবে| কিন্তু যদি কোন ব্যক্তির সুন্নত্‌ না করানো]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26571,51 +24052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[this is that night of the LORD to be observed of all the children of Israel in their generations.]]></a:t>
+              <a:t><![CDATA[হয় তবে সে এই খাবার আহার করতে পারবে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26703,51 +24184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. And the LORD said unto Moses and Aaron, This is the ordinance of the passover: There shall no]]></a:t>
+              <a:t><![CDATA[49. এই নিয়ম সকলের জন্যই প্রযোজ্য| এই নিয়মটি ইস্রায়েলীয় অথবা অ-ইস্রায়েলীয় সকলের জন্য সমানভাবে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26835,51 +24316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[stranger eat thereof:]]></a:t>
+              <a:t><![CDATA[প্রযোজ্য|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26967,51 +24448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. But every man's servant that is bought for money, when you have circumcised him, then shall he]]></a:t>
+              <a:t><![CDATA[50. তাই প্রভু মোশি ও হারোণকে যা আদেশ দিয়েছিলেন সমস্ত ইস্রায়েলের লোক তা পালন করল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27099,51 +24580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[eat thereof.]]></a:t>
+              <a:t><![CDATA[51. তাই সেই দিন প্রভু এইভাবে দলে দলে ইস্রায়েলবাসীদের মিশর দেশ থেকে বের করে আনলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27159,356 +24640,92 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 12]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide98.xml><?xml version="1.0" encoding="utf-8"?>
-[...262 lines deleted...]
-
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme51">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme47">
   <a:themeElements>
-    <a:clrScheme name="Theme51">
+    <a:clrScheme name="Theme47">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme51">
+    <a:fontScheme name="Theme47">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -27534,51 +24751,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme51">
+    <a:fmtScheme name="Theme47">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -27709,51 +24926,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>108</Slides>
+  <Slides>97</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>