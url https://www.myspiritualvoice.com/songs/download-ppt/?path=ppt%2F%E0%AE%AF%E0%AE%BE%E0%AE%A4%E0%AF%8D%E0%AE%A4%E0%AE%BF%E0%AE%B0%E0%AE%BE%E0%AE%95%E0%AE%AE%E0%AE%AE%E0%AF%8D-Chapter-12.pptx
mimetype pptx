--- v1 (2026-07-31)
+++ v2 (2026-09-16)
@@ -185,50 +185,76 @@
   <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide102.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide102.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide103.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide103.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide104.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide104.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide105.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide105.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide106.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide106.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide107.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide107.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide108.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide108.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide109.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide109.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide110.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide110.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -306,50 +332,63 @@
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
     <p:sldId id="339" r:id="rId86"/>
     <p:sldId id="340" r:id="rId87"/>
     <p:sldId id="341" r:id="rId88"/>
     <p:sldId id="342" r:id="rId89"/>
     <p:sldId id="343" r:id="rId90"/>
     <p:sldId id="344" r:id="rId91"/>
     <p:sldId id="345" r:id="rId92"/>
     <p:sldId id="346" r:id="rId93"/>
     <p:sldId id="347" r:id="rId94"/>
     <p:sldId id="348" r:id="rId95"/>
     <p:sldId id="349" r:id="rId96"/>
     <p:sldId id="350" r:id="rId97"/>
     <p:sldId id="351" r:id="rId98"/>
     <p:sldId id="352" r:id="rId99"/>
+    <p:sldId id="353" r:id="rId100"/>
+    <p:sldId id="354" r:id="rId101"/>
+    <p:sldId id="355" r:id="rId102"/>
+    <p:sldId id="356" r:id="rId103"/>
+    <p:sldId id="357" r:id="rId104"/>
+    <p:sldId id="358" r:id="rId105"/>
+    <p:sldId id="359" r:id="rId106"/>
+    <p:sldId id="360" r:id="rId107"/>
+    <p:sldId id="361" r:id="rId108"/>
+    <p:sldId id="362" r:id="rId109"/>
+    <p:sldId id="363" r:id="rId110"/>
+    <p:sldId id="364" r:id="rId111"/>
+    <p:sldId id="365" r:id="rId112"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -544,53 +583,66 @@
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
   <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
   <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
   <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
   <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
   <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
   <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
   <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
   <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
   <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
   <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide93.xml"/>
   <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide94.xml"/>
   <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide95.xml"/>
   <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide96.xml"/>
   <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide97.xml"/>
-  <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide98.xml"/>
+  <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide99.xml"/>
+  <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide100.xml"/>
+  <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide101.xml"/>
+  <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide102.xml"/>
+  <Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide103.xml"/>
+  <Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide104.xml"/>
+  <Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide105.xml"/>
+  <Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide106.xml"/>
+  <Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide107.xml"/>
+  <Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide108.xml"/>
+  <Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide109.xml"/>
+  <Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide110.xml"/>
+  <Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -650,51 +702,1141 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதை இந்த மாதம் பதினாலாம் தேதி வரைக்கும் வைத்திருந்து, இஸ்ரவேல் சபையின் ஒவ்வொரு கூட்டத்தாரும் சாயங்காலத்தில் அதை அடித்து,]]></a:t>
+              <a:t><![CDATA[5. Your lamb shall be without blemish, a male of the first year: all of you shall take it out from the sheep, or from the goats:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide100.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. A foreigner and an hired servant shall not eat thereof.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide101.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[46. In one house shall it be eaten; you shall not carry forth ought of the flesh abroad out of the house; neither shall all of you break a bone thereof.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide102.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[46. In one house shall it be eaten; you shall not carry forth ought of the flesh abroad out of the house; neither shall all of you break a bone thereof.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide103.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[47. All the congregation of Israel shall keep it.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide104.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[48. And when a stranger shall sojourn with you, and will keep the passover to the LORD, let all his males be circumcised, and then let him come near and keep it; and he shall be as one that is born in the land: for no uncircumcised person shall eat thereof.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide105.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[48. And when a stranger shall sojourn with you, and will keep the passover to the LORD, let all his males be circumcised, and then let him come near and keep it; and he shall be as one that is born in the land: for no uncircumcised person shall eat thereof.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide106.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[48. And when a stranger shall sojourn with you, and will keep the passover to the LORD, let all his males be circumcised, and then let him come near and keep it; and he shall be as one that is born in the land: for no uncircumcised person shall eat thereof.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide107.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[49. One law shall be to him that is native, and unto the stranger that sojourns among you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide108.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[50. Thus did all the children of Israel; as the LORD commanded Moses and Aaron, so did they.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide109.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[50. Thus did all the children of Israel; as the LORD commanded Moses and Aaron, so did they.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -759,51 +1901,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதை இந்த மாதம் பதினாலாம் தேதி வரைக்கும் வைத்திருந்து, இஸ்ரவேல் சபையின் ஒவ்வொரு கூட்டத்தாரும் சாயங்காலத்தில் அதை அடித்து,]]></a:t>
+              <a:t><![CDATA[5. Your lamb shall be without blemish, a male of the first year: all of you shall take it out from the sheep, or from the goats:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide110.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[51. And it came to pass the very same day, that the LORD did bring the children of Israel out of the land of Egypt by their armies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -868,51 +2119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அதின் இரத்தத்தில் கொஞ்சம் எடுத்து, தாங்கள் அதைப் புசிக்கும் வீட்டுவாசல் நிலைக்கால்கள் இரண்டிலும் நிலையின் மேற்சட்டத்திலும் தெளித்து,]]></a:t>
+              <a:t><![CDATA[6. And all of you shall keep it up until the fourteenth day of the same month: and the whole assembly of the congregation of Israel shall kill it in the evening.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -977,51 +2228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அதின் இரத்தத்தில் கொஞ்சம் எடுத்து, தாங்கள் அதைப் புசிக்கும் வீட்டுவாசல் நிலைக்கால்கள் இரண்டிலும் நிலையின் மேற்சட்டத்திலும் தெளித்து,]]></a:t>
+              <a:t><![CDATA[6. And all of you shall keep it up until the fourteenth day of the same month: and the whole assembly of the congregation of Israel shall kill it in the evening.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1086,51 +2337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அன்று ராத்திரியிலே அதின் மாம்சத்தை நெருப்பினால் சுட்டு, புளிப்பில்லா அப்பத்தோடும் கசப்பான கீரையோடும் அதைப் புசிக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[7. And they shall take of the blood, and strike it on the two side posts and on the upper door post of the houses, wherein they shall eat it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1195,51 +2446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பச்சையாயும் தண்ணீரில் அவிக்கப்பட்டதாயும் அல்ல; அதின் தலையையும் அதின் தொடைகளையும் அதற்குள்ள யாவையும் ஏகமாய் நெருப்பினால் சுட்டதாய் அதைப் புசிப்பீர்களாக.]]></a:t>
+              <a:t><![CDATA[7. And they shall take of the blood, and strike it on the two side posts and on the upper door post of the houses, wherein they shall eat it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1304,51 +2555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பச்சையாயும் தண்ணீரில் அவிக்கப்பட்டதாயும் அல்ல; அதின் தலையையும் அதின் தொடைகளையும் அதற்குள்ள யாவையும் ஏகமாய் நெருப்பினால் சுட்டதாய் அதைப் புசிப்பீர்களாக.]]></a:t>
+              <a:t><![CDATA[8. And they shall eat the flesh in that night, roast with fire, and unleavened bread; and with bitter herbs they shall eat it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1413,51 +2664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதிலே ஒன்றையும் விடியற்காலம் மட்டும் மீதியாக வைக்காமல், விடியற்காலம்மட்டும் அதிலே மீதியாய் இருக்கிறதை அக்கினியால் சுட்டெரிப்பீர்களாக.]]></a:t>
+              <a:t><![CDATA[8. And they shall eat the flesh in that night, roast with fire, and unleavened bread; and with bitter herbs they shall eat it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1522,51 +2773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதிலே ஒன்றையும் விடியற்காலம் மட்டும் மீதியாக வைக்காமல், விடியற்காலம்மட்டும் அதிலே மீதியாய் இருக்கிறதை அக்கினியால் சுட்டெரிப்பீர்களாக.]]></a:t>
+              <a:t><![CDATA[9. Eat not of it raw, nor sodden at all with water, but roast with fire; his head with his legs, and with the inwards thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1631,51 +2882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதைப் புசிக்க வேண்டிய விதமாவது, நீங்கள் உங்கள் அரைகளில் கச்சை கட்டிக்கொண்டும், உங்கள் கால்களில் பாதரட்சை தொடுத்துக்கொண்டும், உங்கள் கையில் தடி பிடித்துக்கொண்டும் அதைத் தீவிரமாய் புசிக்கக்கடவீர்கள்; அது கர்த்தருடைய பஸ்கா.]]></a:t>
+              <a:t><![CDATA[9. Eat not of it raw, nor sodden at all with water, but roast with fire; his head with his legs, and with the inwards thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1740,51 +2991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் எகிப்து தேசத்தில் மோசேயையும் ஆரோனையும் நோக்கி:]]></a:t>
+              <a:t><![CDATA[1. And the LORD spoke unto Moses and Aaron in the land of Egypt saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1849,51 +3100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதைப் புசிக்க வேண்டிய விதமாவது, நீங்கள் உங்கள் அரைகளில் கச்சை கட்டிக்கொண்டும், உங்கள் கால்களில் பாதரட்சை தொடுத்துக்கொண்டும், உங்கள் கையில் தடி பிடித்துக்கொண்டும் அதைத் தீவிரமாய் புசிக்கக்கடவீர்கள்; அது கர்த்தருடைய பஸ்கா.]]></a:t>
+              <a:t><![CDATA[10. And all of you shall let nothing of it remain until the morning; and that which remains of it until the morning all of you shall burn with fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1958,51 +3209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அந்த ராத்திரியிலே நான் எகிப்துதேசமெங்கும் கடந்துபோய், எகிப்து தேசத்திலுள்ள மனிதர் முதல் மிருக ஜீவன்கள் மட்டும், முதற்பேறாயிருக்கிறவைகளையெல்லாம் அதம்பண்ணி, எகிப்து தேவர்களின்மேல் நீதியைச் செலுத்துவேன்; நானே கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[10. And all of you shall let nothing of it remain until the morning; and that which remains of it until the morning all of you shall burn with fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2067,51 +3318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அந்த ராத்திரியிலே நான் எகிப்துதேசமெங்கும் கடந்துபோய், எகிப்து தேசத்திலுள்ள மனிதர் முதல் மிருக ஜீவன்கள் மட்டும், முதற்பேறாயிருக்கிறவைகளையெல்லாம் அதம்பண்ணி, எகிப்து தேவர்களின்மேல் நீதியைச் செலுத்துவேன்; நானே கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[11. And thus shall all of you eat it; with your loins girded, your shoes on your feet, and your staff in your hand; and all of you shall eat it in haste: it is the LORD's passover.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2176,51 +3427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீங்கள் இருக்கும் வீடுகளில் அந்த இரத்தம் உங்களுக்காக அடையாளமாய் இருக்கும்; அந்த இரத்தத்தை நான் கண்டு, உங்களைக் கடந்துபோவேன்; நான் எகிப்துதேசத்தை அழிக்கும்போது, அழிக்கும் வாதை உங்களுக்குள்ளே வராதிருக்கும்.]]></a:t>
+              <a:t><![CDATA[11. And thus shall all of you eat it; with your loins girded, your shoes on your feet, and your staff in your hand; and all of you shall eat it in haste: it is the LORD's passover.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2285,51 +3536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீங்கள் இருக்கும் வீடுகளில் அந்த இரத்தம் உங்களுக்காக அடையாளமாய் இருக்கும்; அந்த இரத்தத்தை நான் கண்டு, உங்களைக் கடந்துபோவேன்; நான் எகிப்துதேசத்தை அழிக்கும்போது, அழிக்கும் வாதை உங்களுக்குள்ளே வராதிருக்கும்.]]></a:t>
+              <a:t><![CDATA[11. And thus shall all of you eat it; with your loins girded, your shoes on your feet, and your staff in your hand; and all of you shall eat it in haste: it is the LORD's passover.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2394,51 +3645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீங்கள் இருக்கும் வீடுகளில் அந்த இரத்தம் உங்களுக்காக அடையாளமாய் இருக்கும்; அந்த இரத்தத்தை நான் கண்டு, உங்களைக் கடந்துபோவேன்; நான் எகிப்துதேசத்தை அழிக்கும்போது, அழிக்கும் வாதை உங்களுக்குள்ளே வராதிருக்கும்.]]></a:t>
+              <a:t><![CDATA[12. For I will pass through the land of Egypt this night, and will strike all the firstborn in the land of Egypt, both man and beast; and against all the gods of Egypt I will execute judgment: I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2503,51 +3754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அந்த நாள் உங்களுக்கு நினைவுகூருதலான நாளாய் இருக்கக்கடவது; அதைக் கர்த்தருக்குப் பண்டிகையாக ஆசரிப்பீர்களாக; அதை உங்கள் தலைமுறைதோறும் நித்திய நியமமாக ஆசரிக்கக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[12. For I will pass through the land of Egypt this night, and will strike all the firstborn in the land of Egypt, both man and beast; and against all the gods of Egypt I will execute judgment: I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2612,51 +3863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அந்த நாள் உங்களுக்கு நினைவுகூருதலான நாளாய் இருக்கக்கடவது; அதைக் கர்த்தருக்குப் பண்டிகையாக ஆசரிப்பீர்களாக; அதை உங்கள் தலைமுறைதோறும் நித்திய நியமமாக ஆசரிக்கக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[12. For I will pass through the land of Egypt this night, and will strike all the firstborn in the land of Egypt, both man and beast; and against all the gods of Egypt I will execute judgment: I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2721,51 +3972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. புளிப்பில்லா அப்பத்தை ஏழு நாளளவும் புசிக்கக்கடவீர்கள்; முதலாம் நாளில்தானே புளித்த மாவை உங்கள் வீடுகளிலிருந்து நீக்கவேண்டும்; முதலாம் நாள் தொடங்கி ஏழாம் நாள் வரைக்கும் புளித்தஅப்பம் புசிக்கிறவன் எவனோ அந்த ஆத்துமா இஸ்ரவேலரிலிருந்து அறுப்புண்டு போவான்.]]></a:t>
+              <a:t><![CDATA[13. And the blood shall be to you for a token upon the houses where all of you are: and when I see the blood, I will pass over you, and the plague shall not be upon you to destroy you, when I strike the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2830,51 +4081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. புளிப்பில்லா அப்பத்தை ஏழு நாளளவும் புசிக்கக்கடவீர்கள்; முதலாம் நாளில்தானே புளித்த மாவை உங்கள் வீடுகளிலிருந்து நீக்கவேண்டும்; முதலாம் நாள் தொடங்கி ஏழாம் நாள் வரைக்கும் புளித்தஅப்பம் புசிக்கிறவன் எவனோ அந்த ஆத்துமா இஸ்ரவேலரிலிருந்து அறுப்புண்டு போவான்.]]></a:t>
+              <a:t><![CDATA[13. And the blood shall be to you for a token upon the houses where all of you are: and when I see the blood, I will pass over you, and the plague shall not be upon you to destroy you, when I strike the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2939,51 +4190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இந்த மாதம் உங்களுக்குப் பிரதான மாதம்; இது உங்களுக்கு வருஷத்தின் முதலாம் மாதமாய் இருப்பதாக.]]></a:t>
+              <a:t><![CDATA[2. This month shall be unto you the beginning of months: it shall be the first month of the year to you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3048,51 +4299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. புளிப்பில்லா அப்பத்தை ஏழு நாளளவும் புசிக்கக்கடவீர்கள்; முதலாம் நாளில்தானே புளித்த மாவை உங்கள் வீடுகளிலிருந்து நீக்கவேண்டும்; முதலாம் நாள் தொடங்கி ஏழாம் நாள் வரைக்கும் புளித்தஅப்பம் புசிக்கிறவன் எவனோ அந்த ஆத்துமா இஸ்ரவேலரிலிருந்து அறுப்புண்டு போவான்.]]></a:t>
+              <a:t><![CDATA[13. And the blood shall be to you for a token upon the houses where all of you are: and when I see the blood, I will pass over you, and the plague shall not be upon you to destroy you, when I strike the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3157,51 +4408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. முதலாம் நாளில் பரிசுத்த சபை கூடுதலும், ஏழாம் நாளிலும் பரிசுத்தசபை கூடுதலும் இருக்கவேண்டும்; அவைகளில் ஒரு வேலையும் செய்யப்படலாகாது; அவரவர் சாப்பிடுகிறதற்குத் தேவையானது மாத்திரம் உங்களால் செய்யப்படலாம்.]]></a:t>
+              <a:t><![CDATA[14. And this day shall be unto you for a memorial; and all of you shall keep it a feast to the LORD throughout your generations; all of you shall keep it a feast by an ordinance for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3266,51 +4517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. முதலாம் நாளில் பரிசுத்த சபை கூடுதலும், ஏழாம் நாளிலும் பரிசுத்தசபை கூடுதலும் இருக்கவேண்டும்; அவைகளில் ஒரு வேலையும் செய்யப்படலாகாது; அவரவர் சாப்பிடுகிறதற்குத் தேவையானது மாத்திரம் உங்களால் செய்யப்படலாம்.]]></a:t>
+              <a:t><![CDATA[14. And this day shall be unto you for a memorial; and all of you shall keep it a feast to the LORD throughout your generations; all of you shall keep it a feast by an ordinance for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3375,51 +4626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. புளிப்பில்லா அப்பப் பண்டிகையை ஆசரிப்பீர்களாக; இந்த நாளில்தான் நான் உங்கள் சேனைகளை எகிப்து தேசத்திலிருந்து புறப்படப் பண்ணினேன்; ஆகையால், உங்கள் தலைமுறைதோறும் நித்திய நியமமாக இந்த நாளை ஆசரிக்கக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[15. Seven days shall all of you eat unleavened bread; even the first day all of you shall put away leaven out of your houses: for whosoever eats leavened bread from the first day until the seventh day, that soul shall be cut off from Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3484,51 +4735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. புளிப்பில்லா அப்பப் பண்டிகையை ஆசரிப்பீர்களாக; இந்த நாளில்தான் நான் உங்கள் சேனைகளை எகிப்து தேசத்திலிருந்து புறப்படப் பண்ணினேன்; ஆகையால், உங்கள் தலைமுறைதோறும் நித்திய நியமமாக இந்த நாளை ஆசரிக்கக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[15. Seven days shall all of you eat unleavened bread; even the first day all of you shall put away leaven out of your houses: for whosoever eats leavened bread from the first day until the seventh day, that soul shall be cut off from Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3593,51 +4844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. முதலாம் மாதம் பதினாலாம் தேதி சாயங்காலம் தொடங்கி மாதத்தின் இருபத்தோராம் தேதி சாயங்காலம் வரைக்கும் புளிப்பில்லா அப்பம் புசிக்கக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[15. Seven days shall all of you eat unleavened bread; even the first day all of you shall put away leaven out of your houses: for whosoever eats leavened bread from the first day until the seventh day, that soul shall be cut off from Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3702,51 +4953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. முதலாம் மாதம் பதினாலாம் தேதி சாயங்காலம் தொடங்கி மாதத்தின் இருபத்தோராம் தேதி சாயங்காலம் வரைக்கும் புளிப்பில்லா அப்பம் புசிக்கக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[16. And in the first day there shall be an holy convocation, and in the seventh day there shall be an holy convocation to you; no manner of work shall be done in them, save that which every man must eat, that only may be done of you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3811,51 +5062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஏழு நாளளவும் உங்கள் வீடுகளில் புளித்த மா காணப்படலாகாது; எவனாகிலும் புளிப்பிடப்பட்டதைப் புசித்தால், அவன் பரதேசியானாலும் சுதேசியானாலும், அந்த ஆத்துமா இஸ்ரவேல் சபையில் இராமல் அறுப்புண்டு போவான்.]]></a:t>
+              <a:t><![CDATA[16. And in the first day there shall be an holy convocation, and in the seventh day there shall be an holy convocation to you; no manner of work shall be done in them, save that which every man must eat, that only may be done of you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3920,51 +5171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஏழு நாளளவும் உங்கள் வீடுகளில் புளித்த மா காணப்படலாகாது; எவனாகிலும் புளிப்பிடப்பட்டதைப் புசித்தால், அவன் பரதேசியானாலும் சுதேசியானாலும், அந்த ஆத்துமா இஸ்ரவேல் சபையில் இராமல் அறுப்புண்டு போவான்.]]></a:t>
+              <a:t><![CDATA[16. And in the first day there shall be an holy convocation, and in the seventh day there shall be an holy convocation to you; no manner of work shall be done in them, save that which every man must eat, that only may be done of you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4029,51 +5280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. புளிப்பிடப்பட்ட யாதொன்றையும் நீங்கள் புசிக்கவேண்டாம்; உங்கள் வாசஸ்தலங்களிலெல்லாம் புளிப்பில்லா அப்பம் புசிக்கக்கடவீர்கள் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[17. And all of you shall observe the feast of unleavened bread; for in this very same day have I brought your armies out of the land of Egypt: therefore shall all of you observe this day in your generations by an ordinance for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4138,51 +5389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீங்கள் இஸ்ரவேல் சபையார் யாவரையும் நோக்கி: இந்த மாதம் பத்தாம் தேதியில் வீட்டுத் தலைவர்கள், வீட்டுக்கு ஒரு ஆட்டுக்குட்டியாக, ஒவ்வொருவரும் ஒவ்வொரு ஆட்டுக்குட்டியைத் தெரிந்துகொள்ளக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[3. Speak all of you unto all the congregation of Israel, saying, In the tenth day of this month they shall take to them every man a lamb, according to the house of their fathers, a lamb for an house:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4247,51 +5498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது மோசே இஸ்ரவேல் மூப்பர் யாவரையும் அழைப்பித்து: உங்கள் குடும்பங்களுக்குத் தக்கதாக உங்களுக்கு ஆட்டுக்குட்டியைத் தெரிந்தெடுத்துக்கொண்டு, பஸ்காவை அடித்து,]]></a:t>
+              <a:t><![CDATA[17. And all of you shall observe the feast of unleavened bread; for in this very same day have I brought your armies out of the land of Egypt: therefore shall all of you observe this day in your generations by an ordinance for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4356,51 +5607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது மோசே இஸ்ரவேல் மூப்பர் யாவரையும் அழைப்பித்து: உங்கள் குடும்பங்களுக்குத் தக்கதாக உங்களுக்கு ஆட்டுக்குட்டியைத் தெரிந்தெடுத்துக்கொண்டு, பஸ்காவை அடித்து,]]></a:t>
+              <a:t><![CDATA[17. And all of you shall observe the feast of unleavened bread; for in this very same day have I brought your armies out of the land of Egypt: therefore shall all of you observe this day in your generations by an ordinance for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4465,51 +5716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஈசோப்புக் கொழுந்துகளின் கொத்தை எடுத்து கிண்ணியில் இருக்கும் இரத்தத்தில் தோய்த்து, அதில் இருக்கும் அந்த இரத்தத்தை வாசல் நிலைக்கால்களின் மேற்சட்டத்திலும் வாசலின் நிலைக்கால்கள் இரண்டிலும் தெளியுங்கள்; விடியற்காலம் வரைக்கும் உங்களில் ஒருவரும் வீட்டு வாசலை விட்டுப் புறப்படவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[18. In the first month, on the fourteenth day of the month at even, all of you shall eat unleavened bread, until the one and twentieth day of the month at even.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4574,51 +5825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஈசோப்புக் கொழுந்துகளின் கொத்தை எடுத்து கிண்ணியில் இருக்கும் இரத்தத்தில் தோய்த்து, அதில் இருக்கும் அந்த இரத்தத்தை வாசல் நிலைக்கால்களின் மேற்சட்டத்திலும் வாசலின் நிலைக்கால்கள் இரண்டிலும் தெளியுங்கள்; விடியற்காலம் வரைக்கும் உங்களில் ஒருவரும் வீட்டு வாசலை விட்டுப் புறப்படவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[18. In the first month, on the fourteenth day of the month at even, all of you shall eat unleavened bread, until the one and twentieth day of the month at even.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4683,51 +5934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. கர்த்தர் எகிப்தியரை அதம்பண்ணுகிறதற்குக் கடந்துவருவார்; நிலையின் மேற்சட்டத்திலும் வாசலின் நிலைக்கால்கள் இரண்டிலும் அந்த இரத்தத்தைக் காணும்போது, கர்த்தர் சங்காரக்காரனை உங்கள் வீடுகளில் உங்களை அதம்பண்ணுகிறதற்கு வரவொட்டாமல், வாசற்படியை விலகிக் கடந்துபோவார்.]]></a:t>
+              <a:t><![CDATA[19. Seven days shall there be no leaven found in your houses: for whosoever eats that which is leavened, even that soul shall be cut off from the congregation of Israel, whether he be a stranger, or born in the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4792,51 +6043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. கர்த்தர் எகிப்தியரை அதம்பண்ணுகிறதற்குக் கடந்துவருவார்; நிலையின் மேற்சட்டத்திலும் வாசலின் நிலைக்கால்கள் இரண்டிலும் அந்த இரத்தத்தைக் காணும்போது, கர்த்தர் சங்காரக்காரனை உங்கள் வீடுகளில் உங்களை அதம்பண்ணுகிறதற்கு வரவொட்டாமல், வாசற்படியை விலகிக் கடந்துபோவார்.]]></a:t>
+              <a:t><![CDATA[19. Seven days shall there be no leaven found in your houses: for whosoever eats that which is leavened, even that soul shall be cut off from the congregation of Israel, whether he be a stranger, or born in the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4901,51 +6152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. கர்த்தர் எகிப்தியரை அதம்பண்ணுகிறதற்குக் கடந்துவருவார்; நிலையின் மேற்சட்டத்திலும் வாசலின் நிலைக்கால்கள் இரண்டிலும் அந்த இரத்தத்தைக் காணும்போது, கர்த்தர் சங்காரக்காரனை உங்கள் வீடுகளில் உங்களை அதம்பண்ணுகிறதற்கு வரவொட்டாமல், வாசற்படியை விலகிக் கடந்துபோவார்.]]></a:t>
+              <a:t><![CDATA[19. Seven days shall there be no leaven found in your houses: for whosoever eats that which is leavened, even that soul shall be cut off from the congregation of Israel, whether he be a stranger, or born in the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5010,51 +6261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இந்தக் காரியத்தை உங்களுக்கும் உங்கள் பிள்ளைகளுக்கும் நித்திய நியமமாகக் கைக்கொள்ளக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[20. All of you shall eat nothing leavened; in all your habitations shall all of you eat unleavened bread.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5119,51 +6370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. கர்த்தர் உங்களுக்குத் தாம் சொன்னபடி கொடுக்கப்போகிற தேசத்திலே நீங்கள் போய்ச் சேரும்போது, இந்த ஆராதனையைக் கைக்கொள்ளக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[20. All of you shall eat nothing leavened; in all your habitations shall all of you eat unleavened bread.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5228,51 +6479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. கர்த்தர் உங்களுக்குத் தாம் சொன்னபடி கொடுக்கப்போகிற தேசத்திலே நீங்கள் போய்ச் சேரும்போது, இந்த ஆராதனையைக் கைக்கொள்ளக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[21. Then Moses called for all the elders of Israel, and said unto them, Draw out and take you a lamb according to your families, and kill the passover.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5337,51 +6588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீங்கள் இஸ்ரவேல் சபையார் யாவரையும் நோக்கி: இந்த மாதம் பத்தாம் தேதியில் வீட்டுத் தலைவர்கள், வீட்டுக்கு ஒரு ஆட்டுக்குட்டியாக, ஒவ்வொருவரும் ஒவ்வொரு ஆட்டுக்குட்டியைத் தெரிந்துகொள்ளக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[3. Speak all of you unto all the congregation of Israel, saying, In the tenth day of this month they shall take to them every man a lamb, according to the house of their fathers, a lamb for an house:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5446,51 +6697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது உங்கள் பிள்ளைகள்: இந்த ஆராதனையின் கருத்து என்ன என்று உங்களைக் கேட்டால்,]]></a:t>
+              <a:t><![CDATA[21. Then Moses called for all the elders of Israel, and said unto them, Draw out and take you a lamb according to your families, and kill the passover.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5555,51 +6806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இது கர்த்தருடைய பஸ்காவாகிய பலி; அவர் எகிப்தியரை அதம்பண்ணி, நம்முடைய வீடுகளைத் தப்பப்பண்ணினபோது, எகிப்திலிருந்த இஸ்ரவேல் புத்திரருடைய வீடுகளைக் கடந்துபோனார் என்று நீங்கள் சொல்லவேண்டும் என்றான். அப்பொழுது ஜனங்கள் தலைவணங்கிப் பணிந்துகொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[22. And all of you shall take a bunch of hyssop, and dip it in the blood that is in the basin, and strike the lintel and the two side posts with the blood that is in the basin; and none of you shall go out at the door of his house until the morning.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5664,51 +6915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இது கர்த்தருடைய பஸ்காவாகிய பலி; அவர் எகிப்தியரை அதம்பண்ணி, நம்முடைய வீடுகளைத் தப்பப்பண்ணினபோது, எகிப்திலிருந்த இஸ்ரவேல் புத்திரருடைய வீடுகளைக் கடந்துபோனார் என்று நீங்கள் சொல்லவேண்டும் என்றான். அப்பொழுது ஜனங்கள் தலைவணங்கிப் பணிந்துகொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[22. And all of you shall take a bunch of hyssop, and dip it in the blood that is in the basin, and strike the lintel and the two side posts with the blood that is in the basin; and none of you shall go out at the door of his house until the morning.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5773,51 +7024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இது கர்த்தருடைய பஸ்காவாகிய பலி; அவர் எகிப்தியரை அதம்பண்ணி, நம்முடைய வீடுகளைத் தப்பப்பண்ணினபோது, எகிப்திலிருந்த இஸ்ரவேல் புத்திரருடைய வீடுகளைக் கடந்துபோனார் என்று நீங்கள் சொல்லவேண்டும் என்றான். அப்பொழுது ஜனங்கள் தலைவணங்கிப் பணிந்துகொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[22. And all of you shall take a bunch of hyssop, and dip it in the blood that is in the basin, and strike the lintel and the two side posts with the blood that is in the basin; and none of you shall go out at the door of his house until the morning.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5882,51 +7133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இஸ்ரவேல் புத்திரர் போய் அப்படியே செய்தார்கள். கர்த்தர் மோசேக்கும் ஆரோனுக்கும் கட்டளையிட்டபடியே செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[23. For the LORD will pass through to strike the Egyptians; and when he sees the blood upon the lintel, and on the two side posts, the LORD will pass over the door, and will not suffer the destroyer to come in unto your houses to strike you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5991,51 +7242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நடுராத்திரியிலே சிங்காசனத்தின் மேல் வீற்றிருக்கும் பார்வோனுடைய தலைப்பிள்ளை முதல் காவல் கிடங்கிலிருக்கும் சிறைப்பட்டவனின் தலைப்பிள்ளை வரைக்கும், எகிப்து தேசத்தில் இருந்த முதற்பேறனைத்தையும் மிருகஜீவன்களின் தலையீற்றனைத்தையும் கர்த்தர் அழித்தார்.]]></a:t>
+              <a:t><![CDATA[23. For the LORD will pass through to strike the Egyptians; and when he sees the blood upon the lintel, and on the two side posts, the LORD will pass over the door, and will not suffer the destroyer to come in unto your houses to strike you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6100,51 +7351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நடுராத்திரியிலே சிங்காசனத்தின் மேல் வீற்றிருக்கும் பார்வோனுடைய தலைப்பிள்ளை முதல் காவல் கிடங்கிலிருக்கும் சிறைப்பட்டவனின் தலைப்பிள்ளை வரைக்கும், எகிப்து தேசத்தில் இருந்த முதற்பேறனைத்தையும் மிருகஜீவன்களின் தலையீற்றனைத்தையும் கர்த்தர் அழித்தார்.]]></a:t>
+              <a:t><![CDATA[23. For the LORD will pass through to strike the Egyptians; and when he sees the blood upon the lintel, and on the two side posts, the LORD will pass over the door, and will not suffer the destroyer to come in unto your houses to strike you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6209,51 +7460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அப்பொழுது பார்வோனும் அவனுடைய சகல ஊழியக்காரரும் எகிப்தியர் யாவரும் இராத்திரியிலே எழுந்திருந்தார்கள்; மகா கூக்குரல் எகிப்திலே உண்டாயிற்று; சாவில்லாத ஒரு வீடும் இருந்ததில்லை.]]></a:t>
+              <a:t><![CDATA[24. And all of you shall observe this thing for an ordinance to you and to your sons for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6318,51 +7569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அப்பொழுது பார்வோனும் அவனுடைய சகல ஊழியக்காரரும் எகிப்தியர் யாவரும் இராத்திரியிலே எழுந்திருந்தார்கள்; மகா கூக்குரல் எகிப்திலே உண்டாயிற்று; சாவில்லாத ஒரு வீடும் இருந்ததில்லை.]]></a:t>
+              <a:t><![CDATA[25. And it shall come to pass, when all of you be come to the land which the LORD will give you, according as he has promised, that all of you shall keep this service.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6427,51 +7678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. இராத்திரியிலே அவன் மோசேயையும் ஆரோனையும் அழைப்பித்து: நீங்களும் இஸ்ரவேல் புத்திரரும் எழுந்து, என் ஜனங்களைவிட்டுப், புறப்பட்டுப்போய், நீங்கள் சொன்னபடியே கர்த்தருக்கு ஆராதனைசெய்யுங்கள்.]]></a:t>
+              <a:t><![CDATA[25. And it shall come to pass, when all of you be come to the land which the LORD will give you, according as he has promised, that all of you shall keep this service.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6536,51 +7787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஒரு வீட்டில் இருக்கிறவர்கள் ஒரு ஆட்டுக்குட்டியைப் புசிக்கிறதற்குப் போதுமான பேர்களாயிராமற் போனால், அவனும் அவன் சமீபத்திலிருக்கிற அயல் வீட்டுக்காரனும், தங்களிடத்திலுள்ள ஆத்துமாக்களின் இலக்கத்திற்குத் தக்கதாக ஒரு ஆட்டுக்குட்டியைத் தெரிந்துகொள்ள வேண்டும்; அவனவன் புசிப்புக்குத் தக்கதாக இலக்கம் பார்த்து, ஆட்டுக்குட்டியைத் தெரிந்துகொள்ள வேண்டும்.]]></a:t>
+              <a:t><![CDATA[4. And if the household be too little for the lamb, let him and his neighbour next unto his house take it according to the number of the souls; every man according to his eating shall make your count for the lamb.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6645,51 +7896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. இராத்திரியிலே அவன் மோசேயையும் ஆரோனையும் அழைப்பித்து: நீங்களும் இஸ்ரவேல் புத்திரரும் எழுந்து, என் ஜனங்களைவிட்டுப், புறப்பட்டுப்போய், நீங்கள் சொன்னபடியே கர்த்தருக்கு ஆராதனைசெய்யுங்கள்.]]></a:t>
+              <a:t><![CDATA[26. And it shall come to pass, when your children shall say unto you, What mean all of you by this service?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6754,51 +8005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. நீங்கள் சொன்னபடியே உங்கள் ஆடுமாடுகளையும் ஓட்டிக்கொண்டுபோங்கள்; என்னையும் ஆசீர்வதியுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[27. That all of you shall say, It is the sacrifice of the LORD's passover, who passed over the houses of the children of Israel in Egypt, when he stroke the Egyptians, and delivered our houses. And the people bowed the head and worshipped.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6863,51 +8114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. நீங்கள் சொன்னபடியே உங்கள் ஆடுமாடுகளையும் ஓட்டிக்கொண்டுபோங்கள்; என்னையும் ஆசீர்வதியுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[27. That all of you shall say, It is the sacrifice of the LORD's passover, who passed over the houses of the children of Israel in Egypt, when he stroke the Egyptians, and delivered our houses. And the people bowed the head and worshipped.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6972,51 +8223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. எகிப்தியர்: நாங்கள் எல்லாரும் சாகிறோமே என்று சொல்லி, தீவிரமாய் அந்த ஜனங்களைத் தேசத்திலிருந்து அனுப்பிவிட அவர்களை மிகவும் துரிதப்படுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[27. That all of you shall say, It is the sacrifice of the LORD's passover, who passed over the houses of the children of Israel in Egypt, when he stroke the Egyptians, and delivered our houses. And the people bowed the head and worshipped.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7081,51 +8332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. எகிப்தியர்: நாங்கள் எல்லாரும் சாகிறோமே என்று சொல்லி, தீவிரமாய் அந்த ஜனங்களைத் தேசத்திலிருந்து அனுப்பிவிட அவர்களை மிகவும் துரிதப்படுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[28. And the children of Israel went away, and did as the LORD had commanded Moses and Aaron, so did they.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7190,51 +8441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. பிசைந்தமா புளிக்குமுன் ஜனங்கள் அதைப் பாத்திரத்துடனே தங்கள் வஸ்திரங்களில் கட்டி, தங்கள் தோள்மேல் எடுத்துக்கொண்டு போனார்கள்.]]></a:t>
+              <a:t><![CDATA[28. And the children of Israel went away, and did as the LORD had commanded Moses and Aaron, so did they.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7299,51 +8550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. பிசைந்தமா புளிக்குமுன் ஜனங்கள் அதைப் பாத்திரத்துடனே தங்கள் வஸ்திரங்களில் கட்டி, தங்கள் தோள்மேல் எடுத்துக்கொண்டு போனார்கள்.]]></a:t>
+              <a:t><![CDATA[29. And it came to pass, that at midnight the LORD stroke all the firstborn in the land of Egypt, from the firstborn of Pharaoh that sat on his throne unto the firstborn of the captive that was in the dungeon; and all the firstborn of cattle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7408,51 +8659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. மோசே சொல்லியிருந்தபடி இஸ்ரவேல் ஜனங்கள் எகிப்தியரிடத்தில் வெள்ளியுடைமைகளையும் பொன்னுடைமைகளையும் வஸ்திரங்களையும் கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[29. And it came to pass, that at midnight the LORD stroke all the firstborn in the land of Egypt, from the firstborn of Pharaoh that sat on his throne unto the firstborn of the captive that was in the dungeon; and all the firstborn of cattle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7517,51 +8768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. மோசே சொல்லியிருந்தபடி இஸ்ரவேல் ஜனங்கள் எகிப்தியரிடத்தில் வெள்ளியுடைமைகளையும் பொன்னுடைமைகளையும் வஸ்திரங்களையும் கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[29. And it came to pass, that at midnight the LORD stroke all the firstborn in the land of Egypt, from the firstborn of Pharaoh that sat on his throne unto the firstborn of the captive that was in the dungeon; and all the firstborn of cattle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7626,51 +8877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. கர்த்தர் ஜனங்களுக்கு எகிப்தியரின் கண்களில் தயவு கிடைக்கும்படி செய்ததினால், கேட்டதை அவர்களுக்குக் கொடுத்தார்கள்; இவ்விதமாய் அவர்கள் எகிப்தியரைக் கொள்ளையிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[30. And Pharaoh rose up in the night, he, and all his servants, and all the Egyptians; and there was a great cry in Egypt; for there was not a house where there was not one dead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7735,51 +8986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஒரு வீட்டில் இருக்கிறவர்கள் ஒரு ஆட்டுக்குட்டியைப் புசிக்கிறதற்குப் போதுமான பேர்களாயிராமற் போனால், அவனும் அவன் சமீபத்திலிருக்கிற அயல் வீட்டுக்காரனும், தங்களிடத்திலுள்ள ஆத்துமாக்களின் இலக்கத்திற்குத் தக்கதாக ஒரு ஆட்டுக்குட்டியைத் தெரிந்துகொள்ள வேண்டும்; அவனவன் புசிப்புக்குத் தக்கதாக இலக்கம் பார்த்து, ஆட்டுக்குட்டியைத் தெரிந்துகொள்ள வேண்டும்.]]></a:t>
+              <a:t><![CDATA[4. And if the household be too little for the lamb, let him and his neighbour next unto his house take it according to the number of the souls; every man according to his eating shall make your count for the lamb.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7844,51 +9095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. கர்த்தர் ஜனங்களுக்கு எகிப்தியரின் கண்களில் தயவு கிடைக்கும்படி செய்ததினால், கேட்டதை அவர்களுக்குக் கொடுத்தார்கள்; இவ்விதமாய் அவர்கள் எகிப்தியரைக் கொள்ளையிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[30. And Pharaoh rose up in the night, he, and all his servants, and all the Egyptians; and there was a great cry in Egypt; for there was not a house where there was not one dead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7953,51 +9204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. இஸ்ரவேல் புத்திரர் ராமசேசை விட்டுக் கால்நடையாய்ப் பிரயாணம் பண்ணி, சுக்கோத்துக்குப் போனார்கள்; அவர்கள் பிள்ளைகள்தவிர ஆறுலட்சம் புருஷராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[31. And he called for Moses and Aaron by night, and said, Rise up, and get you forth from among my people, both all of you and the children of Israel; and go, serve the LORD, as all of you have said.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8062,51 +9313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. இஸ்ரவேல் புத்திரர் ராமசேசை விட்டுக் கால்நடையாய்ப் பிரயாணம் பண்ணி, சுக்கோத்துக்குப் போனார்கள்; அவர்கள் பிள்ளைகள்தவிர ஆறுலட்சம் புருஷராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[31. And he called for Moses and Aaron by night, and said, Rise up, and get you forth from among my people, both all of you and the children of Israel; and go, serve the LORD, as all of you have said.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8171,51 +9422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அவர்களோடேகூடப் பல ஜாதியான ஜனங்கள் அநேகர் போனதும் அன்றி, மிகுதியான ஆடுமாடுகள் முதலான மிருகஜீவன்களும் போயிற்று.]]></a:t>
+              <a:t><![CDATA[32. Also take your flocks and your herds, as all of you have said, and be gone; and bless me also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8280,51 +9531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. எகிப்திலிருந்து அவர்கள் கொண்டுவந்த பிசைந்தமாவைப் புளிப்பில்லா அப்பங்களாகச் சுட்டார்கள்; அவர்கள் எகிப்தில் தரிக்கக் கூடாமல் துரத்திவிடப்பட்டதினால், அது புளியாதிருந்தது; அவர்கள் தங்களுக்கு வழிக்கென்று ஒன்றும் ஆயத்தம்பண்ணவில்லை.]]></a:t>
+              <a:t><![CDATA[32. Also take your flocks and your herds, as all of you have said, and be gone; and bless me also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8389,51 +9640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. எகிப்திலிருந்து அவர்கள் கொண்டுவந்த பிசைந்தமாவைப் புளிப்பில்லா அப்பங்களாகச் சுட்டார்கள்; அவர்கள் எகிப்தில் தரிக்கக் கூடாமல் துரத்திவிடப்பட்டதினால், அது புளியாதிருந்தது; அவர்கள் தங்களுக்கு வழிக்கென்று ஒன்றும் ஆயத்தம்பண்ணவில்லை.]]></a:t>
+              <a:t><![CDATA[33. And the Egyptians were urgent upon the people, that they might send them out of the land in haste; for they said, We be all dead men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8498,51 +9749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. எகிப்திலிருந்து அவர்கள் கொண்டுவந்த பிசைந்தமாவைப் புளிப்பில்லா அப்பங்களாகச் சுட்டார்கள்; அவர்கள் எகிப்தில் தரிக்கக் கூடாமல் துரத்திவிடப்பட்டதினால், அது புளியாதிருந்தது; அவர்கள் தங்களுக்கு வழிக்கென்று ஒன்றும் ஆயத்தம்பண்ணவில்லை.]]></a:t>
+              <a:t><![CDATA[33. And the Egyptians were urgent upon the people, that they might send them out of the land in haste; for they said, We be all dead men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8607,51 +9858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. இஸ்ரவேல் புத்திரர் எகிப்திலே குடியிருந்த காலம் நானூற்றுமுப்பது வருஷம்.]]></a:t>
+              <a:t><![CDATA[34. And the people took their dough before it was leavened, their kneading troughs being bound up in their clothes upon their shoulders.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8716,51 +9967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. நானூற்றுமுப்பது வருஷம் முடிந்த அன்றைத்தினமே கர்த்தருடைய சேனைகள் எல்லாம் எகிப்து தேசத்திலிருந்து புறப்பட்டது.]]></a:t>
+              <a:t><![CDATA[34. And the people took their dough before it was leavened, their kneading troughs being bound up in their clothes upon their shoulders.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8825,51 +10076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. கர்த்தர் அவர்களை எகிப்து தேசத்திலிருந்து புறப்படப்பண்ணினதினால், இது அவருக்கென்று முக்கியமாய் ஆசரிக்கத்தக்க ராத்திரியாயிற்று; இஸ்ரவேல் சந்ததியார் எல்லாரும் தங்கள் தலைமுறைதோறும் கர்த்தருக்கு முக்கியமாய் ஆசரிக்கவேண்டிய ராத்திரி இதுவே.]]></a:t>
+              <a:t><![CDATA[35. And the children of Israel did according to the word of Moses; and they borrowed of the Egyptians jewels of silver, and jewels of gold, and raiment:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8934,51 +10185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்த ஆட்டுக்குட்டி பழுதற்றதும் ஆணும் ஒரு வயதுள்ளதுமாய் இருக்க வேண்டும்; செம்மறியாடுகளிலாவது வெள்ளாடுகளிலாவது அதைத் தெரிந்துகொள்ளலாம்.]]></a:t>
+              <a:t><![CDATA[4. And if the household be too little for the lamb, let him and his neighbour next unto his house take it according to the number of the souls; every man according to his eating shall make your count for the lamb.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9043,51 +10294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. கர்த்தர் அவர்களை எகிப்து தேசத்திலிருந்து புறப்படப்பண்ணினதினால், இது அவருக்கென்று முக்கியமாய் ஆசரிக்கத்தக்க ராத்திரியாயிற்று; இஸ்ரவேல் சந்ததியார் எல்லாரும் தங்கள் தலைமுறைதோறும் கர்த்தருக்கு முக்கியமாய் ஆசரிக்கவேண்டிய ராத்திரி இதுவே.]]></a:t>
+              <a:t><![CDATA[35. And the children of Israel did according to the word of Moses; and they borrowed of the Egyptians jewels of silver, and jewels of gold, and raiment:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9152,51 +10403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. கர்த்தர் அவர்களை எகிப்து தேசத்திலிருந்து புறப்படப்பண்ணினதினால், இது அவருக்கென்று முக்கியமாய் ஆசரிக்கத்தக்க ராத்திரியாயிற்று; இஸ்ரவேல் சந்ததியார் எல்லாரும் தங்கள் தலைமுறைதோறும் கர்த்தருக்கு முக்கியமாய் ஆசரிக்கவேண்டிய ராத்திரி இதுவே.]]></a:t>
+              <a:t><![CDATA[36. And the LORD gave the people favour in the sight of the Egyptians, so that they lent unto them such things as they required. And they spoiled the Egyptians.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9261,51 +10512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. மேலும், கர்த்தர் மோசேயையும் ஆரோனையும் நோக்கி: பஸ்காவின் நியமமாவது, அந்நிய புத்திரன் ஒருவனும் அதைப் புசிக்கவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[36. And the LORD gave the people favour in the sight of the Egyptians, so that they lent unto them such things as they required. And they spoiled the Egyptians.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9370,51 +10621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. மேலும், கர்த்தர் மோசேயையும் ஆரோனையும் நோக்கி: பஸ்காவின் நியமமாவது, அந்நிய புத்திரன் ஒருவனும் அதைப் புசிக்கவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[37. And the children of Israel journeyed from Rameses to Succoth, about six hundred thousand on foot that were men, beside children.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9479,51 +10730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. பணத்தினால் கொள்ளப்பட்ட அடிமையானவன் எவனும், நீ அவனுக்கு விருத்தசேதனம்பண்ணினபின், அவன் அதைப் புசிக்கலாம்.]]></a:t>
+              <a:t><![CDATA[37. And the children of Israel journeyed from Rameses to Succoth, about six hundred thousand on foot that were men, beside children.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9588,51 +10839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. அந்நியனும் கூலியாளும் அதிலே புசிக்கவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[38. And a mixed multitude went up also with them; and flocks, and herds, even very much cattle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9697,51 +10948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. அந்நியனும் கூலியாளும் அதிலே புசிக்கவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[38. And a mixed multitude went up also with them; and flocks, and herds, even very much cattle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9806,51 +11057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. அதை ஒவ்வொரு வீட்டிற்குள்ளும் புசிக்கவேண்டும்; அந்த மாம்சத்தில் கொஞ்சமாகிலும் வீட்டிலிருந்து வெளியே கொண்டுபோகக் கூடாது; அதில் ஒரு எலும்பையும் முறிக்கக் கூடாது.]]></a:t>
+              <a:t><![CDATA[39. And they baked unleavened cakes of the dough which they brought forth out of Egypt, for it was not leavened; because they were thrust out of Egypt, and could not tarry, neither had they prepared for themselves any victual.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9915,51 +11166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. அதை ஒவ்வொரு வீட்டிற்குள்ளும் புசிக்கவேண்டும்; அந்த மாம்சத்தில் கொஞ்சமாகிலும் வீட்டிலிருந்து வெளியே கொண்டுபோகக் கூடாது; அதில் ஒரு எலும்பையும் முறிக்கக் கூடாது.]]></a:t>
+              <a:t><![CDATA[39. And they baked unleavened cakes of the dough which they brought forth out of Egypt, for it was not leavened; because they were thrust out of Egypt, and could not tarry, neither had they prepared for themselves any victual.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10024,51 +11275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. இஸ்ரவேல் சபையார் எல்லாரும் அதை ஆசரிக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[39. And they baked unleavened cakes of the dough which they brought forth out of Egypt, for it was not leavened; because they were thrust out of Egypt, and could not tarry, neither had they prepared for themselves any victual.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10133,51 +11384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்த ஆட்டுக்குட்டி பழுதற்றதும் ஆணும் ஒரு வயதுள்ளதுமாய் இருக்க வேண்டும்; செம்மறியாடுகளிலாவது வெள்ளாடுகளிலாவது அதைத் தெரிந்துகொள்ளலாம்.]]></a:t>
+              <a:t><![CDATA[4. And if the household be too little for the lamb, let him and his neighbour next unto his house take it according to the number of the souls; every man according to his eating shall make your count for the lamb.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10242,51 +11493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. அந்நியன் ஒருவன் உன்னிடத்திலே தங்கி கர்த்தருக்குப் பஸ்காவை ஆசரிக்க வேண்டுமென்று இருந்தால், அவனைச் சேர்ந்த ஆண்பிள்ளைகள் யாவரும் விருத்தசேதனம் பண்ணப்படவேண்டும்; பின்பு அவன் சேர்ந்து அதை ஆசரிக்கவேண்டும்; அவன் சுதேசியைப்போல் இருப்பான்; விருத்தசேதனம் இல்லாத ஒருவனும் அதில் புசிக்கவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[40. Now the sojourning of the children of Israel, who dwelt in Egypt, was four hundred and thirty years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10351,51 +11602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. அந்நியன் ஒருவன் உன்னிடத்திலே தங்கி கர்த்தருக்குப் பஸ்காவை ஆசரிக்க வேண்டுமென்று இருந்தால், அவனைச் சேர்ந்த ஆண்பிள்ளைகள் யாவரும் விருத்தசேதனம் பண்ணப்படவேண்டும்; பின்பு அவன் சேர்ந்து அதை ஆசரிக்கவேண்டும்; அவன் சுதேசியைப்போல் இருப்பான்; விருத்தசேதனம் இல்லாத ஒருவனும் அதில் புசிக்கவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[41. And it came to pass at the end of the four hundred and thirty years, even the very same day it came to pass, that all the hosts of the LORD went out from the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10460,51 +11711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. அந்நியன் ஒருவன் உன்னிடத்திலே தங்கி கர்த்தருக்குப் பஸ்காவை ஆசரிக்க வேண்டுமென்று இருந்தால், அவனைச் சேர்ந்த ஆண்பிள்ளைகள் யாவரும் விருத்தசேதனம் பண்ணப்படவேண்டும்; பின்பு அவன் சேர்ந்து அதை ஆசரிக்கவேண்டும்; அவன் சுதேசியைப்போல் இருப்பான்; விருத்தசேதனம் இல்லாத ஒருவனும் அதில் புசிக்கவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[41. And it came to pass at the end of the four hundred and thirty years, even the very same day it came to pass, that all the hosts of the LORD went out from the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10569,51 +11820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. அந்நியன் ஒருவன் உன்னிடத்திலே தங்கி கர்த்தருக்குப் பஸ்காவை ஆசரிக்க வேண்டுமென்று இருந்தால், அவனைச் சேர்ந்த ஆண்பிள்ளைகள் யாவரும் விருத்தசேதனம் பண்ணப்படவேண்டும்; பின்பு அவன் சேர்ந்து அதை ஆசரிக்கவேண்டும்; அவன் சுதேசியைப்போல் இருப்பான்; விருத்தசேதனம் இல்லாத ஒருவனும் அதில் புசிக்கவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[42. It is a night to be much observed unto the LORD for bringing them out from the land of Egypt: this is that night of the LORD to be observed of all the children of Israel in their generations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10678,51 +11929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. சுதேசிக்கும் உங்களிடத்தில் தங்கும் பரதேசிக்கும் ஒரே பிரமாணம் இருக்கக்கடவது என்றார்.]]></a:t>
+              <a:t><![CDATA[42. It is a night to be much observed unto the LORD for bringing them out from the land of Egypt: this is that night of the LORD to be observed of all the children of Israel in their generations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10787,51 +12038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. சுதேசிக்கும் உங்களிடத்தில் தங்கும் பரதேசிக்கும் ஒரே பிரமாணம் இருக்கக்கடவது என்றார்.]]></a:t>
+              <a:t><![CDATA[42. It is a night to be much observed unto the LORD for bringing them out from the land of Egypt: this is that night of the LORD to be observed of all the children of Israel in their generations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide96.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10896,51 +12147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. இப்படியே இஸ்ரவேல் புத்திரர் எல்லாரும் செய்தார்கள்; கர்த்தர் மோசேக்கும் ஆரோனுக்கும் கட்டளையிட்டபடியே செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[43. And the LORD said unto Moses and Aaron, This is the ordinance of the passover: There shall no stranger eat thereof:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide97.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11005,51 +12256,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. அன்றைத்தினமே கர்த்தர் இஸ்ரவேல் புத்திரரை அணியணியாய் எகிப்து தேசத்திலிருந்து புறப்படப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[43. And the LORD said unto Moses and Aaron, This is the ordinance of the passover: There shall no stranger eat thereof:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide98.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. But every man's servant that is bought for money, when you have circumcised him, then shall he eat thereof.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide99.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. But every man's servant that is bought for money, when you have circumcised him, then shall he eat thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -11084,51 +12553,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474540484" r:id="rId1"/>
+    <p:sldLayoutId id="2478604230" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -11136,58 +12605,146 @@
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:defPPr>
       <a:extLst/>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide100.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide100.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide101.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide101.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide102.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide102.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide103.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide103.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide104.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide104.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide105.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide105.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide106.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide106.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide107.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide107.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide108.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide108.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide109.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide109.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide110.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide110.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -11892,50 +13449,66 @@
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide94.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide95.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide95.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide96.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide96.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide97.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide97.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide98.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide98.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide99.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide99.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
@@ -12040,51 +13613,1371 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. মাসের চতুর্দশ দিন পর্য়ন্ত এই পশুটির ওপর তোমাদের নজর রাখতে হবে| সেই দিন ইস্রায়েলীয় মণ্ডলীর]]></a:t>
+              <a:t><![CDATA[5. அந்த ஆட்டுக்குட்டி பழுதற்றதும் ஆணும் ஒரு வயதுள்ளதுமாய் இருக்க வேண்டும்; செம்மறியாடுகளிலாவது]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide100.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. அந்நியனும் கூலியாளும் அதிலே புசிக்கவேண்டாம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide101.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[46. அதை ஒவ்வொரு வீட்டிற்குள்ளும் புசிக்கவேண்டும்; அந்த மாம்சத்தில் கொஞ்சமாகிலும் வீட்டிலிருந்து]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide102.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெளியே கொண்டுபோகக் கூடாது; அதில் ஒரு எலும்பையும் முறிக்கக் கூடாது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide103.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[47. இஸ்ரவேல் சபையார் எல்லாரும் அதை ஆசரிக்கக்கடவர்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide104.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[48. அந்நியன் ஒருவன் உன்னிடத்திலே தங்கி கர்த்தருக்குப் பஸ்காவை ஆசரிக்க வேண்டுமென்று இருந்தால், அவனைச்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide105.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சேர்ந்த ஆண்பிள்ளைகள் யாவரும் விருத்தசேதனம் பண்ணப்படவேண்டும்; பின்பு அவன் சேர்ந்து அதை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide106.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆசரிக்கவேண்டும்; அவன் சுதேசியைப்போல் இருப்பான்; விருத்தசேதனம் இல்லாத ஒருவனும் அதில் புசிக்கவேண்டாம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide107.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[49. சுதேசிக்கும் உங்களிடத்தில் தங்கும் பரதேசிக்கும் ஒரே பிரமாணம் இருக்கக்கடவது என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide108.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[50. இப்படியே இஸ்ரவேல் புத்திரர் எல்லாரும் செய்தார்கள்; கர்த்தர் மோசேக்கும் ஆரோனுக்கும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide109.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கட்டளையிட்டபடியே செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12172,51 +15065,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সমস্ত লোকরা এই পশুটিকে গোধুলি বেলায হত্যা করবে|]]></a:t>
+              <a:t><![CDATA[வெள்ளாடுகளிலாவது அதைத் தெரிந்துகொள்ளலாம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide110.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[51. அன்றைத்தினமே கர்த்தர் இஸ்ரவேல் புத்திரரை அணியணியாய் எகிப்து தேசத்திலிருந்து புறப்படப்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12304,51 +15329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. তোমরা এই প্রাণীর রক্ত সংগ্রহ করবে, য়ে বাড়ীতে লোকরা ভোজ খাবে সেই বাড়ীর দরজার কাঠামোর ওপরে ও]]></a:t>
+              <a:t><![CDATA[6. அதை இந்த மாதம் பதினாலாம் தேதி வரைக்கும் வைத்திருந்து, இஸ்ரவேல் சபையின் ஒவ்வொரு கூட்டத்தாரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12436,51 +15461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পাশে এই রক্ত লাগিয়ে দেবে|]]></a:t>
+              <a:t><![CDATA[சாயங்காலத்தில் அதை அடித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12568,51 +15593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. “এই দিন রাতে তোমরা মেষটিকে পুড়িয়ে তার মাংস খাবে| তোমরা তেঁতো শাক ও খামিরবিহীন রুটিও খাবে|]]></a:t>
+              <a:t><![CDATA[7. அதின் இரத்தத்தில் கொஞ்சம் எடுத்து, தாங்கள் அதைப் புசிக்கும் வீட்டுவாசல் நிலைக்கால்கள் இரண்டிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12700,51 +15725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. মেষটিকে কাঁচা অথবা জলে সিদ্ধ করা অবস্থায় তোমাদের খাওয়া উচিত্‌ হবে না, কিন্তু আগুনের তাপে]]></a:t>
+              <a:t><![CDATA[நிலையின் மேற்சட்டத்திலும் தெளித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12832,51 +15857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সেঁকবে| মেষশাবকটির মাথা, পা এবং ভিতরের অংশ সব কিছুই অক্ষুন্ন থাকবে|]]></a:t>
+              <a:t><![CDATA[8. அன்று ராத்திரியிலே அதின் மாம்சத்தை நெருப்பினால் சுட்டு, புளிப்பில்லா அப்பத்தோடும் கசப்பான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12964,51 +15989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. তোমরা সব মাংস রাতের মধ্যেই খেযে শেষ করবে| যদি পরদিন সকালে কিছু অবশিষ্ট থাকে তবে তা পুড়িয়ে]]></a:t>
+              <a:t><![CDATA[கீரையோடும் அதைப் புசிக்கக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13096,51 +16121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ফেলবে|]]></a:t>
+              <a:t><![CDATA[9. பச்சையாயும் தண்ணீரில் அவிக்கப்பட்டதாயும் அல்ல; அதின் தலையையும் அதின் தொடைகளையும் அதற்குள்ள]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13228,51 +16253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. “যখন তোমরা আহার করবে তখন তোমরা যাত্রার জন্য পুরোপুরি প্রস্তুত হয়ে থাকার পোশাকে থাকবে| তোমাদের]]></a:t>
+              <a:t><![CDATA[யாவையும் ஏகமாய் நெருப்பினால் சுட்டதாய் அதைப் புசிப்பீர்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13360,51 +16385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. মোশি ও হারোণ মিশরে থাকার সময় প্রভু তাদের বললেন,]]></a:t>
+              <a:t><![CDATA[1. கர்த்தர் எகிப்து தேசத்தில் மோசேயையும் ஆரோனையும் நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13492,51 +16517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পায়ে জুতো থাকবে, হাতে ছড়ি থাকবে এবং তোমরা তাড়াহুড়ো করে খাবে| কারণ এ হল প্রভুর নিস্তারপর্ব|]]></a:t>
+              <a:t><![CDATA[10. அதிலே ஒன்றையும் விடியற்காலம் மட்டும் மீதியாக வைக்காமல், விடியற்காலம்மட்டும் அதிலே மீதியாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13624,51 +16649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. “আমি মিশরীয়দের প্রথমজাত শিশুগুলিকে এবং তাদের সমস্ত পশুর প্রথমজাত শাবকগুলিকে হত্যা করব| এইভাবে,]]></a:t>
+              <a:t><![CDATA[இருக்கிறதை அக்கினியால் சுட்டெரிப்பீர்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13756,51 +16781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমি মিশরের সমস্ত দেবতাদের ওপর রায দেব যাতে তারা জানতে পারে য়ে আমিই প্রভু|]]></a:t>
+              <a:t><![CDATA[11. அதைப் புசிக்க வேண்டிய விதமாவது, நீங்கள் உங்கள் அரைகளில் கச்சை கட்டிக்கொண்டும், உங்கள் கால்களில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13888,51 +16913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. কিন্তু তোমাদের দরজায় লাগানো রক্ত একটি বিশেষ চিহ্নের কাজ করবে| যখন আমি ঐ রক্ত দেখব তখন আমি]]></a:t>
+              <a:t><![CDATA[பாதரட்சை தொடுத்துக்கொண்டும், உங்கள் கையில் தடி பிடித்துக்கொண்டும் அதைத் தீவிரமாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14020,51 +17045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমাদের বাড়ীগুলোর ওপর দিয়ে চলে যাব| আমি শুধু মিশরের লোকদের ক্ষতি করব| এই সব মারাত্মক রোগে তোমাদের]]></a:t>
+              <a:t><![CDATA[புசிக்கக்கடவீர்கள்; அது கர்த்தருடைய பஸ்கா.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14152,51 +17177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কোন ক্ষতি হবে না|]]></a:t>
+              <a:t><![CDATA[12. அந்த ராத்திரியிலே நான் எகிப்துதேசமெங்கும் கடந்துபோய், எகிப்து தேசத்திலுள்ள மனிதர் முதல் மிருக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14284,51 +17309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. “তাই তোমরা সবসময় মনে রাখবে য়ে আজ তোমাদের একটি বিশেষ ছুটির দিন| তোমাদের উত্তরপুরুষরা এই ছুটির]]></a:t>
+              <a:t><![CDATA[ஜீவன்கள் மட்டும், முதற்பேறாயிருக்கிறவைகளையெல்லாம் அதம்பண்ணி, எகிப்து தேவர்களின்மேல் நீதியைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14416,51 +17441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিনের মাধ্যমে প্রভুকে সম্মান জানাবে|]]></a:t>
+              <a:t><![CDATA[செலுத்துவேன்; நானே கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14548,51 +17573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. এই ছুটিতে তোমরা সাতদিন ধরে খামিরবিহীন রুটি খাবে, ছুটির প্রথম দিনে তোমরা তোমাদের বাড়ী থেকে সমস্ত]]></a:t>
+              <a:t><![CDATA[13. நீங்கள் இருக்கும் வீடுகளில் அந்த இரத்தம் உங்களுக்காக அடையாளமாய் இருக்கும்; அந்த இரத்தத்தை நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14680,51 +17705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[খামির সরিয়ে ফেলবে| এই ছুটিতে পুরো সাত দিন ধরে কেউ কোন খামির খাবে না| যদি কেউ সেটা খায় তবে সেই]]></a:t>
+              <a:t><![CDATA[கண்டு, உங்களைக் கடந்துபோவேன்; நான் எகிப்துதேசத்தை அழிக்கும்போது, அழிக்கும் வாதை உங்களுக்குள்ளே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14812,51 +17837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. “এই মাস হবে তোমাদের জন্য বছরের প্রথম মাস,]]></a:t>
+              <a:t><![CDATA[2. இந்த மாதம் உங்களுக்குப் பிரதான மாதம்; இது உங்களுக்கு வருஷத்தின் முதலாம் மாதமாய் இருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14944,51 +17969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ব্যক্তিকে ইস্রায়েলীয়দের থেকে আলাদা করে দেওয়া হবে|]]></a:t>
+              <a:t><![CDATA[வராதிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15076,51 +18101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. এই ছুটির প্রথম ও শেষ দিনে পবিত্র সমাগম অনুষ্ঠিত হবে| তোমরা এই দিনগুলোতে কোন কাজ করবে না| তোমরা]]></a:t>
+              <a:t><![CDATA[14. அந்த நாள் உங்களுக்கு நினைவுகூருதலான நாளாய் இருக்கக்கடவது; அதைக் கர்த்தருக்குப் பண்டிகையாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15208,51 +18233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এই দিনগুলিতে একমাত্র তোমাদের আহারের জন্য খাদ্য তৈরী করতে পারবে|]]></a:t>
+              <a:t><![CDATA[ஆசரிப்பீர்களாக; அதை உங்கள் தலைமுறைதோறும் நித்திய நியமமாக ஆசரிக்கக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15340,51 +18365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. তোমরা খামিরবিহীন রুটির উত্সবের কথা মনে রাখবে| কেন? কারণ এই দিন আমি তোমাদের সব লোককে দলে দলে মিশর]]></a:t>
+              <a:t><![CDATA[15. புளிப்பில்லா அப்பத்தை ஏழு நாளளவும் புசிக்கக்கடவீர்கள்; முதலாம் நாளில்தானே புளித்த மாவை உங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15472,51 +18497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[থেকে বের করে এনেছিলাম, তাই তোমাদের সব উত্তরপুরুষ এই দিনটি স্মরণ করবে, এই নিয়ম চিরকাল থাকবে|]]></a:t>
+              <a:t><![CDATA[வீடுகளிலிருந்து நீக்கவேண்டும்; முதலாம் நாள் தொடங்கி ஏழாம் நாள் வரைக்கும் புளித்தஅப்பம் புசிக்கிறவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15604,51 +18629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. তাই প্রথম মাসের চতুর্দশ দিন বিকেলে তোমরা খামিরবিহীন রুটি খাওয়া শুরু করবে| তোমরা ঐ রুটিটি ঐ]]></a:t>
+              <a:t><![CDATA[எவனோ அந்த ஆத்துமா இஸ்ரவேலரிலிருந்து அறுப்புண்டு போவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15736,51 +18761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মাসের একবিংশ দিনের সন্ধ্যা পর্য়ন্ত খাবে|]]></a:t>
+              <a:t><![CDATA[16. முதலாம் நாளில் பரிசுத்த சபை கூடுதலும், ஏழாம் நாளிலும் பரிசுத்தசபை கூடுதலும் இருக்கவேண்டும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15868,51 +18893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. সাতদিন ধরে তোমাদের ঘরে কোন খামির থাকবে না, য়ে কোন ব্যক্তি সে ইস্রায়েলের নাগরিক হোক বা বিদেশী]]></a:t>
+              <a:t><![CDATA[அவைகளில் ஒரு வேலையும் செய்யப்படலாகாது; அவரவர் சாப்பிடுகிறதற்குத் தேவையானது மாத்திரம் உங்களால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16000,51 +19025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[য়ে এই সময় খামির খাবে তাকে ইস্রায়েলের বাকি লোকদের থেকে আলাদা করে দেওয়া হবে|]]></a:t>
+              <a:t><![CDATA[செய்யப்படலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16132,51 +19157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. এই ছুটিতে তোমরা অবশ্যই খামির খাবে না, তোমরা যেখানেই থাক না কেন খামিরবিহীন রুটি খাবে|”]]></a:t>
+              <a:t><![CDATA[17. புளிப்பில்லா அப்பப் பண்டிகையை ஆசரிப்பீர்களாக; இந்த நாளில்தான் நான் உங்கள் சேனைகளை எகிப்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16264,51 +19289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. এই আদেশ সমস্ত ইস্রায়েলবাসীর জন্য: এই মাসের দশম দিনে প্রত্যেকে তার বাড়ীর জন্য একটি করে পশু]]></a:t>
+              <a:t><![CDATA[3. நீங்கள் இஸ்ரவேல் சபையார் யாவரையும் நோக்கி: இந்த மாதம் பத்தாம் தேதியில் வீட்டுத் தலைவர்கள்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16396,51 +19421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. তাই মোশি ইস্রায়েলীয়দের সমস্ত প্রবীণদের ডেকে বলল, “তোমাদের পরিবারের জন্য মেষশাবক জোগাড় কর এবং]]></a:t>
+              <a:t><![CDATA[தேசத்திலிருந்து புறப்படப் பண்ணினேன்; ஆகையால், உங்கள் தலைமுறைதோறும் நித்திய நியமமாக இந்த நாளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16528,51 +19553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নিস্তারপর্বের জন্য মেষশাবকটিকে হত্যা কর|]]></a:t>
+              <a:t><![CDATA[ஆசரிக்கக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16660,51 +19685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. এক আঁটি করে এসোব নিয়ে পাত্রে রাখা রক্তে ডুবিয়ে তা দিয়ে দরজার কাঠামোর ওপর ও পাশের দিক রঙ করো|]]></a:t>
+              <a:t><![CDATA[18. முதலாம் மாதம் பதினாலாம் தேதி சாயங்காலம் தொடங்கி மாதத்தின் இருபத்தோராம் தேதி சாயங்காலம் வரைக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16792,51 +19817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সকালের আগে কেউ নিজের বাড়ী ত্যাগ করবে না|]]></a:t>
+              <a:t><![CDATA[புளிப்பில்லா அப்பம் புசிக்கக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16924,51 +19949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. এই সময়, প্রভু মিশরের ভেতর দিয়ে মিশরীয়দের হত্যা করতে যাবেন| যখন তিনি দরজার কাঠামোর পাশে ও ওপরে]]></a:t>
+              <a:t><![CDATA[19. ஏழு நாளளவும் உங்கள் வீடுகளில் புளித்த மா காணப்படலாகாது; எவனாகிலும் புளிப்பிடப்பட்டதைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17056,51 +20081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রক্তের প্রলেপ দেখবেন, তখন তিনি সেই দরজাগুলোর ওপর দিয়ে যাবেন| প্রভু ধ্বংসকারীকে তোমাদের বাড়ীতে এসে]]></a:t>
+              <a:t><![CDATA[புசித்தால், அவன் பரதேசியானாலும் சுதேசியானாலும், அந்த ஆத்துமா இஸ்ரவேல் சபையில் இராமல் அறுப்புண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17188,51 +20213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আঘাত করতে দেবেন না|]]></a:t>
+              <a:t><![CDATA[போவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17320,51 +20345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. তোমরা অবশ্যই এই আদেশ মনে রাখবে, এই নিয়ম তোমাদের ও তোমাদের উত্তরপুরুষদের জন্য চিরকাল থাকবে|]]></a:t>
+              <a:t><![CDATA[20. புளிப்பிடப்பட்ட யாதொன்றையும் நீங்கள் புசிக்கவேண்டாம்; உங்கள் வாசஸ்தலங்களிலெல்லாம் புளிப்பில்லா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17452,51 +20477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. যখন তোমরা প্রভুর প্রতিশ্রুতি মত তাঁর দেওয়া ভূখণ্ডে যাবে তখন তোমাদের এই জিনিসগুলি অবশ্যই মনে]]></a:t>
+              <a:t><![CDATA[அப்பம் புசிக்கக்கடவீர்கள் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17584,51 +20609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রাখতে হবে|]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது மோசே இஸ்ரவேல் மூப்பர் யாவரையும் அழைப்பித்து: உங்கள் குடும்பங்களுக்குத் தக்கதாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17716,51 +20741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জোগাড় করবে|]]></a:t>
+              <a:t><![CDATA[வீட்டுக்கு ஒரு ஆட்டுக்குட்டியாக, ஒவ்வொருவரும் ஒவ்வொரு ஆட்டுக்குட்டியைத் தெரிந்துகொள்ளக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17848,51 +20873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. যখন তোমাদের সন্তানরা জিজ্ঞাসা করবে, ‘আমরা কেন এই উত্সব করছি?’]]></a:t>
+              <a:t><![CDATA[உங்களுக்கு ஆட்டுக்குட்டியைத் தெரிந்தெடுத்துக்கொண்டு, பஸ்காவை அடித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17980,51 +21005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. তখন তোমরা বলবে, ‘এই নিস্তারপর্ব প্রভুকে সম্মান জানাবার জন্য| কেন? কারণ যখন আমরা মিশরে ছিলাম তখন]]></a:t>
+              <a:t><![CDATA[22. ஈசோப்புக் கொழுந்துகளின் கொத்தை எடுத்து கிண்ணியில் இருக்கும் இரத்தத்தில் தோய்த்து, அதில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18112,51 +21137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রভু আমাদের ইস্রায়েলবাসীদের বাড়ীগুলিকে নিস্তার দিয়েছিলেন| প্রভু মিশরীয়দের হত্যা করেছিলেন কিন্তু]]></a:t>
+              <a:t><![CDATA[இருக்கும் அந்த இரத்தத்தை வாசல் நிலைக்கால்களின் மேற்சட்டத்திலும் வாசலின் நிலைக்கால்கள் இரண்டிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18244,51 +21269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমাদের লোকদের বাড়ীগুলো রক্ষা করেছিলেন| সুতরাং লোকে নত হয়ে প্রভুর উপাসনা করল|”]]></a:t>
+              <a:t><![CDATA[தெளியுங்கள்; விடியற்காலம் வரைக்கும் உங்களில் ஒருவரும் வீட்டு வாசலை விட்டுப் புறப்படவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18376,51 +21401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. প্রভু মোশি ও হারোণকে এই আদেশ দিয়েছিলেন তাই ইস্রায়েলবাসী প্রভুর আদেশমতো কাজ করল|]]></a:t>
+              <a:t><![CDATA[23. கர்த்தர் எகிப்தியரை அதம்பண்ணுகிறதற்குக் கடந்துவருவார்; நிலையின் மேற்சட்டத்திலும் வாசலின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18508,51 +21533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. মধ্যরাতে মিশরের সমস্ত প্রথম নবজাতক পুত্রদের প্রভু হত্যা করেছিলেন| ফরৌণের প্রথমজাত পুত্র থেকে]]></a:t>
+              <a:t><![CDATA[நிலைக்கால்கள் இரண்டிலும் அந்த இரத்தத்தைக் காணும்போது, கர்த்தர் சங்காரக்காரனை உங்கள் வீடுகளில் உங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18640,51 +21665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জেলের বন্দীর প্রথমজাত পুত্র পর্য়ন্ত| সমস্ত পশুর প্রথমজাত শাবককেও হত্যা করা হল|]]></a:t>
+              <a:t><![CDATA[அதம்பண்ணுகிறதற்கு வரவொட்டாமல், வாசற்படியை விலகிக் கடந்துபோவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18772,51 +21797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. সেই রাতে মিশরের প্রত্যেক ঘরে কেউ না কেউ মারা গেল| ফরৌণ, তার কর্মচারী ও মিশরের সমস্ত লোক]]></a:t>
+              <a:t><![CDATA[24. இந்தக் காரியத்தை உங்களுக்கும் உங்கள் பிள்ளைகளுக்கும் நித்திய நியமமாகக் கைக்கொள்ளக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18904,51 +21929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[উচ্চস্বরে কান্না শুরু করল|]]></a:t>
+              <a:t><![CDATA[25. கர்த்தர் உங்களுக்குத் தாம் சொன்னபடி கொடுக்கப்போகிற தேசத்திலே நீங்கள் போய்ச் சேரும்போது, இந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19036,51 +22061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. তাই, সেই রাতে ফরৌণ মোশি ও হারোণকে ডেকে বললেন, “উঠে পড়, আমাদের সকলকে ছেড়ে দাও এবং চলে যাও| তুমি]]></a:t>
+              <a:t><![CDATA[ஆராதனையைக் கைக்கொள்ளக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19168,51 +22193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. পশুটি একটি মেষ অথবা একটি ছাগলও হতে পারে| যদি তার বাড়ীতে একটি গোটা পশুর মাংস খাওয়ার মতো য়থেষ্ট]]></a:t>
+              <a:t><![CDATA[4. ஒரு வீட்டில் இருக்கிறவர்கள் ஒரு ஆட்டுக்குட்டியைப் புசிக்கிறதற்குப் போதுமான பேர்களாயிராமற் போனால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19300,51 +22325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ও তোমার ইস্রায়েলের লোকরা যা ইচ্ছা তাই করতে পার| তোমরা য়েমন বলেছিলে, গিয়ে প্রভুর উপাসনা কর|]]></a:t>
+              <a:t><![CDATA[26. அப்பொழுது உங்கள் பிள்ளைகள்: இந்த ஆராதனையின் கருத்து என்ன என்று உங்களைக் கேட்டால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19432,51 +22457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. তোমাদের চাহিদা মতো সমস্ত গরু ও মেষের দল তোমরা নিয়ে য়েতে পারো| যাও! যখন তোমরা যাবে আমায]]></a:t>
+              <a:t><![CDATA[27. இது கர்த்தருடைய பஸ்காவாகிய பலி; அவர் எகிப்தியரை அதம்பண்ணி, நம்முடைய வீடுகளைத் தப்பப்பண்ணினபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19564,51 +22589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আশীর্বাদ করার জন্য প্রভুর কাছে প্রার্থনা করো|”]]></a:t>
+              <a:t><![CDATA[எகிப்திலிருந்த இஸ்ரவேல் புத்திரருடைய வீடுகளைக் கடந்துபோனார் என்று நீங்கள் சொல்லவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19696,51 +22721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. মিশরীয়রা তাদের তাড়াতাড়ি চলে যাবার জন্য মিনতি করল| কেন? কারণ তারা বলল, “তোমরা না চলে গেলে আমরা]]></a:t>
+              <a:t><![CDATA[அப்பொழுது ஜனங்கள் தலைவணங்கிப் பணிந்துகொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19828,51 +22853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সকলে মারা যাব!”]]></a:t>
+              <a:t><![CDATA[28. இஸ்ரவேல் புத்திரர் போய் அப்படியே செய்தார்கள். கர்த்தர் மோசேக்கும் ஆரோனுக்கும் கட்டளையிட்டபடியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19960,51 +22985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ইস্রায়েলীয়রা তাদের রুটিতে খামির দেবার সময় পেল না| তারা ভিজে মযদার তালের পাত্র কাপড়ে জড়িয়ে]]></a:t>
+              <a:t><![CDATA[செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20092,51 +23117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কাঁধে বয়ে নিয়ে চলল|]]></a:t>
+              <a:t><![CDATA[29. நடுராத்திரியிலே சிங்காசனத்தின் மேல் வீற்றிருக்கும் பார்வோனுடைய தலைப்பிள்ளை முதல் காவல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20224,51 +23249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. তারপর ইস্রায়েলের লোকরা মোশির কথামতো তাদের মিশরীয় প্রতিবেশীদের কাছে গিয়ে কাপড় ও সোনা রূপার]]></a:t>
+              <a:t><![CDATA[கிடங்கிலிருக்கும் சிறைப்பட்டவனின் தலைப்பிள்ளை வரைக்கும், எகிப்து தேசத்தில் இருந்த முதற்பேறனைத்தையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20356,51 +23381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তৈরী জিনিস চাইল|]]></a:t>
+              <a:t><![CDATA[மிருகஜீவன்களின் தலையீற்றனைத்தையும் கர்த்தர் அழித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20488,51 +23513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. প্রভু মিশরীয়দের ইস্রায়েলীয়দের প্রতি দযালু করে তুললেন যাতে মিশরীয়রা তাদের ধনসইদ]]></a:t>
+              <a:t><![CDATA[30. அப்பொழுது பார்வோனும் அவனுடைய சகல ஊழியக்காரரும் எகிப்தியர் யாவரும் இராத்திரியிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20620,51 +23645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লোক না থাকে তবে সে তার কিছু প্রতিবেশীকে মাংস ভাগ করে খাওয়ার জন্য নিমন্ত্রণ করবে|]]></a:t>
+              <a:t><![CDATA[அவனும் அவன் சமீபத்திலிருக்கிற அயல் வீட்டுக்காரனும், தங்களிடத்திலுள்ள ஆத்துமாக்களின் இலக்கத்திற்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20752,51 +23777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ইস্রায়েলবাসীদের হাতে তুলে দেয়! এইভাবে, ইস্রায়েলীয়রা মিশরীয়দের লুন্ঠন করল|]]></a:t>
+              <a:t><![CDATA[எழுந்திருந்தார்கள்; மகா கூக்குரல் எகிப்திலே உண்டாயிற்று; சாவில்லாத ஒரு வீடும் இருந்ததில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20884,51 +23909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. ইস্রায়েলের লোকরা রামিষেষ থেকে সুক্কোতে যাত্রা করল| শিশুরা ছাড়াই সেখানে প্রায় 6,00,000 লোক]]></a:t>
+              <a:t><![CDATA[31. இராத்திரியிலே அவன் மோசேயையும் ஆரோனையும் அழைப்பித்து: நீங்களும் இஸ்ரவேல் புத்திரரும் எழுந்து, என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21016,51 +24041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ছিল|]]></a:t>
+              <a:t><![CDATA[ஜனங்களைவிட்டுப், புறப்பட்டுப்போய், நீங்கள் சொன்னபடியே கர்த்தருக்கு ஆராதனைசெய்யுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21148,51 +24173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. সেখানে প্রচুর মেষ, গবাদি পশু এবং জিনিসপত্র ছিল| তাদের সঙ্গে অনেক অ-ইস্রায়েলীয় লোক গিয়েছিল|]]></a:t>
+              <a:t><![CDATA[32. நீங்கள் சொன்னபடியே உங்கள் ஆடுமாடுகளையும் ஓட்டிக்கொண்டுபோங்கள்; என்னையும் ஆசீர்வதியுங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21280,51 +24305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. য়েহেতু তাদের মিশরের বাইরে য়েতে বাধ্য করা হয়েছিল, সেই হেতু তারা মাখা ময়দায়, য়েটা তারা মিশর]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21412,51 +24437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[থেকে এনেছিল, খামির মেশাবার সময় পাযনি| এবং যাত্রার জন্য কোন বিশেষ খাবার প্রস্তুত করারও সময় হয় নি|]]></a:t>
+              <a:t><![CDATA[33. எகிப்தியர்: நாங்கள் எல்லாரும் சாகிறோமே என்று சொல்லி, தீவிரமாய் அந்த ஜனங்களைத் தேசத்திலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21544,51 +24569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাই তারা খামিরবিহীন রুটিই সেঁকে নিয়েছিল|]]></a:t>
+              <a:t><![CDATA[அனுப்பிவிட அவர்களை மிகவும் துரிதப்படுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21676,51 +24701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ইস্রায়েলীয়বাসীরা 430 বছর ধরে মিশরে বাস করেছিল|]]></a:t>
+              <a:t><![CDATA[34. பிசைந்தமா புளிக்குமுன் ஜனங்கள் அதைப் பாத்திரத்துடனே தங்கள் வஸ்திரங்களில் கட்டி, தங்கள் தோள்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21808,51 +24833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. প্রভুর সৈন্যরা 430 বছর পর সেই বিশেষ দিনে মিশর ত্যাগ করেছিল|]]></a:t>
+              <a:t><![CDATA[எடுத்துக்கொண்டு போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21940,51 +24965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. তাই সেটা ছিল একটি বিশেষ রাত্রি কারণ প্রভু তাদের মিশর থেকে বাইরে বের করে আনার জন্য লক্ষ্য]]></a:t>
+              <a:t><![CDATA[35. மோசே சொல்லியிருந்தபடி இஸ்ரவேல் ஜனங்கள் எகிப்தியரிடத்தில் வெள்ளியுடைமைகளையும் பொன்னுடைமைகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22072,51 +25097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. প্রত্যেকের খাওয়ার জন্য যথেষ্ট মাংস থাকবে| পশুটিকে হতে হবে একটি এক বছরের পুংশাবক এবং সম্পূর্ণরূপে]]></a:t>
+              <a:t><![CDATA[தக்கதாக ஒரு ஆட்டுக்குட்டியைத் தெரிந்துகொள்ள வேண்டும்; அவனவன் புசிப்புக்குத் தக்கதாக இலக்கம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22204,51 +25229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রাখছিলেন| সেইভাবে, সমস্ত ইস্রায়েলবাসীরা প্রভুকে সম্মান জানানোর জন্য চিরকাল এই বিশেষ রাতটির প্রতি]]></a:t>
+              <a:t><![CDATA[வஸ்திரங்களையும் கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22336,51 +25361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লক্ষ্য রাখবে|]]></a:t>
+              <a:t><![CDATA[36. கர்த்தர் ஜனங்களுக்கு எகிப்தியரின் கண்களில் தயவு கிடைக்கும்படி செய்ததினால், கேட்டதை அவர்களுக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22468,51 +25493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. প্রভু মোশি ও হারোণকে বললেন, “এই হল নিস্তারপর্বের বলির নিয়মাবলী: কোন বিদেশী এই নিস্তারপর্বে আহার]]></a:t>
+              <a:t><![CDATA[கொடுத்தார்கள்; இவ்விதமாய் அவர்கள் எகிப்தியரைக் கொள்ளையிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22600,51 +25625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করবে না|]]></a:t>
+              <a:t><![CDATA[37. இஸ்ரவேல் புத்திரர் ராமசேசை விட்டுக் கால்நடையாய்ப் பிரயாணம் பண்ணி, சுக்கோத்துக்குப் போனார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22732,51 +25757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. কিন্তু যদি কোন ব্যক্তি কোন দাস কেনে এবং তাকে সুন্নত্‌ করায তাহলে সেই দাস নিস্তারপর্ব খেতে পারবে|]]></a:t>
+              <a:t><![CDATA[அவர்கள் பிள்ளைகள்தவிர ஆறுலட்சம் புருஷராயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22864,51 +25889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. কিন্তু য়ে লোক তোমার দেশের একজন সাময়িক বাসিন্দা বা ভাড়া করা কর্মী তার নিস্তারপর্ব ভোজ খাওয়া]]></a:t>
+              <a:t><![CDATA[38. அவர்களோடேகூடப் பல ஜாதியான ஜனங்கள் அநேகர் போனதும் அன்றி, மிகுதியான ஆடுமாடுகள் முதலான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22996,51 +26021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[উচিত্‌ নয়| এই নিস্তারপর্ব শুধুমাত্র ইস্রায়েলের লোকদের জন্য|]]></a:t>
+              <a:t><![CDATA[மிருகஜீவன்களும் போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23128,51 +26153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. “প্রত্যেক পরিবার একটি বাড়ীতেই আহার করবে| কোনও খাবার বাড়ীর বাইরে যাবে না, মেষ শাবকের কোন হাড়]]></a:t>
+              <a:t><![CDATA[39. எகிப்திலிருந்து அவர்கள் கொண்டுவந்த பிசைந்தமாவைப் புளிப்பில்லா அப்பங்களாகச் சுட்டார்கள்; அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23260,51 +26285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ভাঙ্গবে না|]]></a:t>
+              <a:t><![CDATA[எகிப்தில் தரிக்கக் கூடாமல் துரத்திவிடப்பட்டதினால், அது புளியாதிருந்தது; அவர்கள் தங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23392,51 +26417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. সমস্ত ইস্রায়েল প্রজাতির মানুষ এই উত্সব পালন করবে|]]></a:t>
+              <a:t><![CDATA[வழிக்கென்று ஒன்றும் ஆயத்தம்பண்ணவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23524,51 +26549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[স্বাস্থ্য়বান|]]></a:t>
+              <a:t><![CDATA[பார்த்து, ஆட்டுக்குட்டியைத் தெரிந்துகொள்ள வேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23656,51 +26681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. যদি ইস্রায়েলীয় ছাড়া অন্য কোন উপজাতির লোক তোমাদের সঙ্গে থাকে এবং তোমাদের খাবারে ভাগ বসাতে চায়]]></a:t>
+              <a:t><![CDATA[40. இஸ்ரவேல் புத்திரர் எகிப்திலே குடியிருந்த காலம் நானூற்றுமுப்பது வருஷம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23788,51 +26813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তবে তাকে এবং তার পরিবারের প্রত্যেক পুরুষকে সুন্নত্‌ করাতে হবে| তাহলে সে অন্যান্য ইস্রায়েলীয়দের]]></a:t>
+              <a:t><![CDATA[41. நானூற்றுமுப்பது வருஷம் முடிந்த அன்றைத்தினமே கர்த்தருடைய சேனைகள் எல்லாம் எகிப்து தேசத்திலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23920,51 +26945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সমকক্ষ হয়ে যাবে এবং তাদের সঙ্গে খাবার ভাগ করে খেতে পারবে| কিন্তু যদি কোন ব্যক্তির সুন্নত্‌ না করানো]]></a:t>
+              <a:t><![CDATA[புறப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24052,51 +27077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হয় তবে সে এই খাবার আহার করতে পারবে না|]]></a:t>
+              <a:t><![CDATA[42. கர்த்தர் அவர்களை எகிப்து தேசத்திலிருந்து புறப்படப்பண்ணினதினால், இது அவருக்கென்று முக்கியமாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24184,51 +27209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. এই নিয়ম সকলের জন্যই প্রযোজ্য| এই নিয়মটি ইস্রায়েলীয় অথবা অ-ইস্রায়েলীয় সকলের জন্য সমানভাবে]]></a:t>
+              <a:t><![CDATA[ஆசரிக்கத்தக்க ராத்திரியாயிற்று; இஸ்ரவேல் சந்ததியார் எல்லாரும் தங்கள் தலைமுறைதோறும் கர்த்தருக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24316,51 +27341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রযোজ্য|”]]></a:t>
+              <a:t><![CDATA[முக்கியமாய் ஆசரிக்கவேண்டிய ராத்திரி இதுவே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24448,51 +27473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. তাই প্রভু মোশি ও হারোণকে যা আদেশ দিয়েছিলেন সমস্ত ইস্রায়েলের লোক তা পালন করল|]]></a:t>
+              <a:t><![CDATA[43. மேலும், கர்த்தர் மோசேயையும் ஆரோனையும் நோக்கி: பஸ்காவின் நியமமாவது, அந்நிய புத்திரன் ஒருவனும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24580,51 +27605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. তাই সেই দিন প্রভু এইভাবে দলে দলে ইস্রায়েলবাসীদের মিশর দেশ থেকে বের করে আনলেন|]]></a:t>
+              <a:t><![CDATA[அதைப் புசிக்கவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24640,92 +27665,356 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 12]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide98.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. பணத்தினால் கொள்ளப்பட்ட அடிமையானவன் எவனும், நீ அவனுக்கு விருத்தசேதனம்பண்ணினபின், அவன் அதைப்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide99.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[புசிக்கலாம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme47">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme68">
   <a:themeElements>
-    <a:clrScheme name="Theme47">
+    <a:clrScheme name="Theme68">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme47">
+    <a:fontScheme name="Theme68">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -24751,51 +28040,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme47">
+    <a:fmtScheme name="Theme68">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -24926,51 +28215,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>97</Slides>
+  <Slides>110</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>