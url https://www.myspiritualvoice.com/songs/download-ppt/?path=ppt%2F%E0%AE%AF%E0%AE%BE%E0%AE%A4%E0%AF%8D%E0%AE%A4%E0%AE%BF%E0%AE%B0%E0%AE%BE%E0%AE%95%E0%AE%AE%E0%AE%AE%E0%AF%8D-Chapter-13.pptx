--- v0 (2026-08-01)
+++ v1 (2026-09-16)
@@ -85,50 +85,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -156,50 +158,51 @@
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -344,53 +347,54 @@
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
-  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -450,51 +454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆகையால், கர்த்தர் உனக்குக் கொடுப்பேன் என்று உன் பிதாக்களுக்கு ஆணையிட்டதும், பாலும் தேனும் ஓடுகிறதுமான தேசமாகிய கானானியர், ஏத்தியர், எமோரியர், ஏவியர், எபூசியர் என்பவர்களுடைய தேசத்துக்கு உன்னை வரப்பண்ணும் காலத்தில், நீ இந்த மாதத்திலே இந்த ஆராதனையைச் செய்வாயாக.]]></a:t>
+              <a:t><![CDATA[5. And it shall be when the LORD shall bring you into the land of the Canaanites, and the Hittites, and the Amorites, and the Hivites, and the Jebusites, which he swore unto your fathers to give you, a land flowing with milk and honey, that you shall keep this service in this month.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -559,51 +563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆகையால், கர்த்தர் உனக்குக் கொடுப்பேன் என்று உன் பிதாக்களுக்கு ஆணையிட்டதும், பாலும் தேனும் ஓடுகிறதுமான தேசமாகிய கானானியர், ஏத்தியர், எமோரியர், ஏவியர், எபூசியர் என்பவர்களுடைய தேசத்துக்கு உன்னை வரப்பண்ணும் காலத்தில், நீ இந்த மாதத்திலே இந்த ஆராதனையைச் செய்வாயாக.]]></a:t>
+              <a:t><![CDATA[5. And it shall be when the LORD shall bring you into the land of the Canaanites, and the Hittites, and the Amorites, and the Hivites, and the Jebusites, which he swore unto your fathers to give you, a land flowing with milk and honey, that you shall keep this service in this month.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -668,51 +672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. புளிப்பில்லா அப்பத்தை ஏழுநாளளவும் புசிக்கக்கடவாய்; ஏழாம்நாளிலே கர்த்தருக்குப் பண்டிகை ஆசரிக்கப்படுவதாக.]]></a:t>
+              <a:t><![CDATA[6. Seven days you shall eat unleavened bread, and in the seventh day shall be a feast to the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -777,51 +781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அந்த ஏழுநாளும் புளிப்பில்லா அப்பம் புசிக்கவேண்டும்; புளிப்புள்ள அப்பம் உன்னிடத்திலே காணப்படவேண்டாம்; உன் எல்லைக்குள் எங்கும் புளித்தமாவும் உன்னிடத்தில் காணப்படவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[6. Seven days you shall eat unleavened bread, and in the seventh day shall be a feast to the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -886,51 +890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அந்த ஏழுநாளும் புளிப்பில்லா அப்பம் புசிக்கவேண்டும்; புளிப்புள்ள அப்பம் உன்னிடத்திலே காணப்படவேண்டாம்; உன் எல்லைக்குள் எங்கும் புளித்தமாவும் உன்னிடத்தில் காணப்படவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[7. Unleavened bread shall be eaten seven days; and there shall no leavened bread be seen with you, neither shall there be leaven seen with you in all your quarters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -995,51 +999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அந்நாளில் நீ உன் புத்திரனை நோக்கி: நான் எகிப்திலிருந்து புறப்படுகையில், கர்த்தர் எனக்குச் செய்ததற்காக இப்படி நடப்பிக்கப்படுகிறது என்று சொல்.]]></a:t>
+              <a:t><![CDATA[7. Unleavened bread shall be eaten seven days; and there shall no leavened bread be seen with you, neither shall there be leaven seen with you in all your quarters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1104,51 +1108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அந்நாளில் நீ உன் புத்திரனை நோக்கி: நான் எகிப்திலிருந்து புறப்படுகையில், கர்த்தர் எனக்குச் செய்ததற்காக இப்படி நடப்பிக்கப்படுகிறது என்று சொல்.]]></a:t>
+              <a:t><![CDATA[8. And you shall show your son in that day, saying, This is done because of that which the LORD did unto me when I came forth out of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1213,51 +1217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கர்த்தரின் நியாயப்பிரமாணம் உன்வாயிலிருக்கும்படிக்கு, இது உன் கையிலே ஒரு அடையாளமாகவும் உன் கண்களின் நடுவே நினைப்பூட்டுதலாகவும் இருக்கக்கடவது; பலத்த கையினால் கர்த்தர் உன்னை எகிப்திலிருந்து புறப்படப் பண்ணினார்;]]></a:t>
+              <a:t><![CDATA[8. And you shall show your son in that day, saying, This is done because of that which the LORD did unto me when I came forth out of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1322,51 +1326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கர்த்தரின் நியாயப்பிரமாணம் உன்வாயிலிருக்கும்படிக்கு, இது உன் கையிலே ஒரு அடையாளமாகவும் உன் கண்களின் நடுவே நினைப்பூட்டுதலாகவும் இருக்கக்கடவது; பலத்த கையினால் கர்த்தர் உன்னை எகிப்திலிருந்து புறப்படப் பண்ணினார்;]]></a:t>
+              <a:t><![CDATA[9. And it shall be for a sign unto you upon yours hand, and for a memorial between yours eyes, that the LORD's law may be in your mouth: for with a strong hand has the LORD brought you out of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1431,51 +1435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கர்த்தரின் நியாயப்பிரமாணம் உன்வாயிலிருக்கும்படிக்கு, இது உன் கையிலே ஒரு அடையாளமாகவும் உன் கண்களின் நடுவே நினைப்பூட்டுதலாகவும் இருக்கக்கடவது; பலத்த கையினால் கர்த்தர் உன்னை எகிப்திலிருந்து புறப்படப் பண்ணினார்;]]></a:t>
+              <a:t><![CDATA[9. And it shall be for a sign unto you upon yours hand, and for a memorial between yours eyes, that the LORD's law may be in your mouth: for with a strong hand has the LORD brought you out of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1540,51 +1544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[1. And the LORD spoke unto Moses, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1649,51 +1653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆகையால், நீ வருஷந்தோறும் குறித்த காலத்தில் இந்த நியமத்தை ஆசரித்து வருவாயாக.]]></a:t>
+              <a:t><![CDATA[9. And it shall be for a sign unto you upon yours hand, and for a memorial between yours eyes, that the LORD's law may be in your mouth: for with a strong hand has the LORD brought you out of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1758,51 +1762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மேலும், கர்த்தர் உனக்கும் உன் பிதாக்களுக்கும் ஆணையிட்டபடியே, உன்னைக் கானானியரின் தேசத்திலே வரப்பண்ணி, அதை உனக்குக் கொடுக்கும்போது,]]></a:t>
+              <a:t><![CDATA[10. You shall therefore keep this ordinance in his season from year to year.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1867,51 +1871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மேலும், கர்த்தர் உனக்கும் உன் பிதாக்களுக்கும் ஆணையிட்டபடியே, உன்னைக் கானானியரின் தேசத்திலே வரப்பண்ணி, அதை உனக்குக் கொடுக்கும்போது,]]></a:t>
+              <a:t><![CDATA[11. And it shall be when the LORD shall bring you into the land of the Canaanites, as he swore unto you and to your fathers, and shall give it you,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1976,51 +1980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கர்ப்பந்திறந்து பிறக்கும் அனைத்தையும், உனக்கு இருக்கும் மிருகஜீவன்களின் தலையீற்றனைத்தையும், கர்த்தருக்கு ஒப்புக்கொடுப்பாயாக; அவைகளிலுள்ள ஆண்கள் கர்த்தருடையவைகள்.]]></a:t>
+              <a:t><![CDATA[11. And it shall be when the LORD shall bring you into the land of the Canaanites, as he swore unto you and to your fathers, and shall give it you,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2085,51 +2089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கர்ப்பந்திறந்து பிறக்கும் அனைத்தையும், உனக்கு இருக்கும் மிருகஜீவன்களின் தலையீற்றனைத்தையும், கர்த்தருக்கு ஒப்புக்கொடுப்பாயாக; அவைகளிலுள்ள ஆண்கள் கர்த்தருடையவைகள்.]]></a:t>
+              <a:t><![CDATA[12. That you shall set apart unto the LORD all that opens the womb, and every first born that comes of a beast which you have; the males shall be the LORD's.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2194,51 +2198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கழுதையின் தலையீற்றையெல்லாம் ஒரு ஆட்டுக்குட்டியால் மீட்டுக்கொள்வாயாக; மீட்காவிட்டால், அதின் கழுத்தை முறித்துப்போடு. உன் பிள்ளைகளில் முதற்பேறான சகல நரஜீவனையும் மீட்டுக் கொள்வாயாக.]]></a:t>
+              <a:t><![CDATA[12. That you shall set apart unto the LORD all that opens the womb, and every first born that comes of a beast which you have; the males shall be the LORD's.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2303,51 +2307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கழுதையின் தலையீற்றையெல்லாம் ஒரு ஆட்டுக்குட்டியால் மீட்டுக்கொள்வாயாக; மீட்காவிட்டால், அதின் கழுத்தை முறித்துப்போடு. உன் பிள்ளைகளில் முதற்பேறான சகல நரஜீவனையும் மீட்டுக் கொள்வாயாக.]]></a:t>
+              <a:t><![CDATA[13. And every first born of an ass you shall redeem with a lamb; and if you will not redeem it, then you shall break his neck: and all the firstborn of man among your children shall you redeem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2412,51 +2416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கழுதையின் தலையீற்றையெல்லாம் ஒரு ஆட்டுக்குட்டியால் மீட்டுக்கொள்வாயாக; மீட்காவிட்டால், அதின் கழுத்தை முறித்துப்போடு. உன் பிள்ளைகளில் முதற்பேறான சகல நரஜீவனையும் மீட்டுக் கொள்வாயாக.]]></a:t>
+              <a:t><![CDATA[13. And every first born of an ass you shall redeem with a lamb; and if you will not redeem it, then you shall break his neck: and all the firstborn of man among your children shall you redeem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2521,51 +2525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பிற்காலத்தில் உன் குமாரன்: இது என்ன என்று உன்னைக் கேட்டால்; நீ அவனை நோக்கி: கர்த்தர் எங்களைப் பலத்த கையினால் அடிமைத்தன வீடாகிய எகிப்திலிருந்து புறப்படப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[14. And it shall be when your son asks you in time to come, saying, What is this? that you shall say unto him, By strength of hand the LORD brought us out from Egypt, from the house of bondage:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2630,51 +2634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பிற்காலத்தில் உன் குமாரன்: இது என்ன என்று உன்னைக் கேட்டால்; நீ அவனை நோக்கி: கர்த்தர் எங்களைப் பலத்த கையினால் அடிமைத்தன வீடாகிய எகிப்திலிருந்து புறப்படப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[14. And it shall be when your son asks you in time to come, saying, What is this? that you shall say unto him, By strength of hand the LORD brought us out from Egypt, from the house of bondage:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2739,51 +2743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இஸ்ரவேல் புத்திரருக்குள் மனிதரிலும் மிருகஜீவன்களிலும் கர்ப்பந்திறந்து பிறக்கிற முதற்பேறனைத்தையும் எனக்குப் பரிசுத்தப்படுத்து; அது என்னுடையது என்றார்.]]></a:t>
+              <a:t><![CDATA[2. Sanctify unto me all the firstborn, whatsoever opens the womb among the children of Israel, both of man and of beast: it is mine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2848,51 +2852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. எங்களை விடாதபடிக்கு, பார்வோன் கடினப்பட்டிருக்கும்போது, கர்த்தர் எகிப்து தேசத்தில் மனிதரின் தலைப்பிள்ளைகள் முதல் மிருகஜீவன்களின் தலையீற்றுகள் வரைக்கும் உண்டாயிருந்த முதற்பேறுகள் யாவையும் கொன்று போட்டார்; ஆகையால், கர்ப்பந்திறந்து பிறக்கும் ஆணையெல்லாம் நான் கர்த்தருக்குப் பலியிட்டு என் பிள்ளைகளில் முதற்பேறனைத்தையும் மீட்டுக்கொள்ளுகிறேன்.]]></a:t>
+              <a:t><![CDATA[15. And it came to pass, when Pharaoh would hardly let us go, that the LORD slew all the firstborn in the land of Egypt, both the firstborn of man, and the firstborn of beast: therefore I sacrifice to the LORD all that opens the womb, being males; but all the firstborn of my children I redeem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2957,51 +2961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. எங்களை விடாதபடிக்கு, பார்வோன் கடினப்பட்டிருக்கும்போது, கர்த்தர் எகிப்து தேசத்தில் மனிதரின் தலைப்பிள்ளைகள் முதல் மிருகஜீவன்களின் தலையீற்றுகள் வரைக்கும் உண்டாயிருந்த முதற்பேறுகள் யாவையும் கொன்று போட்டார்; ஆகையால், கர்ப்பந்திறந்து பிறக்கும் ஆணையெல்லாம் நான் கர்த்தருக்குப் பலியிட்டு என் பிள்ளைகளில் முதற்பேறனைத்தையும் மீட்டுக்கொள்ளுகிறேன்.]]></a:t>
+              <a:t><![CDATA[15. And it came to pass, when Pharaoh would hardly let us go, that the LORD slew all the firstborn in the land of Egypt, both the firstborn of man, and the firstborn of beast: therefore I sacrifice to the LORD all that opens the womb, being males; but all the firstborn of my children I redeem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3066,51 +3070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. எங்களை விடாதபடிக்கு, பார்வோன் கடினப்பட்டிருக்கும்போது, கர்த்தர் எகிப்து தேசத்தில் மனிதரின் தலைப்பிள்ளைகள் முதல் மிருகஜீவன்களின் தலையீற்றுகள் வரைக்கும் உண்டாயிருந்த முதற்பேறுகள் யாவையும் கொன்று போட்டார்; ஆகையால், கர்ப்பந்திறந்து பிறக்கும் ஆணையெல்லாம் நான் கர்த்தருக்குப் பலியிட்டு என் பிள்ளைகளில் முதற்பேறனைத்தையும் மீட்டுக்கொள்ளுகிறேன்.]]></a:t>
+              <a:t><![CDATA[15. And it came to pass, when Pharaoh would hardly let us go, that the LORD slew all the firstborn in the land of Egypt, both the firstborn of man, and the firstborn of beast: therefore I sacrifice to the LORD all that opens the womb, being males; but all the firstborn of my children I redeem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3175,51 +3179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. எங்களை விடாதபடிக்கு, பார்வோன் கடினப்பட்டிருக்கும்போது, கர்த்தர் எகிப்து தேசத்தில் மனிதரின் தலைப்பிள்ளைகள் முதல் மிருகஜீவன்களின் தலையீற்றுகள் வரைக்கும் உண்டாயிருந்த முதற்பேறுகள் யாவையும் கொன்று போட்டார்; ஆகையால், கர்ப்பந்திறந்து பிறக்கும் ஆணையெல்லாம் நான் கர்த்தருக்குப் பலியிட்டு என் பிள்ளைகளில் முதற்பேறனைத்தையும் மீட்டுக்கொள்ளுகிறேன்.]]></a:t>
+              <a:t><![CDATA[15. And it came to pass, when Pharaoh would hardly let us go, that the LORD slew all the firstborn in the land of Egypt, both the firstborn of man, and the firstborn of beast: therefore I sacrifice to the LORD all that opens the womb, being males; but all the firstborn of my children I redeem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3284,51 +3288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தர் எங்களைப் பலத்த கையினால் எகிப்திலிருந்து புறப்படப்பண்ணினதற்கு, இது உன் கையில் அடையாளமாகவும், உன் கண்களின் நடுவே ஞாபகக்குறியாகவும் இருக்கக்கடவது என்று சொல்வாயாக என்றான்.]]></a:t>
+              <a:t><![CDATA[16. And it shall be for a token upon yours hand, and for frontlets between yours eyes: for by strength of hand the LORD brought us forth out of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3393,51 +3397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தர் எங்களைப் பலத்த கையினால் எகிப்திலிருந்து புறப்படப்பண்ணினதற்கு, இது உன் கையில் அடையாளமாகவும், உன் கண்களின் நடுவே ஞாபகக்குறியாகவும் இருக்கக்கடவது என்று சொல்வாயாக என்றான்.]]></a:t>
+              <a:t><![CDATA[16. And it shall be for a token upon yours hand, and for frontlets between yours eyes: for by strength of hand the LORD brought us forth out of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3502,51 +3506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பார்வோன் ஜனங்களைப் போக விட்டபின்: ஜனங்கள் யுத்தத்தைக் கண்டால் மனமடிந்து, எகிப்துக்குத் திரும்புவார்கள் என்று சொல்லி; பெலிஸ்தரின் தேசவழியாய்ப் போவது சமீபமானாலும், தேவன் அவர்களை அந்த வழியாய் நடத்தாமல்,]]></a:t>
+              <a:t><![CDATA[17. And it came to pass, when Pharaoh had let the people go, that God led them not through the way of the land of the Philistines, although that was near; for God said, Lest possibly the people repent when they see war, and they return to Egypt:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3611,51 +3615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பார்வோன் ஜனங்களைப் போக விட்டபின்: ஜனங்கள் யுத்தத்தைக் கண்டால் மனமடிந்து, எகிப்துக்குத் திரும்புவார்கள் என்று சொல்லி; பெலிஸ்தரின் தேசவழியாய்ப் போவது சமீபமானாலும், தேவன் அவர்களை அந்த வழியாய் நடத்தாமல்,]]></a:t>
+              <a:t><![CDATA[17. And it came to pass, when Pharaoh had let the people go, that God led them not through the way of the land of the Philistines, although that was near; for God said, Lest possibly the people repent when they see war, and they return to Egypt:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3720,51 +3724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பார்வோன் ஜனங்களைப் போக விட்டபின்: ஜனங்கள் யுத்தத்தைக் கண்டால் மனமடிந்து, எகிப்துக்குத் திரும்புவார்கள் என்று சொல்லி; பெலிஸ்தரின் தேசவழியாய்ப் போவது சமீபமானாலும், தேவன் அவர்களை அந்த வழியாய் நடத்தாமல்,]]></a:t>
+              <a:t><![CDATA[17. And it came to pass, when Pharaoh had let the people go, that God led them not through the way of the land of the Philistines, although that was near; for God said, Lest possibly the people repent when they see war, and they return to Egypt:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3829,51 +3833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சிவந்த சமுத்திரத்தின் வனாந்தர வழியாய் ஜனங்களைச் சுற்றிப் போகப் பண்ணினார். இஸ்ரவேல் புத்திரர் எகிப்து தேசத்திலிருந்து அணியணியாய்ப் புறப்பட்டுப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[18. But God led the people about, through the way of the wilderness of the Red sea: and the children of Israel went up harnessed out of the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3938,51 +3942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இஸ்ரவேல் புத்திரருக்குள் மனிதரிலும் மிருகஜீவன்களிலும் கர்ப்பந்திறந்து பிறக்கிற முதற்பேறனைத்தையும் எனக்குப் பரிசுத்தப்படுத்து; அது என்னுடையது என்றார்.]]></a:t>
+              <a:t><![CDATA[2. Sanctify unto me all the firstborn, whatsoever opens the womb among the children of Israel, both of man and of beast: it is mine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4047,51 +4051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சிவந்த சமுத்திரத்தின் வனாந்தர வழியாய் ஜனங்களைச் சுற்றிப் போகப் பண்ணினார். இஸ்ரவேல் புத்திரர் எகிப்து தேசத்திலிருந்து அணியணியாய்ப் புறப்பட்டுப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[18. But God led the people about, through the way of the wilderness of the Red sea: and the children of Israel went up harnessed out of the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4156,51 +4160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மோசே தன்னோடேகூட யோசேப்பின் எலும்புகளை எடுத்துக்கொண்டு போனான். தேவன் நிச்சயமாய் உங்களைச் சந்திப்பார்; அப்பொழுது உங்களோடேகூட என் எலும்புகளை இவ்விடத்திலிருந்து கொண்டுபோங்கள் என்று யோசேப்பு சொல்லி, இஸ்ரவேல் புத்திரரை உறுதியாய் ஆணையிடும்படி செய்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[19. And Moses took the bones of Joseph with him: for he had strictly sworn the children of Israel, saying, God will surely visit you; and all of you shall carry up my bones away behind with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4265,51 +4269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மோசே தன்னோடேகூட யோசேப்பின் எலும்புகளை எடுத்துக்கொண்டு போனான். தேவன் நிச்சயமாய் உங்களைச் சந்திப்பார்; அப்பொழுது உங்களோடேகூட என் எலும்புகளை இவ்விடத்திலிருந்து கொண்டுபோங்கள் என்று யோசேப்பு சொல்லி, இஸ்ரவேல் புத்திரரை உறுதியாய் ஆணையிடும்படி செய்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[19. And Moses took the bones of Joseph with him: for he had strictly sworn the children of Israel, saying, God will surely visit you; and all of you shall carry up my bones away behind with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4374,51 +4378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மோசே தன்னோடேகூட யோசேப்பின் எலும்புகளை எடுத்துக்கொண்டு போனான். தேவன் நிச்சயமாய் உங்களைச் சந்திப்பார்; அப்பொழுது உங்களோடேகூட என் எலும்புகளை இவ்விடத்திலிருந்து கொண்டுபோங்கள் என்று யோசேப்பு சொல்லி, இஸ்ரவேல் புத்திரரை உறுதியாய் ஆணையிடும்படி செய்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[19. And Moses took the bones of Joseph with him: for he had strictly sworn the children of Israel, saying, God will surely visit you; and all of you shall carry up my bones away behind with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4483,51 +4487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவர்கள் சுக்கோத்திலிருந்து பிரயாணப்பட்டு, வனாந்தரத்தின் ஓரமாய் ஏத்தாமிலே பாளயமிறங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[20. And they took their journey from Succoth, and encamped in Etham, in the edge of the wilderness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4592,51 +4596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவர்கள் இரவும் பகலும் வழிநடக்கக்கூடும்படிக்கு, கர்த்தர் பகலில் அவர்களை வழிநடத்த மேகஸ்தம்பத்திலும், இரவில் அவர்களுக்கு வெளிச்சங்காட்ட அக்கினிஸ்தம்பத்திலும் அவர்களுக்கு முன் சென்றார்.]]></a:t>
+              <a:t><![CDATA[21. And the LORD went before them by day in a pillar of a cloud, to lead them the way; and by night in a pillar of fire, to give them light; to go by day and night:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4701,51 +4705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவர்கள் இரவும் பகலும் வழிநடக்கக்கூடும்படிக்கு, கர்த்தர் பகலில் அவர்களை வழிநடத்த மேகஸ்தம்பத்திலும், இரவில் அவர்களுக்கு வெளிச்சங்காட்ட அக்கினிஸ்தம்பத்திலும் அவர்களுக்கு முன் சென்றார்.]]></a:t>
+              <a:t><![CDATA[21. And the LORD went before them by day in a pillar of a cloud, to lead them the way; and by night in a pillar of fire, to give them light; to go by day and night:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4810,51 +4814,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பகலிலே மேகஸ்தம்பமும், இரவிலே அக்கினிஸ்தம்பமும் ஜனங்களிடத்திலிருந்து விலகிப்போகவில்லை.]]></a:t>
+              <a:t><![CDATA[21. And the LORD went before them by day in a pillar of a cloud, to lead them the way; and by night in a pillar of fire, to give them light; to go by day and night:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. He took not away the pillar of the cloud by day, nor the pillar of fire by night, from before the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4919,51 +5032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது மோசே ஜனங்களை நோக்கி: நீங்கள் அடிமைத்தன வீடாகிய எகிப்திலிருந்து புறப்பட்ட இந்த நாளை நினையுங்கள்; கர்த்தர் பலத்த கையினால் உங்களை அவ்விடத்திலிருந்து புறப்படப் பண்ணினார்; ஆகையால், நீங்கள் புளித்த அப்பம் புசிக்கவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[3. And Moses said unto the people, Remember this day, in which all of you came out from Egypt, out of the house of bondage; for by strength of hand the LORD brought you out from this place: there shall no leavened bread be eaten.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5028,51 +5141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது மோசே ஜனங்களை நோக்கி: நீங்கள் அடிமைத்தன வீடாகிய எகிப்திலிருந்து புறப்பட்ட இந்த நாளை நினையுங்கள்; கர்த்தர் பலத்த கையினால் உங்களை அவ்விடத்திலிருந்து புறப்படப் பண்ணினார்; ஆகையால், நீங்கள் புளித்த அப்பம் புசிக்கவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[3. And Moses said unto the people, Remember this day, in which all of you came out from Egypt, out of the house of bondage; for by strength of hand the LORD brought you out from this place: there shall no leavened bread be eaten.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5137,51 +5250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது மோசே ஜனங்களை நோக்கி: நீங்கள் அடிமைத்தன வீடாகிய எகிப்திலிருந்து புறப்பட்ட இந்த நாளை நினையுங்கள்; கர்த்தர் பலத்த கையினால் உங்களை அவ்விடத்திலிருந்து புறப்படப் பண்ணினார்; ஆகையால், நீங்கள் புளித்த அப்பம் புசிக்கவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[3. And Moses said unto the people, Remember this day, in which all of you came out from Egypt, out of the house of bondage; for by strength of hand the LORD brought you out from this place: there shall no leavened bread be eaten.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5246,51 +5359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆபிப் மாதத்தின் இந்த நாளிலே நீங்கள் புறப்பட்டீர்கள்.]]></a:t>
+              <a:t><![CDATA[4. This day came all of you out in the month Abib.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5355,51 +5468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆகையால், கர்த்தர் உனக்குக் கொடுப்பேன் என்று உன் பிதாக்களுக்கு ஆணையிட்டதும், பாலும் தேனும் ஓடுகிறதுமான தேசமாகிய கானானியர், ஏத்தியர், எமோரியர், ஏவியர், எபூசியர் என்பவர்களுடைய தேசத்துக்கு உன்னை வரப்பண்ணும் காலத்தில், நீ இந்த மாதத்திலே இந்த ஆராதனையைச் செய்வாயாக.]]></a:t>
+              <a:t><![CDATA[5. And it shall be when the LORD shall bring you into the land of the Canaanites, and the Hittites, and the Amorites, and the Hivites, and the Jebusites, which he swore unto your fathers to give you, a land flowing with milk and honey, that you shall keep this service in this month.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5434,51 +5547,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474596015" r:id="rId1"/>
+    <p:sldLayoutId id="2478604186" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5806,50 +5919,58 @@
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5990,51 +6111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിന്റെ പിതാക്കന്മാരോടു സത്യം ചെയ്തതും പാലും തേനും ഒഴുകുന്നതുമായ ദേശത്തേക്കു നിന്നെ കൊണ്ടുചെന്നശേഷം]]></a:t>
+              <a:t><![CDATA[ஓடுகிறதுமான தேசமாகிய கானானியர், ஏத்தியர், எமோரியர், ஏவியர், எபூசியர் என்பவர்களுடைய தேசத்துக்கு உன்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6122,51 +6243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നീ ഈ മാസത്തിൽ ഈ കർമ്മം ആചരിക്കേണം.]]></a:t>
+              <a:t><![CDATA[வரப்பண்ணும் காலத்தில், நீ இந்த மாதத்திலே இந்த ஆராதனையைச் செய்வாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6254,51 +6375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ഏഴു ദിവസം നീ പുളിപ്പില്ലാത്ത അപ്പം തിന്നേണം; ഏഴാം ദിവസം യഹോവെക്കു ഒരു ഉത്സവം ആയിരിക്കേണം.]]></a:t>
+              <a:t><![CDATA[6. புளிப்பில்லா அப்பத்தை ஏழுநாளளவும் புசிக்கக்கடவாய்; ஏழாம்நாளிலே கர்த்தருக்குப் பண்டிகை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6386,51 +6507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ഏഴു ദിവസവും പുളിപ്പില്ലാത്ത അപ്പം തിന്നേണം; നിന്റെ പക്കൽ പുളിപ്പുള്ള അപ്പം കാണരുതു; നിന്റെ]]></a:t>
+              <a:t><![CDATA[ஆசரிக்கப்படுவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6518,51 +6639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അരികത്തെങ്ങും പുളിച്ചമാവും കാണരുതു.]]></a:t>
+              <a:t><![CDATA[7. அந்த ஏழுநாளும் புளிப்பில்லா அப்பம் புசிக்கவேண்டும்; புளிப்புள்ள அப்பம் உன்னிடத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6650,51 +6771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ഞാൻ മിസ്രയീമിൽനിന്നു പുറപ്പെടുമ്പോൾ യഹോവ എനിക്കുവേണ്ടി ചെയ്ത കാര്യം നിമിത്തം ആകുന്നു ഇങ്ങനെ]]></a:t>
+              <a:t><![CDATA[காணப்படவேண்டாம்; உன் எல்லைக்குள் எங்கும் புளித்தமாவும் உன்னிடத்தில் காணப்படவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6782,51 +6903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചെയ്യുന്നതു എന്നു നീ ആ ദിവസത്തിൽ നിന്റെ മകനോടു അറിയിക്കേണം.]]></a:t>
+              <a:t><![CDATA[8. அந்நாளில் நீ உன் புத்திரனை நோக்கி: நான் எகிப்திலிருந்து புறப்படுகையில், கர்த்தர் எனக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6914,51 +7035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. യഹോവയുടെ ന്യായപ്രമാണം നിന്റെ വായിൽ ഉണ്ടായിരിക്കേണ്ടതിന്നു ഇതു നിനക്കു നിന്റെ കയ്യിന്മേൽ]]></a:t>
+              <a:t><![CDATA[செய்ததற்காக இப்படி நடப்பிக்கப்படுகிறது என்று சொல்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7046,51 +7167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അടയാളമായും നിന്റെ കണ്ണുകളുടെ നടുവിൽ ജ്ഞാപകലക്ഷ്യമായും ഇരിക്കെണം. ബലമുള്ള കൈകൊണ്ടല്ലോ യഹോവ നിന്നെ]]></a:t>
+              <a:t><![CDATA[9. கர்த்தரின் நியாயப்பிரமாணம் உன்வாயிலிருக்கும்படிக்கு, இது உன் கையிலே ஒரு அடையாளமாகவும் உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7178,51 +7299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മിസ്രയീമിൽ നിന്നു പുറപ്പെടുവിച്ചതു.]]></a:t>
+              <a:t><![CDATA[கண்களின் நடுவே நினைப்பூட்டுதலாகவும் இருக்கக்கடவது; பலத்த கையினால் கர்த்தர் உன்னை எகிப்திலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7310,51 +7431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. യഹോവ പിന്നെയും മോശെയോടു:]]></a:t>
+              <a:t><![CDATA[1. கர்த்தர் மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7442,51 +7563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. അതു കൊണ്ടു നീ ആണ്ടുതോറും നിശ്ചയിക്കപ്പെട്ട സമയത്തു ഈ ചട്ടം ആചരിക്കേണം.]]></a:t>
+              <a:t><![CDATA[புறப்படப் பண்ணினார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +7695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. യഹോവ നിന്നോടും നിന്റെ പിതാക്കന്മാരോടും സത്യം ചെയ്തതുപോലെ നിന്നെ കനാന്യരുടെ ദേശത്തു കൊണ്ടുചെന്നു]]></a:t>
+              <a:t><![CDATA[10. ஆகையால், நீ வருஷந்தோறும் குறித்த காலத்தில் இந்த நியமத்தை ஆசரித்து வருவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +7827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അതു നിനക്കു തരുമ്പോൾ]]></a:t>
+              <a:t><![CDATA[11. மேலும், கர்த்தர் உனக்கும் உன் பிதாக்களுக்கும் ஆணையிட்டபடியே, உன்னைக் கானானியரின் தேசத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +7959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. കടിഞ്ഞൂലിനെ ഒക്കെയും, നിനക്കുള്ള മൃഗങ്ങളുടെ കടിഞ്ഞൂൽപിറവിയെ ഒക്കെയും നീ യഹോവെക്കായി]]></a:t>
+              <a:t><![CDATA[வரப்பண்ணி, அதை உனக்குக் கொடுக்கும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +8091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വേർതിരിക്കേണം; ആണൊക്കെയും യഹോവക്കുള്ളതാകുന്നു.]]></a:t>
+              <a:t><![CDATA[12. கர்ப்பந்திறந்து பிறக்கும் அனைத்தையும், உனக்கு இருக்கும் மிருகஜீவன்களின் தலையீற்றனைத்தையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +8223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. എന്നാൽ കഴുതയുടെ കടിഞ്ഞൂലിനെ ഒക്കെയും ആട്ടിൻ കുട്ടിയെക്കൊണ്ടു വീണ്ടുകൊള്ളേണം; അതിനെ]]></a:t>
+              <a:t><![CDATA[கர்த்தருக்கு ஒப்புக்கொடுப்பாயாக; அவைகளிலுள்ள ஆண்கள் கர்த்தருடையவைகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +8355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വീണ്ടുകൊള്ളുന്നില്ലെങ്കിൽ അതിന്റെ കഴുത്തു ഒടിച്ചുകളയേണം. നിന്റെ പുത്രന്മാരിൽ ആദ്യജാതനെ ഒക്കെയും നീ]]></a:t>
+              <a:t><![CDATA[13. கழுதையின் தலையீற்றையெல்லாம் ஒரு ஆட்டுக்குட்டியால் மீட்டுக்கொள்வாயாக; மீட்காவிட்டால், அதின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +8487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വീണ്ടുകൊള്ളേണം.]]></a:t>
+              <a:t><![CDATA[கழுத்தை முறித்துப்போடு. உன் பிள்ளைகளில் முதற்பேறான சகல நரஜீவனையும் மீட்டுக் கொள்வாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +8619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. എന്നാൽ ഇതു എന്തു എന്നു നാളെ നിന്റെ മകൻ നിന്നോടു ചോദിക്കുമ്പോൾ: യഹോവ ബലമുള്ള കൈകൊണ്ടു അടിമവീടായ]]></a:t>
+              <a:t><![CDATA[14. பிற்காலத்தில் உன் குமாரன்: இது என்ன என்று உன்னைக் கேட்டால்; நீ அவனை நோக்கி: கர்த்தர் எங்களைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +8751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മിസ്രയീമിൽനിന്നു ഞങ്ങളെ പുറപ്പെടുവിച്ചു;]]></a:t>
+              <a:t><![CDATA[பலத்த கையினால் அடிமைத்தன வீடாகிய எகிப்திலிருந்து புறப்படப்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +8883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. യിസ്രായേൽമക്കളുടെ ഇടയിൽ മനുഷ്യരിലും മൃഗങ്ങളിലും കടിഞ്ഞൂലായി പിറക്കുന്നതിന്നെ ഒക്കെയും എനിക്കായി]]></a:t>
+              <a:t><![CDATA[2. இஸ்ரவேல் புத்திரருக்குள் மனிதரிலும் மிருகஜீவன்களிலும் கர்ப்பந்திறந்து பிறக்கிற முதற்பேறனைத்தையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ഫറവോൻ കഠിനപ്പെട്ടു ഞങ്ങളെ വിട്ടയക്കാതിരുന്നപ്പോൾ യഹോവ മിസ്രയീംദേശത്തു മനുഷ്യന്റെ കടിഞ്ഞൂൽമുതൽ]]></a:t>
+              <a:t><![CDATA[15. எங்களை விடாதபடிக்கு, பார்வோன் கடினப்பட்டிருக்கும்போது, கர்த்தர் எகிப்து தேசத்தில் மனிதரின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9026,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മൃഗത്തിന്റെ കടിഞ്ഞൂൽവരെയുള്ള കടിഞ്ഞൂൽപിറവിയെ ഒക്കെയും കൊന്നുകളഞ്ഞു. അതുകൊണ്ടു കടിഞ്ഞൂലായ ആണിനെ]]></a:t>
+              <a:t><![CDATA[தலைப்பிள்ளைகள் முதல் மிருகஜீவன்களின் தலையீற்றுகள் வரைக்கும் உண்டாயிருந்த முதற்பேறுகள் யாவையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9158,51 +9279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഒക്കെയും ഞാൻ യഹോവെക്കു യാഗം അർപ്പിക്കുന്നു; എന്നാൽ എന്റെ മക്കളിൽ കടിഞ്ഞൂലിനെ ഒക്കെയും ഞാൻ]]></a:t>
+              <a:t><![CDATA[கொன்று போட்டார்; ஆகையால், கர்ப்பந்திறந்து பிறக்கும் ஆணையெல்லாம் நான் கர்த்தருக்குப் பலியிட்டு என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9290,51 +9411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വീണ്ടുകൊള്ളുന്നു.]]></a:t>
+              <a:t><![CDATA[பிள்ளைகளில் முதற்பேறனைத்தையும் மீட்டுக்கொள்ளுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9422,51 +9543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. അതു നിന്റെ കയ്യിന്മേൽ അടയാളമായും നിന്റെ കണ്ണുകളുടെ നടുവിൽ നെറ്റിപ്പട്ടമായും ഇരിക്കേണം. യഹോവ]]></a:t>
+              <a:t><![CDATA[16. கர்த்தர் எங்களைப் பலத்த கையினால் எகிப்திலிருந்து புறப்படப்பண்ணினதற்கு, இது உன் கையில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9554,51 +9675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഞങ്ങളെ ബലമുള്ള കൈകൊണ്ടു മിസ്രയീമിൽ നിന്നു പുറപ്പെടുവിച്ചു എന്നു നീ അവനോടു പറയേണം.]]></a:t>
+              <a:t><![CDATA[அடையாளமாகவும், உன் கண்களின் நடுவே ஞாபகக்குறியாகவும் இருக்கக்கடவது என்று சொல்வாயாக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9686,51 +9807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ഫറവോൻ ജനത്തെ വിട്ടയച്ച ശേഷം ഫെലിസ്ത്യരുടെ ദേശത്തു കൂടിയുള്ള വഴി അടുത്തതു എന്നു വരികിലും ജനം]]></a:t>
+              <a:t><![CDATA[17. பார்வோன் ஜனங்களைப் போக விட்டபின்: ஜனங்கள் யுத்தத்தைக் கண்டால் மனமடிந்து, எகிப்துக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9818,51 +9939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യുദ്ധം കാണുമ്പോൾ പക്ഷേ അനുതപിച്ചു മിസ്രയീമിലേക്കു മടങ്ങിപ്പോകുമെന്നുവെച്ചു ദൈവം അവരെ അതിലെ]]></a:t>
+              <a:t><![CDATA[திரும்புவார்கள் என்று சொல்லி; பெலிஸ்தரின் தேசவழியாய்ப் போவது சமீபமானாலும், தேவன் அவர்களை அந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9950,51 +10071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൊണ്ടുപോയില്ല;]]></a:t>
+              <a:t><![CDATA[வழியாய் நடத்தாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10082,51 +10203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ചെങ്കടലരികെയുള്ള മരുഭൂമിയിൽകൂടി ദൈവം ജനത്തെ ചുറ്റിനടത്തി. യിസ്രായേൽമക്കൾ മിസ്രയീംദേശത്തുനിന്നു]]></a:t>
+              <a:t><![CDATA[18. சிவந்த சமுத்திரத்தின் வனாந்தர வழியாய் ஜனங்களைச் சுற்றிப் போகப் பண்ணினார். இஸ்ரவேல் புத்திரர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10214,51 +10335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ശുദ്ധീകരിക്ക; അതു എനിക്കുള്ളതാകുന്നു എന്നു കല്പിച്ചു;]]></a:t>
+              <a:t><![CDATA[எனக்குப் பரிசுத்தப்படுத்து; அது என்னுடையது என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10346,51 +10467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യുദ്ധസന്നദ്ധരായി പുറപ്പെട്ടു.]]></a:t>
+              <a:t><![CDATA[எகிப்து தேசத்திலிருந்து அணியணியாய்ப் புறப்பட்டுப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10478,51 +10599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. മോശെ യോസേഫിന്റെ അസ്ഥികളും എടുത്തുകൊണ്ടു പോന്നു. ദൈവം നിങ്ങളെ സന്ദർശിക്കും നിശ്ചയം; അപ്പോൾ എന്റെ]]></a:t>
+              <a:t><![CDATA[19. மோசே தன்னோடேகூட யோசேப்பின் எலும்புகளை எடுத்துக்கொண்டு போனான். தேவன் நிச்சயமாய் உங்களைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10610,51 +10731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അസ്ഥികളും നിങ്ങൾ ഇവിടെനിന്നു എടുത്തുകൊണ്ടുപോകേണമെന്നു പറഞ്ഞു അവൻ യിസ്രായേൽമക്കളെക്കൊണ്ടു ഉറപ്പായി]]></a:t>
+              <a:t><![CDATA[சந்திப்பார்; அப்பொழுது உங்களோடேகூட என் எலும்புகளை இவ்விடத்திலிருந்து கொண்டுபோங்கள் என்று யோசேப்பு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10742,51 +10863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സത്യം ചെയ്യിച്ചിരുന്നു.]]></a:t>
+              <a:t><![CDATA[சொல்லி, இஸ்ரவேல் புத்திரரை உறுதியாய் ஆணையிடும்படி செய்திருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10874,51 +10995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. അവർ സുക്കോത്തിൽ നിന്നു യാത്രപുറപ്പെട്ടു മരുഭൂമിക്കരികെ ഏഥാമിൽ പാളയമിറങ്ങി.]]></a:t>
+              <a:t><![CDATA[20. அவர்கள் சுக்கோத்திலிருந்து பிரயாணப்பட்டு, வனாந்தரத்தின் ஓரமாய் ஏத்தாமிலே பாளயமிறங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11006,51 +11127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. അവർ പകലും രാവും യാത്രചെയ്‍വാൻ തക്കവണ്ണം അവർക്കു വഴികാണിക്കേണ്ടതിന്നു പകൽ മേഘസ്തംഭത്തിലും അവർക്കു]]></a:t>
+              <a:t><![CDATA[21. அவர்கள் இரவும் பகலும் வழிநடக்கக்கூடும்படிக்கு, கர்த்தர் பகலில் அவர்களை வழிநடத்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11138,51 +11259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വെളിച്ചം കൊടുക്കേണ്ടതിന്നു രാത്രി അഗ്നിസ്തംഭത്തിലും യഹോവ അവർക്കു മുമ്പായി പൊയ്ക്കൊണ്ടിരുന്നു.]]></a:t>
+              <a:t><![CDATA[மேகஸ்தம்பத்திலும், இரவில் அவர்களுக்கு வெளிச்சங்காட்ட அக்கினிஸ்தம்பத்திலும் அவர்களுக்கு முன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11270,51 +11391,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. പകൽ മേഘസ്തംഭവും രാത്രി അഗ്നിസ്തംഭവും ജനത്തിന്റെ മുമ്പിൽ നിന്നു മാറിയതുമില്ല.]]></a:t>
+              <a:t><![CDATA[சென்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. பகலிலே மேகஸ்தம்பமும், இரவிலே அக்கினிஸ்தம்பமும் ஜனங்களிடத்திலிருந்து விலகிப்போகவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11402,51 +11655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. അപ്പോൾ മോശെ ജനത്തോടു പറഞ്ഞതു: നിങ്ങൾ അടിമവീടായ മിസ്രയീമിൽനിന്നു പുറപ്പെട്ടുപോന്ന ഈ ദിവസത്തെ]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது மோசே ஜனங்களை நோக்கி: நீங்கள் அடிமைத்தன வீடாகிய எகிப்திலிருந்து புறப்பட்ட இந்த நாளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11534,51 +11787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഓർത്തു കൊൾവിൻ; യഹോവ ബലമുള്ള കൈകൊണ്ടു നിങ്ങളെ അവിടെനിന്നു പുറപ്പെടുവിച്ചു; അതുകൊണ്ടു പുളിപ്പുള്ള]]></a:t>
+              <a:t><![CDATA[நினையுங்கள்; கர்த்தர் பலத்த கையினால் உங்களை அவ்விடத்திலிருந்து புறப்படப் பண்ணினார்; ஆகையால், நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11666,51 +11919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അപ്പം തിന്നരുതു.]]></a:t>
+              <a:t><![CDATA[புளித்த அப்பம் புசிக்கவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11798,51 +12051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ആബീബ് മാസം ഈ തിയ്യതി നിങ്ങൾ പുറപ്പെട്ടു പോന്നു.]]></a:t>
+              <a:t><![CDATA[4. ஆபிப் மாதத்தின் இந்த நாளிலே நீங்கள் புறப்பட்டீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11930,51 +12183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. എന്നാൽ കനാന്യർ, ഹിത്യർ, അമോർയ്യർ, ഹിവ്യർ, യെബൂസ്യർ എന്നിവരുടെ ദേശമായി യഹോവ നിനക്കു തരുമെന്നു]]></a:t>
+              <a:t><![CDATA[5. ஆகையால், கர்த்தர் உனக்குக் கொடுப்பேன் என்று உன் பிதாக்களுக்கு ஆணையிட்டதும், பாலும் தேனும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11991,91 +12244,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 13]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme43">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme74">
   <a:themeElements>
-    <a:clrScheme name="Theme43">
+    <a:clrScheme name="Theme74">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme43">
+    <a:fontScheme name="Theme74">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12101,51 +12354,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme43">
+    <a:fmtScheme name="Theme74">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12276,51 +12529,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>47</Slides>
+  <Slides>48</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>