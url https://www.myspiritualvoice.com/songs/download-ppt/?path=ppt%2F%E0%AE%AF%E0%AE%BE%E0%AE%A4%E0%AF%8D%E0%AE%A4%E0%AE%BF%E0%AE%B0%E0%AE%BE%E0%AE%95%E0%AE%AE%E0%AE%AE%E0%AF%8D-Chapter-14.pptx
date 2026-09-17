--- v1 (2026-08-01)
+++ v2 (2026-09-17)
@@ -113,50 +113,72 @@
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -198,50 +220,61 @@
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
+    <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
+    <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -400,53 +433,64 @@
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
-  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -506,51 +550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கர்த்தர் உங்களுக்காக யுத்தம் பண்ணுவார்; நீங்கள் சும்மாயிருப்பீர்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[4. And I will harden Pharaoh's heart, that he shall follow after them; and I will be honoured upon Pharaoh, and upon all his host; that the Egyptians may know that I am the LORD. And they did so.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -615,51 +659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது பார்வோன் இஸ்ரவேல் புத்திரரைக் குறித்து: அவர்கள் தேசத்திலே திகைத்துத் திரிகிறார்கள்; வனாந்தரம் அவர்களை அடைத்துப்போட்டது என்று சொல்லுவான்.]]></a:t>
+              <a:t><![CDATA[5. And it was told the king of Egypt that the people fled: and the heart of Pharaoh and of his servants was turned against the people, and they said, Why have we done this, that we have let Israel go from serving us?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -724,51 +768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது பார்வோன் இஸ்ரவேல் புத்திரரைக் குறித்து: அவர்கள் தேசத்திலே திகைத்துத் திரிகிறார்கள்; வனாந்தரம் அவர்களை அடைத்துப்போட்டது என்று சொல்லுவான்.]]></a:t>
+              <a:t><![CDATA[5. And it was told the king of Egypt that the people fled: and the heart of Pharaoh and of his servants was turned against the people, and they said, Why have we done this, that we have let Israel go from serving us?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -833,51 +877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: நீ என்னிடத்தில் முறையிடுகிறது என்ன? புறப்பட்டுப் போங்கள் என்று இஸ்ரவேல் புத்திரருக்குச் சொல்லு.]]></a:t>
+              <a:t><![CDATA[5. And it was told the king of Egypt that the people fled: and the heart of Pharaoh and of his servants was turned against the people, and they said, Why have we done this, that we have let Israel go from serving us?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -942,51 +986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: நீ என்னிடத்தில் முறையிடுகிறது என்ன? புறப்பட்டுப் போங்கள் என்று இஸ்ரவேல் புத்திரருக்குச் சொல்லு.]]></a:t>
+              <a:t><![CDATA[6. And he made ready his chariot, and took his people with him:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1051,51 +1095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆகையால், பார்வோன் அவர்களைப் பின்தொடரும்படிக்கு, நான் அவன் இருதயத்தைக் கடினப்படுத்தி, நானே கர்த்தர் என்பதை எகிப்தியர் அறியும்படி, பார்வோனாலும் அவனுடைய எல்லா ராணுவத்தாலும் மகிமைப்படுவேன் என்றார்; அவர்கள் அப்படியே செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And he took six hundred chosen chariots, and all the chariots of Egypt, and captains over every one of them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1160,51 +1204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆகையால், பார்வோன் அவர்களைப் பின்தொடரும்படிக்கு, நான் அவன் இருதயத்தைக் கடினப்படுத்தி, நானே கர்த்தர் என்பதை எகிப்தியர் அறியும்படி, பார்வோனாலும் அவனுடைய எல்லா ராணுவத்தாலும் மகிமைப்படுவேன் என்றார்; அவர்கள் அப்படியே செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And he took six hundred chosen chariots, and all the chariots of Egypt, and captains over every one of them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1269,51 +1313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீ உன் கோலை ஓங்கி, உன் கையைச் சமுத்திரத்தின்மேல் நீட்டி, சமுத்திரத்தைப் பிளந்துவிடு; அப்பொழுது இஸ்ரவேல் புத்திரர் சமுத்திரத்தின் நடுவாக வெட்டாந்தரையிலே நடந்துபோவார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And the LORD hardened the heart of Pharaoh king of Egypt, and he pursued after the children of Israel: and the children of Israel went out with an high hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1378,51 +1422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீ உன் கோலை ஓங்கி, உன் கையைச் சமுத்திரத்தின்மேல் நீட்டி, சமுத்திரத்தைப் பிளந்துவிடு; அப்பொழுது இஸ்ரவேல் புத்திரர் சமுத்திரத்தின் நடுவாக வெட்டாந்தரையிலே நடந்துபோவார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And the LORD hardened the heart of Pharaoh king of Egypt, and he pursued after the children of Israel: and the children of Israel went out with an high hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1487,51 +1531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. எகிப்தியர் உங்களைப் பின் தொடர்ந்து வரும்படி நான் அவர்கள் இருதயத்தைக் கடினப்படுத்தி, பார்வோனாலும் அவன் இரதங்கள் குதிரைவீரர் முதலாகிய அவனுடைய எல்லா இராணுவத்தாலும் மகிமைப்படுவேன்.]]></a:t>
+              <a:t><![CDATA[9. But the Egyptians pursued after them, all the horses and chariots of Pharaoh, and his horsemen, and his army, and overtook them encamping by the sea, beside Pihahiroth, before Baalzephon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1596,51 +1640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[1. And the LORD spoke unto Moses, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1705,51 +1749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. எகிப்தியர் உங்களைப் பின் தொடர்ந்து வரும்படி நான் அவர்கள் இருதயத்தைக் கடினப்படுத்தி, பார்வோனாலும் அவன் இரதங்கள் குதிரைவீரர் முதலாகிய அவனுடைய எல்லா இராணுவத்தாலும் மகிமைப்படுவேன்.]]></a:t>
+              <a:t><![CDATA[9. But the Egyptians pursued after them, all the horses and chariots of Pharaoh, and his horsemen, and his army, and overtook them encamping by the sea, beside Pihahiroth, before Baalzephon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1814,51 +1858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இப்படி நான் பார்வோனாலும் அவன் இரதங்களாலும் அவன் குதிரைவீரராலும் மகிமைப்படும்போது, நானே கர்த்தர் என்பதை எகிப்தியர் அறிவார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[9. But the Egyptians pursued after them, all the horses and chariots of Pharaoh, and his horsemen, and his army, and overtook them encamping by the sea, beside Pihahiroth, before Baalzephon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1923,51 +1967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இப்படி நான் பார்வோனாலும் அவன் இரதங்களாலும் அவன் குதிரைவீரராலும் மகிமைப்படும்போது, நானே கர்த்தர் என்பதை எகிப்தியர் அறிவார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[10. And when Pharaoh drew nigh, the children of Israel lifted up their eyes, and, behold, the Egyptians marched after them; and they were sore afraid: and the children of Israel cried out unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2032,51 +2076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது இஸ்ரவேலரின் சேனைக்கு முன்னாக நடந்த தேவதூதனானவர் விலகி, அவர்களுக்குப் பின்னாக நடந்தார்; அவர்களுக்கு முன் இருந்த மேக ஸ்தம்பமும் விலகி, அவர்கள் பின்னே நின்றது.]]></a:t>
+              <a:t><![CDATA[10. And when Pharaoh drew nigh, the children of Israel lifted up their eyes, and, behold, the Egyptians marched after them; and they were sore afraid: and the children of Israel cried out unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2141,51 +2185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது இஸ்ரவேலரின் சேனைக்கு முன்னாக நடந்த தேவதூதனானவர் விலகி, அவர்களுக்குப் பின்னாக நடந்தார்; அவர்களுக்கு முன் இருந்த மேக ஸ்தம்பமும் விலகி, அவர்கள் பின்னே நின்றது.]]></a:t>
+              <a:t><![CDATA[10. And when Pharaoh drew nigh, the children of Israel lifted up their eyes, and, behold, the Egyptians marched after them; and they were sore afraid: and the children of Israel cried out unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2250,51 +2294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அது எகிப்தியரின் சேனையும் இஸ்ரவேலரின் சேனையும் இராமுழுதும் ஒன்றோடொன்று சேராதபடி அவைகள் நடுவில் வந்தது; எகிப்தியருக்கு அது மேகமும் அந்தகாரமுமாய் இருந்தது, இஸ்ரவேலருக்கோ அது இரவை வெளிச்சமாக்கிற்று.]]></a:t>
+              <a:t><![CDATA[11. And they said unto Moses, Because there were no graves in Egypt, have you taken us away to die in the wilderness? wherefore have you dealt thus with us, to carry us forth out of Egypt?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2359,51 +2403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அது எகிப்தியரின் சேனையும் இஸ்ரவேலரின் சேனையும் இராமுழுதும் ஒன்றோடொன்று சேராதபடி அவைகள் நடுவில் வந்தது; எகிப்தியருக்கு அது மேகமும் அந்தகாரமுமாய் இருந்தது, இஸ்ரவேலருக்கோ அது இரவை வெளிச்சமாக்கிற்று.]]></a:t>
+              <a:t><![CDATA[11. And they said unto Moses, Because there were no graves in Egypt, have you taken us away to die in the wilderness? wherefore have you dealt thus with us, to carry us forth out of Egypt?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2468,51 +2512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஜனங்கள் ஓடிப்போய்விட்டார்கள் என்று எகிப்தின் ராஜாவுக்கு அறிவிக்கப்பட்டபோது, ஜனங்களுக்கு விரோதமாகப் பார்வோனும் அவன் ஊழியக்காரரும் மனம் வேறுபட்டு: நமக்கு வேலை செய்யாதபடிக்கு நாம் இஸ்ரவேலரைப் போகவிட்டது என்ன காரியம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[11. And they said unto Moses, Because there were no graves in Egypt, have you taken us away to die in the wilderness? wherefore have you dealt thus with us, to carry us forth out of Egypt?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2577,51 +2621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஜனங்கள் ஓடிப்போய்விட்டார்கள் என்று எகிப்தின் ராஜாவுக்கு அறிவிக்கப்பட்டபோது, ஜனங்களுக்கு விரோதமாகப் பார்வோனும் அவன் ஊழியக்காரரும் மனம் வேறுபட்டு: நமக்கு வேலை செய்யாதபடிக்கு நாம் இஸ்ரவேலரைப் போகவிட்டது என்ன காரியம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[12. Is not this the word that we did tell you in Egypt, saying, Let us alone, that we may serve the Egyptians? For it had been better for us to serve the Egyptians, than that we should die in the wilderness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2686,51 +2730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஜனங்கள் ஓடிப்போய்விட்டார்கள் என்று எகிப்தின் ராஜாவுக்கு அறிவிக்கப்பட்டபோது, ஜனங்களுக்கு விரோதமாகப் பார்வோனும் அவன் ஊழியக்காரரும் மனம் வேறுபட்டு: நமக்கு வேலை செய்யாதபடிக்கு நாம் இஸ்ரவேலரைப் போகவிட்டது என்ன காரியம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[12. Is not this the word that we did tell you in Egypt, saying, Let us alone, that we may serve the Egyptians? For it had been better for us to serve the Egyptians, than that we should die in the wilderness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2795,51 +2839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீங்கள் திரும்பி மிக்தோலுக்கும் சமுத்திரத்துக்கும் நடுவே பாகால்செபோனுக்கு முன்பாக இருக்கிற ஈரோத் பள்ளத்தாக்கின் முன்னடியிலே பாளயமிறங்கவேண்டும் என்று இஸ்ரவேல் புத்திரருக்குச் சொல்லு; அதற்கு எதிராகச் சமுத்திரக்கரையிலே பாளயமிறங்குவீர்களாக.]]></a:t>
+              <a:t><![CDATA[2. Speak unto the children of Israel, that they turn and camp before Pihahiroth, between Migdol and the sea, opposite to Baalzephon: before it shall all of you camp by the sea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2904,51 +2948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவன் தன் இரதத்தைப் பூட்டி, தன் ஜனங்களைக் கூட்டிக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[12. Is not this the word that we did tell you in Egypt, saying, Let us alone, that we may serve the Egyptians? For it had been better for us to serve the Egyptians, than that we should die in the wilderness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3013,51 +3057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பிரதானமான அறுநூறு இரதங்களையும், எகிப்திலுள்ள மற்ற சகல இரதங்களையும், அவைகள் எல்லாவற்றிற்கும் அதிபதிகளான வீரரையும் கூட்டிக்கொண்டு போனான்.]]></a:t>
+              <a:t><![CDATA[13. And Moses said unto the people, Fear all of you not, stand still, and see the salvation of the LORD, which he will show to you to day: for the Egyptians whom all of you have seen to day, all of you shall see them again no more for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3122,51 +3166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மோசே தன் கையைச் சமுத்திரத்தின்மேல் நீட்டினான்; அப்பொழுது கர்த்தர் இராமுழுதும் பலத்த கீழ்காற்றினால் சமுத்திரம் ஒதுங்கும்படி செய்து, அதை வறண்டுபோகப் பண்ணினார்; ஜலம் பிளந்து பிரிந்துபோயிற்று.]]></a:t>
+              <a:t><![CDATA[13. And Moses said unto the people, Fear all of you not, stand still, and see the salvation of the LORD, which he will show to you to day: for the Egyptians whom all of you have seen to day, all of you shall see them again no more for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3231,51 +3275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மோசே தன் கையைச் சமுத்திரத்தின்மேல் நீட்டினான்; அப்பொழுது கர்த்தர் இராமுழுதும் பலத்த கீழ்காற்றினால் சமுத்திரம் ஒதுங்கும்படி செய்து, அதை வறண்டுபோகப் பண்ணினார்; ஜலம் பிளந்து பிரிந்துபோயிற்று.]]></a:t>
+              <a:t><![CDATA[13. And Moses said unto the people, Fear all of you not, stand still, and see the salvation of the LORD, which he will show to you to day: for the Egyptians whom all of you have seen to day, all of you shall see them again no more for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3340,51 +3384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இஸ்ரவேல் புத்திரர் சமுத்திரத்தின் நடுவாக வெட்டாந்தரையிலே நடந்துபோனார்கள்; அவர்கள் வலதுபுறத்திலும் அவர்கள் இடதுபுறத்திலும் ஜலம் அவர்களுக்கு மதிலாக நின்றது.]]></a:t>
+              <a:t><![CDATA[14. The LORD shall fight for you, and all of you shall hold your peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3449,51 +3493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இஸ்ரவேல் புத்திரர் சமுத்திரத்தின் நடுவாக வெட்டாந்தரையிலே நடந்துபோனார்கள்; அவர்கள் வலதுபுறத்திலும் அவர்கள் இடதுபுறத்திலும் ஜலம் அவர்களுக்கு மதிலாக நின்றது.]]></a:t>
+              <a:t><![CDATA[15. And the LORD said unto Moses, Wherefore cry you unto me? speak unto the children of Israel, that they go forward:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3558,51 +3602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது எகிப்தியர் அவர்களைத் தொடர்ந்து, பார்வோனுடைய சகல குதிரைகளோடும் இரதங்களோடும் குதிரைவீரரோடும் அவர்கள் பிறகாலே சமுத்திரத்தின் நடுவே பிரவேசித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And the LORD said unto Moses, Wherefore cry you unto me? speak unto the children of Israel, that they go forward:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3667,51 +3711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது எகிப்தியர் அவர்களைத் தொடர்ந்து, பார்வோனுடைய சகல குதிரைகளோடும் இரதங்களோடும் குதிரைவீரரோடும் அவர்கள் பிறகாலே சமுத்திரத்தின் நடுவே பிரவேசித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[16. But lift you up your rod, and stretch out yours hand over the sea, and divide it: and the children of Israel shall go on dry ground through the midst of the sea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3776,51 +3820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கிழக்கு வெளுத்துவரும் ஜாமத்தில் கர்த்தர் அக்கினியும் மேகமுமான ஸ்தம்பத்திலிருந்து எகிப்தியரின் சேனையைப் பார்த்து, அவர்கள் சேனையைக் கலங்கடித்து,]]></a:t>
+              <a:t><![CDATA[16. But lift you up your rod, and stretch out yours hand over the sea, and divide it: and the children of Israel shall go on dry ground through the midst of the sea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3885,51 +3929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கிழக்கு வெளுத்துவரும் ஜாமத்தில் கர்த்தர் அக்கினியும் மேகமுமான ஸ்தம்பத்திலிருந்து எகிப்தியரின் சேனையைப் பார்த்து, அவர்கள் சேனையைக் கலங்கடித்து,]]></a:t>
+              <a:t><![CDATA[17. And I, behold, I will harden the hearts of the Egyptians, and they shall follow them: and I will get me honour upon Pharaoh, and upon all his host, upon his chariots, and upon his horsemen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3994,51 +4038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீங்கள் திரும்பி மிக்தோலுக்கும் சமுத்திரத்துக்கும் நடுவே பாகால்செபோனுக்கு முன்பாக இருக்கிற ஈரோத் பள்ளத்தாக்கின் முன்னடியிலே பாளயமிறங்கவேண்டும் என்று இஸ்ரவேல் புத்திரருக்குச் சொல்லு; அதற்கு எதிராகச் சமுத்திரக்கரையிலே பாளயமிறங்குவீர்களாக.]]></a:t>
+              <a:t><![CDATA[2. Speak unto the children of Israel, that they turn and camp before Pihahiroth, between Migdol and the sea, opposite to Baalzephon: before it shall all of you camp by the sea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4103,51 +4147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவர்களுடைய இரதங்களிலிருந்து உருளைகள் கழலவும், அவர்கள் தங்கள் இரதங்களை வருத்தத்தோடே நடத்தவும் பண்ணினார்; அப்பொழுது எகிப்தியர்: இஸ்ரவேலரைவிட்டு ஓடிப்போவோம், கர்த்தர் அவர்களுக்குத் துணைநின்று எகிப்தியருக்கு விரோதமாய் யுத்தம்பண்ணுகிறார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[17. And I, behold, I will harden the hearts of the Egyptians, and they shall follow them: and I will get me honour upon Pharaoh, and upon all his host, upon his chariots, and upon his horsemen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4212,51 +4256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவர்களுடைய இரதங்களிலிருந்து உருளைகள் கழலவும், அவர்கள் தங்கள் இரதங்களை வருத்தத்தோடே நடத்தவும் பண்ணினார்; அப்பொழுது எகிப்தியர்: இஸ்ரவேலரைவிட்டு ஓடிப்போவோம், கர்த்தர் அவர்களுக்குத் துணைநின்று எகிப்தியருக்கு விரோதமாய் யுத்தம்பண்ணுகிறார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[18. And the Egyptians shall know that I am the LORD, when I have got me honour upon Pharaoh, upon his chariots, and upon his horsemen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4321,51 +4365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. கர்த்தர் மோசேயை நோக்கி: ஜலம் எகிப்தியர்மேலும் அவர்களுடைய இரதங்கள்மேலும் அவர்களுடைய குதிரைவீரர் மேலும் திரும்பும்படிக்கு, உன் கையைச் சமுத்திரத்தின்மேல் நீட்டு என்றார்.]]></a:t>
+              <a:t><![CDATA[18. And the Egyptians shall know that I am the LORD, when I have got me honour upon Pharaoh, upon his chariots, and upon his horsemen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4430,51 +4474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. கர்த்தர் மோசேயை நோக்கி: ஜலம் எகிப்தியர்மேலும் அவர்களுடைய இரதங்கள்மேலும் அவர்களுடைய குதிரைவீரர் மேலும் திரும்பும்படிக்கு, உன் கையைச் சமுத்திரத்தின்மேல் நீட்டு என்றார்.]]></a:t>
+              <a:t><![CDATA[19. And the angel of God, which went before the camp of Israel, removed and went behind them; and the pillar of the cloud went from before their face, and stood behind them:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4539,51 +4583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்படியே மோசே தன் கையைச் சமுத்திரத்தின்மேல் நீட்டினான்; விடியற்காலத்தில் சமுத்திரம் பலமாய் திரும்பி வந்தது; எகிப்தியர் அதற்கு எதிராக ஓடும்போது, கர்த்தர் அவர்களைக் கடலின் நடுவே கவிழ்த்துப்போட்டார்.]]></a:t>
+              <a:t><![CDATA[19. And the angel of God, which went before the camp of Israel, removed and went behind them; and the pillar of the cloud went from before their face, and stood behind them:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4648,51 +4692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்படியே மோசே தன் கையைச் சமுத்திரத்தின்மேல் நீட்டினான்; விடியற்காலத்தில் சமுத்திரம் பலமாய் திரும்பி வந்தது; எகிப்தியர் அதற்கு எதிராக ஓடும்போது, கர்த்தர் அவர்களைக் கடலின் நடுவே கவிழ்த்துப்போட்டார்.]]></a:t>
+              <a:t><![CDATA[20. And it came between the camp of the Egyptians and the camp of Israel; and it was a cloud and darkness to them, but it gave light by night to these: so that the one came not near the other all the night.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4757,51 +4801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஜலம் திரும்பிவந்து, இரதங்களையும் குதிரைவீரரையும் அவர்கள் பின்னாக சமுத்திரத்தில் பிரவேசித்திருந்த பார்வோனுடைய இராணுவம் அனைத்தையும் மூடிக்கொண்டது; அவர்களில் ஒருவனாகிலும் தப்பவில்லை.]]></a:t>
+              <a:t><![CDATA[20. And it came between the camp of the Egyptians and the camp of Israel; and it was a cloud and darkness to them, but it gave light by night to these: so that the one came not near the other all the night.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4866,51 +4910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஜலம் திரும்பிவந்து, இரதங்களையும் குதிரைவீரரையும் அவர்கள் பின்னாக சமுத்திரத்தில் பிரவேசித்திருந்த பார்வோனுடைய இராணுவம் அனைத்தையும் மூடிக்கொண்டது; அவர்களில் ஒருவனாகிலும் தப்பவில்லை.]]></a:t>
+              <a:t><![CDATA[21. And Moses stretched out his hand over the sea; and the LORD caused the sea to go back by a strong east wind all that night, and made the sea dry land, and the waters were divided.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4975,51 +5019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. இஸ்ரவேல் புத்திரரோ சமுத்திரத்தின் நடுவாக வெட்டாந்தரையின் வழியாய் நடந்துபோனார்கள்; அவர்கள் வலது புறத்திலும் அவர்கள் இடதுபுறத்திலும் ஜலம் அவர்களுக்கு மதிலாக நின்றது.]]></a:t>
+              <a:t><![CDATA[21. And Moses stretched out his hand over the sea; and the LORD caused the sea to go back by a strong east wind all that night, and made the sea dry land, and the waters were divided.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5084,51 +5128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. இஸ்ரவேல் புத்திரரோ சமுத்திரத்தின் நடுவாக வெட்டாந்தரையின் வழியாய் நடந்துபோனார்கள்; அவர்கள் வலது புறத்திலும் அவர்கள் இடதுபுறத்திலும் ஜலம் அவர்களுக்கு மதிலாக நின்றது.]]></a:t>
+              <a:t><![CDATA[21. And Moses stretched out his hand over the sea; and the LORD caused the sea to go back by a strong east wind all that night, and made the sea dry land, and the waters were divided.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5193,51 +5237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நாங்கள் எகிப்திலே இருக்கும் போது, நாங்கள் எகிப்தியருக்கு வேலைசெய்ய எங்களைச் சும்மா விட்டுவிடும் என்று சொன்னோம் அல்லவா? நாங்கள் வனாந்தரத்திலே சாகிறதைப்பார்க்கிலும் எகிப்தியருக்கு வேலைசெய்கிறது எங்களுக்கு நலமாயிருக்குமே என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[2. Speak unto the children of Israel, that they turn and camp before Pihahiroth, between Migdol and the sea, opposite to Baalzephon: before it shall all of you camp by the sea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5302,51 +5346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. இவ்விதமாய்க் கர்த்தர் அந்நாளிலே இஸ்ரவேலரை எகிப்தியரின் கைக்குத் தப்புவித்து ரட்சித்தார்; கடற்கரையிலே எகிப்தியர் செத்துக்கிடக்கிறதை இஸ்ரவேலர் கண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[22. And the children of Israel went into the midst of the sea upon the dry ground: and the waters were a wall unto them on their right hand, and on their left.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5411,51 +5455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. இவ்விதமாய்க் கர்த்தர் அந்நாளிலே இஸ்ரவேலரை எகிப்தியரின் கைக்குத் தப்புவித்து ரட்சித்தார்; கடற்கரையிலே எகிப்தியர் செத்துக்கிடக்கிறதை இஸ்ரவேலர் கண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[22. And the children of Israel went into the midst of the sea upon the dry ground: and the waters were a wall unto them on their right hand, and on their left.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5520,51 +5564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தர் எகிப்தின் ராஜாவாகிய பார்வோனின் இருதயத்தைக் கடினப்படுத்தினார்; அவன் இஸ்ரவேல் புத்திரரைப் பின்தொடர்ந்தான், இஸ்ரவேல் புத்திரர் பலத்த கையுடன் புறப்பட்டுப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[23. And the Egyptians pursued, and went in after them to the midst of the sea, even all Pharaoh's horses, his chariots, and his horsemen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5629,51 +5673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தர் எகிப்தின் ராஜாவாகிய பார்வோனின் இருதயத்தைக் கடினப்படுத்தினார்; அவன் இஸ்ரவேல் புத்திரரைப் பின்தொடர்ந்தான், இஸ்ரவேல் புத்திரர் பலத்த கையுடன் புறப்பட்டுப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[23. And the Egyptians pursued, and went in after them to the midst of the sea, even all Pharaoh's horses, his chariots, and his horsemen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5738,51 +5782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. கர்த்தர் எகிப்தியரில் செய்த அந்த மகத்தான கிரியையை இஸ்ரவேலர் கண்டார்கள்; அப்பொழுது ஜனங்கள் கர்த்தருக்குப் பயந்து கர்த்தரிடத்திலும் அவருடைய ஊழியக்காரனாகிய மோசேயினிடத்திலும் விசுவாசம் வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[24. And it came to pass, that in the morning watch the LORD looked unto the host of the Egyptians through the pillar of fire and of the cloud, and troubled the host of the Egyptians,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5847,51 +5891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. கர்த்தர் எகிப்தியரில் செய்த அந்த மகத்தான கிரியையை இஸ்ரவேலர் கண்டார்கள்; அப்பொழுது ஜனங்கள் கர்த்தருக்குப் பயந்து கர்த்தரிடத்திலும் அவருடைய ஊழியக்காரனாகிய மோசேயினிடத்திலும் விசுவாசம் வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[24. And it came to pass, that in the morning watch the LORD looked unto the host of the Egyptians through the pillar of fire and of the cloud, and troubled the host of the Egyptians,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5956,51 +6000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. எகிப்தியர் பார்வோனுடைய சகல குதிரைகளோடும் இரதங்களோடும் அவனுடைய குதிரைவீரரோடும் சேனைகளோடும் அவர்களைத் தொடர்ந்துபோய், சமுத்திரத்தண்டையிலே பாகால்செபோனுக்கு எதிரே இருக்கிற ஈரோத் பள்ளத்தாக்கின் முன்னடியிலே பாளயமிறங்கியிருக்கிற அவர்களைக் கிட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[25. And took off their chariot wheels, that they drove them heavily: so that the Egyptians said, Let us flee from the face of Israel; for the LORD fights for them against the Egyptians.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6065,51 +6109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. எகிப்தியர் பார்வோனுடைய சகல குதிரைகளோடும் இரதங்களோடும் அவனுடைய குதிரைவீரரோடும் சேனைகளோடும் அவர்களைத் தொடர்ந்துபோய், சமுத்திரத்தண்டையிலே பாகால்செபோனுக்கு எதிரே இருக்கிற ஈரோத் பள்ளத்தாக்கின் முன்னடியிலே பாளயமிறங்கியிருக்கிற அவர்களைக் கிட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[25. And took off their chariot wheels, that they drove them heavily: so that the Egyptians said, Let us flee from the face of Israel; for the LORD fights for them against the Egyptians.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6174,51 +6218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பார்வோன் சமீபித்து வருகிற போது, இஸ்ரவேல் புத்திரர் தங்கள் கண்களை ஏறெடுத்துப்பார்த்து, எகிப்தியர் தங்களுக்குப் பின்னே வருகிறதைக் கண்டு, மிகவும் பயந்தார்கள்; அப்பொழுது இஸ்ரவேல் புத்திரர் கர்த்தரை நோக்கிக் கூப்பிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[25. And took off their chariot wheels, that they drove them heavily: so that the Egyptians said, Let us flee from the face of Israel; for the LORD fights for them against the Egyptians.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6283,51 +6327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பார்வோன் சமீபித்து வருகிற போது, இஸ்ரவேல் புத்திரர் தங்கள் கண்களை ஏறெடுத்துப்பார்த்து, எகிப்தியர் தங்களுக்குப் பின்னே வருகிறதைக் கண்டு, மிகவும் பயந்தார்கள்; அப்பொழுது இஸ்ரவேல் புத்திரர் கர்த்தரை நோக்கிக் கூப்பிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[26. And the LORD said unto Moses, Stretch out yours hand over the sea, that the waters may come again upon the Egyptians, upon their chariots, and upon their horsemen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6392,51 +6436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நாங்கள் எகிப்திலே இருக்கும் போது, நாங்கள் எகிப்தியருக்கு வேலைசெய்ய எங்களைச் சும்மா விட்டுவிடும் என்று சொன்னோம் அல்லவா? நாங்கள் வனாந்தரத்திலே சாகிறதைப்பார்க்கிலும் எகிப்தியருக்கு வேலைசெய்கிறது எங்களுக்கு நலமாயிருக்குமே என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[3. For Pharaoh will say of the children of Israel, They are entangled in the land, the wilderness has shut them in.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6501,51 +6545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அன்றியும் அவர்கள் மோசேயை நோக்கி: எகிப்திலே பிரேதக்குழிகள் இல்லையென்றா வனாந்தரத்திலே சாகும்படிக்கு எங்களைக் கொண்டுவந்தீர்? நீர் எங்களை எகிப்திலிருந்து புறப்படப்பண்ணினதினால், எங்களுக்கு இப்படிச் செய்தது என்ன?]]></a:t>
+              <a:t><![CDATA[26. And the LORD said unto Moses, Stretch out yours hand over the sea, that the waters may come again upon the Egyptians, upon their chariots, and upon their horsemen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6610,51 +6654,923 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அன்றியும் அவர்கள் மோசேயை நோக்கி: எகிப்திலே பிரேதக்குழிகள் இல்லையென்றா வனாந்தரத்திலே சாகும்படிக்கு எங்களைக் கொண்டுவந்தீர்? நீர் எங்களை எகிப்திலிருந்து புறப்படப்பண்ணினதினால், எங்களுக்கு இப்படிச் செய்தது என்ன?]]></a:t>
+              <a:t><![CDATA[27. And Moses stretched forth his hand over the sea, and the sea returned to his strength when the morning appeared; and the Egyptians fled against it; and the LORD overthrew the Egyptians in the midst of the sea.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. And Moses stretched forth his hand over the sea, and the sea returned to his strength when the morning appeared; and the Egyptians fled against it; and the LORD overthrew the Egyptians in the midst of the sea.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. And Moses stretched forth his hand over the sea, and the sea returned to his strength when the morning appeared; and the Egyptians fled against it; and the LORD overthrew the Egyptians in the midst of the sea.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And the waters returned, and covered the chariots, and the horsemen, and all the host of Pharaoh that came into the sea after them; there remained not so much as one of them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And the waters returned, and covered the chariots, and the horsemen, and all the host of Pharaoh that came into the sea after them; there remained not so much as one of them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. But the children of Israel walked upon dry land in the midst of the sea; and the waters were a wall unto them on their right hand, and on their left.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. But the children of Israel walked upon dry land in the midst of the sea; and the waters were a wall unto them on their right hand, and on their left.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. Thus the LORD saved Israel that day out of the hand of the Egyptians; and Israel saw the Egyptians dead upon the sea shore.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. Thus the LORD saved Israel that day out of the hand of the Egyptians; and Israel saw the Egyptians dead upon the sea shore.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6719,51 +7635,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நாங்கள் எகிப்திலே இருக்கும் போது, நாங்கள் எகிப்தியருக்கு வேலைசெய்ய எங்களைச் சும்மா விட்டுவிடும் என்று சொன்னோம் அல்லவா? நாங்கள் வனாந்தரத்திலே சாகிறதைப்பார்க்கிலும் எகிப்தியருக்கு வேலைசெய்கிறது எங்களுக்கு நலமாயிருக்குமே என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[3. For Pharaoh will say of the children of Israel, They are entangled in the land, the wilderness has shut them in.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And Israel saw that great work which the LORD did upon the Egyptians: and the people feared the LORD, and believed the LORD, and his servant Moses.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And Israel saw that great work which the LORD did upon the Egyptians: and the people feared the LORD, and believed the LORD, and his servant Moses.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And Israel saw that great work which the LORD did upon the Egyptians: and the people feared the LORD, and believed the LORD, and his servant Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6828,51 +8071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது மோசே ஜனங்களை நோக்கி: பயப்படாதிருங்கள்; நீங்கள் நின்றுகொண்டு இன்றைக்குக் கர்த்தர் உங்களுக்குச் செய்யும் இரட்சிப்பைப் பாருங்கள்; இன்றைக்கு நீங்கள் காண்கிற எகிப்தியரை இனி என்றைக்கும் காணமாட்டீர்கள்.]]></a:t>
+              <a:t><![CDATA[4. And I will harden Pharaoh's heart, that he shall follow after them; and I will be honoured upon Pharaoh, and upon all his host; that the Egyptians may know that I am the LORD. And they did so.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6937,51 +8180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது மோசே ஜனங்களை நோக்கி: பயப்படாதிருங்கள்; நீங்கள் நின்றுகொண்டு இன்றைக்குக் கர்த்தர் உங்களுக்குச் செய்யும் இரட்சிப்பைப் பாருங்கள்; இன்றைக்கு நீங்கள் காண்கிற எகிப்தியரை இனி என்றைக்கும் காணமாட்டீர்கள்.]]></a:t>
+              <a:t><![CDATA[4. And I will harden Pharaoh's heart, that he shall follow after them; and I will be honoured upon Pharaoh, and upon all his host; that the Egyptians may know that I am the LORD. And they did so.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7016,51 +8259,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474598770" r:id="rId1"/>
+    <p:sldLayoutId id="2478619157" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7516,54 +8759,142 @@
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -7684,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. യഹോവ നിങ്ങൾക്കുവേണ്ടി യുദ്ധംചെയ്യും; നിങ്ങൾ മിണ്ടാതിരിപ്പിൻ എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[என்றார்; அவர்கள் அப்படியே செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7816,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. എന്നാൽ അവർ ദേശത്തു ഉഴലുന്നു; മരുഭൂമിയിൽ കുടുങ്ങിയിരിക്കുന്നു എന്നു ഫറവോൻ]]></a:t>
+              <a:t><![CDATA[5. ஜனங்கள் ஓடிப்போய்விட்டார்கள் என்று எகிப்தின் ராஜாவுக்கு அறிவிக்கப்பட்டபோது, ஜனங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7948,51 +9279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യിസ്രായേൽമക്കളെക്കുറിച്ചു പറയും.]]></a:t>
+              <a:t><![CDATA[விரோதமாகப் பார்வோனும் அவன் ஊழியக்காரரும் மனம் வேறுபட்டு: நமக்கு வேலை செய்யாதபடிக்கு நாம் இஸ்ரவேலரைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8080,51 +9411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. അപ്പോൾ യഹോവ മോശെയോടു അരുളിച്ചെയ്തതു: നീ എന്നോടു നിലവിളിക്കുന്നതു എന്തു? മുമ്പോട്ടു പോകുവാൻ]]></a:t>
+              <a:t><![CDATA[போகவிட்டது என்ன காரியம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8212,51 +9543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യിസ്രായേൽമക്കളോടു പറക.]]></a:t>
+              <a:t><![CDATA[6. அவன் தன் இரதத்தைப் பூட்டி, தன் ஜனங்களைக் கூட்டிக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8344,51 +9675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ഫറവോൻ അവരെ പിന്തുടരുവാൻ തക്കവണ്ണം ഞാൻ അവന്റെഹൃദയം കഠിനമാക്കും. ഞാൻ യഹോവ ആകുന്നു എന്നു മിസ്രയീമ്യർ]]></a:t>
+              <a:t><![CDATA[7. பிரதானமான அறுநூறு இரதங்களையும், எகிப்திலுள்ள மற்ற சகல இரதங்களையும், அவைகள் எல்லாவற்றிற்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8476,51 +9807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അറിയേണ്ടതിന്നു ഫറവോനിലും അവന്റെ സകലസൈന്യങ്ങളിലും ഞാൻ എന്നെ തന്നേ മഹത്വപ്പെടുത്തും.]]></a:t>
+              <a:t><![CDATA[அதிபதிகளான வீரரையும் கூட்டிக்கொண்டு போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8608,51 +9939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. വടി എടുത്തു നിന്റെ കൈ കടലിന്മേൽ നീട്ടി അതിനെ വിഭാഗിക്ക; യിസ്രായേൽമക്കൾ കടലിന്റെ നടുവെ ഉണങ്ങിയ]]></a:t>
+              <a:t><![CDATA[8. கர்த்தர் எகிப்தின் ராஜாவாகிய பார்வோனின் இருதயத்தைக் கடினப்படுத்தினார்; அவன் இஸ்ரவேல் புத்திரரைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8740,51 +10071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിലത്തുകൂടി കടന്നുപോകും.]]></a:t>
+              <a:t><![CDATA[பின்தொடர்ந்தான், இஸ்ரவேல் புத்திரர் பலத்த கையுடன் புறப்பட்டுப் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8872,51 +10203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. എന്നാൽ ഞാൻ മിസ്രയീമ്യരുടെ ഹൃദയത്തെ കഠിനമാക്കും; അവർ ഇവരുടെ പിന്നാലെ ചെല്ലും; ഞാൻ ഫറവോനിലും]]></a:t>
+              <a:t><![CDATA[9. எகிப்தியர் பார்வோனுடைய சகல குதிரைகளோடும் இரதங்களோடும் அவனுடைய குதிரைவீரரோடும் சேனைகளோடும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9004,51 +10335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. യഹോവ പിന്നെയും മോശെയോടു കല്പിച്ചതു എന്തെന്നാൽ:]]></a:t>
+              <a:t><![CDATA[1. கர்த்தர் மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9136,51 +10467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവന്റെ സകല സൈന്യത്തിലും അവന്റെ രഥങ്ങളിലും കുതിരപ്പടയിലും എന്നെത്തന്നെ മഹത്വപ്പെടുത്തും.]]></a:t>
+              <a:t><![CDATA[அவர்களைத் தொடர்ந்துபோய், சமுத்திரத்தண்டையிலே பாகால்செபோனுக்கு எதிரே இருக்கிற ஈரோத் பள்ளத்தாக்கின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +10599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ഇങ്ങനെ ഞാൻ ഫറവോനിലും അവന്റെ രഥങ്ങളിലും കുതിരപ്പടയിലും എന്നെത്തന്നെ മഹത്വപ്പെടുത്തുമ്പോൾ ഞാൻ യഹോവ]]></a:t>
+              <a:t><![CDATA[முன்னடியிலே பாளயமிறங்கியிருக்கிற அவர்களைக் கிட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +10731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആകുന്നു എന്നു മിസ്രയീമ്യർ അറിയും.]]></a:t>
+              <a:t><![CDATA[10. பார்வோன் சமீபித்து வருகிற போது, இஸ்ரவேல் புத்திரர் தங்கள் கண்களை ஏறெடுத்துப்பார்த்து, எகிப்தியர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9532,51 +10863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. അനന്തരം യിസ്രായേല്യരുടെ സൈന്യത്തിന്നു മുമ്പായി നടന്ന ദൈവദൂതൻ അവിടെനിന്നു മാറി അവരുടെ പിന്നാലെ]]></a:t>
+              <a:t><![CDATA[தங்களுக்குப் பின்னே வருகிறதைக் கண்டு, மிகவும் பயந்தார்கள்; அப்பொழுது இஸ்ரவேல் புத்திரர் கர்த்தரை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9664,51 +10995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നടന്നു; മേഘസ്തംഭവും അവരുടെ മുമ്പിൽ നിന്നു മാറി അവരുടെ പിമ്പിൽ പോയി നിന്നു.]]></a:t>
+              <a:t><![CDATA[நோக்கிக் கூப்பிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9796,51 +11127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. രാത്രി മുഴുവനും മിസ്രയീമ്യരുടെ സൈന്യവും യിസ്രായേല്യരുടെ സൈന്യവും തമ്മിൽ അടുക്കാതവണ്ണം അതു അവയുടെ]]></a:t>
+              <a:t><![CDATA[11. அன்றியும் அவர்கள் மோசேயை நோக்கி: எகிப்திலே பிரேதக்குழிகள் இல்லையென்றா வனாந்தரத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9928,51 +11259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മദ്ധ്യേ വന്നു; അവർക്കു മേഘവും അന്ധകാരവും ആയിരുന്നു; ഇവർക്കോ രാത്രിയെ പ്രകാശമാക്കിക്കൊടുത്തു.]]></a:t>
+              <a:t><![CDATA[சாகும்படிக்கு எங்களைக் கொண்டுவந்தீர்? நீர் எங்களை எகிப்திலிருந்து புறப்படப்பண்ணினதினால், எங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10060,51 +11391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. അവർ അങ്ങനെ ചെയ്തു. ജനം ഓടിപ്പോയി എന്നു മിസ്രയീംരാജാവിന്നു അറിവു കിട്ടിയപ്പോൾ ജനത്തെ സംബന്ധിച്ചു]]></a:t>
+              <a:t><![CDATA[இப்படிச் செய்தது என்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10192,51 +11523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഫറവോന്റെയും അവന്റെ ഭൃത്യന്മാരുടെയും മനസ്സുമാറി: യിസ്രായേല്യരെ നമ്മുടെ അടിമവേലയിൽനിന്നു]]></a:t>
+              <a:t><![CDATA[12. நாங்கள் எகிப்திலே இருக்கும் போது, நாங்கள் எகிப்தியருக்கு வேலைசெய்ய எங்களைச் சும்மா விட்டுவிடும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10324,51 +11655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വിട്ടയച്ചുകളഞ്ഞുവല്ലോ; നാം ഈ ചെയ്തതു എന്തു എന്നു അവർ പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[என்று சொன்னோம் அல்லவா? நாங்கள் வனாந்தரத்திலே சாகிறதைப்பார்க்கிலும் எகிப்தியருக்கு வேலைசெய்கிறது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10456,51 +11787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. നിങ്ങൾ തിരിഞ്ഞു മിഗ്ദോലിന്നും കടലിന്നും മദ്ധ്യേ ബാൽസെഫോന്നു സമീപത്തുള്ള പീഹഹീരോത്തിന്നരികെ പാളയം]]></a:t>
+              <a:t><![CDATA[2. நீங்கள் திரும்பி மிக்தோலுக்கும் சமுத்திரத்துக்கும் நடுவே பாகால்செபோனுக்கு முன்பாக இருக்கிற ஈரோத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10588,51 +11919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. പിന്നെ അവൻ രഥം കെട്ടിച്ചു പടജ്ജനത്തെയും]]></a:t>
+              <a:t><![CDATA[எங்களுக்கு நலமாயிருக்குமே என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10720,51 +12051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. വിശേഷപ്പെട്ട അറുനൂറു രഥങ്ങളെയും മിസ്രയീമിലെ സകലരഥങ്ങളെയും അവെക്കു വേണ്ടുന്ന തേരാളികളെയും കൂട്ടി.]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது மோசே ஜனங்களை நோக்கி: பயப்படாதிருங்கள்; நீங்கள் நின்றுகொண்டு இன்றைக்குக் கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10852,51 +12183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. മോശെ കടലിന്മേൽ കൈനീട്ടി; യഹോവ അന്നു രാത്രി മുഴുവനും മഹാശക്തിയുള്ള ഒരു കിഴക്കൻ കാറ്റുകൊണ്ടു]]></a:t>
+              <a:t><![CDATA[உங்களுக்குச் செய்யும் இரட்சிப்பைப் பாருங்கள்; இன்றைக்கு நீங்கள் காண்கிற எகிப்தியரை இனி என்றைக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10984,51 +12315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കടലിനെ പിൻവാങ്ങിച്ചു ഉണങ്ങിയ നിലം ആക്കി; അങ്ങനെ വെള്ളം തമ്മിൽ വേർപിരിഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[காணமாட்டீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11116,51 +12447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. യിസ്രായേൽമക്കൾ കടലിന്റെ നടുവിൽ ഉണങ്ങിയ നിലത്തുകൂടി നടന്നുപോയി; അവരുടെ ഇടത്തും വലത്തും വെള്ളം]]></a:t>
+              <a:t><![CDATA[14. கர்த்தர் உங்களுக்காக யுத்தம் பண்ணுவார்; நீங்கள் சும்மாயிருப்பீர்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11248,51 +12579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മതിലായി നിന്നു.]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: நீ என்னிடத்தில் முறையிடுகிறது என்ன? புறப்பட்டுப் போங்கள் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11380,51 +12711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. മിസ്രയീമ്യർ പിന്തുടർന്നു; ഫറവോന്റെ കുതിരയും രഥങ്ങളും കുതിരപ്പടയും എല്ലാം അവരുടെ പിന്നാലെ]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேல் புத்திரருக்குச் சொல்லு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11512,51 +12843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കടലിന്റെ നടുവിലേക്കു ചെന്നു.]]></a:t>
+              <a:t><![CDATA[16. நீ உன் கோலை ஓங்கி, உன் கையைச் சமுத்திரத்தின்மேல் நீட்டி, சமுத்திரத்தைப் பிளந்துவிடு; அப்பொழுது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11644,51 +12975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. പ്രഭാതയാമത്തിൽ യഹോവ അഗ്നിമേഘസ്തംഭത്തിൽനിന്നു മിസ്രയീമ്യസൈന്യത്തെ നോക്കി മിസ്രയീമ്യസൈന്യത്തെ]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேல் புத்திரர் சமுத்திரத்தின் நடுவாக வெட்டாந்தரையிலே நடந்துபோவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11776,51 +13107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[താറുമാറാക്കി.]]></a:t>
+              <a:t><![CDATA[17. எகிப்தியர் உங்களைப் பின் தொடர்ந்து வரும்படி நான் அவர்கள் இருதயத்தைக் கடினப்படுத்தி, பார்வோனாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11908,51 +13239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇറങ്ങേണമെന്നു യിസ്രായേൽമക്കളോടു പറക; അതിന്റെ സമീപത്തു സമുദ്രത്തിന്നരികെ നിങ്ങൾ പാളയം ഇറങ്ങേണം.]]></a:t>
+              <a:t><![CDATA[பள்ளத்தாக்கின் முன்னடியிலே பாளயமிறங்கவேண்டும் என்று இஸ்ரவேல் புத்திரருக்குச் சொல்லு; அதற்கு எதிராகச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12040,51 +13371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. അവരുടെ രഥചക്രങ്ങളെ തെറ്റിച്ചു ഓട്ടം പ്രായസമാക്കി. അതുകൊണ്ടു മിസ്രയീമ്യർ: നാം യിസ്രായേലിനെ വിട്ടു]]></a:t>
+              <a:t><![CDATA[அவன் இரதங்கள் குதிரைவீரர் முதலாகிய அவனுடைய எல்லா இராணுவத்தாலும் மகிமைப்படுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12172,51 +13503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഓടിപ്പോക; യഹോവ അവർക്കു വേണ്ടി മിസ്രയീമ്യരോടു യുദ്ധം ചെയ്യുന്നു എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[18. இப்படி நான் பார்வோனாலும் அவன் இரதங்களாலும் அவன் குதிரைவீரராலும் மகிமைப்படும்போது, நானே கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12304,51 +13635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. അപ്പോൾ യഹോവ മോശെയോടു: വെള്ളം മിസ്രയീമ്യരുടെ മേലും അവരുടെ രഥങ്ങളിൻ മേലും കുതിരപ്പടയുടെമേലും]]></a:t>
+              <a:t><![CDATA[என்பதை எகிப்தியர் அறிவார்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12436,51 +13767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മടങ്ങി വരേണ്ടതിന്നു കടലിന്മേൽ കൈനീട്ടുക എന്നു കല്പിച്ചു.]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது இஸ்ரவேலரின் சேனைக்கு முன்னாக நடந்த தேவதூதனானவர் விலகி, அவர்களுக்குப் பின்னாக நடந்தார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12568,51 +13899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. മോശെ കടലിന്മേൽ കൈ നീട്ടി; പുലർച്ചെക്കു കടൽ അതിന്റെ സ്ഥിതിയിലേക്കു മടങ്ങിവന്നു. മിസ്രയീമ്യർ]]></a:t>
+              <a:t><![CDATA[அவர்களுக்கு முன் இருந்த மேக ஸ்தம்பமும் விலகி, அவர்கள் பின்னே நின்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12700,51 +14031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അതിന്നു എതിരായി ഓടി; യഹോവ മിസ്രയീമ്യരെ കടലിന്റെ നടുവിൽ തള്ളിയിട്ടു.]]></a:t>
+              <a:t><![CDATA[20. அது எகிப்தியரின் சேனையும் இஸ்ரவேலரின் சேனையும் இராமுழுதும் ஒன்றோடொன்று சேராதபடி அவைகள் நடுவில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12832,51 +14163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. വെള്ളം മടങ്ങിവന്നു അവരുടെ പിന്നാലെ കടലിലേക്കു ചെന്നിരുന്ന രഥങ്ങളെയും കുതിരപ്പടയെയും ഫറവോന്റെ]]></a:t>
+              <a:t><![CDATA[வந்தது; எகிப்தியருக்கு அது மேகமும் அந்தகாரமுமாய் இருந்தது, இஸ்ரவேலருக்கோ அது இரவை வெளிச்சமாக்கிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12964,51 +14295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സൈന്യത്തെയും എല്ലാം മുക്കിക്കളഞ്ഞു; അവരിൽ ഒരുത്തൻ പോലും ശേഷിച്ചില്ല.]]></a:t>
+              <a:t><![CDATA[21. மோசே தன் கையைச் சமுத்திரத்தின்மேல் நீட்டினான்; அப்பொழுது கர்த்தர் இராமுழுதும் பலத்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13096,51 +14427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. യിസ്രായേൽമക്കൾ കടലിന്റെ നടുവെ ഉണങ്ങിയ നിലത്തുകൂടി കടന്നുപോയി; വെള്ളം അവരുടെ ഇടത്തും വലത്തും]]></a:t>
+              <a:t><![CDATA[கீழ்காற்றினால் சமுத்திரம் ஒதுங்கும்படி செய்து, அதை வறண்டுபோகப் பண்ணினார்; ஜலம் பிளந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13228,51 +14559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മതിലായി നിന്നു.]]></a:t>
+              <a:t><![CDATA[பிரிந்துபோயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13360,51 +14691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. മിസ്രയീമ്യർക്കു വേല ചെയ്‍വാൻ ഞങ്ങളെ വിടേണം എന്നു ഞങ്ങൾ മിസ്രയീമിൽവെച്ചു നിന്നോടു പറഞ്ഞില്ലയോ?]]></a:t>
+              <a:t><![CDATA[சமுத்திரக்கரையிலே பாளயமிறங்குவீர்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13492,51 +14823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ഇങ്ങനെ യഹോവ ആ ദിവസം യിസ്രായേല്യരെ മിസ്രയീമ്യരുടെ കയ്യിൽനിന്നു രക്ഷിച്ചു; മിസ്രയീമ്യർ കടൽക്കരയിൽ]]></a:t>
+              <a:t><![CDATA[22. இஸ்ரவேல் புத்திரர் சமுத்திரத்தின் நடுவாக வெட்டாந்தரையிலே நடந்துபோனார்கள்; அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13624,51 +14955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചത്തടിഞ്ഞു കിടക്കുന്നതു യിസ്രായേല്യർ കാണുകയും ചെയ്തു.]]></a:t>
+              <a:t><![CDATA[வலதுபுறத்திலும் அவர்கள் இடதுபுறத்திலும் ஜலம் அவர்களுக்கு மதிலாக நின்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13756,51 +15087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. യഹോവ മിസ്രയീംരാജാവായ ഫറവോന്റെ ഹൃദയം കഠിനമാക്കിയതിനാൽ അവൻ യിസ്രായേൽമക്കളെ പിന്തുടർന്നു. എന്നാൽ]]></a:t>
+              <a:t><![CDATA[23. அப்பொழுது எகிப்தியர் அவர்களைத் தொடர்ந்து, பார்வோனுடைய சகல குதிரைகளோடும் இரதங்களோடும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13888,51 +15219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യിസ്രായേൽമക്കൾ യുദ്ധസന്നദ്ധരായി പുറപ്പെട്ടിരുന്നു.]]></a:t>
+              <a:t><![CDATA[குதிரைவீரரோடும் அவர்கள் பிறகாலே சமுத்திரத்தின் நடுவே பிரவேசித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14020,51 +15351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. യഹോവ മിസ്രയീമ്യരിൽ ചെയ്ത ഈ മഹാപ്രവൃത്തി യിസ്രായേല്യർ കണ്ടു; ജനം യഹോവയെ ഭയപ്പെട്ടു, യഹോവയിലും]]></a:t>
+              <a:t><![CDATA[24. கிழக்கு வெளுத்துவரும் ஜாமத்தில் கர்த்தர் அக்கினியும் மேகமுமான ஸ்தம்பத்திலிருந்து எகிப்தியரின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14152,51 +15483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവന്റെ ദാസനായ മോശെയിലും വിശ്വസിച്ചു.]]></a:t>
+              <a:t><![CDATA[சேனையைப் பார்த்து, அவர்கள் சேனையைக் கலங்கடித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14284,51 +15615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ഫറവോന്റെ എല്ലാ കുതിരയും രഥവും കുതിരപ്പടയും സൈന്യവുമായി മിസ്രയീമ്യർ അവരെ പിന്തുടർന്നു; കടൽക്കരയിൽ]]></a:t>
+              <a:t><![CDATA[25. அவர்களுடைய இரதங்களிலிருந்து உருளைகள் கழலவும், அவர்கள் தங்கள் இரதங்களை வருத்தத்தோடே நடத்தவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14416,51 +15747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ബാൽസെഫോന്നു സമീപത്തുള്ള പീഹഹീരോത്തിന്നു അരികെ അവർ പാളയമിറങ്ങിയിരിക്കുമ്പോൾ അവരോടു അടുത്തു.]]></a:t>
+              <a:t><![CDATA[பண்ணினார்; அப்பொழுது எகிப்தியர்: இஸ்ரவேலரைவிட்டு ஓடிப்போவோம், கர்த்தர் அவர்களுக்குத் துணைநின்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14548,51 +15879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ഫറവോൻ അടുത്തുവരുമ്പോൾ യിസ്രായേൽമക്കൾ തലഉയർത്തി മിസ്രയീമ്യർ പിന്നാലെ വരുന്നതു കണ്ടു ഏറ്റവും]]></a:t>
+              <a:t><![CDATA[எகிப்தியருக்கு விரோதமாய் யுத்தம்பண்ணுகிறார் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14680,51 +16011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഭയപ്പെട്ടു; യിസ്രായേൽമക്കൾ യഹോവയോടു നിലവിളിച്ചു.]]></a:t>
+              <a:t><![CDATA[26. கர்த்தர் மோசேயை நோக்கி: ஜலம் எகிப்தியர்மேலும் அவர்களுடைய இரதங்கள்மேலும் அவர்களுடைய குதிரைவீரர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14812,51 +16143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മരുഭൂമിയിൽ മരിക്കുന്നതിനെക്കാൾ മിസ്രയീമ്യർക്കു വേല ചെയ്യുന്നതായിരുന്നു ഞങ്ങൾക്കു നല്ലതു എന്നു]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது பார்வோன் இஸ்ரவேல் புத்திரரைக் குறித்து: அவர்கள் தேசத்திலே திகைத்துத் திரிகிறார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14944,51 +16275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. അവർ മോശെയോടു: മിസ്രയീമിൽ ശവക്കുഴിയില്ലാഞ്ഞിട്ടോ നീ ഞങ്ങളെ മരുഭൂമിയിൽ മരിപ്പാൻ]]></a:t>
+              <a:t><![CDATA[மேலும் திரும்பும்படிக்கு, உன் கையைச் சமுத்திரத்தின்மேல் நீட்டு என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15076,51 +16407,1107 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൂട്ടിക്കൊണ്ടുവന്നതു? നീ ഞങ്ങളെ മിസ്രയീമിൽനിന്നു പുറപ്പെടുവിച്ചതിനാൽ ഞങ്ങളോടു ഈ ചെയ്തതു എന്തു?]]></a:t>
+              <a:t><![CDATA[27. அப்படியே மோசே தன் கையைச் சமுத்திரத்தின்மேல் நீட்டினான்; விடியற்காலத்தில் சமுத்திரம் பலமாய்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[திரும்பி வந்தது; எகிப்தியர் அதற்கு எதிராக ஓடும்போது, கர்த்தர் அவர்களைக் கடலின் நடுவே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கவிழ்த்துப்போட்டார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. ஜலம் திரும்பிவந்து, இரதங்களையும் குதிரைவீரரையும் அவர்கள் பின்னாக சமுத்திரத்தில் பிரவேசித்திருந்த]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பார்வோனுடைய இராணுவம் அனைத்தையும் மூடிக்கொண்டது; அவர்களில் ஒருவனாகிலும் தப்பவில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. இஸ்ரவேல் புத்திரரோ சமுத்திரத்தின் நடுவாக வெட்டாந்தரையின் வழியாய் நடந்துபோனார்கள்; அவர்கள் வலது]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[புறத்திலும் அவர்கள் இடதுபுறத்திலும் ஜலம் அவர்களுக்கு மதிலாக நின்றது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. இவ்விதமாய்க் கர்த்தர் அந்நாளிலே இஸ்ரவேலரை எகிப்தியரின் கைக்குத் தப்புவித்து ரட்சித்தார்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கடற்கரையிலே எகிப்தியர் செத்துக்கிடக்கிறதை இஸ்ரவேலர் கண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15208,51 +17595,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[வனாந்தரம் அவர்களை அடைத்துப்போட்டது என்று சொல்லுவான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. கர்த்தர் எகிப்தியரில் செய்த அந்த மகத்தான கிரியையை இஸ்ரவேலர் கண்டார்கள்; அப்பொழுது ஜனங்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கர்த்தருக்குப் பயந்து கர்த்தரிடத்திலும் அவருடைய ஊழியக்காரனாகிய மோசேயினிடத்திலும் விசுவாசம்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15340,51 +18123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. അതിന്നു മോശെ ജനത്തോടു: ഭയപ്പെടേണ്ടാ; ഉറച്ചുനില്പിൻ; യഹോവ ഇന്നു നിങ്ങൾക്കു ചെയ്‍വാനിരിക്കുന്ന]]></a:t>
+              <a:t><![CDATA[4. ஆகையால், பார்வோன் அவர்களைப் பின்தொடரும்படிக்கு, நான் அவன் இருதயத்தைக் கடினப்படுத்தி, நானே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15472,51 +18255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[രക്ഷ കണ്ടുകൊൾവിൻ; നിങ്ങൾ ഇന്നു കണ്ടിട്ടുള്ള മിസ്രയീമ്യരെ ഇനി ഒരുനാളും കാണുകയില്ല.]]></a:t>
+              <a:t><![CDATA[கர்த்தர் என்பதை எகிப்தியர் அறியும்படி, பார்வோனாலும் அவனுடைய எல்லா ராணுவத்தாலும் மகிமைப்படுவேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15533,91 +18316,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 14]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme68">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme53">
   <a:themeElements>
-    <a:clrScheme name="Theme68">
+    <a:clrScheme name="Theme53">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme68">
+    <a:fontScheme name="Theme53">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15643,51 +18426,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme68">
+    <a:fmtScheme name="Theme53">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15818,51 +18601,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>61</Slides>
+  <Slides>72</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>