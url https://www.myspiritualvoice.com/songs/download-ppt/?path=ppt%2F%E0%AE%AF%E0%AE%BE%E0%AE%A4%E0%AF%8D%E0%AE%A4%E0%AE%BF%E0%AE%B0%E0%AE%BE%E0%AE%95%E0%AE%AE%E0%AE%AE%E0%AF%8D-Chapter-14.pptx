--- v2 (2026-09-17)
+++ v3 (2026-11-03)
@@ -8259,51 +8259,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619157" r:id="rId1"/>
+    <p:sldLayoutId id="2482630015" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -18316,91 +18316,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 14]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme53">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme9">
   <a:themeElements>
-    <a:clrScheme name="Theme53">
+    <a:clrScheme name="Theme9">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme53">
+    <a:fontScheme name="Theme9">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -18426,51 +18426,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme53">
+    <a:fmtScheme name="Theme9">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>