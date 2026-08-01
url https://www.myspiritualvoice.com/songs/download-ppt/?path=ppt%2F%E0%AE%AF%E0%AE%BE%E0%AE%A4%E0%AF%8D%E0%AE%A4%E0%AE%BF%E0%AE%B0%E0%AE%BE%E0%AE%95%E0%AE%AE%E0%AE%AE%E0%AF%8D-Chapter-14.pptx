--- v0 (2026-06-03)
+++ v1 (2026-08-01)
@@ -113,60 +113,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -208,55 +198,50 @@
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
-    <p:sldId id="317" r:id="rId64"/>
-[...3 lines deleted...]
-    <p:sldId id="321" r:id="rId68"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -415,58 +400,53 @@
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
-  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
-[...6 lines deleted...]
-  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -526,51 +506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இஸ்ரவேல் புத்திரர் சமுத்திரத்தின் நடுவாக வெட்டாந்தரையிலே நடந்துபோனார்கள்; அவர்கள் வலதுபுறத்திலும் அவர்கள் இடதுபுறத்திலும் ஜலம் அவர்களுக்கு மதிலாக நின்றது.]]></a:t>
+              <a:t><![CDATA[14. கர்த்தர் உங்களுக்காக யுத்தம் பண்ணுவார்; நீங்கள் சும்மாயிருப்பீர்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -635,51 +615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது எகிப்தியர் அவர்களைத் தொடர்ந்து, பார்வோனுடைய சகல குதிரைகளோடும் இரதங்களோடும் குதிரைவீரரோடும் அவர்கள் பிறகாலே சமுத்திரத்தின் நடுவே பிரவேசித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது பார்வோன் இஸ்ரவேல் புத்திரரைக் குறித்து: அவர்கள் தேசத்திலே திகைத்துத் திரிகிறார்கள்; வனாந்தரம் அவர்களை அடைத்துப்போட்டது என்று சொல்லுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -744,51 +724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது எகிப்தியர் அவர்களைத் தொடர்ந்து, பார்வோனுடைய சகல குதிரைகளோடும் இரதங்களோடும் குதிரைவீரரோடும் அவர்கள் பிறகாலே சமுத்திரத்தின் நடுவே பிரவேசித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது பார்வோன் இஸ்ரவேல் புத்திரரைக் குறித்து: அவர்கள் தேசத்திலே திகைத்துத் திரிகிறார்கள்; வனாந்தரம் அவர்களை அடைத்துப்போட்டது என்று சொல்லுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -853,51 +833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கிழக்கு வெளுத்துவரும் ஜாமத்தில் கர்த்தர் அக்கினியும் மேகமுமான ஸ்தம்பத்திலிருந்து எகிப்தியரின் சேனையைப் பார்த்து, அவர்கள் சேனையைக் கலங்கடித்து,]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: நீ என்னிடத்தில் முறையிடுகிறது என்ன? புறப்பட்டுப் போங்கள் என்று இஸ்ரவேல் புத்திரருக்குச் சொல்லு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -962,51 +942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கிழக்கு வெளுத்துவரும் ஜாமத்தில் கர்த்தர் அக்கினியும் மேகமுமான ஸ்தம்பத்திலிருந்து எகிப்தியரின் சேனையைப் பார்த்து, அவர்கள் சேனையைக் கலங்கடித்து,]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: நீ என்னிடத்தில் முறையிடுகிறது என்ன? புறப்பட்டுப் போங்கள் என்று இஸ்ரவேல் புத்திரருக்குச் சொல்லு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1071,51 +1051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவர்களுடைய இரதங்களிலிருந்து உருளைகள் கழலவும், அவர்கள் தங்கள் இரதங்களை வருத்தத்தோடே நடத்தவும் பண்ணினார்; அப்பொழுது எகிப்தியர்: இஸ்ரவேலரைவிட்டு ஓடிப்போவோம், கர்த்தர் அவர்களுக்குத் துணைநின்று எகிப்தியருக்கு விரோதமாய் யுத்தம்பண்ணுகிறார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[4. ஆகையால், பார்வோன் அவர்களைப் பின்தொடரும்படிக்கு, நான் அவன் இருதயத்தைக் கடினப்படுத்தி, நானே கர்த்தர் என்பதை எகிப்தியர் அறியும்படி, பார்வோனாலும் அவனுடைய எல்லா ராணுவத்தாலும் மகிமைப்படுவேன் என்றார்; அவர்கள் அப்படியே செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1180,51 +1160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவர்களுடைய இரதங்களிலிருந்து உருளைகள் கழலவும், அவர்கள் தங்கள் இரதங்களை வருத்தத்தோடே நடத்தவும் பண்ணினார்; அப்பொழுது எகிப்தியர்: இஸ்ரவேலரைவிட்டு ஓடிப்போவோம், கர்த்தர் அவர்களுக்குத் துணைநின்று எகிப்தியருக்கு விரோதமாய் யுத்தம்பண்ணுகிறார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[4. ஆகையால், பார்வோன் அவர்களைப் பின்தொடரும்படிக்கு, நான் அவன் இருதயத்தைக் கடினப்படுத்தி, நானே கர்த்தர் என்பதை எகிப்தியர் அறியும்படி, பார்வோனாலும் அவனுடைய எல்லா ராணுவத்தாலும் மகிமைப்படுவேன் என்றார்; அவர்கள் அப்படியே செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1289,51 +1269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. கர்த்தர் மோசேயை நோக்கி: ஜலம் எகிப்தியர்மேலும் அவர்களுடைய இரதங்கள்மேலும் அவர்களுடைய குதிரைவீரர் மேலும் திரும்பும்படிக்கு, உன் கையைச் சமுத்திரத்தின்மேல் நீட்டு என்றார்.]]></a:t>
+              <a:t><![CDATA[16. நீ உன் கோலை ஓங்கி, உன் கையைச் சமுத்திரத்தின்மேல் நீட்டி, சமுத்திரத்தைப் பிளந்துவிடு; அப்பொழுது இஸ்ரவேல் புத்திரர் சமுத்திரத்தின் நடுவாக வெட்டாந்தரையிலே நடந்துபோவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1398,51 +1378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. கர்த்தர் மோசேயை நோக்கி: ஜலம் எகிப்தியர்மேலும் அவர்களுடைய இரதங்கள்மேலும் அவர்களுடைய குதிரைவீரர் மேலும் திரும்பும்படிக்கு, உன் கையைச் சமுத்திரத்தின்மேல் நீட்டு என்றார்.]]></a:t>
+              <a:t><![CDATA[16. நீ உன் கோலை ஓங்கி, உன் கையைச் சமுத்திரத்தின்மேல் நீட்டி, சமுத்திரத்தைப் பிளந்துவிடு; அப்பொழுது இஸ்ரவேல் புத்திரர் சமுத்திரத்தின் நடுவாக வெட்டாந்தரையிலே நடந்துபோவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1507,51 +1487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்படியே மோசே தன் கையைச் சமுத்திரத்தின்மேல் நீட்டினான்; விடியற்காலத்தில் சமுத்திரம் பலமாய் திரும்பி வந்தது; எகிப்தியர் அதற்கு எதிராக ஓடும்போது, கர்த்தர் அவர்களைக் கடலின் நடுவே கவிழ்த்துப்போட்டார்.]]></a:t>
+              <a:t><![CDATA[17. எகிப்தியர் உங்களைப் பின் தொடர்ந்து வரும்படி நான் அவர்கள் இருதயத்தைக் கடினப்படுத்தி, பார்வோனாலும் அவன் இரதங்கள் குதிரைவீரர் முதலாகிய அவனுடைய எல்லா இராணுவத்தாலும் மகிமைப்படுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1616,51 +1596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது இஸ்ரவேலரின் சேனைக்கு முன்னாக நடந்த தேவதூதனானவர் விலகி, அவர்களுக்குப் பின்னாக நடந்தார்; அவர்களுக்கு முன் இருந்த மேக ஸ்தம்பமும் விலகி, அவர்கள் பின்னே நின்றது.]]></a:t>
+              <a:t><![CDATA[1. கர்த்தர் மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1725,51 +1705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்படியே மோசே தன் கையைச் சமுத்திரத்தின்மேல் நீட்டினான்; விடியற்காலத்தில் சமுத்திரம் பலமாய் திரும்பி வந்தது; எகிப்தியர் அதற்கு எதிராக ஓடும்போது, கர்த்தர் அவர்களைக் கடலின் நடுவே கவிழ்த்துப்போட்டார்.]]></a:t>
+              <a:t><![CDATA[17. எகிப்தியர் உங்களைப் பின் தொடர்ந்து வரும்படி நான் அவர்கள் இருதயத்தைக் கடினப்படுத்தி, பார்வோனாலும் அவன் இரதங்கள் குதிரைவீரர் முதலாகிய அவனுடைய எல்லா இராணுவத்தாலும் மகிமைப்படுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1834,51 +1814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்படியே மோசே தன் கையைச் சமுத்திரத்தின்மேல் நீட்டினான்; விடியற்காலத்தில் சமுத்திரம் பலமாய் திரும்பி வந்தது; எகிப்தியர் அதற்கு எதிராக ஓடும்போது, கர்த்தர் அவர்களைக் கடலின் நடுவே கவிழ்த்துப்போட்டார்.]]></a:t>
+              <a:t><![CDATA[18. இப்படி நான் பார்வோனாலும் அவன் இரதங்களாலும் அவன் குதிரைவீரராலும் மகிமைப்படும்போது, நானே கர்த்தர் என்பதை எகிப்தியர் அறிவார்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1943,51 +1923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஜலம் திரும்பிவந்து, இரதங்களையும் குதிரைவீரரையும் அவர்கள் பின்னாக சமுத்திரத்தில் பிரவேசித்திருந்த பார்வோனுடைய இராணுவம் அனைத்தையும் மூடிக்கொண்டது; அவர்களில் ஒருவனாகிலும் தப்பவில்லை.]]></a:t>
+              <a:t><![CDATA[18. இப்படி நான் பார்வோனாலும் அவன் இரதங்களாலும் அவன் குதிரைவீரராலும் மகிமைப்படும்போது, நானே கர்த்தர் என்பதை எகிப்தியர் அறிவார்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2052,51 +2032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஜலம் திரும்பிவந்து, இரதங்களையும் குதிரைவீரரையும் அவர்கள் பின்னாக சமுத்திரத்தில் பிரவேசித்திருந்த பார்வோனுடைய இராணுவம் அனைத்தையும் மூடிக்கொண்டது; அவர்களில் ஒருவனாகிலும் தப்பவில்லை.]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது இஸ்ரவேலரின் சேனைக்கு முன்னாக நடந்த தேவதூதனானவர் விலகி, அவர்களுக்குப் பின்னாக நடந்தார்; அவர்களுக்கு முன் இருந்த மேக ஸ்தம்பமும் விலகி, அவர்கள் பின்னே நின்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2161,51 +2141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. இஸ்ரவேல் புத்திரரோ சமுத்திரத்தின் நடுவாக வெட்டாந்தரையின் வழியாய் நடந்துபோனார்கள்; அவர்கள் வலது புறத்திலும் அவர்கள் இடதுபுறத்திலும் ஜலம் அவர்களுக்கு மதிலாக நின்றது.]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது இஸ்ரவேலரின் சேனைக்கு முன்னாக நடந்த தேவதூதனானவர் விலகி, அவர்களுக்குப் பின்னாக நடந்தார்; அவர்களுக்கு முன் இருந்த மேக ஸ்தம்பமும் விலகி, அவர்கள் பின்னே நின்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2270,51 +2250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. இஸ்ரவேல் புத்திரரோ சமுத்திரத்தின் நடுவாக வெட்டாந்தரையின் வழியாய் நடந்துபோனார்கள்; அவர்கள் வலது புறத்திலும் அவர்கள் இடதுபுறத்திலும் ஜலம் அவர்களுக்கு மதிலாக நின்றது.]]></a:t>
+              <a:t><![CDATA[20. அது எகிப்தியரின் சேனையும் இஸ்ரவேலரின் சேனையும் இராமுழுதும் ஒன்றோடொன்று சேராதபடி அவைகள் நடுவில் வந்தது; எகிப்தியருக்கு அது மேகமும் அந்தகாரமுமாய் இருந்தது, இஸ்ரவேலருக்கோ அது இரவை வெளிச்சமாக்கிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2379,51 +2359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. இவ்விதமாய்க் கர்த்தர் அந்நாளிலே இஸ்ரவேலரை எகிப்தியரின் கைக்குத் தப்புவித்து ரட்சித்தார்; கடற்கரையிலே எகிப்தியர் செத்துக்கிடக்கிறதை இஸ்ரவேலர் கண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[20. அது எகிப்தியரின் சேனையும் இஸ்ரவேலரின் சேனையும் இராமுழுதும் ஒன்றோடொன்று சேராதபடி அவைகள் நடுவில் வந்தது; எகிப்தியருக்கு அது மேகமும் அந்தகாரமுமாய் இருந்தது, இஸ்ரவேலருக்கோ அது இரவை வெளிச்சமாக்கிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2488,51 +2468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. இவ்விதமாய்க் கர்த்தர் அந்நாளிலே இஸ்ரவேலரை எகிப்தியரின் கைக்குத் தப்புவித்து ரட்சித்தார்; கடற்கரையிலே எகிப்தியர் செத்துக்கிடக்கிறதை இஸ்ரவேலர் கண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[5. ஜனங்கள் ஓடிப்போய்விட்டார்கள் என்று எகிப்தின் ராஜாவுக்கு அறிவிக்கப்பட்டபோது, ஜனங்களுக்கு விரோதமாகப் பார்வோனும் அவன் ஊழியக்காரரும் மனம் வேறுபட்டு: நமக்கு வேலை செய்யாதபடிக்கு நாம் இஸ்ரவேலரைப் போகவிட்டது என்ன காரியம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2597,51 +2577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. கர்த்தர் எகிப்தியரில் செய்த அந்த மகத்தான கிரியையை இஸ்ரவேலர் கண்டார்கள்; அப்பொழுது ஜனங்கள் கர்த்தருக்குப் பயந்து கர்த்தரிடத்திலும் அவருடைய ஊழியக்காரனாகிய மோசேயினிடத்திலும் விசுவாசம் வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. ஜனங்கள் ஓடிப்போய்விட்டார்கள் என்று எகிப்தின் ராஜாவுக்கு அறிவிக்கப்பட்டபோது, ஜனங்களுக்கு விரோதமாகப் பார்வோனும் அவன் ஊழியக்காரரும் மனம் வேறுபட்டு: நமக்கு வேலை செய்யாதபடிக்கு நாம் இஸ்ரவேலரைப் போகவிட்டது என்ன காரியம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2706,51 +2686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. கர்த்தர் எகிப்தியரில் செய்த அந்த மகத்தான கிரியையை இஸ்ரவேலர் கண்டார்கள்; அப்பொழுது ஜனங்கள் கர்த்தருக்குப் பயந்து கர்த்தரிடத்திலும் அவருடைய ஊழியக்காரனாகிய மோசேயினிடத்திலும் விசுவாசம் வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. ஜனங்கள் ஓடிப்போய்விட்டார்கள் என்று எகிப்தின் ராஜாவுக்கு அறிவிக்கப்பட்டபோது, ஜனங்களுக்கு விரோதமாகப் பார்வோனும் அவன் ஊழியக்காரரும் மனம் வேறுபட்டு: நமக்கு வேலை செய்யாதபடிக்கு நாம் இஸ்ரவேலரைப் போகவிட்டது என்ன காரியம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2815,51 +2795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது இஸ்ரவேலரின் சேனைக்கு முன்னாக நடந்த தேவதூதனானவர் விலகி, அவர்களுக்குப் பின்னாக நடந்தார்; அவர்களுக்கு முன் இருந்த மேக ஸ்தம்பமும் விலகி, அவர்கள் பின்னே நின்றது.]]></a:t>
+              <a:t><![CDATA[2. நீங்கள் திரும்பி மிக்தோலுக்கும் சமுத்திரத்துக்கும் நடுவே பாகால்செபோனுக்கு முன்பாக இருக்கிற ஈரோத் பள்ளத்தாக்கின் முன்னடியிலே பாளயமிறங்கவேண்டும் என்று இஸ்ரவேல் புத்திரருக்குச் சொல்லு; அதற்கு எதிராகச் சமுத்திரக்கரையிலே பாளயமிறங்குவீர்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2924,51 +2904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[6. அவன் தன் இரதத்தைப் பூட்டி, தன் ஜனங்களைக் கூட்டிக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3033,51 +3013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீங்கள் திரும்பி மிக்தோலுக்கும் சமுத்திரத்துக்கும் நடுவே பாகால்செபோனுக்கு முன்பாக இருக்கிற ஈரோத் பள்ளத்தாக்கின் முன்னடியிலே பாளயமிறங்கவேண்டும் என்று இஸ்ரவேல் புத்திரருக்குச் சொல்லு; அதற்கு எதிராகச் சமுத்திரக்கரையிலே பாளயமிறங்குவீர்களாக.]]></a:t>
+              <a:t><![CDATA[7. பிரதானமான அறுநூறு இரதங்களையும், எகிப்திலுள்ள மற்ற சகல இரதங்களையும், அவைகள் எல்லாவற்றிற்கும் அதிபதிகளான வீரரையும் கூட்டிக்கொண்டு போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3142,51 +3122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீங்கள் திரும்பி மிக்தோலுக்கும் சமுத்திரத்துக்கும் நடுவே பாகால்செபோனுக்கு முன்பாக இருக்கிற ஈரோத் பள்ளத்தாக்கின் முன்னடியிலே பாளயமிறங்கவேண்டும் என்று இஸ்ரவேல் புத்திரருக்குச் சொல்லு; அதற்கு எதிராகச் சமுத்திரக்கரையிலே பாளயமிறங்குவீர்களாக.]]></a:t>
+              <a:t><![CDATA[21. மோசே தன் கையைச் சமுத்திரத்தின்மேல் நீட்டினான்; அப்பொழுது கர்த்தர் இராமுழுதும் பலத்த கீழ்காற்றினால் சமுத்திரம் ஒதுங்கும்படி செய்து, அதை வறண்டுபோகப் பண்ணினார்; ஜலம் பிளந்து பிரிந்துபோயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3251,51 +3231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது பார்வோன் இஸ்ரவேல் புத்திரரைக் குறித்து: அவர்கள் தேசத்திலே திகைத்துத் திரிகிறார்கள்; வனாந்தரம் அவர்களை அடைத்துப்போட்டது என்று சொல்லுவான்.]]></a:t>
+              <a:t><![CDATA[21. மோசே தன் கையைச் சமுத்திரத்தின்மேல் நீட்டினான்; அப்பொழுது கர்த்தர் இராமுழுதும் பலத்த கீழ்காற்றினால் சமுத்திரம் ஒதுங்கும்படி செய்து, அதை வறண்டுபோகப் பண்ணினார்; ஜலம் பிளந்து பிரிந்துபோயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3360,51 +3340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது பார்வோன் இஸ்ரவேல் புத்திரரைக் குறித்து: அவர்கள் தேசத்திலே திகைத்துத் திரிகிறார்கள்; வனாந்தரம் அவர்களை அடைத்துப்போட்டது என்று சொல்லுவான்.]]></a:t>
+              <a:t><![CDATA[22. இஸ்ரவேல் புத்திரர் சமுத்திரத்தின் நடுவாக வெட்டாந்தரையிலே நடந்துபோனார்கள்; அவர்கள் வலதுபுறத்திலும் அவர்கள் இடதுபுறத்திலும் ஜலம் அவர்களுக்கு மதிலாக நின்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3469,51 +3449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆகையால், பார்வோன் அவர்களைப் பின்தொடரும்படிக்கு, நான் அவன் இருதயத்தைக் கடினப்படுத்தி, நானே கர்த்தர் என்பதை எகிப்தியர் அறியும்படி, பார்வோனாலும் அவனுடைய எல்லா ராணுவத்தாலும் மகிமைப்படுவேன் என்றார்; அவர்கள் அப்படியே செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[22. இஸ்ரவேல் புத்திரர் சமுத்திரத்தின் நடுவாக வெட்டாந்தரையிலே நடந்துபோனார்கள்; அவர்கள் வலதுபுறத்திலும் அவர்கள் இடதுபுறத்திலும் ஜலம் அவர்களுக்கு மதிலாக நின்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3578,51 +3558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆகையால், பார்வோன் அவர்களைப் பின்தொடரும்படிக்கு, நான் அவன் இருதயத்தைக் கடினப்படுத்தி, நானே கர்த்தர் என்பதை எகிப்தியர் அறியும்படி, பார்வோனாலும் அவனுடைய எல்லா ராணுவத்தாலும் மகிமைப்படுவேன் என்றார்; அவர்கள் அப்படியே செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[23. அப்பொழுது எகிப்தியர் அவர்களைத் தொடர்ந்து, பார்வோனுடைய சகல குதிரைகளோடும் இரதங்களோடும் குதிரைவீரரோடும் அவர்கள் பிறகாலே சமுத்திரத்தின் நடுவே பிரவேசித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3687,51 +3667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஜனங்கள் ஓடிப்போய்விட்டார்கள் என்று எகிப்தின் ராஜாவுக்கு அறிவிக்கப்பட்டபோது, ஜனங்களுக்கு விரோதமாகப் பார்வோனும் அவன் ஊழியக்காரரும் மனம் வேறுபட்டு: நமக்கு வேலை செய்யாதபடிக்கு நாம் இஸ்ரவேலரைப் போகவிட்டது என்ன காரியம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[23. அப்பொழுது எகிப்தியர் அவர்களைத் தொடர்ந்து, பார்வோனுடைய சகல குதிரைகளோடும் இரதங்களோடும் குதிரைவீரரோடும் அவர்கள் பிறகாலே சமுத்திரத்தின் நடுவே பிரவேசித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3796,51 +3776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஜனங்கள் ஓடிப்போய்விட்டார்கள் என்று எகிப்தின் ராஜாவுக்கு அறிவிக்கப்பட்டபோது, ஜனங்களுக்கு விரோதமாகப் பார்வோனும் அவன் ஊழியக்காரரும் மனம் வேறுபட்டு: நமக்கு வேலை செய்யாதபடிக்கு நாம் இஸ்ரவேலரைப் போகவிட்டது என்ன காரியம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[24. கிழக்கு வெளுத்துவரும் ஜாமத்தில் கர்த்தர் அக்கினியும் மேகமுமான ஸ்தம்பத்திலிருந்து எகிப்தியரின் சேனையைப் பார்த்து, அவர்கள் சேனையைக் கலங்கடித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3905,51 +3885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஜனங்கள் ஓடிப்போய்விட்டார்கள் என்று எகிப்தின் ராஜாவுக்கு அறிவிக்கப்பட்டபோது, ஜனங்களுக்கு விரோதமாகப் பார்வோனும் அவன் ஊழியக்காரரும் மனம் வேறுபட்டு: நமக்கு வேலை செய்யாதபடிக்கு நாம் இஸ்ரவேலரைப் போகவிட்டது என்ன காரியம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[24. கிழக்கு வெளுத்துவரும் ஜாமத்தில் கர்த்தர் அக்கினியும் மேகமுமான ஸ்தம்பத்திலிருந்து எகிப்தியரின் சேனையைப் பார்த்து, அவர்கள் சேனையைக் கலங்கடித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4014,51 +3994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அது எகிப்தியரின் சேனையும் இஸ்ரவேலரின் சேனையும் இராமுழுதும் ஒன்றோடொன்று சேராதபடி அவைகள் நடுவில் வந்தது; எகிப்தியருக்கு அது மேகமும் அந்தகாரமுமாய் இருந்தது, இஸ்ரவேலருக்கோ அது இரவை வெளிச்சமாக்கிற்று.]]></a:t>
+              <a:t><![CDATA[2. நீங்கள் திரும்பி மிக்தோலுக்கும் சமுத்திரத்துக்கும் நடுவே பாகால்செபோனுக்கு முன்பாக இருக்கிற ஈரோத் பள்ளத்தாக்கின் முன்னடியிலே பாளயமிறங்கவேண்டும் என்று இஸ்ரவேல் புத்திரருக்குச் சொல்லு; அதற்கு எதிராகச் சமுத்திரக்கரையிலே பாளயமிறங்குவீர்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4123,51 +4103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவன் தன் இரதத்தைப் பூட்டி, தன் ஜனங்களைக் கூட்டிக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[25. அவர்களுடைய இரதங்களிலிருந்து உருளைகள் கழலவும், அவர்கள் தங்கள் இரதங்களை வருத்தத்தோடே நடத்தவும் பண்ணினார்; அப்பொழுது எகிப்தியர்: இஸ்ரவேலரைவிட்டு ஓடிப்போவோம், கர்த்தர் அவர்களுக்குத் துணைநின்று எகிப்தியருக்கு விரோதமாய் யுத்தம்பண்ணுகிறார் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4232,51 +4212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பிரதானமான அறுநூறு இரதங்களையும், எகிப்திலுள்ள மற்ற சகல இரதங்களையும், அவைகள் எல்லாவற்றிற்கும் அதிபதிகளான வீரரையும் கூட்டிக்கொண்டு போனான்.]]></a:t>
+              <a:t><![CDATA[25. அவர்களுடைய இரதங்களிலிருந்து உருளைகள் கழலவும், அவர்கள் தங்கள் இரதங்களை வருத்தத்தோடே நடத்தவும் பண்ணினார்; அப்பொழுது எகிப்தியர்: இஸ்ரவேலரைவிட்டு ஓடிப்போவோம், கர்த்தர் அவர்களுக்குத் துணைநின்று எகிப்தியருக்கு விரோதமாய் யுத்தம்பண்ணுகிறார் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4341,51 +4321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பிரதானமான அறுநூறு இரதங்களையும், எகிப்திலுள்ள மற்ற சகல இரதங்களையும், அவைகள் எல்லாவற்றிற்கும் அதிபதிகளான வீரரையும் கூட்டிக்கொண்டு போனான்.]]></a:t>
+              <a:t><![CDATA[26. கர்த்தர் மோசேயை நோக்கி: ஜலம் எகிப்தியர்மேலும் அவர்களுடைய இரதங்கள்மேலும் அவர்களுடைய குதிரைவீரர் மேலும் திரும்பும்படிக்கு, உன் கையைச் சமுத்திரத்தின்மேல் நீட்டு என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4450,51 +4430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தர் எகிப்தின் ராஜாவாகிய பார்வோனின் இருதயத்தைக் கடினப்படுத்தினார்; அவன் இஸ்ரவேல் புத்திரரைப் பின்தொடர்ந்தான், இஸ்ரவேல் புத்திரர் பலத்த கையுடன் புறப்பட்டுப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[26. கர்த்தர் மோசேயை நோக்கி: ஜலம் எகிப்தியர்மேலும் அவர்களுடைய இரதங்கள்மேலும் அவர்களுடைய குதிரைவீரர் மேலும் திரும்பும்படிக்கு, உன் கையைச் சமுத்திரத்தின்மேல் நீட்டு என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4559,51 +4539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தர் எகிப்தின் ராஜாவாகிய பார்வோனின் இருதயத்தைக் கடினப்படுத்தினார்; அவன் இஸ்ரவேல் புத்திரரைப் பின்தொடர்ந்தான், இஸ்ரவேல் புத்திரர் பலத்த கையுடன் புறப்பட்டுப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[27. அப்படியே மோசே தன் கையைச் சமுத்திரத்தின்மேல் நீட்டினான்; விடியற்காலத்தில் சமுத்திரம் பலமாய் திரும்பி வந்தது; எகிப்தியர் அதற்கு எதிராக ஓடும்போது, கர்த்தர் அவர்களைக் கடலின் நடுவே கவிழ்த்துப்போட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4668,51 +4648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. எகிப்தியர் பார்வோனுடைய சகல குதிரைகளோடும் இரதங்களோடும் அவனுடைய குதிரைவீரரோடும் சேனைகளோடும் அவர்களைத் தொடர்ந்துபோய், சமுத்திரத்தண்டையிலே பாகால்செபோனுக்கு எதிரே இருக்கிற ஈரோத் பள்ளத்தாக்கின் முன்னடியிலே பாளயமிறங்கியிருக்கிற அவர்களைக் கிட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[27. அப்படியே மோசே தன் கையைச் சமுத்திரத்தின்மேல் நீட்டினான்; விடியற்காலத்தில் சமுத்திரம் பலமாய் திரும்பி வந்தது; எகிப்தியர் அதற்கு எதிராக ஓடும்போது, கர்த்தர் அவர்களைக் கடலின் நடுவே கவிழ்த்துப்போட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4777,51 +4757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. எகிப்தியர் பார்வோனுடைய சகல குதிரைகளோடும் இரதங்களோடும் அவனுடைய குதிரைவீரரோடும் சேனைகளோடும் அவர்களைத் தொடர்ந்துபோய், சமுத்திரத்தண்டையிலே பாகால்செபோனுக்கு எதிரே இருக்கிற ஈரோத் பள்ளத்தாக்கின் முன்னடியிலே பாளயமிறங்கியிருக்கிற அவர்களைக் கிட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[28. ஜலம் திரும்பிவந்து, இரதங்களையும் குதிரைவீரரையும் அவர்கள் பின்னாக சமுத்திரத்தில் பிரவேசித்திருந்த பார்வோனுடைய இராணுவம் அனைத்தையும் மூடிக்கொண்டது; அவர்களில் ஒருவனாகிலும் தப்பவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4886,51 +4866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பார்வோன் சமீபித்து வருகிற போது, இஸ்ரவேல் புத்திரர் தங்கள் கண்களை ஏறெடுத்துப்பார்த்து, எகிப்தியர் தங்களுக்குப் பின்னே வருகிறதைக் கண்டு, மிகவும் பயந்தார்கள்; அப்பொழுது இஸ்ரவேல் புத்திரர் கர்த்தரை நோக்கிக் கூப்பிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[28. ஜலம் திரும்பிவந்து, இரதங்களையும் குதிரைவீரரையும் அவர்கள் பின்னாக சமுத்திரத்தில் பிரவேசித்திருந்த பார்வோனுடைய இராணுவம் அனைத்தையும் மூடிக்கொண்டது; அவர்களில் ஒருவனாகிலும் தப்பவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4995,51 +4975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பார்வோன் சமீபித்து வருகிற போது, இஸ்ரவேல் புத்திரர் தங்கள் கண்களை ஏறெடுத்துப்பார்த்து, எகிப்தியர் தங்களுக்குப் பின்னே வருகிறதைக் கண்டு, மிகவும் பயந்தார்கள்; அப்பொழுது இஸ்ரவேல் புத்திரர் கர்த்தரை நோக்கிக் கூப்பிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[29. இஸ்ரவேல் புத்திரரோ சமுத்திரத்தின் நடுவாக வெட்டாந்தரையின் வழியாய் நடந்துபோனார்கள்; அவர்கள் வலது புறத்திலும் அவர்கள் இடதுபுறத்திலும் ஜலம் அவர்களுக்கு மதிலாக நின்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5104,51 +5084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பார்வோன் சமீபித்து வருகிற போது, இஸ்ரவேல் புத்திரர் தங்கள் கண்களை ஏறெடுத்துப்பார்த்து, எகிப்தியர் தங்களுக்குப் பின்னே வருகிறதைக் கண்டு, மிகவும் பயந்தார்கள்; அப்பொழுது இஸ்ரவேல் புத்திரர் கர்த்தரை நோக்கிக் கூப்பிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[29. இஸ்ரவேல் புத்திரரோ சமுத்திரத்தின் நடுவாக வெட்டாந்தரையின் வழியாய் நடந்துபோனார்கள்; அவர்கள் வலது புறத்திலும் அவர்கள் இடதுபுறத்திலும் ஜலம் அவர்களுக்கு மதிலாக நின்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5213,51 +5193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அது எகிப்தியரின் சேனையும் இஸ்ரவேலரின் சேனையும் இராமுழுதும் ஒன்றோடொன்று சேராதபடி அவைகள் நடுவில் வந்தது; எகிப்தியருக்கு அது மேகமும் அந்தகாரமுமாய் இருந்தது, இஸ்ரவேலருக்கோ அது இரவை வெளிச்சமாக்கிற்று.]]></a:t>
+              <a:t><![CDATA[12. நாங்கள் எகிப்திலே இருக்கும் போது, நாங்கள் எகிப்தியருக்கு வேலைசெய்ய எங்களைச் சும்மா விட்டுவிடும் என்று சொன்னோம் அல்லவா? நாங்கள் வனாந்தரத்திலே சாகிறதைப்பார்க்கிலும் எகிப்தியருக்கு வேலைசெய்கிறது எங்களுக்கு நலமாயிருக்குமே என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5322,51 +5302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அன்றியும் அவர்கள் மோசேயை நோக்கி: எகிப்திலே பிரேதக்குழிகள் இல்லையென்றா வனாந்தரத்திலே சாகும்படிக்கு எங்களைக் கொண்டுவந்தீர்? நீர் எங்களை எகிப்திலிருந்து புறப்படப்பண்ணினதினால், எங்களுக்கு இப்படிச் செய்தது என்ன?]]></a:t>
+              <a:t><![CDATA[30. இவ்விதமாய்க் கர்த்தர் அந்நாளிலே இஸ்ரவேலரை எகிப்தியரின் கைக்குத் தப்புவித்து ரட்சித்தார்; கடற்கரையிலே எகிப்தியர் செத்துக்கிடக்கிறதை இஸ்ரவேலர் கண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5431,51 +5411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அன்றியும் அவர்கள் மோசேயை நோக்கி: எகிப்திலே பிரேதக்குழிகள் இல்லையென்றா வனாந்தரத்திலே சாகும்படிக்கு எங்களைக் கொண்டுவந்தீர்? நீர் எங்களை எகிப்திலிருந்து புறப்படப்பண்ணினதினால், எங்களுக்கு இப்படிச் செய்தது என்ன?]]></a:t>
+              <a:t><![CDATA[30. இவ்விதமாய்க் கர்த்தர் அந்நாளிலே இஸ்ரவேலரை எகிப்தியரின் கைக்குத் தப்புவித்து ரட்சித்தார்; கடற்கரையிலே எகிப்தியர் செத்துக்கிடக்கிறதை இஸ்ரவேலர் கண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5540,51 +5520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நாங்கள் எகிப்திலே இருக்கும் போது, நாங்கள் எகிப்தியருக்கு வேலைசெய்ய எங்களைச் சும்மா விட்டுவிடும் என்று சொன்னோம் அல்லவா? நாங்கள் வனாந்தரத்திலே சாகிறதைப்பார்க்கிலும் எகிப்தியருக்கு வேலைசெய்கிறது எங்களுக்கு நலமாயிருக்குமே என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[8. கர்த்தர் எகிப்தின் ராஜாவாகிய பார்வோனின் இருதயத்தைக் கடினப்படுத்தினார்; அவன் இஸ்ரவேல் புத்திரரைப் பின்தொடர்ந்தான், இஸ்ரவேல் புத்திரர் பலத்த கையுடன் புறப்பட்டுப் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5649,51 +5629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நாங்கள் எகிப்திலே இருக்கும் போது, நாங்கள் எகிப்தியருக்கு வேலைசெய்ய எங்களைச் சும்மா விட்டுவிடும் என்று சொன்னோம் அல்லவா? நாங்கள் வனாந்தரத்திலே சாகிறதைப்பார்க்கிலும் எகிப்தியருக்கு வேலைசெய்கிறது எங்களுக்கு நலமாயிருக்குமே என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[8. கர்த்தர் எகிப்தின் ராஜாவாகிய பார்வோனின் இருதயத்தைக் கடினப்படுத்தினார்; அவன் இஸ்ரவேல் புத்திரரைப் பின்தொடர்ந்தான், இஸ்ரவேல் புத்திரர் பலத்த கையுடன் புறப்பட்டுப் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5758,51 +5738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நாங்கள் எகிப்திலே இருக்கும் போது, நாங்கள் எகிப்தியருக்கு வேலைசெய்ய எங்களைச் சும்மா விட்டுவிடும் என்று சொன்னோம் அல்லவா? நாங்கள் வனாந்தரத்திலே சாகிறதைப்பார்க்கிலும் எகிப்தியருக்கு வேலைசெய்கிறது எங்களுக்கு நலமாயிருக்குமே என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[31. கர்த்தர் எகிப்தியரில் செய்த அந்த மகத்தான கிரியையை இஸ்ரவேலர் கண்டார்கள்; அப்பொழுது ஜனங்கள் கர்த்தருக்குப் பயந்து கர்த்தரிடத்திலும் அவருடைய ஊழியக்காரனாகிய மோசேயினிடத்திலும் விசுவாசம் வைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5867,51 +5847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது மோசே ஜனங்களை நோக்கி: பயப்படாதிருங்கள்; நீங்கள் நின்றுகொண்டு இன்றைக்குக் கர்த்தர் உங்களுக்குச் செய்யும் இரட்சிப்பைப் பாருங்கள்; இன்றைக்கு நீங்கள் காண்கிற எகிப்தியரை இனி என்றைக்கும் காணமாட்டீர்கள்.]]></a:t>
+              <a:t><![CDATA[31. கர்த்தர் எகிப்தியரில் செய்த அந்த மகத்தான கிரியையை இஸ்ரவேலர் கண்டார்கள்; அப்பொழுது ஜனங்கள் கர்த்தருக்குப் பயந்து கர்த்தரிடத்திலும் அவருடைய ஊழியக்காரனாகிய மோசேயினிடத்திலும் விசுவாசம் வைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5976,51 +5956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது மோசே ஜனங்களை நோக்கி: பயப்படாதிருங்கள்; நீங்கள் நின்றுகொண்டு இன்றைக்குக் கர்த்தர் உங்களுக்குச் செய்யும் இரட்சிப்பைப் பாருங்கள்; இன்றைக்கு நீங்கள் காண்கிற எகிப்தியரை இனி என்றைக்கும் காணமாட்டீர்கள்.]]></a:t>
+              <a:t><![CDATA[9. எகிப்தியர் பார்வோனுடைய சகல குதிரைகளோடும் இரதங்களோடும் அவனுடைய குதிரைவீரரோடும் சேனைகளோடும் அவர்களைத் தொடர்ந்துபோய், சமுத்திரத்தண்டையிலே பாகால்செபோனுக்கு எதிரே இருக்கிற ஈரோத் பள்ளத்தாக்கின் முன்னடியிலே பாளயமிறங்கியிருக்கிற அவர்களைக் கிட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6085,51 +6065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது மோசே ஜனங்களை நோக்கி: பயப்படாதிருங்கள்; நீங்கள் நின்றுகொண்டு இன்றைக்குக் கர்த்தர் உங்களுக்குச் செய்யும் இரட்சிப்பைப் பாருங்கள்; இன்றைக்கு நீங்கள் காண்கிற எகிப்தியரை இனி என்றைக்கும் காணமாட்டீர்கள்.]]></a:t>
+              <a:t><![CDATA[9. எகிப்தியர் பார்வோனுடைய சகல குதிரைகளோடும் இரதங்களோடும் அவனுடைய குதிரைவீரரோடும் சேனைகளோடும் அவர்களைத் தொடர்ந்துபோய், சமுத்திரத்தண்டையிலே பாகால்செபோனுக்கு எதிரே இருக்கிற ஈரோத் பள்ளத்தாக்கின் முன்னடியிலே பாளயமிறங்கியிருக்கிற அவர்களைக் கிட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6194,51 +6174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கர்த்தர் உங்களுக்காக யுத்தம் பண்ணுவார்; நீங்கள் சும்மாயிருப்பீர்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. பார்வோன் சமீபித்து வருகிற போது, இஸ்ரவேல் புத்திரர் தங்கள் கண்களை ஏறெடுத்துப்பார்த்து, எகிப்தியர் தங்களுக்குப் பின்னே வருகிறதைக் கண்டு, மிகவும் பயந்தார்கள்; அப்பொழுது இஸ்ரவேல் புத்திரர் கர்த்தரை நோக்கிக் கூப்பிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6303,51 +6283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: நீ என்னிடத்தில் முறையிடுகிறது என்ன? புறப்பட்டுப் போங்கள் என்று இஸ்ரவேல் புத்திரருக்குச் சொல்லு.]]></a:t>
+              <a:t><![CDATA[10. பார்வோன் சமீபித்து வருகிற போது, இஸ்ரவேல் புத்திரர் தங்கள் கண்களை ஏறெடுத்துப்பார்த்து, எகிப்தியர் தங்களுக்குப் பின்னே வருகிறதைக் கண்டு, மிகவும் பயந்தார்கள்; அப்பொழுது இஸ்ரவேல் புத்திரர் கர்த்தரை நோக்கிக் கூப்பிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6412,51 +6392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அது எகிப்தியரின் சேனையும் இஸ்ரவேலரின் சேனையும் இராமுழுதும் ஒன்றோடொன்று சேராதபடி அவைகள் நடுவில் வந்தது; எகிப்தியருக்கு அது மேகமும் அந்தகாரமுமாய் இருந்தது, இஸ்ரவேலருக்கோ அது இரவை வெளிச்சமாக்கிற்று.]]></a:t>
+              <a:t><![CDATA[12. நாங்கள் எகிப்திலே இருக்கும் போது, நாங்கள் எகிப்தியருக்கு வேலைசெய்ய எங்களைச் சும்மா விட்டுவிடும் என்று சொன்னோம் அல்லவா? நாங்கள் வனாந்தரத்திலே சாகிறதைப்பார்க்கிலும் எகிப்தியருக்கு வேலைசெய்கிறது எங்களுக்கு நலமாயிருக்குமே என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6521,51 +6501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: நீ என்னிடத்தில் முறையிடுகிறது என்ன? புறப்பட்டுப் போங்கள் என்று இஸ்ரவேல் புத்திரருக்குச் சொல்லு.]]></a:t>
+              <a:t><![CDATA[11. அன்றியும் அவர்கள் மோசேயை நோக்கி: எகிப்திலே பிரேதக்குழிகள் இல்லையென்றா வனாந்தரத்திலே சாகும்படிக்கு எங்களைக் கொண்டுவந்தீர்? நீர் எங்களை எகிப்திலிருந்து புறப்படப்பண்ணினதினால், எங்களுக்கு இப்படிச் செய்தது என்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6630,596 +6610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீ உன் கோலை ஓங்கி, உன் கையைச் சமுத்திரத்தின்மேல் நீட்டி, சமுத்திரத்தைப் பிளந்துவிடு; அப்பொழுது இஸ்ரவேல் புத்திரர் சமுத்திரத்தின் நடுவாக வெட்டாந்தரையிலே நடந்துபோவார்கள்.]]></a:t>
-[...544 lines deleted...]
-              <a:t><![CDATA[18. இப்படி நான் பார்வோனாலும் அவன் இரதங்களாலும் அவன் குதிரைவீரராலும் மகிமைப்படும்போது, நானே கர்த்தர் என்பதை எகிப்தியர் அறிவார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[11. அன்றியும் அவர்கள் மோசேயை நோக்கி: எகிப்திலே பிரேதக்குழிகள் இல்லையென்றா வனாந்தரத்திலே சாகும்படிக்கு எங்களைக் கொண்டுவந்தீர்? நீர் எங்களை எகிப்திலிருந்து புறப்படப்பண்ணினதினால், எங்களுக்கு இப்படிச் செய்தது என்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7284,51 +6719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மோசே தன் கையைச் சமுத்திரத்தின்மேல் நீட்டினான்; அப்பொழுது கர்த்தர் இராமுழுதும் பலத்த கீழ்காற்றினால் சமுத்திரம் ஒதுங்கும்படி செய்து, அதை வறண்டுபோகப் பண்ணினார்; ஜலம் பிளந்து பிரிந்துபோயிற்று.]]></a:t>
+              <a:t><![CDATA[12. நாங்கள் எகிப்திலே இருக்கும் போது, நாங்கள் எகிப்தியருக்கு வேலைசெய்ய எங்களைச் சும்மா விட்டுவிடும் என்று சொன்னோம் அல்லவா? நாங்கள் வனாந்தரத்திலே சாகிறதைப்பார்க்கிலும் எகிப்தியருக்கு வேலைசெய்கிறது எங்களுக்கு நலமாயிருக்குமே என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7393,51 +6828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மோசே தன் கையைச் சமுத்திரத்தின்மேல் நீட்டினான்; அப்பொழுது கர்த்தர் இராமுழுதும் பலத்த கீழ்காற்றினால் சமுத்திரம் ஒதுங்கும்படி செய்து, அதை வறண்டுபோகப் பண்ணினார்; ஜலம் பிளந்து பிரிந்துபோயிற்று.]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது மோசே ஜனங்களை நோக்கி: பயப்படாதிருங்கள்; நீங்கள் நின்றுகொண்டு இன்றைக்குக் கர்த்தர் உங்களுக்குச் செய்யும் இரட்சிப்பைப் பாருங்கள்; இன்றைக்கு நீங்கள் காண்கிற எகிப்தியரை இனி என்றைக்கும் காணமாட்டீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7502,51 +6937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இஸ்ரவேல் புத்திரர் சமுத்திரத்தின் நடுவாக வெட்டாந்தரையிலே நடந்துபோனார்கள்; அவர்கள் வலதுபுறத்திலும் அவர்கள் இடதுபுறத்திலும் ஜலம் அவர்களுக்கு மதிலாக நின்றது.]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது மோசே ஜனங்களை நோக்கி: பயப்படாதிருங்கள்; நீங்கள் நின்றுகொண்டு இன்றைக்குக் கர்த்தர் உங்களுக்குச் செய்யும் இரட்சிப்பைப் பாருங்கள்; இன்றைக்கு நீங்கள் காண்கிற எகிப்தியரை இனி என்றைக்கும் காணமாட்டீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7581,51 +7016,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469495549" r:id="rId1"/>
+    <p:sldLayoutId id="2474598770" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8081,90 +7516,50 @@
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...38 lines deleted...]
-
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -8289,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[were a wall unto them on their right hand, and on their left.]]></a:t>
+              <a:t><![CDATA[14. യഹോവ നിങ്ങൾക്കുവേണ്ടി യുദ്ധംചെയ്യും; നിങ്ങൾ മിണ്ടാതിരിപ്പിൻ എന്നു പറഞ്ഞു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8421,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And the Egyptians pursued, and went in after them to the midst of the sea, even all Pharaoh's]]></a:t>
+              <a:t><![CDATA[3. എന്നാൽ അവർ ദേശത്തു ഉഴലുന്നു; മരുഭൂമിയിൽ കുടുങ്ങിയിരിക്കുന്നു എന്നു ഫറവോൻ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8553,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[horses, his chariots, and his horsemen.]]></a:t>
+              <a:t><![CDATA[യിസ്രായേൽമക്കളെക്കുറിച്ചു പറയും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8685,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And it came to pass, that in the morning watch the LORD looked unto the host of the Egyptians]]></a:t>
+              <a:t><![CDATA[15. അപ്പോൾ യഹോവ മോശെയോടു അരുളിച്ചെയ്തതു: നീ എന്നോടു നിലവിളിക്കുന്നതു എന്തു? മുമ്പോട്ടു പോകുവാൻ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8817,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[through the pillar of fire and of the cloud, and troubled the host of the Egyptians,]]></a:t>
+              <a:t><![CDATA[യിസ്രായേൽമക്കളോടു പറക.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8949,51 +8344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And took off their chariot wheels, that they drove them heavily: so that the Egyptians said, Let]]></a:t>
+              <a:t><![CDATA[4. ഫറവോൻ അവരെ പിന്തുടരുവാൻ തക്കവണ്ണം ഞാൻ അവന്റെഹൃദയം കഠിനമാക്കും. ഞാൻ യഹോവ ആകുന്നു എന്നു മിസ്രയീമ്യർ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9081,51 +8476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[us flee from the face of Israel; for the LORD fights for them against the Egyptians.]]></a:t>
+              <a:t><![CDATA[അറിയേണ്ടതിന്നു ഫറവോനിലും അവന്റെ സകലസൈന്യങ്ങളിലും ഞാൻ എന്നെ തന്നേ മഹത്വപ്പെടുത്തും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9213,51 +8608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And the LORD said unto Moses, Stretch out yours hand over the sea, that the waters may come]]></a:t>
+              <a:t><![CDATA[16. വടി എടുത്തു നിന്റെ കൈ കടലിന്മേൽ നീട്ടി അതിനെ വിഭാഗിക്ക; യിസ്രായേൽമക്കൾ കടലിന്റെ നടുവെ ഉണങ്ങിയ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9345,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[again upon the Egyptians, upon their chariots, and upon their horsemen.]]></a:t>
+              <a:t><![CDATA[നിലത്തുകൂടി കടന്നുപോകും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9477,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And Moses stretched forth his hand over the sea, and the sea returned to his strength when the]]></a:t>
+              <a:t><![CDATA[17. എന്നാൽ ഞാൻ മിസ്രയീമ്യരുടെ ഹൃദയത്തെ കഠിനമാക്കും; അവർ ഇവരുടെ പിന്നാലെ ചെല്ലും; ഞാൻ ഫറവോനിലും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9609,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And the angel of God, which went before the camp of Israel, removed and went behind them; and]]></a:t>
+              <a:t><![CDATA[1. യഹോവ പിന്നെയും മോശെയോടു കല്പിച്ചതു എന്തെന്നാൽ:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9741,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[morning appeared; and the Egyptians fled against it; and the LORD overthrew the Egyptians in the]]></a:t>
+              <a:t><![CDATA[അവന്റെ സകല സൈന്യത്തിലും അവന്റെ രഥങ്ങളിലും കുതിരപ്പടയിലും എന്നെത്തന്നെ മഹത്വപ്പെടുത്തും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9873,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[midst of the sea.]]></a:t>
+              <a:t><![CDATA[18. ഇങ്ങനെ ഞാൻ ഫറവോനിലും അവന്റെ രഥങ്ങളിലും കുതിരപ്പടയിലും എന്നെത്തന്നെ മഹത്വപ്പെടുത്തുമ്പോൾ ഞാൻ യഹോവ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10005,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And the waters returned, and covered the chariots, and the horsemen, and all the host of Pharaoh]]></a:t>
+              <a:t><![CDATA[ആകുന്നു എന്നു മിസ്രയീമ്യർ അറിയും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10137,51 +9532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that came into the sea after them; there remained not so much as one of them.]]></a:t>
+              <a:t><![CDATA[19. അനന്തരം യിസ്രായേല്യരുടെ സൈന്യത്തിന്നു മുമ്പായി നടന്ന ദൈവദൂതൻ അവിടെനിന്നു മാറി അവരുടെ പിന്നാലെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10269,51 +9664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. But the children of Israel walked upon dry land in the midst of the sea; and the waters were a]]></a:t>
+              <a:t><![CDATA[നടന്നു; മേഘസ്തംഭവും അവരുടെ മുമ്പിൽ നിന്നു മാറി അവരുടെ പിമ്പിൽ പോയി നിന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10401,51 +9796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wall unto them on their right hand, and on their left.]]></a:t>
+              <a:t><![CDATA[20. രാത്രി മുഴുവനും മിസ്രയീമ്യരുടെ സൈന്യവും യിസ്രായേല്യരുടെ സൈന്യവും തമ്മിൽ അടുക്കാതവണ്ണം അതു അവയുടെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10533,51 +9928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. Thus the LORD saved Israel that day out of the hand of the Egyptians; and Israel saw the]]></a:t>
+              <a:t><![CDATA[മദ്ധ്യേ വന്നു; അവർക്കു മേഘവും അന്ധകാരവും ആയിരുന്നു; ഇവർക്കോ രാത്രിയെ പ്രകാശമാക്കിക്കൊടുത്തു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10665,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Egyptians dead upon the sea shore.]]></a:t>
+              <a:t><![CDATA[5. അവർ അങ്ങനെ ചെയ്തു. ജനം ഓടിപ്പോയി എന്നു മിസ്രയീംരാജാവിന്നു അറിവു കിട്ടിയപ്പോൾ ജനത്തെ സംബന്ധിച്ചു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10797,51 +10192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And Israel saw that great work which the LORD did upon the Egyptians: and the people feared the]]></a:t>
+              <a:t><![CDATA[ഫറവോന്റെയും അവന്റെ ഭൃത്യന്മാരുടെയും മനസ്സുമാറി: യിസ്രായേല്യരെ നമ്മുടെ അടിമവേലയിൽനിന്നു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10929,51 +10324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD, and believed the LORD, and his servant Moses.]]></a:t>
+              <a:t><![CDATA[വിട്ടയച്ചുകളഞ്ഞുവല്ലോ; നാം ഈ ചെയ്തതു എന്തു എന്നു അവർ പറഞ്ഞു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11061,51 +10456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the pillar of the cloud went from before their face, and stood behind them:]]></a:t>
+              <a:t><![CDATA[2. നിങ്ങൾ തിരിഞ്ഞു മിഗ്ദോലിന്നും കടലിന്നും മദ്ധ്യേ ബാൽസെഫോന്നു സമീപത്തുള്ള പീഹഹീരോത്തിന്നരികെ പാളയം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11193,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And the LORD spoke unto Moses, saying,]]></a:t>
+              <a:t><![CDATA[6. പിന്നെ അവൻ രഥം കെട്ടിച്ചു പടജ്ജനത്തെയും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11325,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Speak unto the children of Israel, that they turn and camp before Pihahiroth, between Migdol and]]></a:t>
+              <a:t><![CDATA[7. വിശേഷപ്പെട്ട അറുനൂറു രഥങ്ങളെയും മിസ്രയീമിലെ സകലരഥങ്ങളെയും അവെക്കു വേണ്ടുന്ന തേരാളികളെയും കൂട്ടി.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11457,51 +10852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the sea, opposite to Baalzephon: before it shall all of you camp by the sea.]]></a:t>
+              <a:t><![CDATA[21. മോശെ കടലിന്മേൽ കൈനീട്ടി; യഹോവ അന്നു രാത്രി മുഴുവനും മഹാശക്തിയുള്ള ഒരു കിഴക്കൻ കാറ്റുകൊണ്ടു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11589,51 +10984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. For Pharaoh will say of the children of Israel, They are entangled in the land, the wilderness]]></a:t>
+              <a:t><![CDATA[കടലിനെ പിൻവാങ്ങിച്ചു ഉണങ്ങിയ നിലം ആക്കി; അങ്ങനെ വെള്ളം തമ്മിൽ വേർപിരിഞ്ഞു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11721,51 +11116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[has shut them in.]]></a:t>
+              <a:t><![CDATA[22. യിസ്രായേൽമക്കൾ കടലിന്റെ നടുവിൽ ഉണങ്ങിയ നിലത്തുകൂടി നടന്നുപോയി; അവരുടെ ഇടത്തും വലത്തും വെള്ളം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11853,51 +11248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And I will harden Pharaoh's heart, that he shall follow after them; and I will be honoured upon]]></a:t>
+              <a:t><![CDATA[മതിലായി നിന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11985,51 +11380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Pharaoh, and upon all his host; that the Egyptians may know that I am the LORD. And they did so.]]></a:t>
+              <a:t><![CDATA[23. മിസ്രയീമ്യർ പിന്തുടർന്നു; ഫറവോന്റെ കുതിരയും രഥങ്ങളും കുതിരപ്പടയും എല്ലാം അവരുടെ പിന്നാലെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12117,51 +11512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And it was told the king of Egypt that the people fled: and the heart of Pharaoh and of his]]></a:t>
+              <a:t><![CDATA[കടലിന്റെ നടുവിലേക്കു ചെന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12249,51 +11644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[servants was turned against the people, and they said, Why have we done this, that we have let]]></a:t>
+              <a:t><![CDATA[24. പ്രഭാതയാമത്തിൽ യഹോവ അഗ്നിമേഘസ്തംഭത്തിൽനിന്നു മിസ്രയീമ്യസൈന്യത്തെ നോക്കി മിസ്രയീമ്യസൈന്യത്തെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12381,51 +11776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Israel go from serving us?]]></a:t>
+              <a:t><![CDATA[താറുമാറാക്കി.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12513,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And it came between the camp of the Egyptians and the camp of Israel; and it was a cloud and]]></a:t>
+              <a:t><![CDATA[ഇറങ്ങേണമെന്നു യിസ്രായേൽമക്കളോടു പറക; അതിന്റെ സമീപത്തു സമുദ്രത്തിന്നരികെ നിങ്ങൾ പാളയം ഇറങ്ങേണം.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12645,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And he made ready his chariot, and took his people with him:]]></a:t>
+              <a:t><![CDATA[25. അവരുടെ രഥചക്രങ്ങളെ തെറ്റിച്ചു ഓട്ടം പ്രായസമാക്കി. അതുകൊണ്ടു മിസ്രയീമ്യർ: നാം യിസ്രായേലിനെ വിട്ടു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12777,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And he took six hundred chosen chariots, and all the chariots of Egypt, and captains over every]]></a:t>
+              <a:t><![CDATA[ഓടിപ്പോക; യഹോവ അവർക്കു വേണ്ടി മിസ്രയീമ്യരോടു യുദ്ധം ചെയ്യുന്നു എന്നു പറഞ്ഞു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12909,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[one of them.]]></a:t>
+              <a:t><![CDATA[26. അപ്പോൾ യഹോവ മോശെയോടു: വെള്ളം മിസ്രയീമ്യരുടെ മേലും അവരുടെ രഥങ്ങളിൻ മേലും കുതിരപ്പടയുടെമേലും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13041,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And the LORD hardened the heart of Pharaoh king of Egypt, and he pursued after the children of]]></a:t>
+              <a:t><![CDATA[മടങ്ങി വരേണ്ടതിന്നു കടലിന്മേൽ കൈനീട്ടുക എന്നു കല്പിച്ചു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13173,51 +12568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Israel: and the children of Israel went out with an high hand.]]></a:t>
+              <a:t><![CDATA[27. മോശെ കടലിന്മേൽ കൈ നീട്ടി; പുലർച്ചെക്കു കടൽ അതിന്റെ സ്ഥിതിയിലേക്കു മടങ്ങിവന്നു. മിസ്രയീമ്യർ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13305,51 +12700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. But the Egyptians pursued after them, all the horses and chariots of Pharaoh, and his horsemen,]]></a:t>
+              <a:t><![CDATA[അതിന്നു എതിരായി ഓടി; യഹോവ മിസ്രയീമ്യരെ കടലിന്റെ നടുവിൽ തള്ളിയിട്ടു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13437,51 +12832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and his army, and overtook them encamping by the sea, beside Pihahiroth, before Baalzephon.]]></a:t>
+              <a:t><![CDATA[28. വെള്ളം മടങ്ങിവന്നു അവരുടെ പിന്നാലെ കടലിലേക്കു ചെന്നിരുന്ന രഥങ്ങളെയും കുതിരപ്പടയെയും ഫറവോന്റെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13569,51 +12964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And when Pharaoh drew nigh, the children of Israel lifted up their eyes, and, behold, the]]></a:t>
+              <a:t><![CDATA[സൈന്യത്തെയും എല്ലാം മുക്കിക്കളഞ്ഞു; അവരിൽ ഒരുത്തൻ പോലും ശേഷിച്ചില്ല.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13701,51 +13096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Egyptians marched after them; and they were sore afraid: and the children of Israel cried out unto]]></a:t>
+              <a:t><![CDATA[29. യിസ്രായേൽമക്കൾ കടലിന്റെ നടുവെ ഉണങ്ങിയ നിലത്തുകൂടി കടന്നുപോയി; വെള്ളം അവരുടെ ഇടത്തും വലത്തും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13833,51 +13228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the LORD.]]></a:t>
+              <a:t><![CDATA[മതിലായി നിന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13965,51 +13360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[darkness to them, but it gave light by night to these: so that the one came not near the other all]]></a:t>
+              <a:t><![CDATA[12. മിസ്രയീമ്യർക്കു വേല ചെയ്‍വാൻ ഞങ്ങളെ വിടേണം എന്നു ഞങ്ങൾ മിസ്രയീമിൽവെച്ചു നിന്നോടു പറഞ്ഞില്ലയോ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14097,51 +13492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And they said unto Moses, Because there were no graves in Egypt, have you taken us away to die]]></a:t>
+              <a:t><![CDATA[30. ഇങ്ങനെ യഹോവ ആ ദിവസം യിസ്രായേല്യരെ മിസ്രയീമ്യരുടെ കയ്യിൽനിന്നു രക്ഷിച്ചു; മിസ്രയീമ്യർ കടൽക്കരയിൽ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14229,51 +13624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in the wilderness? wherefore have you dealt thus with us, to carry us forth out of Egypt?]]></a:t>
+              <a:t><![CDATA[ചത്തടിഞ്ഞു കിടക്കുന്നതു യിസ്രായേല്യർ കാണുകയും ചെയ്തു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14361,51 +13756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Is not this the word that we did tell you in Egypt, saying, Let us alone, that we may serve the]]></a:t>
+              <a:t><![CDATA[8. യഹോവ മിസ്രയീംരാജാവായ ഫറവോന്റെ ഹൃദയം കഠിനമാക്കിയതിനാൽ അവൻ യിസ്രായേൽമക്കളെ പിന്തുടർന്നു. എന്നാൽ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14493,51 +13888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Egyptians? For it had been better for us to serve the Egyptians, than that we should die in the]]></a:t>
+              <a:t><![CDATA[യിസ്രായേൽമക്കൾ യുദ്ധസന്നദ്ധരായി പുറപ്പെട്ടിരുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14625,51 +14020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wilderness.]]></a:t>
+              <a:t><![CDATA[31. യഹോവ മിസ്രയീമ്യരിൽ ചെയ്ത ഈ മഹാപ്രവൃത്തി യിസ്രായേല്യർ കണ്ടു; ജനം യഹോവയെ ഭയപ്പെട്ടു, യഹോവയിലും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14757,51 +14152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And Moses said unto the people, Fear all of you not, stand still, and see the salvation of the]]></a:t>
+              <a:t><![CDATA[അവന്റെ ദാസനായ മോശെയിലും വിശ്വസിച്ചു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14889,51 +14284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD, which he will show to you to day: for the Egyptians whom all of you have seen to day, all of]]></a:t>
+              <a:t><![CDATA[9. ഫറവോന്റെ എല്ലാ കുതിരയും രഥവും കുതിരപ്പടയും സൈന്യവുമായി മിസ്രയീമ്യർ അവരെ പിന്തുടർന്നു; കടൽക്കരയിൽ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15021,51 +14416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you shall see them again no more for ever.]]></a:t>
+              <a:t><![CDATA[ബാൽസെഫോന്നു സമീപത്തുള്ള പീഹഹീരോത്തിന്നു അരികെ അവർ പാളയമിറങ്ങിയിരിക്കുമ്പോൾ അവരോടു അടുത്തു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15153,51 +14548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. The LORD shall fight for you, and all of you shall hold your peace.]]></a:t>
+              <a:t><![CDATA[10. ഫറവോൻ അടുത്തുവരുമ്പോൾ യിസ്രായേൽമക്കൾ തലഉയർത്തി മിസ്രയീമ്യർ പിന്നാലെ വരുന്നതു കണ്ടു ഏറ്റവും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15285,51 +14680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And the LORD said unto Moses, Wherefore cry you unto me? speak unto the children of Israel, that]]></a:t>
+              <a:t><![CDATA[ഭയപ്പെട്ടു; യിസ്രായേൽമക്കൾ യഹോവയോടു നിലവിളിച്ചു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15417,51 +14812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the night.]]></a:t>
+              <a:t><![CDATA[മരുഭൂമിയിൽ മരിക്കുന്നതിനെക്കാൾ മിസ്രയീമ്യർക്കു വേല ചെയ്യുന്നതായിരുന്നു ഞങ്ങൾക്കു നല്ലതു എന്നു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15549,51 +14944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they go forward:]]></a:t>
+              <a:t><![CDATA[11. അവർ മോശെയോടു: മിസ്രയീമിൽ ശവക്കുഴിയില്ലാഞ്ഞിട്ടോ നീ ഞങ്ങളെ മരുഭൂമിയിൽ മരിപ്പാൻ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15681,711 +15076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. But lift you up your rod, and stretch out yours hand over the sea, and divide it: and the]]></a:t>
-[...659 lines deleted...]
-              <a:t><![CDATA[his chariots, and upon his horsemen.]]></a:t>
+              <a:t><![CDATA[കൂട്ടിക്കൊണ്ടുവന്നതു? നീ ഞങ്ങളെ മിസ്രയീമിൽനിന്നു പുറപ്പെടുവിച്ചതിനാൽ ഞങ്ങളോടു ഈ ചെയ്തതു എന്തു?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16473,51 +15208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And Moses stretched out his hand over the sea; and the LORD caused the sea to go back by a]]></a:t>
+              <a:t><![CDATA[പറഞ്ഞു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16605,51 +15340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[strong east wind all that night, and made the sea dry land, and the waters were divided.]]></a:t>
+              <a:t><![CDATA[13. അതിന്നു മോശെ ജനത്തോടു: ഭയപ്പെടേണ്ടാ; ഉറച്ചുനില്പിൻ; യഹോവ ഇന്നു നിങ്ങൾക്കു ചെയ്‍വാനിരിക്കുന്ന]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16737,51 +15472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And the children of Israel went into the midst of the sea upon the dry ground: and the waters]]></a:t>
+              <a:t><![CDATA[രക്ഷ കണ്ടുകൊൾവിൻ; നിങ്ങൾ ഇന്നു കണ്ടിട്ടുള്ള മിസ്രയീമ്യരെ ഇനി ഒരുനാളും കാണുകയില്ല.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16798,91 +15533,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 14]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme58">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme68">
   <a:themeElements>
-    <a:clrScheme name="Theme58">
+    <a:clrScheme name="Theme68">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme58">
+    <a:fontScheme name="Theme68">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16908,51 +15643,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme58">
+    <a:fmtScheme name="Theme68">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -17083,51 +15818,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>66</Slides>
+  <Slides>61</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>