--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -91,54 +91,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -169,52 +165,50 @@
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
-    <p:sldId id="306" r:id="rId53"/>
-    <p:sldId id="307" r:id="rId54"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -362,55 +356,53 @@
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
-  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
-[...3 lines deleted...]
-  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -470,51 +462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆழி அவர்களை மூடிக்கொண்டது; கல்லைப்போல ஆழங்களில் அமிழ்ந்து போனார்கள்.]]></a:t>
+              <a:t><![CDATA[7. உமக்கு விரோதமாய் எழும்பினவர்களை உமது முக்கியத்தின் மகத்துவத்தினாலே நிர்மூலமாக்கினீர்; உம்முடைய கோபாக்கினியை அனுப்பினீர், அது அவர்களைத் தாளடியைப்போலப் பட்சித்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -579,51 +571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கர்த்தாவே, உம்முடைய வலதுகரம் பலத்தினால் மகத்துவம் சிறந்திருக்கிறது; கர்த்தாவே, உம்முடைய வலதுகரம் பகைஞனை நொறுக்கிவிட்டது.]]></a:t>
+              <a:t><![CDATA[7. உமக்கு விரோதமாய் எழும்பினவர்களை உமது முக்கியத்தின் மகத்துவத்தினாலே நிர்மூலமாக்கினீர்; உம்முடைய கோபாக்கினியை அனுப்பினீர், அது அவர்களைத் தாளடியைப்போலப் பட்சித்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -688,51 +680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கர்த்தாவே, உம்முடைய வலதுகரம் பலத்தினால் மகத்துவம் சிறந்திருக்கிறது; கர்த்தாவே, உம்முடைய வலதுகரம் பகைஞனை நொறுக்கிவிட்டது.]]></a:t>
+              <a:t><![CDATA[8. உமது நாசியின் சுவாசத்தினால் ஜலம் குவிந்து நின்றது; வெள்ளம் குவியலாக நிமிர்ந்து நின்றது; ஆழமான ஜலம் நடுக்கடலிலே உறைந்துபோயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -797,51 +789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உமக்கு விரோதமாய் எழும்பினவர்களை உமது முக்கியத்தின் மகத்துவத்தினாலே நிர்மூலமாக்கினீர்; உம்முடைய கோபாக்கினியை அனுப்பினீர், அது அவர்களைத் தாளடியைப்போலப் பட்சித்தது.]]></a:t>
+              <a:t><![CDATA[8. உமது நாசியின் சுவாசத்தினால் ஜலம் குவிந்து நின்றது; வெள்ளம் குவியலாக நிமிர்ந்து நின்றது; ஆழமான ஜலம் நடுக்கடலிலே உறைந்துபோயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -906,51 +898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உமக்கு விரோதமாய் எழும்பினவர்களை உமது முக்கியத்தின் மகத்துவத்தினாலே நிர்மூலமாக்கினீர்; உம்முடைய கோபாக்கினியை அனுப்பினீர், அது அவர்களைத் தாளடியைப்போலப் பட்சித்தது.]]></a:t>
+              <a:t><![CDATA[9. தொடருவேன், பிடிப்பேன், கொள்ளையாடிப் பங்கிடுவேன், என் ஆசை அவர்களிடத்தில் திர்ப்தியாகும், என் பட்டயத்தை உருவுவேன், என் கை அவர்களைச் சங்கரிக்கும் என்று பகைஞன் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1015,51 +1007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உமது நாசியின் சுவாசத்தினால் ஜலம் குவிந்து நின்றது; வெள்ளம் குவியலாக நிமிர்ந்து நின்றது; ஆழமான ஜலம் நடுக்கடலிலே உறைந்துபோயிற்று.]]></a:t>
+              <a:t><![CDATA[9. தொடருவேன், பிடிப்பேன், கொள்ளையாடிப் பங்கிடுவேன், என் ஆசை அவர்களிடத்தில் திர்ப்தியாகும், என் பட்டயத்தை உருவுவேன், என் கை அவர்களைச் சங்கரிக்கும் என்று பகைஞன் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1124,51 +1116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உமது நாசியின் சுவாசத்தினால் ஜலம் குவிந்து நின்றது; வெள்ளம் குவியலாக நிமிர்ந்து நின்றது; ஆழமான ஜலம் நடுக்கடலிலே உறைந்துபோயிற்று.]]></a:t>
+              <a:t><![CDATA[10. உம்முடைய காற்றை வீசப்பண்ணினீர், கடல் அவர்களை மூடிக்கொண்டது; திரளான தண்ணீர்களில் ஈயம்போல அமிழ்ந்துபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1233,51 +1225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தொடருவேன், பிடிப்பேன், கொள்ளையாடிப் பங்கிடுவேன், என் ஆசை அவர்களிடத்தில் திர்ப்தியாகும், என் பட்டயத்தை உருவுவேன், என் கை அவர்களைச் சங்கரிக்கும் என்று பகைஞன் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[10. உம்முடைய காற்றை வீசப்பண்ணினீர், கடல் அவர்களை மூடிக்கொண்டது; திரளான தண்ணீர்களில் ஈயம்போல அமிழ்ந்துபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1342,51 +1334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தொடருவேன், பிடிப்பேன், கொள்ளையாடிப் பங்கிடுவேன், என் ஆசை அவர்களிடத்தில் திர்ப்தியாகும், என் பட்டயத்தை உருவுவேன், என் கை அவர்களைச் சங்கரிக்கும் என்று பகைஞன் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[11. கர்த்தாவே, தேவர்களில் உமக்கு ஒப்பானவர் யார்? பரிசுத்தத்தில் மகத்துவமுள்ளவரும், துதிகளில் பயப்படத் தக்கவரும், அற்புதங்களைச் செய்கிறவருமாகிய உமக்கு ஒப்பானவர் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1451,51 +1443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உம்முடைய காற்றை வீசப்பண்ணினீர், கடல் அவர்களை மூடிக்கொண்டது; திரளான தண்ணீர்களில் ஈயம்போல அமிழ்ந்துபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[11. கர்த்தாவே, தேவர்களில் உமக்கு ஒப்பானவர் யார்? பரிசுத்தத்தில் மகத்துவமுள்ளவரும், துதிகளில் பயப்படத் தக்கவரும், அற்புதங்களைச் செய்கிறவருமாகிய உமக்கு ஒப்பானவர் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1669,51 +1661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உம்முடைய காற்றை வீசப்பண்ணினீர், கடல் அவர்களை மூடிக்கொண்டது; திரளான தண்ணீர்களில் ஈயம்போல அமிழ்ந்துபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[12. நீர் உமது வலதுகரத்தை நீட்டினீர்; பூமி அவர்களை விழுங்கிப்போட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1778,51 +1770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தாவே, தேவர்களில் உமக்கு ஒப்பானவர் யார்? பரிசுத்தத்தில் மகத்துவமுள்ளவரும், துதிகளில் பயப்படத் தக்கவரும், அற்புதங்களைச் செய்கிறவருமாகிய உமக்கு ஒப்பானவர் யார்?]]></a:t>
+              <a:t><![CDATA[13. நீர் மீட்டுக்கொண்ட இந்த ஜனங்களை உமது கிருபையினாலே அழைத்து வந்தீர்; உம்முடைய பரிசுத்த வாசஸ்தலத்துக்கு நேராக அவர்களை உமது பலத்தினால் வழிநடத்தினீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1887,51 +1879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தாவே, தேவர்களில் உமக்கு ஒப்பானவர் யார்? பரிசுத்தத்தில் மகத்துவமுள்ளவரும், துதிகளில் பயப்படத் தக்கவரும், அற்புதங்களைச் செய்கிறவருமாகிய உமக்கு ஒப்பானவர் யார்?]]></a:t>
+              <a:t><![CDATA[13. நீர் மீட்டுக்கொண்ட இந்த ஜனங்களை உமது கிருபையினாலே அழைத்து வந்தீர்; உம்முடைய பரிசுத்த வாசஸ்தலத்துக்கு நேராக அவர்களை உமது பலத்தினால் வழிநடத்தினீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1996,51 +1988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீர் உமது வலதுகரத்தை நீட்டினீர்; பூமி அவர்களை விழுங்கிப்போட்டது.]]></a:t>
+              <a:t><![CDATA[14. ஜனங்கள் அதைக் கேட்டுத் தத்தளிப்பார்கள்; பெலிஸ்தியாவின் குடிகளைத் திகில் பிடிக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2105,51 +2097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீர் மீட்டுக்கொண்ட இந்த ஜனங்களை உமது கிருபையினாலே அழைத்து வந்தீர்; உம்முடைய பரிசுத்த வாசஸ்தலத்துக்கு நேராக அவர்களை உமது பலத்தினால் வழிநடத்தினீர்.]]></a:t>
+              <a:t><![CDATA[15. ஏதோமின் பிரபுக்கள் கலங்குவார்கள்; மோவாபின் பராக்கிரமசாலிகளை நடுக்கம் பிடிக்கும்; கானானின் குடிகள் யாவரும் கரைந்துபோவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2214,51 +2206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீர் மீட்டுக்கொண்ட இந்த ஜனங்களை உமது கிருபையினாலே அழைத்து வந்தீர்; உம்முடைய பரிசுத்த வாசஸ்தலத்துக்கு நேராக அவர்களை உமது பலத்தினால் வழிநடத்தினீர்.]]></a:t>
+              <a:t><![CDATA[16. பயமும் திகிலும் அவர்கள்மேல் விழும். கர்த்தாவே, உமது ஜனங்கள் கடந்துபோகும்வரையும், நீர் மீட்ட ஜனங்களே கடந்துபோகும்வரையும், அவர்கள் உம்முடைய புயத்தின் மகத்துவத்தினால் கல்லைப்போல அசைவற்றிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2323,51 +2315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஜனங்கள் அதைக் கேட்டுத் தத்தளிப்பார்கள்; பெலிஸ்தியாவின் குடிகளைத் திகில் பிடிக்கும்.]]></a:t>
+              <a:t><![CDATA[16. பயமும் திகிலும் அவர்கள்மேல் விழும். கர்த்தாவே, உமது ஜனங்கள் கடந்துபோகும்வரையும், நீர் மீட்ட ஜனங்களே கடந்துபோகும்வரையும், அவர்கள் உம்முடைய புயத்தின் மகத்துவத்தினால் கல்லைப்போல அசைவற்றிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2432,51 +2424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஏதோமின் பிரபுக்கள் கலங்குவார்கள்; மோவாபின் பராக்கிரமசாலிகளை நடுக்கம் பிடிக்கும்; கானானின் குடிகள் யாவரும் கரைந்துபோவார்கள்.]]></a:t>
+              <a:t><![CDATA[16. பயமும் திகிலும் அவர்கள்மேல் விழும். கர்த்தாவே, உமது ஜனங்கள் கடந்துபோகும்வரையும், நீர் மீட்ட ஜனங்களே கடந்துபோகும்வரையும், அவர்கள் உம்முடைய புயத்தின் மகத்துவத்தினால் கல்லைப்போல அசைவற்றிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2541,51 +2533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பயமும் திகிலும் அவர்கள்மேல் விழும். கர்த்தாவே, உமது ஜனங்கள் கடந்துபோகும்வரையும், நீர் மீட்ட ஜனங்களே கடந்துபோகும்வரையும், அவர்கள் உம்முடைய புயத்தின் மகத்துவத்தினால் கல்லைப்போல அசைவற்றிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[17. நீர் அவர்களைக் கொண்டுபோய், கர்த்தராகிய தேவரீர் வாசம்பண்ணுகிறதற்கு நியமித்த ஸ்தானமாகிய உம்முடைய சுதந்தரத்தின் பர்வதத்திலும், ஆண்டவராகிய தேவரீருடைய கரங்கள் ஸ்தாபித்த பரிசுத்த ஸ்தலத்திலும் அவர்களை நாட்டுவீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2650,51 +2642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பயமும் திகிலும் அவர்கள்மேல் விழும். கர்த்தாவே, உமது ஜனங்கள் கடந்துபோகும்வரையும், நீர் மீட்ட ஜனங்களே கடந்துபோகும்வரையும், அவர்கள் உம்முடைய புயத்தின் மகத்துவத்தினால் கல்லைப்போல அசைவற்றிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[17. நீர் அவர்களைக் கொண்டுபோய், கர்த்தராகிய தேவரீர் வாசம்பண்ணுகிறதற்கு நியமித்த ஸ்தானமாகிய உம்முடைய சுதந்தரத்தின் பர்வதத்திலும், ஆண்டவராகிய தேவரீருடைய கரங்கள் ஸ்தாபித்த பரிசுத்த ஸ்தலத்திலும் அவர்களை நாட்டுவீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2868,51 +2860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பயமும் திகிலும் அவர்கள்மேல் விழும். கர்த்தாவே, உமது ஜனங்கள் கடந்துபோகும்வரையும், நீர் மீட்ட ஜனங்களே கடந்துபோகும்வரையும், அவர்கள் உம்முடைய புயத்தின் மகத்துவத்தினால் கல்லைப்போல அசைவற்றிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[18. கர்த்தர் சதாகாலங்களாகிய என்றென்றைக்கும் ராஜரீகம் பண்ணுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2977,51 +2969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நீர் அவர்களைக் கொண்டுபோய், கர்த்தராகிய தேவரீர் வாசம்பண்ணுகிறதற்கு நியமித்த ஸ்தானமாகிய உம்முடைய சுதந்தரத்தின் பர்வதத்திலும், ஆண்டவராகிய தேவரீருடைய கரங்கள் ஸ்தாபித்த பரிசுத்த ஸ்தலத்திலும் அவர்களை நாட்டுவீர்.]]></a:t>
+              <a:t><![CDATA[19. பார்வோனின் குதிரைகள் அவனுடைய இரதங்களோடும் குதிரைவீரவோடும் சமுத்திரத்தில் பிரவேசித்தது; கர்த்தர் சமுத்திரத்தின் ஜலத்தை அவர்கள் மேல் திரும்பப்பண்ணினார்; இஸ்ரவேல் புத்திரரோ சமுத்திரத்தின் நடுவே வெட்டாந்தரையிலே நடந்துபோனார்கள் என்று பாடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3086,51 +3078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நீர் அவர்களைக் கொண்டுபோய், கர்த்தராகிய தேவரீர் வாசம்பண்ணுகிறதற்கு நியமித்த ஸ்தானமாகிய உம்முடைய சுதந்தரத்தின் பர்வதத்திலும், ஆண்டவராகிய தேவரீருடைய கரங்கள் ஸ்தாபித்த பரிசுத்த ஸ்தலத்திலும் அவர்களை நாட்டுவீர்.]]></a:t>
+              <a:t><![CDATA[19. பார்வோனின் குதிரைகள் அவனுடைய இரதங்களோடும் குதிரைவீரவோடும் சமுத்திரத்தில் பிரவேசித்தது; கர்த்தர் சமுத்திரத்தின் ஜலத்தை அவர்கள் மேல் திரும்பப்பண்ணினார்; இஸ்ரவேல் புத்திரரோ சமுத்திரத்தின் நடுவே வெட்டாந்தரையிலே நடந்துபோனார்கள் என்று பாடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3195,51 +3187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கர்த்தர் சதாகாலங்களாகிய என்றென்றைக்கும் ராஜரீகம் பண்ணுவார்.]]></a:t>
+              <a:t><![CDATA[20. ஆரோனின் சகோதரியாகிய மிரியாம் என்னும் தீர்க்கதரிசியானவளும் தன் கையிலே தம்புரை எடுத்துக்கொண்டாள்; சகல ஸ்திரீகளும் தம்புருகளோடும் நடனத்தோடும் அவளுக்குப் பின்னே புறப்பட்டுப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3304,51 +3296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பார்வோனின் குதிரைகள் அவனுடைய இரதங்களோடும் குதிரைவீரவோடும் சமுத்திரத்தில் பிரவேசித்தது; கர்த்தர் சமுத்திரத்தின் ஜலத்தை அவர்கள் மேல் திரும்பப்பண்ணினார்; இஸ்ரவேல் புத்திரரோ சமுத்திரத்தின் நடுவே வெட்டாந்தரையிலே நடந்துபோனார்கள் என்று பாடினார்கள்.]]></a:t>
+              <a:t><![CDATA[20. ஆரோனின் சகோதரியாகிய மிரியாம் என்னும் தீர்க்கதரிசியானவளும் தன் கையிலே தம்புரை எடுத்துக்கொண்டாள்; சகல ஸ்திரீகளும் தம்புருகளோடும் நடனத்தோடும் அவளுக்குப் பின்னே புறப்பட்டுப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3413,51 +3405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பார்வோனின் குதிரைகள் அவனுடைய இரதங்களோடும் குதிரைவீரவோடும் சமுத்திரத்தில் பிரவேசித்தது; கர்த்தர் சமுத்திரத்தின் ஜலத்தை அவர்கள் மேல் திரும்பப்பண்ணினார்; இஸ்ரவேல் புத்திரரோ சமுத்திரத்தின் நடுவே வெட்டாந்தரையிலே நடந்துபோனார்கள் என்று பாடினார்கள்.]]></a:t>
+              <a:t><![CDATA[21. மிரியாம் அவர்களுக்குப் பிரதிவசனமாக: கர்த்தரைப் பாடுங்கள், அவர் மகிமையாய் வெற்றிசிறந்தார்; குதிரையையும் குதிரைவீரனையும் கடலிலே தள்ளினார் என்று பாடினாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3522,51 +3514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆரோனின் சகோதரியாகிய மிரியாம் என்னும் தீர்க்கதரிசியானவளும் தன் கையிலே தம்புரை எடுத்துக்கொண்டாள்; சகல ஸ்திரீகளும் தம்புருகளோடும் நடனத்தோடும் அவளுக்குப் பின்னே புறப்பட்டுப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[21. மிரியாம் அவர்களுக்குப் பிரதிவசனமாக: கர்த்தரைப் பாடுங்கள், அவர் மகிமையாய் வெற்றிசிறந்தார்; குதிரையையும் குதிரைவீரனையும் கடலிலே தள்ளினார் என்று பாடினாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3631,51 +3623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆரோனின் சகோதரியாகிய மிரியாம் என்னும் தீர்க்கதரிசியானவளும் தன் கையிலே தம்புரை எடுத்துக்கொண்டாள்; சகல ஸ்திரீகளும் தம்புருகளோடும் நடனத்தோடும் அவளுக்குப் பின்னே புறப்பட்டுப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[22. பின்பு மோசே இஸ்ரவேல் ஜனங்களைச் சிவந்த சமுத்திரத்திலிருந்து பிரயாணப்படுத்தினான். அவர்கள் சூர் வனாந்தரத்துக்குப் புறப்பட்டுப்போய், மூன்று நாள் வனாந்தரத்தில் தண்ணீர் கிடையாமல் நடந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3740,51 +3732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மிரியாம் அவர்களுக்குப் பிரதிவசனமாக: கர்த்தரைப் பாடுங்கள், அவர் மகிமையாய் வெற்றிசிறந்தார்; குதிரையையும் குதிரைவீரனையும் கடலிலே தள்ளினார் என்று பாடினாள்.]]></a:t>
+              <a:t><![CDATA[22. பின்பு மோசே இஸ்ரவேல் ஜனங்களைச் சிவந்த சமுத்திரத்திலிருந்து பிரயாணப்படுத்தினான். அவர்கள் சூர் வனாந்தரத்துக்குப் புறப்பட்டுப்போய், மூன்று நாள் வனாந்தரத்தில் தண்ணீர் கிடையாமல் நடந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3849,51 +3841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மிரியாம் அவர்களுக்குப் பிரதிவசனமாக: கர்த்தரைப் பாடுங்கள், அவர் மகிமையாய் வெற்றிசிறந்தார்; குதிரையையும் குதிரைவீரனையும் கடலிலே தள்ளினார் என்று பாடினாள்.]]></a:t>
+              <a:t><![CDATA[23. அவர்கள் மாராவிலே வந்தபோது, மாராவின் தண்ணீர் கசப்பாயிருந்ததினால் அதைக் குடிக்க அவர்களுக்குக் கூடாதிருந்தது; அதினால் அவ்விடத்துக்கு மாரா என்று பேரிடப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4067,51 +4059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பின்பு மோசே இஸ்ரவேல் ஜனங்களைச் சிவந்த சமுத்திரத்திலிருந்து பிரயாணப்படுத்தினான். அவர்கள் சூர் வனாந்தரத்துக்குப் புறப்பட்டுப்போய், மூன்று நாள் வனாந்தரத்தில் தண்ணீர் கிடையாமல் நடந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[23. அவர்கள் மாராவிலே வந்தபோது, மாராவின் தண்ணீர் கசப்பாயிருந்ததினால் அதைக் குடிக்க அவர்களுக்குக் கூடாதிருந்தது; அதினால் அவ்விடத்துக்கு மாரா என்று பேரிடப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4176,51 +4168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பின்பு மோசே இஸ்ரவேல் ஜனங்களைச் சிவந்த சமுத்திரத்திலிருந்து பிரயாணப்படுத்தினான். அவர்கள் சூர் வனாந்தரத்துக்குப் புறப்பட்டுப்போய், மூன்று நாள் வனாந்தரத்தில் தண்ணீர் கிடையாமல் நடந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[24. அப்பொழுது ஜனங்கள் மோசேக்கு விரோதமாய் முறுமுறுத்து: என்னத்தைக் குடிப்போம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4285,51 +4277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்கள் மாராவிலே வந்தபோது, மாராவின் தண்ணீர் கசப்பாயிருந்ததினால் அதைக் குடிக்க அவர்களுக்குக் கூடாதிருந்தது; அதினால் அவ்விடத்துக்கு மாரா என்று பேரிடப்பட்டது.]]></a:t>
+              <a:t><![CDATA[25. மோசே கர்த்தரை நோக்கிக் கூப்பிட்டான்; அப்பொழுது கர்த்தர் மோசேக்கு ஒரு மரத்தைக் காண்பித்தார்; அதை அவன் தண்ணீரில் போட்டவுடனே, அது மதுரமான தண்ணீராயிற்று. அவர் அங்கே அவர்களுக்கு ஒரு நியமத்தையும் ஒரு நியாயத்தையும் கட்டளையிட்டு, அங்கே அவர்களைச் சோதித்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4394,51 +4386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்கள் மாராவிலே வந்தபோது, மாராவின் தண்ணீர் கசப்பாயிருந்ததினால் அதைக் குடிக்க அவர்களுக்குக் கூடாதிருந்தது; அதினால் அவ்விடத்துக்கு மாரா என்று பேரிடப்பட்டது.]]></a:t>
+              <a:t><![CDATA[25. மோசே கர்த்தரை நோக்கிக் கூப்பிட்டான்; அப்பொழுது கர்த்தர் மோசேக்கு ஒரு மரத்தைக் காண்பித்தார்; அதை அவன் தண்ணீரில் போட்டவுடனே, அது மதுரமான தண்ணீராயிற்று. அவர் அங்கே அவர்களுக்கு ஒரு நியமத்தையும் ஒரு நியாயத்தையும் கட்டளையிட்டு, அங்கே அவர்களைச் சோதித்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4503,51 +4495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது ஜனங்கள் மோசேக்கு விரோதமாய் முறுமுறுத்து: என்னத்தைக் குடிப்போம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[25. மோசே கர்த்தரை நோக்கிக் கூப்பிட்டான்; அப்பொழுது கர்த்தர் மோசேக்கு ஒரு மரத்தைக் காண்பித்தார்; அதை அவன் தண்ணீரில் போட்டவுடனே, அது மதுரமான தண்ணீராயிற்று. அவர் அங்கே அவர்களுக்கு ஒரு நியமத்தையும் ஒரு நியாயத்தையும் கட்டளையிட்டு, அங்கே அவர்களைச் சோதித்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4612,51 +4604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மோசே கர்த்தரை நோக்கிக் கூப்பிட்டான்; அப்பொழுது கர்த்தர் மோசேக்கு ஒரு மரத்தைக் காண்பித்தார்; அதை அவன் தண்ணீரில் போட்டவுடனே, அது மதுரமான தண்ணீராயிற்று. அவர் அங்கே அவர்களுக்கு ஒரு நியமத்தையும் ஒரு நியாயத்தையும் கட்டளையிட்டு, அங்கே அவர்களைச் சோதித்து:]]></a:t>
+              <a:t><![CDATA[26. நீ உன் தேவனாகிய கர்த்தரின் சத்தத்தைக் கவனமாய்க் கேட்டு, அவர் பார்வைக்குச் செம்மையானவைகளைச் செய்து, அவர் கட்டளைகளுக்குச் செவிகொடுத்து, அவருடைய நியமங்கள் யாவையும் கைக்கொண்டால், நான் எகிப்தியருக்கு வரப்பண்ணின வியாதிகளில் ஒன்றையும் உனக்கு வரப்பண்ணேன்; நானே உன் பரிகாரியாகிய கர்த்தர் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4721,51 +4713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மோசே கர்த்தரை நோக்கிக் கூப்பிட்டான்; அப்பொழுது கர்த்தர் மோசேக்கு ஒரு மரத்தைக் காண்பித்தார்; அதை அவன் தண்ணீரில் போட்டவுடனே, அது மதுரமான தண்ணீராயிற்று. அவர் அங்கே அவர்களுக்கு ஒரு நியமத்தையும் ஒரு நியாயத்தையும் கட்டளையிட்டு, அங்கே அவர்களைச் சோதித்து:]]></a:t>
+              <a:t><![CDATA[26. நீ உன் தேவனாகிய கர்த்தரின் சத்தத்தைக் கவனமாய்க் கேட்டு, அவர் பார்வைக்குச் செம்மையானவைகளைச் செய்து, அவர் கட்டளைகளுக்குச் செவிகொடுத்து, அவருடைய நியமங்கள் யாவையும் கைக்கொண்டால், நான் எகிப்தியருக்கு வரப்பண்ணின வியாதிகளில் ஒன்றையும் உனக்கு வரப்பண்ணேன்; நானே உன் பரிகாரியாகிய கர்த்தர் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4830,51 +4822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மோசே கர்த்தரை நோக்கிக் கூப்பிட்டான்; அப்பொழுது கர்த்தர் மோசேக்கு ஒரு மரத்தைக் காண்பித்தார்; அதை அவன் தண்ணீரில் போட்டவுடனே, அது மதுரமான தண்ணீராயிற்று. அவர் அங்கே அவர்களுக்கு ஒரு நியமத்தையும் ஒரு நியாயத்தையும் கட்டளையிட்டு, அங்கே அவர்களைச் சோதித்து:]]></a:t>
+              <a:t><![CDATA[26. நீ உன் தேவனாகிய கர்த்தரின் சத்தத்தைக் கவனமாய்க் கேட்டு, அவர் பார்வைக்குச் செம்மையானவைகளைச் செய்து, அவர் கட்டளைகளுக்குச் செவிகொடுத்து, அவருடைய நியமங்கள் யாவையும் கைக்கொண்டால், நான் எகிப்தியருக்கு வரப்பண்ணின வியாதிகளில் ஒன்றையும் உனக்கு வரப்பண்ணேன்; நானே உன் பரிகாரியாகிய கர்த்தர் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5048,51 +5040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நீ உன் தேவனாகிய கர்த்தரின் சத்தத்தைக் கவனமாய்க் கேட்டு, அவர் பார்வைக்குச் செம்மையானவைகளைச் செய்து, அவர் கட்டளைகளுக்குச் செவிகொடுத்து, அவருடைய நியமங்கள் யாவையும் கைக்கொண்டால், நான் எகிப்தியருக்கு வரப்பண்ணின வியாதிகளில் ஒன்றையும் உனக்கு வரப்பண்ணேன்; நானே உன் பரிகாரியாகிய கர்த்தர் என்றார்.]]></a:t>
+              <a:t><![CDATA[27. பின்பு அவர்கள் ஏலிமுக்கு வந்தார்கள்; அங்கே பன்னிரண்டு நீரூற்றுகளும் எழுபது பேரீச்சமரங்களும் இருந்தது; அங்கே தண்ணீர் அருகே பாளயமிறங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5266,268 +5258,50 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நீ உன் தேவனாகிய கர்த்தரின் சத்தத்தைக் கவனமாய்க் கேட்டு, அவர் பார்வைக்குச் செம்மையானவைகளைச் செய்து, அவர் கட்டளைகளுக்குச் செவிகொடுத்து, அவருடைய நியமங்கள் யாவையும் கைக்கொண்டால், நான் எகிப்தியருக்கு வரப்பண்ணின வியாதிகளில் ஒன்றையும் உனக்கு வரப்பண்ணேன்; நானே உன் பரிகாரியாகிய கர்த்தர் என்றார்.]]></a:t>
-[...216 lines deleted...]
-              </a:rPr>
               <a:t><![CDATA[27. பின்பு அவர்கள் ஏலிமுக்கு வந்தார்கள்; அங்கே பன்னிரண்டு நீரூற்றுகளும் எழுபது பேரீச்சமரங்களும் இருந்தது; அங்கே தண்ணீர் அருகே பாளயமிறங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
@@ -5593,51 +5367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தர் என் பெலனும் என் கீதமுமானவர்; அவர் எனக்கு இரட்சிப்புமானவர்; அவரே என் தேவன், அவருக்கு வாசஸ்தலத்தை ஆயத்தம்பண்ணுவேன்; அவரே என் தகப்பனுடைய தேவன், அவரை உயர்த்துவேன்;]]></a:t>
+              <a:t><![CDATA[3. கர்த்தரே யுத்தத்தில் வல்லவர்; கர்த்தர் என்பது அவருடைய நாமம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5702,51 +5476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தரே யுத்தத்தில் வல்லவர்; கர்த்தர் என்பது அவருடைய நாமம்.]]></a:t>
+              <a:t><![CDATA[4. பார்வோனின் இரதங்களையும் அவன் சேனைகளையும் சமுத்திரத்திலே தள்ளி விட்டார்; அவனுடைய பிரதான அதிபதிகள் சிவந்த சமுத்திரத்தில் அமிழ்ந்து போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5811,51 +5585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பார்வோனின் இரதங்களையும் அவன் சேனைகளையும் சமுத்திரத்திலே தள்ளி விட்டார்; அவனுடைய பிரதான அதிபதிகள் சிவந்த சமுத்திரத்தில் அமிழ்ந்து போனார்கள்.]]></a:t>
+              <a:t><![CDATA[5. ஆழி அவர்களை மூடிக்கொண்டது; கல்லைப்போல ஆழங்களில் அமிழ்ந்து போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5920,51 +5694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பார்வோனின் இரதங்களையும் அவன் சேனைகளையும் சமுத்திரத்திலே தள்ளி விட்டார்; அவனுடைய பிரதான அதிபதிகள் சிவந்த சமுத்திரத்தில் அமிழ்ந்து போனார்கள்.]]></a:t>
+              <a:t><![CDATA[6. கர்த்தாவே, உம்முடைய வலதுகரம் பலத்தினால் மகத்துவம் சிறந்திருக்கிறது; கர்த்தாவே, உம்முடைய வலதுகரம் பகைஞனை நொறுக்கிவிட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5999,51 +5773,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469502975" r:id="rId1"/>
+    <p:sldLayoutId id="2474540530" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6403,66 +6177,50 @@
 
 <file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6595,51 +6353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. गहिरे जल ने उन्हें ढांप लिया; वे पत्थर की नाईं गहिरे स्थानों में डूब गए॥]]></a:t>
+              <a:t><![CDATA[7. আপনি আপনার মহান রাজকীয় ঢঙে আপনার বিরুদ্ধাচারীদের ধ্বংস করেছেন| আগুনের শিখা য়েমন করে ঘর পুড়িয়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6727,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. हे यहोवा, तेरा दहिना हाथ शक्ति में महाप्रतापी हुआ हे यहोवा, तेरा दहिना हाथ शत्रु को चकनाचूर कर]]></a:t>
+              <a:t><![CDATA[দেয়, তেমনি আপনার ক্রোধ তাদের ধ্বংস করে দিয়েছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6859,51 +6617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[देता है॥]]></a:t>
+              <a:t><![CDATA[8. আপনার নিঃশ্বাসের একটি সজোর ফুত্কারে জল জমে উঠেছিল| সেই জলোচ্ছ্বাস একটি নিরেট দেওয়ালে পরিণত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6991,51 +6749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. और तू अपने विरोधियों को अपने महाप्रताप से गिरा देता है; तू अपना कोप भड़काता, और वे भूसे की नाईं]]></a:t>
+              <a:t><![CDATA[হয়েছিল এবং সমুদ্রের গভীরতাও ঘন হয়ে উঠেছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7123,51 +6881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[भस्म हो जाते हैं॥]]></a:t>
+              <a:t><![CDATA[9. শত্রুরা বলেছিল, ‘আমি তাদের তাড়া করে ধরে ফেলব| আমি তাদের সমস্ত ধন-সম্পত্তি লুঠ করব| আমি তরবারি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7255,51 +7013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. और तेरे नयनोंकी सांस से जल एकत्र हो गया, धाराएं ढेर की नाईं थम गईं; समुद्र के मध्य में गहिरा जल]]></a:t>
+              <a:t><![CDATA[ব্যবহার করে সব লুঠ করে নেব| সবকিছু আমার নিজের জন্য নিয়ে যাব|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7387,51 +7145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जम गया॥]]></a:t>
+              <a:t><![CDATA[10. কিন্তু আপনি আপনার নিঃশ্বাস দিয়ে সমুদ্রকে উড়িয়ে দিয়েছিলেন এবং তাদের ঢেকে দিয়েছিলেন| তারা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7519,51 +7277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. शत्रु ने कहा था, मैं पीछा करूंगा, मैं जा पकडूंगा, मैं लूट के माल को बांट लूंगा, उन से मेरा जी भर]]></a:t>
+              <a:t><![CDATA[সীসার মতো সেই ক্রুদ্ধ সমুদ্রের নীচে চলে গেছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7651,51 +7409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जाएगा। मैं अपनी तलवार खींचते ही अपने हाथ से उन को नाश कर डालूंगा॥]]></a:t>
+              <a:t><![CDATA[11. প্রভুর মতো আর কোনও ঈশ্বর আছে? না! আপনার মতো আর কোনও ঈশ্বর নেই| আপনি অত্যন্ত পবিত্র| আপনি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7783,51 +7541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. तू ने अपने श्वास का पवन चलाया, तब समुद्र ने उन को ढांप लिया; वे महाजलराशि में सीसे की नाईं डूब]]></a:t>
+              <a:t><![CDATA[আশ্চর্য়জনক শক্তিশালী| আপনি মহান অলৌকিক ঘটনা ঘটান|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7915,51 +7673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. तब मूसा और इस्राएलियों ने यहोवा के लिये यह गीत गाया। उन्होंने कहा, मैं यहोवा का गीत गाऊंगा,]]></a:t>
+              <a:t><![CDATA[1. এরপর মোশি এবং ইস্রায়েলের লোকরা প্রভুর উদ্দেশ্যে এই গানটি গাইল:“আমি প্রভুর উদ্দেশ্যে গান গাইব!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8047,51 +7805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[गए॥]]></a:t>
+              <a:t><![CDATA[12. আপনি আপনার ডান হাত প্রসারিত করেছিলেন, তাই পৃথিবী তাদের গিলে ফেলেছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8179,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. हे यहोवा, देवताओं में तेरे तुल्य कौन है? तू तो पवित्रता के कारण महाप्रतापी, और अपनी स्तुति करने]]></a:t>
+              <a:t><![CDATA[13. আপনি আপনার মহান করুণা দিয়ে লোকদের রক্ষা করেছেন| এবং আপনার শক্তি দিয়ে ঐ লোকদের আপনার পবিত্র ও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8311,51 +8069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[वालों के भय के योग्य, और आश्चर्य कर्म का कर्त्ता है॥]]></a:t>
+              <a:t><![CDATA[সুন্দর দেশে আপনি নিয়ে এসেছেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8443,51 +8201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. तू ने अपना दहिना हाथ बढ़ाया, और पृथ्वी ने उन को निगल लिया है॥]]></a:t>
+              <a:t><![CDATA[14. “অন্যান্য দেশ এই কাহিনী শুনে ভয় পাবে| পলেষ্টীয়রা ভয়ে কেঁপে উঠবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8575,51 +8333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. अपनी करूणा से तू ने अपनी छुड़ाई हुई प्रजा की अगुवाई की है, अपने बल से तू उसे अपने पवित्र]]></a:t>
+              <a:t><![CDATA[15. ইদোমের নেতারা ভয়ে কাঁপবে| মোয়াবের নেতারা ভয়ে কাঁপবে| কনানবাসীরা উদ্যম হারাবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8707,51 +8465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[निवासस्थान को ले चला है॥]]></a:t>
+              <a:t><![CDATA[16. ঐ শক্তিশালী লোকরা যখন আপনার ক্ষমতার প্রমাণ পাবে তখন তারা ভয় পেয়ে যাবে| ওরা পাথরের মতো অনঢ়]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8839,51 +8597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. देश देश के लोग सुनकर कांप उठेंगे; पलिश्तियों के प्राण के लाले पड़ जाएंगे॥]]></a:t>
+              <a:t><![CDATA[হয়ে থাকবে যতক্ষণ না আপনার লোকরা চলে যায: হ্যাঁ, হে প্রভু, যতক্ষণ না আপনার লোক, যাদের আপনি কিনেছিলেন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8971,51 +8729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. एदोम के अधिपति व्याकुल होंगे; मोआब के पहलवान थरथरा उठेंगे; सब कनान निवासियों के मन पिघल जाएंगें॥]]></a:t>
+              <a:t><![CDATA[চলে যায়|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9103,51 +8861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. उन में डर और घबराहट समा जाएगा; तेरी बांह के प्रताप से वे पत्थर की नाईं अबोल होंगे, जब तक, हे]]></a:t>
+              <a:t><![CDATA[17. তাদের আপনার পর্বতে নিয়ে যান যেখানে আপনার বাসস্থান এবং সেখানে তাদের স্থাপন করুন| আমার প্রভু, ঐ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9235,51 +8993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[यहोवा, तेरी प्रजा के लोग निकल न जाएं, जब तक तेरी प्रजा के लोग जिन को तू ने मोल लिया है पार न निकल]]></a:t>
+              <a:t><![CDATA[জায়গাটাই হচ্ছে সেই জায়গা য়েটা আপনি তৈরী করেছেন| পবিত্র স্থান য়েটাকে আপনার হাত প্রতিষ্ঠা করেছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9367,51 +9125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[क्योंकि वह महाप्रतापी ठहरा है; घोड़ों समेत सवारों को उसने समुद्र में डाल दिया है॥]]></a:t>
+              <a:t><![CDATA[তিনি মহান কাজ করেছেন| তিনি ঘোড়া এবং ঘোড়সওয়ারদের সমুদ্রে ছুঁড়ে ফেলে দিয়েছেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9499,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जाएं॥]]></a:t>
+              <a:t><![CDATA[18. প্রভু চিরকালের জন্য যুগে যুগে শাসন করবেন|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. तू उन्हें पहुचाकर अपने निज भाग वाले पहाड़ पर बसाएगा, यह वही स्थान है, हे यहोवा जिसे तू ने अपने]]></a:t>
+              <a:t><![CDATA[19. যখন ফরৌণের সমস্ত ঘোড়া, রথ ও অশ্বারোহী সমুদ্রের নীচে চলে গেল, তখন প্রভু আবার সমুদ্রের জল তাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[निवास के लिये बनाया, और वही पवित्रस्थान है जिसे, हे प्रभु, तू ने आप स्थिर किया है॥]]></a:t>
+              <a:t><![CDATA[ওপর ফেরত্‌ আনলেন| কিন্তু ইস্রায়েলীয়রা সমুদ্রের মাঝখান দিয়ে শুকনো পথে হেঁটে গিয়েছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. यहोवा सदा सर्वदा राज्य करता रहेगा॥]]></a:t>
+              <a:t><![CDATA[20. তারপর হারোণের বোন মরিয়ম, মহিলা ভাববাদিনী, হাতে একটি খঞ্জনী তুলে নিল| মরিয়ম ও তার মহিলা সঙ্গীরা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +9785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. यह गीत गाने का कारण यह है, कि फिरौन के घोड़े रथों और सवारों समेत समुद्र के बीच में चले गए, और]]></a:t>
+              <a:t><![CDATA[নাচতে ও গাইতে শুরু করল| গানের য়ে কথাগুলো মরিয়ম উচ্চারণ করছিল তা হল:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +9917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[यहोवा उनके ऊपर समुद्र का जल लौटा ले आया; परन्तु इस्राएली समुद्र के बीच स्थल ही स्थल पर हो कर चले गए।]]></a:t>
+              <a:t><![CDATA[21. “প্রভুর উদ্দেশ্যে গান কর| তিনি মহান কাজ করেছেন| তিনি ঘোড়া এবং ঘোড়াসওযারীদের সমুদ্রে ছুঁড়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10291,51 +10049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. और हारून की बहिन मरियम नाम नबिया ने हाथ में डफ लिया; और सब स्त्रियां डफ लिए नाचती हुई उसके पीछे]]></a:t>
+              <a:t><![CDATA[ফেলে দিয়েছেন|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10423,51 +10181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हो लीं।]]></a:t>
+              <a:t><![CDATA[22. ইস্রায়েলের লোকদের সূফ সাগর পেরোতে মোশি নেতৃত্ব দিয়েছিল| তিন দিন ধরে শূর মরুভূমি অতিক্রম করতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10555,51 +10313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. और मरियम उनके साथ यह टेक गाती गई कि:- यहोवा का गीत गाओ, क्योंकि वह महाप्रतापी ठहरा है; घोड़ों]]></a:t>
+              <a:t><![CDATA[করতে তারা জলের সন্ধান পেল না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10687,51 +10445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[समेत सवारों को उसने समुद्र में डाल दिया है॥]]></a:t>
+              <a:t><![CDATA[23. তিন দিন পর তারা মারাতে এসে পৌঁছালো| মারাতে জলের সন্ধান মিললেও সেই জল এত তেঁতো ছিল য়ে তা পানের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10819,51 +10577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. यहोवा मेरा बल और भजन का विषय है, और वही मेरा उद्धार भी ठहरा है; मेरा ईश्वर वही है, मैं उसी की]]></a:t>
+              <a:t><![CDATA[2. প্রভুই আমার শক্তি| তিনি আমার পরিত্রাতা এবং আমি তাঁর প্রশংসার গান গাইব| প্রভু আমার ঈশ্বর, আমি তাঁর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10951,51 +10709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. तब मूसा इस्राएलियों को लाल समुद्र से आगे ले गया, और वे शूर नाम जंगल में आए; और जंगल में जाते हुए]]></a:t>
+              <a:t><![CDATA[অয়োগ্য| (এরজন্য এই জায়গার নাম রাখা হয়েছিল মারা বা তিক্ততা|)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11083,51 +10841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तीन दिन तक पानी का सोता न मिला।]]></a:t>
+              <a:t><![CDATA[24. লোকরা মোশির কাছে এসে নালিশ জানালো| তারা বলল, “এখন আমরা কি পান করব?”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11215,51 +10973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. फिर मारा नाम एक स्थान पर पहुंचे, वहां का पानी खारा था, उसे वे न पी सके; इस कारण उस स्थान का नाम]]></a:t>
+              <a:t><![CDATA[25. মোশি প্রভুর কাছে কেঁদে পড়ল| প্রভু তাকে এক গাছের সন্ধান দিলেন| মোশি সেই গাছ ঐ তেঁতো জলে ডুবোতেই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11347,51 +11105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[मारा पड़ा।]]></a:t>
+              <a:t><![CDATA[সেই জল সুস্বাদু হয়ে উঠল|ঐ স্থানে প্রভু লোকদের বিচার করে তাদের জন্য একটি আইন প্রণযনও করেছিলেন| প্রভু]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11479,51 +11237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. तब वे यह कहकर मूसा के विरुद्ध बकझक करने लगे, कि हम क्या पीएं?]]></a:t>
+              <a:t><![CDATA[তাদের বিশ্বাসেরও পরীক্ষা নিলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11611,51 +11369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. तब मूसा ने यहोवा की दोहाई दी, और यहोवा ने उसे एक पौधा बतला दिया, जिसे जब उसने पानी में डाला, तब]]></a:t>
+              <a:t><![CDATA[26. প্রভু বললেন, “তোমরা অবশ্যই তোমাদের প্রভু ঈশ্বরকে মেনে চলবে| তিনি য়েটা সঠিক মনে করবেন সেটাই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11743,51 +11501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[वह पानी मीठा हो गया। वहीं यहोवा ने उनके लिये एक विधि और नियम बनाया, और वहीं उसने यह कहकर उनकी]]></a:t>
+              <a:t><![CDATA[তোমরা করবে| তোমরা যদি প্রভুর সমস্ত নির্দেশ ও বিধি মেনে চলো তাহলে তোমরা মিশরীয়দের মতো অসুস্থ থাকবে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11875,51 +11633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[परीक्षा की,]]></a:t>
+              <a:t><![CDATA[না| আমি প্রভু, তোমাদের মিশরীয়দের মতো অসুস্থ করে তুলব না| আমিই সেই প্রভু যিনি তোমাদের আরোগ্য দান]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12007,51 +11765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. कि यदि तू अपने परमेश्वर यहोवा का वचन तन मन से सुने, और जो उसकी दृष्टि में ठीक है वही करे, और]]></a:t>
+              <a:t><![CDATA[করেছেন|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12139,51 +11897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उसकी आज्ञाओं पर कान लगाए, और उसकी सब विधियों को माने, तो जितने रोग मैं ने मिस्रियों पर भेजा है उन]]></a:t>
+              <a:t><![CDATA[27. তারপর লোকরা এলীমে এসে উপস্থিত হল| সেখানে বারোটি জলের ঝর্ণা এবং 70 টি তাল গাছ ছিল| তারা সেই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12271,51 +12029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[स्तुति करूंगा, (मैं उसके लिये निवासस्थान बनाऊंगा ), मेरे पूर्वजों का परमेश्वर वही है, मैं उसको]]></a:t>
+              <a:t><![CDATA[প্রশংসা করব| প্রভু হলেন আমার পূর্বপুরুষদের ঈশ্বর| এবং আমি তাঁকে সম্মান করব|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12403,315 +12161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[में से एक भी तुझ पर न भेजूंगा; क्योंकि मैं तुम्हारा चंगा करने वाला यहोवा हूं॥]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[डेरे खड़े किए॥]]></a:t>
+              <a:t><![CDATA[জায়গায় জলের ধারে তাদের শিবির তৈরি করল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12799,51 +12293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[सराहूंगा॥]]></a:t>
+              <a:t><![CDATA[3. প্রভু হলেন মহান য়োদ্ধা| তাঁর নাম হল প্রভু|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12931,51 +12425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. यहोवा योद्धा है; उसका नाम यहोवा है॥]]></a:t>
+              <a:t><![CDATA[4. ফরৌণের রথ এবং সেনাদের তিনি সমুদ্রে ছুঁড়ে ফেলে দিয়েছেন| ফরৌণের সেরা সৈন্যরা সূফ সাগরে ডুবে গেছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13063,51 +12557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. फिरौन के रथों और सेना को उसने समुद्र में डाल दिया; और उसके उत्तम से उत्तम रथी लाल समुद्र में डूब]]></a:t>
+              <a:t><![CDATA[5. জলের গভীরে তারা তলিয়ে গেছে| পাথরের মতো তারা জলে ডুবে গেছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13195,51 +12689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[गए॥]]></a:t>
+              <a:t><![CDATA[6. “প্রভু আপনার ডান হাত অসম্ভব শক্তিশালী| প্রভু আপনার ডান হাত শত্রুবাহিনীকে চুরমার করে দিয়েছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13256,91 +12750,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 15]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme36">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme32">
   <a:themeElements>
-    <a:clrScheme name="Theme36">
+    <a:clrScheme name="Theme32">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme36">
+    <a:fontScheme name="Theme32">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13366,51 +12860,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme36">
+    <a:fmtScheme name="Theme32">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13541,51 +13035,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>52</Slides>
+  <Slides>50</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>