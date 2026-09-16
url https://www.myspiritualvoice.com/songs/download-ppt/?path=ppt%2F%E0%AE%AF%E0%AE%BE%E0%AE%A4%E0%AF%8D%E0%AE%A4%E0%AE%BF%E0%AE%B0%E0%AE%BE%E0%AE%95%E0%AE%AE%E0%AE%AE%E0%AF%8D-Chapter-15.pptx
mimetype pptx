--- v1 (2026-07-31)
+++ v2 (2026-09-16)
@@ -91,50 +91,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -165,50 +175,55 @@
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -356,53 +371,58 @@
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
-  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -462,51 +482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உமக்கு விரோதமாய் எழும்பினவர்களை உமது முக்கியத்தின் மகத்துவத்தினாலே நிர்மூலமாக்கினீர்; உம்முடைய கோபாக்கினியை அனுப்பினீர், அது அவர்களைத் தாளடியைப்போலப் பட்சித்தது.]]></a:t>
+              <a:t><![CDATA[6. Your right hand, O LORD, is become glorious in power: your right hand, O LORD, has dashed in pieces the enemy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -571,51 +591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உமக்கு விரோதமாய் எழும்பினவர்களை உமது முக்கியத்தின் மகத்துவத்தினாலே நிர்மூலமாக்கினீர்; உம்முடைய கோபாக்கினியை அனுப்பினீர், அது அவர்களைத் தாளடியைப்போலப் பட்சித்தது.]]></a:t>
+              <a:t><![CDATA[6. Your right hand, O LORD, is become glorious in power: your right hand, O LORD, has dashed in pieces the enemy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -680,51 +700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உமது நாசியின் சுவாசத்தினால் ஜலம் குவிந்து நின்றது; வெள்ளம் குவியலாக நிமிர்ந்து நின்றது; ஆழமான ஜலம் நடுக்கடலிலே உறைந்துபோயிற்று.]]></a:t>
+              <a:t><![CDATA[7. And in the greatness of yours excellency you have overthrown them that rose up against you: you sent forth your wrath, which consumed them as stubble.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -789,51 +809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உமது நாசியின் சுவாசத்தினால் ஜலம் குவிந்து நின்றது; வெள்ளம் குவியலாக நிமிர்ந்து நின்றது; ஆழமான ஜலம் நடுக்கடலிலே உறைந்துபோயிற்று.]]></a:t>
+              <a:t><![CDATA[7. And in the greatness of yours excellency you have overthrown them that rose up against you: you sent forth your wrath, which consumed them as stubble.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -898,51 +918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தொடருவேன், பிடிப்பேன், கொள்ளையாடிப் பங்கிடுவேன், என் ஆசை அவர்களிடத்தில் திர்ப்தியாகும், என் பட்டயத்தை உருவுவேன், என் கை அவர்களைச் சங்கரிக்கும் என்று பகைஞன் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[8. And with the blast of your nostrils the waters were gathered together, the floods stood upright as an heap, and the depths were congealed in the heart of the sea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1007,51 +1027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தொடருவேன், பிடிப்பேன், கொள்ளையாடிப் பங்கிடுவேன், என் ஆசை அவர்களிடத்தில் திர்ப்தியாகும், என் பட்டயத்தை உருவுவேன், என் கை அவர்களைச் சங்கரிக்கும் என்று பகைஞன் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[8. And with the blast of your nostrils the waters were gathered together, the floods stood upright as an heap, and the depths were congealed in the heart of the sea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1116,51 +1136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உம்முடைய காற்றை வீசப்பண்ணினீர், கடல் அவர்களை மூடிக்கொண்டது; திரளான தண்ணீர்களில் ஈயம்போல அமிழ்ந்துபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[9. The enemy said, I will pursue, I will overtake, I will divide the spoil; my lust shall be satisfied upon them; I will draw my sword, my hand shall destroy them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1225,51 +1245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உம்முடைய காற்றை வீசப்பண்ணினீர், கடல் அவர்களை மூடிக்கொண்டது; திரளான தண்ணீர்களில் ஈயம்போல அமிழ்ந்துபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[9. The enemy said, I will pursue, I will overtake, I will divide the spoil; my lust shall be satisfied upon them; I will draw my sword, my hand shall destroy them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1334,51 +1354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தாவே, தேவர்களில் உமக்கு ஒப்பானவர் யார்? பரிசுத்தத்தில் மகத்துவமுள்ளவரும், துதிகளில் பயப்படத் தக்கவரும், அற்புதங்களைச் செய்கிறவருமாகிய உமக்கு ஒப்பானவர் யார்?]]></a:t>
+              <a:t><![CDATA[10. You did blow with your wind, the sea covered them: they sank as lead in the mighty waters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1443,51 +1463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தாவே, தேவர்களில் உமக்கு ஒப்பானவர் யார்? பரிசுத்தத்தில் மகத்துவமுள்ளவரும், துதிகளில் பயப்படத் தக்கவரும், அற்புதங்களைச் செய்கிறவருமாகிய உமக்கு ஒப்பானவர் யார்?]]></a:t>
+              <a:t><![CDATA[10. You did blow with your wind, the sea covered them: they sank as lead in the mighty waters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1552,51 +1572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது மோசேயும் இஸ்ரவேல் புத்திரரும் கர்த்தரைப் புகழ்ந்துபாடின பாட்டு: கர்த்தரைப் பாடுவேன்; அவர் மகிமையாய் வெற்றிசிறந்தார்; குதிரையையும் குதிரைவீரனையும் கடலிலே தள்ளினார்.]]></a:t>
+              <a:t><![CDATA[1. Then sang Moses and the children of Israel this song unto the LORD, and spoke, saying, I will sing unto the LORD, for he has triumphed gloriously: the horse and his rider has he thrown into the sea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1661,51 +1681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீர் உமது வலதுகரத்தை நீட்டினீர்; பூமி அவர்களை விழுங்கிப்போட்டது.]]></a:t>
+              <a:t><![CDATA[11. Who is like unto you, O LORD, among the gods? who is like you, glorious in holiness, fearful in praises, doing wonders?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1770,51 +1790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீர் மீட்டுக்கொண்ட இந்த ஜனங்களை உமது கிருபையினாலே அழைத்து வந்தீர்; உம்முடைய பரிசுத்த வாசஸ்தலத்துக்கு நேராக அவர்களை உமது பலத்தினால் வழிநடத்தினீர்.]]></a:t>
+              <a:t><![CDATA[11. Who is like unto you, O LORD, among the gods? who is like you, glorious in holiness, fearful in praises, doing wonders?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1879,51 +1899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீர் மீட்டுக்கொண்ட இந்த ஜனங்களை உமது கிருபையினாலே அழைத்து வந்தீர்; உம்முடைய பரிசுத்த வாசஸ்தலத்துக்கு நேராக அவர்களை உமது பலத்தினால் வழிநடத்தினீர்.]]></a:t>
+              <a:t><![CDATA[12. You stretched out your right hand, the earth swallowed them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1988,51 +2008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஜனங்கள் அதைக் கேட்டுத் தத்தளிப்பார்கள்; பெலிஸ்தியாவின் குடிகளைத் திகில் பிடிக்கும்.]]></a:t>
+              <a:t><![CDATA[13. You in your mercy have led forth the people which you have redeemed: you have guided them in your strength unto your holy habitation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2097,51 +2117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஏதோமின் பிரபுக்கள் கலங்குவார்கள்; மோவாபின் பராக்கிரமசாலிகளை நடுக்கம் பிடிக்கும்; கானானின் குடிகள் யாவரும் கரைந்துபோவார்கள்.]]></a:t>
+              <a:t><![CDATA[13. You in your mercy have led forth the people which you have redeemed: you have guided them in your strength unto your holy habitation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2206,51 +2226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பயமும் திகிலும் அவர்கள்மேல் விழும். கர்த்தாவே, உமது ஜனங்கள் கடந்துபோகும்வரையும், நீர் மீட்ட ஜனங்களே கடந்துபோகும்வரையும், அவர்கள் உம்முடைய புயத்தின் மகத்துவத்தினால் கல்லைப்போல அசைவற்றிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[14. The people shall hear, and be afraid: sorrow shall take hold on the inhabitants of Palestina.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2315,51 +2335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பயமும் திகிலும் அவர்கள்மேல் விழும். கர்த்தாவே, உமது ஜனங்கள் கடந்துபோகும்வரையும், நீர் மீட்ட ஜனங்களே கடந்துபோகும்வரையும், அவர்கள் உம்முடைய புயத்தின் மகத்துவத்தினால் கல்லைப்போல அசைவற்றிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[15. Then the dukes of Edom shall be amazed; the mighty men of Moab, trembling shall take hold upon them; all the inhabitants of Canaan shall melt away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2424,51 +2444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பயமும் திகிலும் அவர்கள்மேல் விழும். கர்த்தாவே, உமது ஜனங்கள் கடந்துபோகும்வரையும், நீர் மீட்ட ஜனங்களே கடந்துபோகும்வரையும், அவர்கள் உம்முடைய புயத்தின் மகத்துவத்தினால் கல்லைப்போல அசைவற்றிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[15. Then the dukes of Edom shall be amazed; the mighty men of Moab, trembling shall take hold upon them; all the inhabitants of Canaan shall melt away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2533,51 +2553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நீர் அவர்களைக் கொண்டுபோய், கர்த்தராகிய தேவரீர் வாசம்பண்ணுகிறதற்கு நியமித்த ஸ்தானமாகிய உம்முடைய சுதந்தரத்தின் பர்வதத்திலும், ஆண்டவராகிய தேவரீருடைய கரங்கள் ஸ்தாபித்த பரிசுத்த ஸ்தலத்திலும் அவர்களை நாட்டுவீர்.]]></a:t>
+              <a:t><![CDATA[16. Fear and dread shall fall upon them; by the greatness of yours arm they shall be as still as a stone; till your people pass over, O LORD, till the people pass over, which you have purchased.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2642,51 +2662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நீர் அவர்களைக் கொண்டுபோய், கர்த்தராகிய தேவரீர் வாசம்பண்ணுகிறதற்கு நியமித்த ஸ்தானமாகிய உம்முடைய சுதந்தரத்தின் பர்வதத்திலும், ஆண்டவராகிய தேவரீருடைய கரங்கள் ஸ்தாபித்த பரிசுத்த ஸ்தலத்திலும் அவர்களை நாட்டுவீர்.]]></a:t>
+              <a:t><![CDATA[16. Fear and dread shall fall upon them; by the greatness of yours arm they shall be as still as a stone; till your people pass over, O LORD, till the people pass over, which you have purchased.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2751,51 +2771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது மோசேயும் இஸ்ரவேல் புத்திரரும் கர்த்தரைப் புகழ்ந்துபாடின பாட்டு: கர்த்தரைப் பாடுவேன்; அவர் மகிமையாய் வெற்றிசிறந்தார்; குதிரையையும் குதிரைவீரனையும் கடலிலே தள்ளினார்.]]></a:t>
+              <a:t><![CDATA[1. Then sang Moses and the children of Israel this song unto the LORD, and spoke, saying, I will sing unto the LORD, for he has triumphed gloriously: the horse and his rider has he thrown into the sea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2860,51 +2880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கர்த்தர் சதாகாலங்களாகிய என்றென்றைக்கும் ராஜரீகம் பண்ணுவார்.]]></a:t>
+              <a:t><![CDATA[16. Fear and dread shall fall upon them; by the greatness of yours arm they shall be as still as a stone; till your people pass over, O LORD, till the people pass over, which you have purchased.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2969,51 +2989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பார்வோனின் குதிரைகள் அவனுடைய இரதங்களோடும் குதிரைவீரவோடும் சமுத்திரத்தில் பிரவேசித்தது; கர்த்தர் சமுத்திரத்தின் ஜலத்தை அவர்கள் மேல் திரும்பப்பண்ணினார்; இஸ்ரவேல் புத்திரரோ சமுத்திரத்தின் நடுவே வெட்டாந்தரையிலே நடந்துபோனார்கள் என்று பாடினார்கள்.]]></a:t>
+              <a:t><![CDATA[17. You shall bring them in, and plant them in the mountain of yours inheritance, in the place, O LORD, which you have made for you to dwell in, in the Sanctuary, O LORD, which your hands have established.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3078,51 +3098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பார்வோனின் குதிரைகள் அவனுடைய இரதங்களோடும் குதிரைவீரவோடும் சமுத்திரத்தில் பிரவேசித்தது; கர்த்தர் சமுத்திரத்தின் ஜலத்தை அவர்கள் மேல் திரும்பப்பண்ணினார்; இஸ்ரவேல் புத்திரரோ சமுத்திரத்தின் நடுவே வெட்டாந்தரையிலே நடந்துபோனார்கள் என்று பாடினார்கள்.]]></a:t>
+              <a:t><![CDATA[17. You shall bring them in, and plant them in the mountain of yours inheritance, in the place, O LORD, which you have made for you to dwell in, in the Sanctuary, O LORD, which your hands have established.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3187,51 +3207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆரோனின் சகோதரியாகிய மிரியாம் என்னும் தீர்க்கதரிசியானவளும் தன் கையிலே தம்புரை எடுத்துக்கொண்டாள்; சகல ஸ்திரீகளும் தம்புருகளோடும் நடனத்தோடும் அவளுக்குப் பின்னே புறப்பட்டுப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[17. You shall bring them in, and plant them in the mountain of yours inheritance, in the place, O LORD, which you have made for you to dwell in, in the Sanctuary, O LORD, which your hands have established.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3296,51 +3316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆரோனின் சகோதரியாகிய மிரியாம் என்னும் தீர்க்கதரிசியானவளும் தன் கையிலே தம்புரை எடுத்துக்கொண்டாள்; சகல ஸ்திரீகளும் தம்புருகளோடும் நடனத்தோடும் அவளுக்குப் பின்னே புறப்பட்டுப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[18. The LORD shall reign for ever and ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3405,51 +3425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மிரியாம் அவர்களுக்குப் பிரதிவசனமாக: கர்த்தரைப் பாடுங்கள், அவர் மகிமையாய் வெற்றிசிறந்தார்; குதிரையையும் குதிரைவீரனையும் கடலிலே தள்ளினார் என்று பாடினாள்.]]></a:t>
+              <a:t><![CDATA[19. For the horse of Pharaoh went in with his chariots and with his horsemen into the sea, and the LORD brought again the waters of the sea upon them; but the children of Israel went on dry land in the midst of the sea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3514,51 +3534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மிரியாம் அவர்களுக்குப் பிரதிவசனமாக: கர்த்தரைப் பாடுங்கள், அவர் மகிமையாய் வெற்றிசிறந்தார்; குதிரையையும் குதிரைவீரனையும் கடலிலே தள்ளினார் என்று பாடினாள்.]]></a:t>
+              <a:t><![CDATA[19. For the horse of Pharaoh went in with his chariots and with his horsemen into the sea, and the LORD brought again the waters of the sea upon them; but the children of Israel went on dry land in the midst of the sea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3623,51 +3643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பின்பு மோசே இஸ்ரவேல் ஜனங்களைச் சிவந்த சமுத்திரத்திலிருந்து பிரயாணப்படுத்தினான். அவர்கள் சூர் வனாந்தரத்துக்குப் புறப்பட்டுப்போய், மூன்று நாள் வனாந்தரத்தில் தண்ணீர் கிடையாமல் நடந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[19. For the horse of Pharaoh went in with his chariots and with his horsemen into the sea, and the LORD brought again the waters of the sea upon them; but the children of Israel went on dry land in the midst of the sea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3732,51 +3752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பின்பு மோசே இஸ்ரவேல் ஜனங்களைச் சிவந்த சமுத்திரத்திலிருந்து பிரயாணப்படுத்தினான். அவர்கள் சூர் வனாந்தரத்துக்குப் புறப்பட்டுப்போய், மூன்று நாள் வனாந்தரத்தில் தண்ணீர் கிடையாமல் நடந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[20. And Miriam the prophetess, the sister of Aaron, took a timbrel in her hand; and all the women went out after her with timbrels and with dances.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3841,51 +3861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்கள் மாராவிலே வந்தபோது, மாராவின் தண்ணீர் கசப்பாயிருந்ததினால் அதைக் குடிக்க அவர்களுக்குக் கூடாதிருந்தது; அதினால் அவ்விடத்துக்கு மாரா என்று பேரிடப்பட்டது.]]></a:t>
+              <a:t><![CDATA[20. And Miriam the prophetess, the sister of Aaron, took a timbrel in her hand; and all the women went out after her with timbrels and with dances.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3950,51 +3970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தர் என் பெலனும் என் கீதமுமானவர்; அவர் எனக்கு இரட்சிப்புமானவர்; அவரே என் தேவன், அவருக்கு வாசஸ்தலத்தை ஆயத்தம்பண்ணுவேன்; அவரே என் தகப்பனுடைய தேவன், அவரை உயர்த்துவேன்;]]></a:t>
+              <a:t><![CDATA[2. The LORD is my strength and song, and he is become my salvation: he is my God, and I will prepare him an habitation; my father's God, and I will exalt him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4059,51 +4079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்கள் மாராவிலே வந்தபோது, மாராவின் தண்ணீர் கசப்பாயிருந்ததினால் அதைக் குடிக்க அவர்களுக்குக் கூடாதிருந்தது; அதினால் அவ்விடத்துக்கு மாரா என்று பேரிடப்பட்டது.]]></a:t>
+              <a:t><![CDATA[21. And Miriam answered them, Sing all of you to the LORD, for he has triumphed gloriously; the horse and his rider has he thrown into the sea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4168,51 +4188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது ஜனங்கள் மோசேக்கு விரோதமாய் முறுமுறுத்து: என்னத்தைக் குடிப்போம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[21. And Miriam answered them, Sing all of you to the LORD, for he has triumphed gloriously; the horse and his rider has he thrown into the sea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4277,51 +4297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மோசே கர்த்தரை நோக்கிக் கூப்பிட்டான்; அப்பொழுது கர்த்தர் மோசேக்கு ஒரு மரத்தைக் காண்பித்தார்; அதை அவன் தண்ணீரில் போட்டவுடனே, அது மதுரமான தண்ணீராயிற்று. அவர் அங்கே அவர்களுக்கு ஒரு நியமத்தையும் ஒரு நியாயத்தையும் கட்டளையிட்டு, அங்கே அவர்களைச் சோதித்து:]]></a:t>
+              <a:t><![CDATA[22. So Moses brought Israel from the Red sea, and they went out into the wilderness of Shur; and they went three days in the wilderness, and found no water.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4386,51 +4406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மோசே கர்த்தரை நோக்கிக் கூப்பிட்டான்; அப்பொழுது கர்த்தர் மோசேக்கு ஒரு மரத்தைக் காண்பித்தார்; அதை அவன் தண்ணீரில் போட்டவுடனே, அது மதுரமான தண்ணீராயிற்று. அவர் அங்கே அவர்களுக்கு ஒரு நியமத்தையும் ஒரு நியாயத்தையும் கட்டளையிட்டு, அங்கே அவர்களைச் சோதித்து:]]></a:t>
+              <a:t><![CDATA[22. So Moses brought Israel from the Red sea, and they went out into the wilderness of Shur; and they went three days in the wilderness, and found no water.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4495,51 +4515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மோசே கர்த்தரை நோக்கிக் கூப்பிட்டான்; அப்பொழுது கர்த்தர் மோசேக்கு ஒரு மரத்தைக் காண்பித்தார்; அதை அவன் தண்ணீரில் போட்டவுடனே, அது மதுரமான தண்ணீராயிற்று. அவர் அங்கே அவர்களுக்கு ஒரு நியமத்தையும் ஒரு நியாயத்தையும் கட்டளையிட்டு, அங்கே அவர்களைச் சோதித்து:]]></a:t>
+              <a:t><![CDATA[23. And when they came to Marah, they could not drink of the waters of Marah, for they were bitter: therefore the name of it was called Marah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4604,51 +4624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நீ உன் தேவனாகிய கர்த்தரின் சத்தத்தைக் கவனமாய்க் கேட்டு, அவர் பார்வைக்குச் செம்மையானவைகளைச் செய்து, அவர் கட்டளைகளுக்குச் செவிகொடுத்து, அவருடைய நியமங்கள் யாவையும் கைக்கொண்டால், நான் எகிப்தியருக்கு வரப்பண்ணின வியாதிகளில் ஒன்றையும் உனக்கு வரப்பண்ணேன்; நானே உன் பரிகாரியாகிய கர்த்தர் என்றார்.]]></a:t>
+              <a:t><![CDATA[23. And when they came to Marah, they could not drink of the waters of Marah, for they were bitter: therefore the name of it was called Marah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4713,51 +4733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நீ உன் தேவனாகிய கர்த்தரின் சத்தத்தைக் கவனமாய்க் கேட்டு, அவர் பார்வைக்குச் செம்மையானவைகளைச் செய்து, அவர் கட்டளைகளுக்குச் செவிகொடுத்து, அவருடைய நியமங்கள் யாவையும் கைக்கொண்டால், நான் எகிப்தியருக்கு வரப்பண்ணின வியாதிகளில் ஒன்றையும் உனக்கு வரப்பண்ணேன்; நானே உன் பரிகாரியாகிய கர்த்தர் என்றார்.]]></a:t>
+              <a:t><![CDATA[24. And the people murmured against Moses, saying, What shall we drink?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4822,51 +4842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நீ உன் தேவனாகிய கர்த்தரின் சத்தத்தைக் கவனமாய்க் கேட்டு, அவர் பார்வைக்குச் செம்மையானவைகளைச் செய்து, அவர் கட்டளைகளுக்குச் செவிகொடுத்து, அவருடைய நியமங்கள் யாவையும் கைக்கொண்டால், நான் எகிப்தியருக்கு வரப்பண்ணின வியாதிகளில் ஒன்றையும் உனக்கு வரப்பண்ணேன்; நானே உன் பரிகாரியாகிய கர்த்தர் என்றார்.]]></a:t>
+              <a:t><![CDATA[25. And he cried unto the LORD; and the LORD showed him a tree, which when he had cast into the waters, the waters were made sweet: there he made for them a statute and an ordinance, and there he proved them,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4931,51 +4951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நீ உன் தேவனாகிய கர்த்தரின் சத்தத்தைக் கவனமாய்க் கேட்டு, அவர் பார்வைக்குச் செம்மையானவைகளைச் செய்து, அவர் கட்டளைகளுக்குச் செவிகொடுத்து, அவருடைய நியமங்கள் யாவையும் கைக்கொண்டால், நான் எகிப்தியருக்கு வரப்பண்ணின வியாதிகளில் ஒன்றையும் உனக்கு வரப்பண்ணேன்; நானே உன் பரிகாரியாகிய கர்த்தர் என்றார்.]]></a:t>
+              <a:t><![CDATA[25. And he cried unto the LORD; and the LORD showed him a tree, which when he had cast into the waters, the waters were made sweet: there he made for them a statute and an ordinance, and there he proved them,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5040,51 +5060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. பின்பு அவர்கள் ஏலிமுக்கு வந்தார்கள்; அங்கே பன்னிரண்டு நீரூற்றுகளும் எழுபது பேரீச்சமரங்களும் இருந்தது; அங்கே தண்ணீர் அருகே பாளயமிறங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[25. And he cried unto the LORD; and the LORD showed him a tree, which when he had cast into the waters, the waters were made sweet: there he made for them a statute and an ordinance, and there he proved them,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5149,51 +5169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தர் என் பெலனும் என் கீதமுமானவர்; அவர் எனக்கு இரட்சிப்புமானவர்; அவரே என் தேவன், அவருக்கு வாசஸ்தலத்தை ஆயத்தம்பண்ணுவேன்; அவரே என் தகப்பனுடைய தேவன், அவரை உயர்த்துவேன்;]]></a:t>
+              <a:t><![CDATA[2. The LORD is my strength and song, and he is become my salvation: he is my God, and I will prepare him an habitation; my father's God, and I will exalt him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5258,51 +5278,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. பின்பு அவர்கள் ஏலிமுக்கு வந்தார்கள்; அங்கே பன்னிரண்டு நீரூற்றுகளும் எழுபது பேரீச்சமரங்களும் இருந்தது; அங்கே தண்ணீர் அருகே பாளயமிறங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[26. And said, If you will diligently hearken to the voice of the LORD your God, and will do that which is right in his sight, and will give ear to his commandments, and keep all his statutes, I will put none of these diseases upon you, which I have brought upon the Egyptians: for I am the LORD that heals you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. And said, If you will diligently hearken to the voice of the LORD your God, and will do that which is right in his sight, and will give ear to his commandments, and keep all his statutes, I will put none of these diseases upon you, which I have brought upon the Egyptians: for I am the LORD that heals you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. And said, If you will diligently hearken to the voice of the LORD your God, and will do that which is right in his sight, and will give ear to his commandments, and keep all his statutes, I will put none of these diseases upon you, which I have brought upon the Egyptians: for I am the LORD that heals you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. And said, If you will diligently hearken to the voice of the LORD your God, and will do that which is right in his sight, and will give ear to his commandments, and keep all his statutes, I will put none of these diseases upon you, which I have brought upon the Egyptians: for I am the LORD that heals you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. And they came to Elim, where were twelve wells of water, and threescore and ten palm trees: and they encamped there by the waters.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. And they came to Elim, where were twelve wells of water, and threescore and ten palm trees: and they encamped there by the waters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5367,51 +5932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தரே யுத்தத்தில் வல்லவர்; கர்த்தர் என்பது அவருடைய நாமம்.]]></a:t>
+              <a:t><![CDATA[3. The LORD is a man of war: the LORD is his name.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5476,51 +6041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பார்வோனின் இரதங்களையும் அவன் சேனைகளையும் சமுத்திரத்திலே தள்ளி விட்டார்; அவனுடைய பிரதான அதிபதிகள் சிவந்த சமுத்திரத்தில் அமிழ்ந்து போனார்கள்.]]></a:t>
+              <a:t><![CDATA[4. Pharaoh's chariots and his host has he cast into the sea: his chosen captains also are drowned in the Red sea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5585,51 +6150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆழி அவர்களை மூடிக்கொண்டது; கல்லைப்போல ஆழங்களில் அமிழ்ந்து போனார்கள்.]]></a:t>
+              <a:t><![CDATA[4. Pharaoh's chariots and his host has he cast into the sea: his chosen captains also are drowned in the Red sea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5694,51 +6259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கர்த்தாவே, உம்முடைய வலதுகரம் பலத்தினால் மகத்துவம் சிறந்திருக்கிறது; கர்த்தாவே, உம்முடைய வலதுகரம் பகைஞனை நொறுக்கிவிட்டது.]]></a:t>
+              <a:t><![CDATA[5. The depths have covered them: they sank into the bottom as a stone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5773,51 +6338,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474540530" r:id="rId1"/>
+    <p:sldLayoutId id="2478604304" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6177,50 +6742,90 @@
 
 <file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6353,51 +6958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. আপনি আপনার মহান রাজকীয় ঢঙে আপনার বিরুদ্ধাচারীদের ধ্বংস করেছেন| আগুনের শিখা য়েমন করে ঘর পুড়িয়ে]]></a:t>
+              <a:t><![CDATA[6. கர்த்தாவே, உம்முடைய வலதுகரம் பலத்தினால் மகத்துவம் சிறந்திருக்கிறது; கர்த்தாவே, உம்முடைய வலதுகரம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6485,51 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেয়, তেমনি আপনার ক্রোধ তাদের ধ্বংস করে দিয়েছে|]]></a:t>
+              <a:t><![CDATA[பகைஞனை நொறுக்கிவிட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6617,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. আপনার নিঃশ্বাসের একটি সজোর ফুত্কারে জল জমে উঠেছিল| সেই জলোচ্ছ্বাস একটি নিরেট দেওয়ালে পরিণত]]></a:t>
+              <a:t><![CDATA[7. உமக்கு விரோதமாய் எழும்பினவர்களை உமது முக்கியத்தின் மகத்துவத்தினாலே நிர்மூலமாக்கினீர்; உம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6749,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হয়েছিল এবং সমুদ্রের গভীরতাও ঘন হয়ে উঠেছিল|]]></a:t>
+              <a:t><![CDATA[கோபாக்கினியை அனுப்பினீர், அது அவர்களைத் தாளடியைப்போலப் பட்சித்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6881,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. শত্রুরা বলেছিল, ‘আমি তাদের তাড়া করে ধরে ফেলব| আমি তাদের সমস্ত ধন-সম্পত্তি লুঠ করব| আমি তরবারি]]></a:t>
+              <a:t><![CDATA[8. உமது நாசியின் சுவாசத்தினால் ஜலம் குவிந்து நின்றது; வெள்ளம் குவியலாக நிமிர்ந்து நின்றது; ஆழமான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7013,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ব্যবহার করে সব লুঠ করে নেব| সবকিছু আমার নিজের জন্য নিয়ে যাব|”]]></a:t>
+              <a:t><![CDATA[ஜலம் நடுக்கடலிலே உறைந்துபோயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7145,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. কিন্তু আপনি আপনার নিঃশ্বাস দিয়ে সমুদ্রকে উড়িয়ে দিয়েছিলেন এবং তাদের ঢেকে দিয়েছিলেন| তারা]]></a:t>
+              <a:t><![CDATA[9. தொடருவேன், பிடிப்பேன், கொள்ளையாடிப் பங்கிடுவேன், என் ஆசை அவர்களிடத்தில் திர்ப்தியாகும், என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7277,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সীসার মতো সেই ক্রুদ্ধ সমুদ্রের নীচে চলে গেছে|]]></a:t>
+              <a:t><![CDATA[பட்டயத்தை உருவுவேன், என் கை அவர்களைச் சங்கரிக்கும் என்று பகைஞன் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7409,51 +8014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. প্রভুর মতো আর কোনও ঈশ্বর আছে? না! আপনার মতো আর কোনও ঈশ্বর নেই| আপনি অত্যন্ত পবিত্র| আপনি]]></a:t>
+              <a:t><![CDATA[10. உம்முடைய காற்றை வீசப்பண்ணினீர், கடல் அவர்களை மூடிக்கொண்டது; திரளான தண்ணீர்களில் ஈயம்போல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7541,51 +8146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আশ্চর্য়জনক শক্তিশালী| আপনি মহান অলৌকিক ঘটনা ঘটান|]]></a:t>
+              <a:t><![CDATA[அமிழ்ந்துபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7673,51 +8278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. এরপর মোশি এবং ইস্রায়েলের লোকরা প্রভুর উদ্দেশ্যে এই গানটি গাইল:“আমি প্রভুর উদ্দেশ্যে গান গাইব!]]></a:t>
+              <a:t><![CDATA[1. அப்பொழுது மோசேயும் இஸ்ரவேல் புத்திரரும் கர்த்தரைப் புகழ்ந்துபாடின பாட்டு: கர்த்தரைப் பாடுவேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7805,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. আপনি আপনার ডান হাত প্রসারিত করেছিলেন, তাই পৃথিবী তাদের গিলে ফেলেছিল|]]></a:t>
+              <a:t><![CDATA[11. கர்த்தாவே, தேவர்களில் உமக்கு ஒப்பானவர் யார்? பரிசுத்தத்தில் மகத்துவமுள்ளவரும், துதிகளில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7937,51 +8542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. আপনি আপনার মহান করুণা দিয়ে লোকদের রক্ষা করেছেন| এবং আপনার শক্তি দিয়ে ঐ লোকদের আপনার পবিত্র ও]]></a:t>
+              <a:t><![CDATA[பயப்படத் தக்கவரும், அற்புதங்களைச் செய்கிறவருமாகிய உமக்கு ஒப்பானவர் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8069,51 +8674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সুন্দর দেশে আপনি নিয়ে এসেছেন|]]></a:t>
+              <a:t><![CDATA[12. நீர் உமது வலதுகரத்தை நீட்டினீர்; பூமி அவர்களை விழுங்கிப்போட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8201,51 +8806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. “অন্যান্য দেশ এই কাহিনী শুনে ভয় পাবে| পলেষ্টীয়রা ভয়ে কেঁপে উঠবে|]]></a:t>
+              <a:t><![CDATA[13. நீர் மீட்டுக்கொண்ட இந்த ஜனங்களை உமது கிருபையினாலே அழைத்து வந்தீர்; உம்முடைய பரிசுத்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8333,51 +8938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ইদোমের নেতারা ভয়ে কাঁপবে| মোয়াবের নেতারা ভয়ে কাঁপবে| কনানবাসীরা উদ্যম হারাবে|]]></a:t>
+              <a:t><![CDATA[வாசஸ்தலத்துக்கு நேராக அவர்களை உமது பலத்தினால் வழிநடத்தினீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8465,51 +9070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ঐ শক্তিশালী লোকরা যখন আপনার ক্ষমতার প্রমাণ পাবে তখন তারা ভয় পেয়ে যাবে| ওরা পাথরের মতো অনঢ়]]></a:t>
+              <a:t><![CDATA[14. ஜனங்கள் அதைக் கேட்டுத் தத்தளிப்பார்கள்; பெலிஸ்தியாவின் குடிகளைத் திகில் பிடிக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8597,51 +9202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হয়ে থাকবে যতক্ষণ না আপনার লোকরা চলে যায: হ্যাঁ, হে প্রভু, যতক্ষণ না আপনার লোক, যাদের আপনি কিনেছিলেন]]></a:t>
+              <a:t><![CDATA[15. ஏதோமின் பிரபுக்கள் கலங்குவார்கள்; மோவாபின் பராக்கிரமசாலிகளை நடுக்கம் பிடிக்கும்; கானானின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8729,51 +9334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চলে যায়|]]></a:t>
+              <a:t><![CDATA[குடிகள் யாவரும் கரைந்துபோவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8861,51 +9466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. তাদের আপনার পর্বতে নিয়ে যান যেখানে আপনার বাসস্থান এবং সেখানে তাদের স্থাপন করুন| আমার প্রভু, ঐ]]></a:t>
+              <a:t><![CDATA[16. பயமும் திகிலும் அவர்கள்மேல் விழும். கர்த்தாவே, உமது ஜனங்கள் கடந்துபோகும்வரையும், நீர் மீட்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8993,51 +9598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জায়গাটাই হচ্ছে সেই জায়গা য়েটা আপনি তৈরী করেছেন| পবিত্র স্থান য়েটাকে আপনার হাত প্রতিষ্ঠা করেছে|]]></a:t>
+              <a:t><![CDATA[ஜனங்களே கடந்துபோகும்வரையும், அவர்கள் உம்முடைய புயத்தின் மகத்துவத்தினால் கல்லைப்போல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9125,51 +9730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তিনি মহান কাজ করেছেন| তিনি ঘোড়া এবং ঘোড়সওয়ারদের সমুদ্রে ছুঁড়ে ফেলে দিয়েছেন|]]></a:t>
+              <a:t><![CDATA[அவர் மகிமையாய் வெற்றிசிறந்தார்; குதிரையையும் குதிரைவீரனையும் கடலிலே தள்ளினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9257,51 +9862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. প্রভু চিরকালের জন্য যুগে যুগে শাসন করবেন|”]]></a:t>
+              <a:t><![CDATA[அசைவற்றிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9389,51 +9994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. যখন ফরৌণের সমস্ত ঘোড়া, রথ ও অশ্বারোহী সমুদ্রের নীচে চলে গেল, তখন প্রভু আবার সমুদ্রের জল তাদের]]></a:t>
+              <a:t><![CDATA[17. நீர் அவர்களைக் கொண்டுபோய், கர்த்தராகிய தேவரீர் வாசம்பண்ணுகிறதற்கு நியமித்த ஸ்தானமாகிய உம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9521,51 +10126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ওপর ফেরত্‌ আনলেন| কিন্তু ইস্রায়েলীয়রা সমুদ্রের মাঝখান দিয়ে শুকনো পথে হেঁটে গিয়েছিল|]]></a:t>
+              <a:t><![CDATA[சுதந்தரத்தின் பர்வதத்திலும், ஆண்டவராகிய தேவரீருடைய கரங்கள் ஸ்தாபித்த பரிசுத்த ஸ்தலத்திலும் அவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9653,51 +10258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. তারপর হারোণের বোন মরিয়ম, মহিলা ভাববাদিনী, হাতে একটি খঞ্জনী তুলে নিল| মরিয়ম ও তার মহিলা সঙ্গীরা]]></a:t>
+              <a:t><![CDATA[நாட்டுவீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9785,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নাচতে ও গাইতে শুরু করল| গানের য়ে কথাগুলো মরিয়ম উচ্চারণ করছিল তা হল:]]></a:t>
+              <a:t><![CDATA[18. கர்த்தர் சதாகாலங்களாகிய என்றென்றைக்கும் ராஜரீகம் பண்ணுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9917,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. “প্রভুর উদ্দেশ্যে গান কর| তিনি মহান কাজ করেছেন| তিনি ঘোড়া এবং ঘোড়াসওযারীদের সমুদ্রে ছুঁড়ে]]></a:t>
+              <a:t><![CDATA[19. பார்வோனின் குதிரைகள் அவனுடைய இரதங்களோடும் குதிரைவீரவோடும் சமுத்திரத்தில் பிரவேசித்தது; கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10049,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ফেলে দিয়েছেন|”]]></a:t>
+              <a:t><![CDATA[சமுத்திரத்தின் ஜலத்தை அவர்கள் மேல் திரும்பப்பண்ணினார்; இஸ்ரவேல் புத்திரரோ சமுத்திரத்தின் நடுவே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10181,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ইস্রায়েলের লোকদের সূফ সাগর পেরোতে মোশি নেতৃত্ব দিয়েছিল| তিন দিন ধরে শূর মরুভূমি অতিক্রম করতে]]></a:t>
+              <a:t><![CDATA[வெட்டாந்தரையிலே நடந்துபோனார்கள் என்று பாடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10313,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করতে তারা জলের সন্ধান পেল না|]]></a:t>
+              <a:t><![CDATA[20. ஆரோனின் சகோதரியாகிய மிரியாம் என்னும் தீர்க்கதரிசியானவளும் தன் கையிலே தம்புரை எடுத்துக்கொண்டாள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10445,51 +11050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. তিন দিন পর তারা মারাতে এসে পৌঁছালো| মারাতে জলের সন্ধান মিললেও সেই জল এত তেঁতো ছিল য়ে তা পানের]]></a:t>
+              <a:t><![CDATA[சகல ஸ்திரீகளும் தம்புருகளோடும் நடனத்தோடும் அவளுக்குப் பின்னே புறப்பட்டுப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10577,51 +11182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. প্রভুই আমার শক্তি| তিনি আমার পরিত্রাতা এবং আমি তাঁর প্রশংসার গান গাইব| প্রভু আমার ঈশ্বর, আমি তাঁর]]></a:t>
+              <a:t><![CDATA[2. கர்த்தர் என் பெலனும் என் கீதமுமானவர்; அவர் எனக்கு இரட்சிப்புமானவர்; அவரே என் தேவன், அவருக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10709,51 +11314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অয়োগ্য| (এরজন্য এই জায়গার নাম রাখা হয়েছিল মারা বা তিক্ততা|)]]></a:t>
+              <a:t><![CDATA[21. மிரியாம் அவர்களுக்குப் பிரதிவசனமாக: கர்த்தரைப் பாடுங்கள், அவர் மகிமையாய் வெற்றிசிறந்தார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10841,51 +11446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. লোকরা মোশির কাছে এসে নালিশ জানালো| তারা বলল, “এখন আমরা কি পান করব?”]]></a:t>
+              <a:t><![CDATA[குதிரையையும் குதிரைவீரனையும் கடலிலே தள்ளினார் என்று பாடினாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10973,51 +11578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. মোশি প্রভুর কাছে কেঁদে পড়ল| প্রভু তাকে এক গাছের সন্ধান দিলেন| মোশি সেই গাছ ঐ তেঁতো জলে ডুবোতেই]]></a:t>
+              <a:t><![CDATA[22. பின்பு மோசே இஸ்ரவேல் ஜனங்களைச் சிவந்த சமுத்திரத்திலிருந்து பிரயாணப்படுத்தினான். அவர்கள் சூர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11105,51 +11710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সেই জল সুস্বাদু হয়ে উঠল|ঐ স্থানে প্রভু লোকদের বিচার করে তাদের জন্য একটি আইন প্রণযনও করেছিলেন| প্রভু]]></a:t>
+              <a:t><![CDATA[வனாந்தரத்துக்குப் புறப்பட்டுப்போய், மூன்று நாள் வனாந்தரத்தில் தண்ணீர் கிடையாமல் நடந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11237,51 +11842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাদের বিশ্বাসেরও পরীক্ষা নিলেন|]]></a:t>
+              <a:t><![CDATA[23. அவர்கள் மாராவிலே வந்தபோது, மாராவின் தண்ணீர் கசப்பாயிருந்ததினால் அதைக் குடிக்க அவர்களுக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11369,51 +11974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. প্রভু বললেন, “তোমরা অবশ্যই তোমাদের প্রভু ঈশ্বরকে মেনে চলবে| তিনি য়েটা সঠিক মনে করবেন সেটাই]]></a:t>
+              <a:t><![CDATA[கூடாதிருந்தது; அதினால் அவ்விடத்துக்கு மாரா என்று பேரிடப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11501,51 +12106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমরা করবে| তোমরা যদি প্রভুর সমস্ত নির্দেশ ও বিধি মেনে চলো তাহলে তোমরা মিশরীয়দের মতো অসুস্থ থাকবে]]></a:t>
+              <a:t><![CDATA[24. அப்பொழுது ஜனங்கள் மோசேக்கு விரோதமாய் முறுமுறுத்து: என்னத்தைக் குடிப்போம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11633,51 +12238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[না| আমি প্রভু, তোমাদের মিশরীয়দের মতো অসুস্থ করে তুলব না| আমিই সেই প্রভু যিনি তোমাদের আরোগ্য দান]]></a:t>
+              <a:t><![CDATA[25. மோசே கர்த்தரை நோக்கிக் கூப்பிட்டான்; அப்பொழுது கர்த்தர் மோசேக்கு ஒரு மரத்தைக் காண்பித்தார்; அதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11765,51 +12370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করেছেন|”]]></a:t>
+              <a:t><![CDATA[அவன் தண்ணீரில் போட்டவுடனே, அது மதுரமான தண்ணீராயிற்று. அவர் அங்கே அவர்களுக்கு ஒரு நியமத்தையும் ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11897,51 +12502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. তারপর লোকরা এলীমে এসে উপস্থিত হল| সেখানে বারোটি জলের ঝর্ণা এবং 70 টি তাল গাছ ছিল| তারা সেই]]></a:t>
+              <a:t><![CDATA[நியாயத்தையும் கட்டளையிட்டு, அங்கே அவர்களைச் சோதித்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12029,51 +12634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রশংসা করব| প্রভু হলেন আমার পূর্বপুরুষদের ঈশ্বর| এবং আমি তাঁকে সম্মান করব|]]></a:t>
+              <a:t><![CDATA[வாசஸ்தலத்தை ஆயத்தம்பண்ணுவேன்; அவரே என் தகப்பனுடைய தேவன், அவரை உயர்த்துவேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12161,51 +12766,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জায়গায় জলের ধারে তাদের শিবির তৈরি করল|]]></a:t>
+              <a:t><![CDATA[26. நீ உன் தேவனாகிய கர்த்தரின் சத்தத்தைக் கவனமாய்க் கேட்டு, அவர் பார்வைக்குச் செம்மையானவைகளைச்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[செய்து, அவர் கட்டளைகளுக்குச் செவிகொடுத்து, அவருடைய நியமங்கள் யாவையும் கைக்கொண்டால், நான்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எகிப்தியருக்கு வரப்பண்ணின வியாதிகளில் ஒன்றையும் உனக்கு வரப்பண்ணேன்; நானே உன் பரிகாரியாகிய கர்த்தர்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. பின்பு அவர்கள் ஏலிமுக்கு வந்தார்கள்; அங்கே பன்னிரண்டு நீரூற்றுகளும் எழுபது பேரீச்சமரங்களும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இருந்தது; அங்கே தண்ணீர் அருகே பாளயமிறங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12293,51 +13558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. প্রভু হলেন মহান য়োদ্ধা| তাঁর নাম হল প্রভু|]]></a:t>
+              <a:t><![CDATA[3. கர்த்தரே யுத்தத்தில் வல்லவர்; கர்த்தர் என்பது அவருடைய நாமம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12425,51 +13690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ফরৌণের রথ এবং সেনাদের তিনি সমুদ্রে ছুঁড়ে ফেলে দিয়েছেন| ফরৌণের সেরা সৈন্যরা সূফ সাগরে ডুবে গেছে|]]></a:t>
+              <a:t><![CDATA[4. பார்வோனின் இரதங்களையும் அவன் சேனைகளையும் சமுத்திரத்திலே தள்ளி விட்டார்; அவனுடைய பிரதான அதிபதிகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12557,51 +13822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. জলের গভীরে তারা তলিয়ে গেছে| পাথরের মতো তারা জলে ডুবে গেছে|]]></a:t>
+              <a:t><![CDATA[சிவந்த சமுத்திரத்தில் அமிழ்ந்து போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12689,51 +13954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. “প্রভু আপনার ডান হাত অসম্ভব শক্তিশালী| প্রভু আপনার ডান হাত শত্রুবাহিনীকে চুরমার করে দিয়েছে|]]></a:t>
+              <a:t><![CDATA[5. ஆழி அவர்களை மூடிக்கொண்டது; கல்லைப்போல ஆழங்களில் அமிழ்ந்து போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12750,91 +14015,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 15]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme32">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme63">
   <a:themeElements>
-    <a:clrScheme name="Theme32">
+    <a:clrScheme name="Theme63">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme32">
+    <a:fontScheme name="Theme63">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12860,51 +14125,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme32">
+    <a:fmtScheme name="Theme63">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13035,51 +14300,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>50</Slides>
+  <Slides>55</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>