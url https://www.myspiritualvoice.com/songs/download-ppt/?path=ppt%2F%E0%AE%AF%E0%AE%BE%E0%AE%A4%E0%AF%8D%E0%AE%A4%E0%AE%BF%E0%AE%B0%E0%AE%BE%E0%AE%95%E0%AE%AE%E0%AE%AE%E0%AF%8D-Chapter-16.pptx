--- v1 (2026-07-15)
+++ v2 (2026-09-17)
@@ -141,50 +141,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -240,50 +250,55 @@
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
+    <p:sldId id="331" r:id="rId78"/>
+    <p:sldId id="332" r:id="rId79"/>
+    <p:sldId id="333" r:id="rId80"/>
+    <p:sldId id="334" r:id="rId81"/>
+    <p:sldId id="335" r:id="rId82"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -456,53 +471,58 @@
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
-  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
+  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
+  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -562,51 +582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: நான் உங்களுக்கு வானத்திலிருந்து அப்பம் வருஷிக்கப்பண்ணுவேன்; ஜனங்கள் போய், ஒவ்வொரு நாளுக்கு வேண்டியதை ஒவ்வொரு நாளிலும் சேர்த்துக்கொள்ளவேண்டும்; அதினால் அவர்கள் என் நியாயப்பிரமாணத்தின்படி நடப்பார்களோ நடக்கமாட்டார்களோ என்று அவர்களைச் சோதிப்பேன்.]]></a:t>
+              <a:t><![CDATA[3. And the children of Israel said unto them, Would to God we had died by the hand of the LORD in the land of Egypt, when we sat by the flesh pots, and when we did eat bread to the full; for all of you have brought us forth into this wilderness, to kill this whole assembly with hunger.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -671,51 +691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: நான் உங்களுக்கு வானத்திலிருந்து அப்பம் வருஷிக்கப்பண்ணுவேன்; ஜனங்கள் போய், ஒவ்வொரு நாளுக்கு வேண்டியதை ஒவ்வொரு நாளிலும் சேர்த்துக்கொள்ளவேண்டும்; அதினால் அவர்கள் என் நியாயப்பிரமாணத்தின்படி நடப்பார்களோ நடக்கமாட்டார்களோ என்று அவர்களைச் சோதிப்பேன்.]]></a:t>
+              <a:t><![CDATA[4. Then said the LORD unto Moses, Behold, I will rain bread from heaven for you; and the people shall go out and gather a certain rate every day, that I may prove them, whether they will walk in my law, or no.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -780,51 +800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: நான் உங்களுக்கு வானத்திலிருந்து அப்பம் வருஷிக்கப்பண்ணுவேன்; ஜனங்கள் போய், ஒவ்வொரு நாளுக்கு வேண்டியதை ஒவ்வொரு நாளிலும் சேர்த்துக்கொள்ளவேண்டும்; அதினால் அவர்கள் என் நியாயப்பிரமாணத்தின்படி நடப்பார்களோ நடக்கமாட்டார்களோ என்று அவர்களைச் சோதிப்பேன்.]]></a:t>
+              <a:t><![CDATA[4. Then said the LORD unto Moses, Behold, I will rain bread from heaven for you; and the people shall go out and gather a certain rate every day, that I may prove them, whether they will walk in my law, or no.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -889,51 +909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆறாம் நாளிலோ, அவர்கள் நாள்தோறும் சேர்க்கிறதைப் பார்க்கிலும் இரண்டத்தனையாய்ச் சேர்த்து, அதை ஆயத்தம்பண்ணி வைக்கக்கடவர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[4. Then said the LORD unto Moses, Behold, I will rain bread from heaven for you; and the people shall go out and gather a certain rate every day, that I may prove them, whether they will walk in my law, or no.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -998,51 +1018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆறாம் நாளிலோ, அவர்கள் நாள்தோறும் சேர்க்கிறதைப் பார்க்கிலும் இரண்டத்தனையாய்ச் சேர்த்து, அதை ஆயத்தம்பண்ணி வைக்கக்கடவர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[5. And it shall come to pass, that on the sixth day they shall prepare that which they bring in; and it shall be twice as much as they gather daily.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1107,51 +1127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது மோசேயும் ஆரோனும் இஸ்ரவேல் புத்திரர் எல்லாரையும் நோக்கி: கர்த்தர் உங்களை எகிப்து தேசத்திலிருந்து புறப்படப்பண்ணினவர் என்பதைச் சாயங்காலத்தில் அறிவீர்கள்;]]></a:t>
+              <a:t><![CDATA[5. And it shall come to pass, that on the sixth day they shall prepare that which they bring in; and it shall be twice as much as they gather daily.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1216,51 +1236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது மோசேயும் ஆரோனும் இஸ்ரவேல் புத்திரர் எல்லாரையும் நோக்கி: கர்த்தர் உங்களை எகிப்து தேசத்திலிருந்து புறப்படப்பண்ணினவர் என்பதைச் சாயங்காலத்தில் அறிவீர்கள்;]]></a:t>
+              <a:t><![CDATA[6. And Moses and Aaron said unto all the children of Israel, At even, then all of you shall know that the LORD has brought you out from the land of Egypt:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1325,51 +1345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. விடியற்காலத்தில் கர்த்தருடைய மகிமையையும் காண்பீர்கள்; கர்த்தருக்கு விரோதமான உங்கள் முறுமுறுப்புகளை அவர் கேட்டார்; நீங்கள் எங்களுக்கு விரோதமாய் முறுமுறுக்கிறதற்கு நாங்கள் எம்மாத்திரம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And Moses and Aaron said unto all the children of Israel, At even, then all of you shall know that the LORD has brought you out from the land of Egypt:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1434,51 +1454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. விடியற்காலத்தில் கர்த்தருடைய மகிமையையும் காண்பீர்கள்; கர்த்தருக்கு விரோதமான உங்கள் முறுமுறுப்புகளை அவர் கேட்டார்; நீங்கள் எங்களுக்கு விரோதமாய் முறுமுறுக்கிறதற்கு நாங்கள் எம்மாத்திரம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And in the morning, then all of you shall see the glory of the LORD; for that he hears your murmurings against the LORD: and what are we, that all of you murmur against us?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1543,51 +1563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பின்னும் மோசே: சாயங்காலத்தில் நீங்கள் புசிக்கிறதற்குக் கர்த்தர் உங்களுக்கு இறைச்சியையும், விடியற்காலத்தில் நீங்கள் திர்ப்தியடைகிறதற்கு அப்பத்தையும் கொடுக்கையில் இது விளங்கும்; கர்த்தருக்கு விரோதமாக நீங்கள் முறுமுறுத்த உங்கள் முறுமுறுப்புகளை அவர் கேட்டார்; நாங்கள் எம்மாத்திரம்? உங்கள் முறுமுறுப்புகள் எங்களுக்கு அல்ல, கர்த்தருக்கே விரோதமாய் இருக்கிறது என்றான்.]]></a:t>
+              <a:t><![CDATA[7. And in the morning, then all of you shall see the glory of the LORD; for that he hears your murmurings against the LORD: and what are we, that all of you murmur against us?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1652,51 +1672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இஸ்ரவேல் புத்திரராகிய சபையார் எல்லாரும் ஏலிமைவிட்டுப் பிரயாணம் பண்ணி, எகிப்து தேசத்திலிருந்து புறப்பட்ட இரண்டாம் மாதம் பதினைந்தாம் தேதியிலே, ஏலிமுக்கும் சீனாய்க்கும் நடுவே இருக்கிற சீன்வனாந்தரத்தில் சேர்ந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And they took their journey from Elim, and all the congregation of the children of Israel came unto the wilderness of Sin, which is between Elim and Sinai, on the fifteenth day of the second month after their departing out of the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1761,51 +1781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பின்னும் மோசே: சாயங்காலத்தில் நீங்கள் புசிக்கிறதற்குக் கர்த்தர் உங்களுக்கு இறைச்சியையும், விடியற்காலத்தில் நீங்கள் திர்ப்தியடைகிறதற்கு அப்பத்தையும் கொடுக்கையில் இது விளங்கும்; கர்த்தருக்கு விரோதமாக நீங்கள் முறுமுறுத்த உங்கள் முறுமுறுப்புகளை அவர் கேட்டார்; நாங்கள் எம்மாத்திரம்? உங்கள் முறுமுறுப்புகள் எங்களுக்கு அல்ல, கர்த்தருக்கே விரோதமாய் இருக்கிறது என்றான்.]]></a:t>
+              <a:t><![CDATA[7. And in the morning, then all of you shall see the glory of the LORD; for that he hears your murmurings against the LORD: and what are we, that all of you murmur against us?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1870,51 +1890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பின்னும் மோசே: சாயங்காலத்தில் நீங்கள் புசிக்கிறதற்குக் கர்த்தர் உங்களுக்கு இறைச்சியையும், விடியற்காலத்தில் நீங்கள் திர்ப்தியடைகிறதற்கு அப்பத்தையும் கொடுக்கையில் இது விளங்கும்; கர்த்தருக்கு விரோதமாக நீங்கள் முறுமுறுத்த உங்கள் முறுமுறுப்புகளை அவர் கேட்டார்; நாங்கள் எம்மாத்திரம்? உங்கள் முறுமுறுப்புகள் எங்களுக்கு அல்ல, கர்த்தருக்கே விரோதமாய் இருக்கிறது என்றான்.]]></a:t>
+              <a:t><![CDATA[8. And Moses said, This shall be, when the LORD shall give you in the evening flesh to eat, and in the morning bread to the full; for that the LORD hears your murmurings which all of you murmur against him: and what are we? your murmurings are not against us, but against the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1979,51 +1999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது மோசே ஆரோனைப் பார்த்து; நீ இஸ்ரவேல் புத்திரராகிய சபையார் எல்லாரையும் நோக்கி: கர்த்தருடைய சந்நிதியில் சேருங்கள், அவர் உங்கள் முறுமுறுப்புகளைக் கேட்டார் என்று சொல் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. And Moses said, This shall be, when the LORD shall give you in the evening flesh to eat, and in the morning bread to the full; for that the LORD hears your murmurings which all of you murmur against him: and what are we? your murmurings are not against us, but against the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2088,51 +2108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது மோசே ஆரோனைப் பார்த்து; நீ இஸ்ரவேல் புத்திரராகிய சபையார் எல்லாரையும் நோக்கி: கர்த்தருடைய சந்நிதியில் சேருங்கள், அவர் உங்கள் முறுமுறுப்புகளைக் கேட்டார் என்று சொல் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. And Moses said, This shall be, when the LORD shall give you in the evening flesh to eat, and in the morning bread to the full; for that the LORD hears your murmurings which all of you murmur against him: and what are we? your murmurings are not against us, but against the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2197,51 +2217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆரோன் இஸ்ரவேல் புத்திரராகிய சபையாருக்கெல்லாம் இதைச் சொல்லுகிறபோது, அவர்கள் வனாந்தரதிசையாகத் திரும்பிப்பார்த்தார்கள்; அப்பொழுது கர்த்தருடைய மகிமை மேகத்திலே காணப்பட்டது.]]></a:t>
+              <a:t><![CDATA[8. And Moses said, This shall be, when the LORD shall give you in the evening flesh to eat, and in the morning bread to the full; for that the LORD hears your murmurings which all of you murmur against him: and what are we? your murmurings are not against us, but against the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2306,51 +2326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆரோன் இஸ்ரவேல் புத்திரராகிய சபையாருக்கெல்லாம் இதைச் சொல்லுகிறபோது, அவர்கள் வனாந்தரதிசையாகத் திரும்பிப்பார்த்தார்கள்; அப்பொழுது கர்த்தருடைய மகிமை மேகத்திலே காணப்பட்டது.]]></a:t>
+              <a:t><![CDATA[9. And Moses spoke unto Aaron, Say unto all the congregation of the children of Israel, Come near before the LORD: for he has heard your murmurings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2415,51 +2435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தர் மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[9. And Moses spoke unto Aaron, Say unto all the congregation of the children of Israel, Come near before the LORD: for he has heard your murmurings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2524,51 +2544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இஸ்ரவேல் புத்திரரின் முறுமுறுப்புகளைக் கேட்டிருக்கிறேன்; நீ அவர்களோடே பேசி, நீங்கள் சாயங்காலத்தில் இறைச்சியைப் புசித்து, விடியற்காலத்தில் அப்பத்தால் திர்ப்தியாகி, நான் உங்கள் தேவனாகிய கர்த்தர் என்பதை அறிந்துகொள்வீர்கள் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[10. And it came to pass, as Aaron spoke unto the whole congregation of the children of Israel, that they looked toward the wilderness, and, behold, the glory of the LORD appeared in the cloud.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2633,51 +2653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இஸ்ரவேல் புத்திரரின் முறுமுறுப்புகளைக் கேட்டிருக்கிறேன்; நீ அவர்களோடே பேசி, நீங்கள் சாயங்காலத்தில் இறைச்சியைப் புசித்து, விடியற்காலத்தில் அப்பத்தால் திர்ப்தியாகி, நான் உங்கள் தேவனாகிய கர்த்தர் என்பதை அறிந்துகொள்வீர்கள் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[10. And it came to pass, as Aaron spoke unto the whole congregation of the children of Israel, that they looked toward the wilderness, and, behold, the glory of the LORD appeared in the cloud.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2742,51 +2762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இஸ்ரவேல் புத்திரரின் முறுமுறுப்புகளைக் கேட்டிருக்கிறேன்; நீ அவர்களோடே பேசி, நீங்கள் சாயங்காலத்தில் இறைச்சியைப் புசித்து, விடியற்காலத்தில் அப்பத்தால் திர்ப்தியாகி, நான் உங்கள் தேவனாகிய கர்த்தர் என்பதை அறிந்துகொள்வீர்கள் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[11. And the LORD spoke unto Moses, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2851,51 +2871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இஸ்ரவேல் புத்திரராகிய சபையார் எல்லாரும் ஏலிமைவிட்டுப் பிரயாணம் பண்ணி, எகிப்து தேசத்திலிருந்து புறப்பட்ட இரண்டாம் மாதம் பதினைந்தாம் தேதியிலே, ஏலிமுக்கும் சீனாய்க்கும் நடுவே இருக்கிற சீன்வனாந்தரத்தில் சேர்ந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And they took their journey from Elim, and all the congregation of the children of Israel came unto the wilderness of Sin, which is between Elim and Sinai, on the fifteenth day of the second month after their departing out of the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2960,51 +2980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. சாயங்காலத்தில் காடைகள் வந்து விழுந்து பாளயத்தை மூடிக்கொண்டது. விடியற்காலத்தில் பாளயத்தைச் சுற்றி பனி பெய்திருந்தது.]]></a:t>
+              <a:t><![CDATA[12. I have heard the murmurings of the children of Israel: speak unto them, saying, At even all of you shall eat flesh, and in the morning all of you shall be filled with bread; and all of you shall know that I am the LORD your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3069,51 +3089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. சாயங்காலத்தில் காடைகள் வந்து விழுந்து பாளயத்தை மூடிக்கொண்டது. விடியற்காலத்தில் பாளயத்தைச் சுற்றி பனி பெய்திருந்தது.]]></a:t>
+              <a:t><![CDATA[12. I have heard the murmurings of the children of Israel: speak unto them, saying, At even all of you shall eat flesh, and in the morning all of you shall be filled with bread; and all of you shall know that I am the LORD your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3178,51 +3198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பெய்திருந்த பனி நீங்கினபின், இதோ, வனாந்தரத்தின் மீதெங்கும் உருட்சியான ஒரு சிறிய வஸ்து உறைந்த பனிக்கட்டிப் பொடியத்தனையாய்த் தரையின் மேல் கிடந்தது.]]></a:t>
+              <a:t><![CDATA[12. I have heard the murmurings of the children of Israel: speak unto them, saying, At even all of you shall eat flesh, and in the morning all of you shall be filled with bread; and all of you shall know that I am the LORD your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3287,51 +3307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பெய்திருந்த பனி நீங்கினபின், இதோ, வனாந்தரத்தின் மீதெங்கும் உருட்சியான ஒரு சிறிய வஸ்து உறைந்த பனிக்கட்டிப் பொடியத்தனையாய்த் தரையின் மேல் கிடந்தது.]]></a:t>
+              <a:t><![CDATA[13. And it came to pass, that at even the quails came up, and covered the camp: and in the morning the dew lay round about the host.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3396,51 +3416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இஸ்ரவேல் புத்திரர் அதைக் கண்டு, அது இன்னது என்று அறியாதிருந்து, ஒருவரை ஒருவர் பார்த்து, இது என்ன என்றார்கள்; அப்பொழுது மோசே அவர்களை நோக்கி: இது கர்த்தர் உங்களுக்குப் புசிக்கக்கொடுத்த அப்பம்.]]></a:t>
+              <a:t><![CDATA[13. And it came to pass, that at even the quails came up, and covered the camp: and in the morning the dew lay round about the host.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3505,51 +3525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இஸ்ரவேல் புத்திரர் அதைக் கண்டு, அது இன்னது என்று அறியாதிருந்து, ஒருவரை ஒருவர் பார்த்து, இது என்ன என்றார்கள்; அப்பொழுது மோசே அவர்களை நோக்கி: இது கர்த்தர் உங்களுக்குப் புசிக்கக்கொடுத்த அப்பம்.]]></a:t>
+              <a:t><![CDATA[14. And when the dew that lay was gone up, behold, upon the face of the wilderness there lay a small round thing, as small as the hoar frost on the ground.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3614,51 +3634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தர் கட்டளையிடுகிறது என்னவென்றால், அவரவர் புசிக்கும் அளவுக்குத் தக்கதாக அதில் எடுத்துச் சேர்க்கக்கடவீர்கள்; உங்களிலுள்ள ஆத்துமாக்களின் இலக்கத்தின்படி, அவனவன் தன் தன் கூடாரத்தில் இருக்கிறவர்களுக்காக தலைக்கு ஒரு ஓமர் அளவு எடுத்துக்கொள்ளக்கடவன் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. And when the dew that lay was gone up, behold, upon the face of the wilderness there lay a small round thing, as small as the hoar frost on the ground.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3723,51 +3743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தர் கட்டளையிடுகிறது என்னவென்றால், அவரவர் புசிக்கும் அளவுக்குத் தக்கதாக அதில் எடுத்துச் சேர்க்கக்கடவீர்கள்; உங்களிலுள்ள ஆத்துமாக்களின் இலக்கத்தின்படி, அவனவன் தன் தன் கூடாரத்தில் இருக்கிறவர்களுக்காக தலைக்கு ஒரு ஓமர் அளவு எடுத்துக்கொள்ளக்கடவன் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. And when the children of Israel saw it, they said one to another, It is manna: for they know not what it was. And Moses said unto them, This is the bread which the LORD has given you to eat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3832,51 +3852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தர் கட்டளையிடுகிறது என்னவென்றால், அவரவர் புசிக்கும் அளவுக்குத் தக்கதாக அதில் எடுத்துச் சேர்க்கக்கடவீர்கள்; உங்களிலுள்ள ஆத்துமாக்களின் இலக்கத்தின்படி, அவனவன் தன் தன் கூடாரத்தில் இருக்கிறவர்களுக்காக தலைக்கு ஒரு ஓமர் அளவு எடுத்துக்கொள்ளக்கடவன் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. And when the children of Israel saw it, they said one to another, It is manna: for they know not what it was. And Moses said unto them, This is the bread which the LORD has given you to eat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3941,51 +3961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இஸ்ரவேல் புத்திரர் அப்படியே செய்து, சிலர் மிகுதியாயும் சிலர் கொஞ்சமாயும் சேர்த்தார்கள்.]]></a:t>
+              <a:t><![CDATA[16. This is the thing which the LORD has commanded, Gather of it every man according to his eating, an omer for every man, according to the number of your persons; take all of you every man for them which are in his tents.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4050,51 +4070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இஸ்ரவேல் புத்திரராகிய சபையார் எல்லாரும் ஏலிமைவிட்டுப் பிரயாணம் பண்ணி, எகிப்து தேசத்திலிருந்து புறப்பட்ட இரண்டாம் மாதம் பதினைந்தாம் தேதியிலே, ஏலிமுக்கும் சீனாய்க்கும் நடுவே இருக்கிற சீன்வனாந்தரத்தில் சேர்ந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And they took their journey from Elim, and all the congregation of the children of Israel came unto the wilderness of Sin, which is between Elim and Sinai, on the fifteenth day of the second month after their departing out of the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4159,51 +4179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பின்பு, அதை ஓமரால் அளந்தார்கள்: மிகுதியாய்ச் சேர்த்தவனுக்கு மீதியானதும் இல்லை, கொஞ்சமாய்ச் சேர்த்தவனுக்குக் குறைவானதும் இல்லை; அவரவர் தாங்கள் புசிக்கும் அளவுக்குத்தக்கதாகச் சேர்த்தார்கள்.]]></a:t>
+              <a:t><![CDATA[16. This is the thing which the LORD has commanded, Gather of it every man according to his eating, an omer for every man, according to the number of your persons; take all of you every man for them which are in his tents.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4268,51 +4288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பின்பு, அதை ஓமரால் அளந்தார்கள்: மிகுதியாய்ச் சேர்த்தவனுக்கு மீதியானதும் இல்லை, கொஞ்சமாய்ச் சேர்த்தவனுக்குக் குறைவானதும் இல்லை; அவரவர் தாங்கள் புசிக்கும் அளவுக்குத்தக்கதாகச் சேர்த்தார்கள்.]]></a:t>
+              <a:t><![CDATA[16. This is the thing which the LORD has commanded, Gather of it every man according to his eating, an omer for every man, according to the number of your persons; take all of you every man for them which are in his tents.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4377,51 +4397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மோசே அவர்களை நோக்கி: ஒருவனும் விடியற்காலம்மட்டும் அதில் ஒன்றும் வைக்கக் கூடாது என்று அவர்களுக்குச் சொல்லியும்;]]></a:t>
+              <a:t><![CDATA[17. And the children of Israel did so, and gathered, some more, some less.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4486,51 +4506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மோசேயின் சொல் கேளாமல், சிலர் அதில் விடியற்காலம்மட்டும் கொஞ்சம் மீதியாய் வைத்தார்கள்; அது பூச்சி பிடித்து நாற்றமெடுத்தது. அவர்கள்மேல் மோசே கோபங்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[18. And when they did mete it with an omer, he that gathered much had nothing over, and he that gathered little had no lack; they gathered every man according to his eating.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4595,51 +4615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மோசேயின் சொல் கேளாமல், சிலர் அதில் விடியற்காலம்மட்டும் கொஞ்சம் மீதியாய் வைத்தார்கள்; அது பூச்சி பிடித்து நாற்றமெடுத்தது. அவர்கள்மேல் மோசே கோபங்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[18. And when they did mete it with an omer, he that gathered much had nothing over, and he that gathered little had no lack; they gathered every man according to his eating.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4704,51 +4724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அதை விடியற்காலந்தோறும் அவரவர் புசிக்கும் அளவுக்குத்தக்கதாகச் சேர்த்தார்கள், வெயில் ஏறஏற அது உருகிப்போம்.]]></a:t>
+              <a:t><![CDATA[19. And Moses said, Let no man leave of it till the morning.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4813,51 +4833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அதை விடியற்காலந்தோறும் அவரவர் புசிக்கும் அளவுக்குத்தக்கதாகச் சேர்த்தார்கள், வெயில் ஏறஏற அது உருகிப்போம்.]]></a:t>
+              <a:t><![CDATA[19. And Moses said, Let no man leave of it till the morning.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4922,51 +4942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஆறாம் நாளில் தலைக்கு இரண்டு ஓமர் வீதமாக இரண்டத்தனையாய் ஆகாரம் சேர்த்தார்கள்; அப்பொழுது சபையின் தலைவர் எல்லாரும் வந்து, அதை மோசேக்கு அறிவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[20. Notwithstanding they hearkened not unto Moses; but some of them left of it until the morning, and it bred worms, and stank: and Moses was angry with them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5031,51 +5051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஆறாம் நாளில் தலைக்கு இரண்டு ஓமர் வீதமாக இரண்டத்தனையாய் ஆகாரம் சேர்த்தார்கள்; அப்பொழுது சபையின் தலைவர் எல்லாரும் வந்து, அதை மோசேக்கு அறிவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[20. Notwithstanding they hearkened not unto Moses; but some of them left of it until the morning, and it bred worms, and stank: and Moses was angry with them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5140,51 +5160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவன் அவர்களை நோக்கி: கர்த்தர் சொன்னது இதுதான்; நாளைக்குக் கர்த்தருக்குரிய பரிசுத்த ஓய்வுநாளாகிய ஓய்வு; நீங்கள் சுடவேண்டியதைச் சுட்டு, வேவிக்கவேண்டியதை வேவித்து, மீதியாயிருக்கிறதையெல்லாம் நாளைமட்டும் உங்களுக்காக வைத்துவையுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. And they gathered it every morning, every man according to his eating: and when the sun waxed hot, it melted.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5249,51 +5269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அந்த வனாந்தரத்திலே இஸ்ரவேல் புத்திரராகிய சபையார் எல்லாரும் மோசேக்கும் ஆரோனுக்கும் விரோதமாக முறுமுறுத்து:]]></a:t>
+              <a:t><![CDATA[2. And the whole congregation of the children of Israel murmured against Moses and Aaron in the wilderness:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5358,51 +5378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவன் அவர்களை நோக்கி: கர்த்தர் சொன்னது இதுதான்; நாளைக்குக் கர்த்தருக்குரிய பரிசுத்த ஓய்வுநாளாகிய ஓய்வு; நீங்கள் சுடவேண்டியதைச் சுட்டு, வேவிக்கவேண்டியதை வேவித்து, மீதியாயிருக்கிறதையெல்லாம் நாளைமட்டும் உங்களுக்காக வைத்துவையுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. And they gathered it every morning, every man according to his eating: and when the sun waxed hot, it melted.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5467,51 +5487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவன் அவர்களை நோக்கி: கர்த்தர் சொன்னது இதுதான்; நாளைக்குக் கர்த்தருக்குரிய பரிசுத்த ஓய்வுநாளாகிய ஓய்வு; நீங்கள் சுடவேண்டியதைச் சுட்டு, வேவிக்கவேண்டியதை வேவித்து, மீதியாயிருக்கிறதையெல்லாம் நாளைமட்டும் உங்களுக்காக வைத்துவையுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[22. And it came to pass, that on the sixth day they gathered twice as much bread, two omers for one man: and all the rulers of the congregation came and told Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5576,51 +5596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. மோசே கட்டளையிட்டபடியே, அதை மறுநாள்வரைக்கும் வைத்துவைத்தார்கள்; அப்பொழுது அது நாறவும் இல்லை, அதிலே பூச்சிபிடிக்கவும் இல்லை.]]></a:t>
+              <a:t><![CDATA[22. And it came to pass, that on the sixth day they gathered twice as much bread, two omers for one man: and all the rulers of the congregation came and told Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5685,51 +5705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. மோசே கட்டளையிட்டபடியே, அதை மறுநாள்வரைக்கும் வைத்துவைத்தார்கள்; அப்பொழுது அது நாறவும் இல்லை, அதிலே பூச்சிபிடிக்கவும் இல்லை.]]></a:t>
+              <a:t><![CDATA[23. And he said unto them, This is that which the LORD has said, Tomorrow is the rest of the holy sabbath unto the LORD: bake that which all of you will bake to day, and seethe that all of you will seethe; and that which remains over lay up for you to be kept until the morning.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5794,51 +5814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்பொழுது மோசே: அதை இன்றைக்குப் புசியுங்கள்; இன்று கர்த்தருக்குரிய ஓய்வுநாள்; இன்று நீங்கள் அதை வெளியிலே காணமாட்டீர்கள்.]]></a:t>
+              <a:t><![CDATA[23. And he said unto them, This is that which the LORD has said, Tomorrow is the rest of the holy sabbath unto the LORD: bake that which all of you will bake to day, and seethe that all of you will seethe; and that which remains over lay up for you to be kept until the morning.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5903,51 +5923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்பொழுது மோசே: அதை இன்றைக்குப் புசியுங்கள்; இன்று கர்த்தருக்குரிய ஓய்வுநாள்; இன்று நீங்கள் அதை வெளியிலே காணமாட்டீர்கள்.]]></a:t>
+              <a:t><![CDATA[23. And he said unto them, This is that which the LORD has said, Tomorrow is the rest of the holy sabbath unto the LORD: bake that which all of you will bake to day, and seethe that all of you will seethe; and that which remains over lay up for you to be kept until the morning.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6012,51 +6032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஆறுநாளும் அதைச் சேர்ப்பீர்களாக; ஏழாம்நாள் ஓய்வுநாளாயிருக்கிறது; அதிலே அது உண்டாயிராது என்றான்.]]></a:t>
+              <a:t><![CDATA[24. And they laid it up till the morning, as Moses bade: and it did not stink, neither was there any worm therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6121,51 +6141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஆறுநாளும் அதைச் சேர்ப்பீர்களாக; ஏழாம்நாள் ஓய்வுநாளாயிருக்கிறது; அதிலே அது உண்டாயிராது என்றான்.]]></a:t>
+              <a:t><![CDATA[24. And they laid it up till the morning, as Moses bade: and it did not stink, neither was there any worm therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6230,51 +6250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ஏழாம்நாளில் ஜனங்களில் சிலர் அதைச் சேர்க்கப் புறப்பட்டார்கள்; அவர்கள் அதைக் காணவில்லை.]]></a:t>
+              <a:t><![CDATA[25. And Moses said, Eat that to day; in order to day is a sabbath unto the LORD: to day all of you shall not find it in the field.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6339,51 +6359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ஏழாம்நாளில் ஜனங்களில் சிலர் அதைச் சேர்க்கப் புறப்பட்டார்கள்; அவர்கள் அதைக் காணவில்லை.]]></a:t>
+              <a:t><![CDATA[25. And Moses said, Eat that to day; in order to day is a sabbath unto the LORD: to day all of you shall not find it in the field.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6448,51 +6468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அந்த வனாந்தரத்திலே இஸ்ரவேல் புத்திரராகிய சபையார் எல்லாரும் மோசேக்கும் ஆரோனுக்கும் விரோதமாக முறுமுறுத்து:]]></a:t>
+              <a:t><![CDATA[2. And the whole congregation of the children of Israel murmured against Moses and Aaron in the wilderness:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6557,51 +6577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: என் கட்டளைகளையும் என் பிரமாணங்களையும் கைக்கொள்ள எந்தமட்டும் மனதில்லாதிருப்பீர்கள்?]]></a:t>
+              <a:t><![CDATA[26. Six days all of you shall gather it; but on the seventh day, which is the sabbath, in it there shall be none.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6666,51 +6686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. பாருங்கள், கர்த்தர் உங்களுக்கு ஓய்வுநாளை அருளினபடியால், அவர் உங்களுக்கு ஆறாம் நாளில் இரண்டுநாளுக்கு வேண்டிய ஆகாரத்தைக் கொடுக்கிறார்; ஏழாம்நாளில் உங்களில் ஒருவனும் தன்தன் ஸ்தானத்திலிருந்து புறப்படாமல், அவனவன் தன் தன் ஸ்தானத்திலே இருக்கவேண்டும் என்றார்.]]></a:t>
+              <a:t><![CDATA[27. And it came to pass, that there went out some of the people on the seventh day in order to gather, and they found none.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6775,51 +6795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. பாருங்கள், கர்த்தர் உங்களுக்கு ஓய்வுநாளை அருளினபடியால், அவர் உங்களுக்கு ஆறாம் நாளில் இரண்டுநாளுக்கு வேண்டிய ஆகாரத்தைக் கொடுக்கிறார்; ஏழாம்நாளில் உங்களில் ஒருவனும் தன்தன் ஸ்தானத்திலிருந்து புறப்படாமல், அவனவன் தன் தன் ஸ்தானத்திலே இருக்கவேண்டும் என்றார்.]]></a:t>
+              <a:t><![CDATA[28. And the LORD said unto Moses, How long refuse all of you to keep my commandments and my laws?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6884,51 +6904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. பாருங்கள், கர்த்தர் உங்களுக்கு ஓய்வுநாளை அருளினபடியால், அவர் உங்களுக்கு ஆறாம் நாளில் இரண்டுநாளுக்கு வேண்டிய ஆகாரத்தைக் கொடுக்கிறார்; ஏழாம்நாளில் உங்களில் ஒருவனும் தன்தன் ஸ்தானத்திலிருந்து புறப்படாமல், அவனவன் தன் தன் ஸ்தானத்திலே இருக்கவேண்டும் என்றார்.]]></a:t>
+              <a:t><![CDATA[28. And the LORD said unto Moses, How long refuse all of you to keep my commandments and my laws?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6993,51 +7013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அப்படியே ஜனங்கள் ஏழாம்நாளில் ஓய்ந்திருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[29. See, for that the LORD has given you the sabbath, therefore he gives you on the sixth day the bread of two days; abide all of you every man in his place, let no man go out of his place on the seventh day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7102,51 +7122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. இஸ்ரவேல் வம்சத்தார் அதற்கு மன்னா என்று பேரிட்டார்கள்; அது கொத்துமல்லி அளவாயும் வெண்மைநிறமாயும் இருந்தது, அதின் ருசி தேனிட்ட பணிகாரத்திற்கு ஒப்பாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[29. See, for that the LORD has given you the sabbath, therefore he gives you on the sixth day the bread of two days; abide all of you every man in his place, let no man go out of his place on the seventh day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7211,51 +7231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. இஸ்ரவேல் வம்சத்தார் அதற்கு மன்னா என்று பேரிட்டார்கள்; அது கொத்துமல்லி அளவாயும் வெண்மைநிறமாயும் இருந்தது, அதின் ருசி தேனிட்ட பணிகாரத்திற்கு ஒப்பாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[29. See, for that the LORD has given you the sabbath, therefore he gives you on the sixth day the bread of two days; abide all of you every man in his place, let no man go out of his place on the seventh day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7320,51 +7340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அப்பொழுது மோசே: கர்த்தர் கட்டளையிட்ட காரியம் என்னவென்றால், நான் உங்களை எகிப்து தேசத்திலிருந்து புறப்படப்பண்ணினபோது, வனாந்தரத்தில் உங்களுக்குப் புசிக்கக்கொடுத்த அப்பத்தை உங்கள் சந்ததியார் பார்க்கும் படிக்கு, அவர்களுக்காக அதைக் காப்பதற்கு, அதிலே ஒரு ஓமர் நிறைய எடுத்து வைக்கவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[30. So the people rested on the seventh day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7429,51 +7449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அப்பொழுது மோசே: கர்த்தர் கட்டளையிட்ட காரியம் என்னவென்றால், நான் உங்களை எகிப்து தேசத்திலிருந்து புறப்படப்பண்ணினபோது, வனாந்தரத்தில் உங்களுக்குப் புசிக்கக்கொடுத்த அப்பத்தை உங்கள் சந்ததியார் பார்க்கும் படிக்கு, அவர்களுக்காக அதைக் காப்பதற்கு, அதிலே ஒரு ஓமர் நிறைய எடுத்து வைக்கவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[31. And the house of Israel called the name thereof Manna: and it was like coriander seed, white; and the taste of it was like wafers made with honey.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7538,51 +7558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அப்பொழுது மோசே: கர்த்தர் கட்டளையிட்ட காரியம் என்னவென்றால், நான் உங்களை எகிப்து தேசத்திலிருந்து புறப்படப்பண்ணினபோது, வனாந்தரத்தில் உங்களுக்குப் புசிக்கக்கொடுத்த அப்பத்தை உங்கள் சந்ததியார் பார்க்கும் படிக்கு, அவர்களுக்காக அதைக் காப்பதற்கு, அதிலே ஒரு ஓமர் நிறைய எடுத்து வைக்கவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[31. And the house of Israel called the name thereof Manna: and it was like coriander seed, white; and the taste of it was like wafers made with honey.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7647,51 +7667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நாங்கள் இறைச்சிப் பாத்திரங்களண்டையிலே உட்கார்ந்து அப்பத்தைத் திர்ப்தியாகச் சாப்பிட்ட எகிப்து தேசத்திலே, கர்த்தரின் கையால் செத்துப்போனோமானால் தாவிளை; இந்தக் கூட்டம் முழுவதையும் பட்டினியினால் கொல்லும்படி நீங்கள் எங்களைப் புறப்படப்பண்ணி, இந்த வனாந்தரத்திலே அழைத்துவந்தீர்களே என்று அவர்களிடத்தில் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And the children of Israel said unto them, Would to God we had died by the hand of the LORD in the land of Egypt, when we sat by the flesh pots, and when we did eat bread to the full; for all of you have brought us forth into this wilderness, to kill this whole assembly with hunger.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7756,51 +7776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. மேலும், மோசே ஆரோனை நோக்கி: நீ ஒரு கலசத்தை எடுத்து, அதிலே ஒரு ஓமர் அளவு மன்னாவைப் போட்டு, அதை உங்கள் சந்ததியாருக்காகக் காப்பதற்குக் கர்த்தருடைய சந்நிதியிலே வை என்றான்.]]></a:t>
+              <a:t><![CDATA[32. And Moses said, This is the thing which the LORD commands, Fill an omer of it to be kept for your generations; that they may see the bread wherewith I have fed you in the wilderness, when I brought you forth from the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7865,51 +7885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. மேலும், மோசே ஆரோனை நோக்கி: நீ ஒரு கலசத்தை எடுத்து, அதிலே ஒரு ஓமர் அளவு மன்னாவைப் போட்டு, அதை உங்கள் சந்ததியாருக்காகக் காப்பதற்குக் கர்த்தருடைய சந்நிதியிலே வை என்றான்.]]></a:t>
+              <a:t><![CDATA[32. And Moses said, This is the thing which the LORD commands, Fill an omer of it to be kept for your generations; that they may see the bread wherewith I have fed you in the wilderness, when I brought you forth from the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7974,51 +7994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. கர்த்தர் மோசேக்குக் கட்டளையிட்டபடியே அது காக்கப்படும்படி ஆரோன் அதைச் சாட்சி சந்நிதியில் வைத்தான்.]]></a:t>
+              <a:t><![CDATA[32. And Moses said, This is the thing which the LORD commands, Fill an omer of it to be kept for your generations; that they may see the bread wherewith I have fed you in the wilderness, when I brought you forth from the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8083,51 +8103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. இஸ்ரவேல் புத்திரர் குடியிருப்பான தேசத்துக்கு வருமட்டும் நாற்பது வருஷமளவும் மன்னாவைப் புசித்தார்கள்; அவர்கள் கானான் தேசத்தின் எல்லையில் சேரும் வரைக்கும் மன்னாவைப் புசித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[32. And Moses said, This is the thing which the LORD commands, Fill an omer of it to be kept for your generations; that they may see the bread wherewith I have fed you in the wilderness, when I brought you forth from the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8192,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. இஸ்ரவேல் புத்திரர் குடியிருப்பான தேசத்துக்கு வருமட்டும் நாற்பது வருஷமளவும் மன்னாவைப் புசித்தார்கள்; அவர்கள் கானான் தேசத்தின் எல்லையில் சேரும் வரைக்கும் மன்னாவைப் புசித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[33. And Moses said unto Aaron, Take a pot, and put an omer full of manna therein, and lay it up before the LORD, to be kept for your generations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8301,51 +8321,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ஒரு ஓமரானது எப்பாவிலே பத்தில் ஒரு பங்கு.]]></a:t>
+              <a:t><![CDATA[33. And Moses said unto Aaron, Take a pot, and put an omer full of manna therein, and lay it up before the LORD, to be kept for your generations.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. As the LORD commanded Moses, so Aaron laid it up before the Testimony, to be kept.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. As the LORD commanded Moses, so Aaron laid it up before the Testimony, to be kept.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. And the children of Israel did eat manna forty years, until they came to a land inhabited; they did eat manna, until they came unto the borders of the land of Canaan.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. And the children of Israel did eat manna forty years, until they came to a land inhabited; they did eat manna, until they came unto the borders of the land of Canaan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8410,51 +8866,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நாங்கள் இறைச்சிப் பாத்திரங்களண்டையிலே உட்கார்ந்து அப்பத்தைத் திர்ப்தியாகச் சாப்பிட்ட எகிப்து தேசத்திலே, கர்த்தரின் கையால் செத்துப்போனோமானால் தாவிளை; இந்தக் கூட்டம் முழுவதையும் பட்டினியினால் கொல்லும்படி நீங்கள் எங்களைப் புறப்படப்பண்ணி, இந்த வனாந்தரத்திலே அழைத்துவந்தீர்களே என்று அவர்களிடத்தில் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And the children of Israel said unto them, Would to God we had died by the hand of the LORD in the land of Egypt, when we sat by the flesh pots, and when we did eat bread to the full; for all of you have brought us forth into this wilderness, to kill this whole assembly with hunger.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. Now an omer is the tenth part of an ephah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8519,51 +9084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நாங்கள் இறைச்சிப் பாத்திரங்களண்டையிலே உட்கார்ந்து அப்பத்தைத் திர்ப்தியாகச் சாப்பிட்ட எகிப்து தேசத்திலே, கர்த்தரின் கையால் செத்துப்போனோமானால் தாவிளை; இந்தக் கூட்டம் முழுவதையும் பட்டினியினால் கொல்லும்படி நீங்கள் எங்களைப் புறப்படப்பண்ணி, இந்த வனாந்தரத்திலே அழைத்துவந்தீர்களே என்று அவர்களிடத்தில் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And the children of Israel said unto them, Would to God we had died by the hand of the LORD in the land of Egypt, when we sat by the flesh pots, and when we did eat bread to the full; for all of you have brought us forth into this wilderness, to kill this whole assembly with hunger.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8598,51 +9163,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473089626" r:id="rId1"/>
+    <p:sldLayoutId id="2478619101" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9218,54 +9783,94 @@
 
 <file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide77.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide78.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide78.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide79.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide79.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide80.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide80.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
@@ -9378,51 +9983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Then said the LORD unto Moses, Behold, I will rain bread from heaven for you; and the people]]></a:t>
+              <a:t><![CDATA[அவர்களிடத்தில் சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +10115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall go out and gather a certain rate every day, that I may prove them, whether they will walk in]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: நான் உங்களுக்கு வானத்திலிருந்து அப்பம் வருஷிக்கப்பண்ணுவேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +10247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[my law, or no.]]></a:t>
+              <a:t><![CDATA[ஜனங்கள் போய், ஒவ்வொரு நாளுக்கு வேண்டியதை ஒவ்வொரு நாளிலும் சேர்த்துக்கொள்ளவேண்டும்; அதினால் அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +10379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And it shall come to pass, that on the sixth day they shall prepare that which they bring in; and]]></a:t>
+              <a:t><![CDATA[என் நியாயப்பிரமாணத்தின்படி நடப்பார்களோ நடக்கமாட்டார்களோ என்று அவர்களைச் சோதிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +10511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[it shall be twice as much as they gather daily.]]></a:t>
+              <a:t><![CDATA[5. ஆறாம் நாளிலோ, அவர்கள் நாள்தோறும் சேர்க்கிறதைப் பார்க்கிலும் இரண்டத்தனையாய்ச் சேர்த்து, அதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10038,51 +10643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And Moses and Aaron said unto all the children of Israel, At even, then all of you shall know]]></a:t>
+              <a:t><![CDATA[ஆயத்தம்பண்ணி வைக்கக்கடவர்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10170,51 +10775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that the LORD has brought you out from the land of Egypt:]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது மோசேயும் ஆரோனும் இஸ்ரவேல் புத்திரர் எல்லாரையும் நோக்கி: கர்த்தர் உங்களை எகிப்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10302,51 +10907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And in the morning, then all of you shall see the glory of the LORD; for that he hears your]]></a:t>
+              <a:t><![CDATA[தேசத்திலிருந்து புறப்படப்பண்ணினவர் என்பதைச் சாயங்காலத்தில் அறிவீர்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10434,51 +11039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[murmurings against the LORD: and what are we, that all of you murmur against us?]]></a:t>
+              <a:t><![CDATA[7. விடியற்காலத்தில் கர்த்தருடைய மகிமையையும் காண்பீர்கள்; கர்த்தருக்கு விரோதமான உங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10566,51 +11171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And Moses said, This shall be, when the LORD shall give you in the evening flesh to eat, and in]]></a:t>
+              <a:t><![CDATA[முறுமுறுப்புகளை அவர் கேட்டார்; நீங்கள் எங்களுக்கு விரோதமாய் முறுமுறுக்கிறதற்கு நாங்கள் எம்மாத்திரம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10698,51 +11303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And they took their journey from Elim, and all the congregation of the children of Israel came]]></a:t>
+              <a:t><![CDATA[1. இஸ்ரவேல் புத்திரராகிய சபையார் எல்லாரும் ஏலிமைவிட்டுப் பிரயாணம் பண்ணி, எகிப்து தேசத்திலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10830,51 +11435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the morning bread to the full; for that the LORD hears your murmurings which all of you murmur]]></a:t>
+              <a:t><![CDATA[என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10962,51 +11567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[against him: and what are we? your murmurings are not against us, but against the LORD.]]></a:t>
+              <a:t><![CDATA[8. பின்னும் மோசே: சாயங்காலத்தில் நீங்கள் புசிக்கிறதற்குக் கர்த்தர் உங்களுக்கு இறைச்சியையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11094,51 +11699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And Moses spoke unto Aaron, Say unto all the congregation of the children of Israel, Come near]]></a:t>
+              <a:t><![CDATA[விடியற்காலத்தில் நீங்கள் திர்ப்தியடைகிறதற்கு அப்பத்தையும் கொடுக்கையில் இது விளங்கும்; கர்த்தருக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11226,51 +11831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[before the LORD: for he has heard your murmurings.]]></a:t>
+              <a:t><![CDATA[விரோதமாக நீங்கள் முறுமுறுத்த உங்கள் முறுமுறுப்புகளை அவர் கேட்டார்; நாங்கள் எம்மாத்திரம்? உங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11358,51 +11963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And it came to pass, as Aaron spoke unto the whole congregation of the children of Israel, that]]></a:t>
+              <a:t><![CDATA[முறுமுறுப்புகள் எங்களுக்கு அல்ல, கர்த்தருக்கே விரோதமாய் இருக்கிறது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11490,51 +12095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they looked toward the wilderness, and, behold, the glory of the LORD appeared in the cloud.]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது மோசே ஆரோனைப் பார்த்து; நீ இஸ்ரவேல் புத்திரராகிய சபையார் எல்லாரையும் நோக்கி: கர்த்தருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11622,51 +12227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And the LORD spoke unto Moses, saying,]]></a:t>
+              <a:t><![CDATA[சந்நிதியில் சேருங்கள், அவர் உங்கள் முறுமுறுப்புகளைக் கேட்டார் என்று சொல் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11754,51 +12359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. I have heard the murmurings of the children of Israel: speak unto them, saying, At even all of]]></a:t>
+              <a:t><![CDATA[10. ஆரோன் இஸ்ரவேல் புத்திரராகிய சபையாருக்கெல்லாம் இதைச் சொல்லுகிறபோது, அவர்கள் வனாந்தரதிசையாகத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11886,51 +12491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you shall eat flesh, and in the morning all of you shall be filled with bread; and all of you shall]]></a:t>
+              <a:t><![CDATA[திரும்பிப்பார்த்தார்கள்; அப்பொழுது கர்த்தருடைய மகிமை மேகத்திலே காணப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12018,51 +12623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[know that I am the LORD your God.]]></a:t>
+              <a:t><![CDATA[11. கர்த்தர் மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12150,51 +12755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto the wilderness of Sin, which is between Elim and Sinai, on the fifteenth day of the second]]></a:t>
+              <a:t><![CDATA[புறப்பட்ட இரண்டாம் மாதம் பதினைந்தாம் தேதியிலே, ஏலிமுக்கும் சீனாய்க்கும் நடுவே இருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12282,51 +12887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And it came to pass, that at even the quails came up, and covered the camp: and in the morning]]></a:t>
+              <a:t><![CDATA[12. இஸ்ரவேல் புத்திரரின் முறுமுறுப்புகளைக் கேட்டிருக்கிறேன்; நீ அவர்களோடே பேசி, நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12414,51 +13019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the dew lay round about the host.]]></a:t>
+              <a:t><![CDATA[சாயங்காலத்தில் இறைச்சியைப் புசித்து, விடியற்காலத்தில் அப்பத்தால் திர்ப்தியாகி, நான் உங்கள் தேவனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12546,51 +13151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And when the dew that lay was gone up, behold, upon the face of the wilderness there lay a small]]></a:t>
+              <a:t><![CDATA[கர்த்தர் என்பதை அறிந்துகொள்வீர்கள் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12678,51 +13283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[round thing, as small as the hoar frost on the ground.]]></a:t>
+              <a:t><![CDATA[13. சாயங்காலத்தில் காடைகள் வந்து விழுந்து பாளயத்தை மூடிக்கொண்டது. விடியற்காலத்தில் பாளயத்தைச் சுற்றி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12810,51 +13415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And when the children of Israel saw it, they said one to another, It is manna: for they know not]]></a:t>
+              <a:t><![CDATA[பனி பெய்திருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12942,51 +13547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[what it was. And Moses said unto them, This is the bread which the LORD has given you to eat.]]></a:t>
+              <a:t><![CDATA[14. பெய்திருந்த பனி நீங்கினபின், இதோ, வனாந்தரத்தின் மீதெங்கும் உருட்சியான ஒரு சிறிய வஸ்து உறைந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13074,51 +13679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. This is the thing which the LORD has commanded, Gather of it every man according to his eating,]]></a:t>
+              <a:t><![CDATA[பனிக்கட்டிப் பொடியத்தனையாய்த் தரையின் மேல் கிடந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13206,51 +13811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[an omer for every man, according to the number of your persons; take all of you every man for them]]></a:t>
+              <a:t><![CDATA[15. இஸ்ரவேல் புத்திரர் அதைக் கண்டு, அது இன்னது என்று அறியாதிருந்து, ஒருவரை ஒருவர் பார்த்து, இது என்ன]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13338,51 +13943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which are in his tents.]]></a:t>
+              <a:t><![CDATA[என்றார்கள்; அப்பொழுது மோசே அவர்களை நோக்கி: இது கர்த்தர் உங்களுக்குப் புசிக்கக்கொடுத்த அப்பம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13470,51 +14075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And the children of Israel did so, and gathered, some more, some less.]]></a:t>
+              <a:t><![CDATA[16. கர்த்தர் கட்டளையிடுகிறது என்னவென்றால், அவரவர் புசிக்கும் அளவுக்குத் தக்கதாக அதில் எடுத்துச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13602,51 +14207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[month after their departing out of the land of Egypt.]]></a:t>
+              <a:t><![CDATA[சீன்வனாந்தரத்தில் சேர்ந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13734,51 +14339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And when they did mete it with an omer, he that gathered much had nothing over, and he that]]></a:t>
+              <a:t><![CDATA[சேர்க்கக்கடவீர்கள்; உங்களிலுள்ள ஆத்துமாக்களின் இலக்கத்தின்படி, அவனவன் தன் தன் கூடாரத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13866,51 +14471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[gathered little had no lack; they gathered every man according to his eating.]]></a:t>
+              <a:t><![CDATA[இருக்கிறவர்களுக்காக தலைக்கு ஒரு ஓமர் அளவு எடுத்துக்கொள்ளக்கடவன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13998,51 +14603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And Moses said, Let no man leave of it till the morning.]]></a:t>
+              <a:t><![CDATA[17. இஸ்ரவேல் புத்திரர் அப்படியே செய்து, சிலர் மிகுதியாயும் சிலர் கொஞ்சமாயும் சேர்த்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14130,51 +14735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Notwithstanding they hearkened not unto Moses; but some of them left of it until the morning,]]></a:t>
+              <a:t><![CDATA[18. பின்பு, அதை ஓமரால் அளந்தார்கள்: மிகுதியாய்ச் சேர்த்தவனுக்கு மீதியானதும் இல்லை, கொஞ்சமாய்ச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14262,51 +14867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and it bred worms, and stank: and Moses was angry with them.]]></a:t>
+              <a:t><![CDATA[சேர்த்தவனுக்குக் குறைவானதும் இல்லை; அவரவர் தாங்கள் புசிக்கும் அளவுக்குத்தக்கதாகச் சேர்த்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14394,51 +14999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And they gathered it every morning, every man according to his eating: and when the sun waxed]]></a:t>
+              <a:t><![CDATA[19. மோசே அவர்களை நோக்கி: ஒருவனும் விடியற்காலம்மட்டும் அதில் ஒன்றும் வைக்கக் கூடாது என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14526,51 +15131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hot, it melted.]]></a:t>
+              <a:t><![CDATA[அவர்களுக்குச் சொல்லியும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14658,51 +15263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And it came to pass, that on the sixth day they gathered twice as much bread, two omers for one]]></a:t>
+              <a:t><![CDATA[20. மோசேயின் சொல் கேளாமல், சிலர் அதில் விடியற்காலம்மட்டும் கொஞ்சம் மீதியாய் வைத்தார்கள்; அது பூச்சி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14790,51 +15395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[man: and all the rulers of the congregation came and told Moses.]]></a:t>
+              <a:t><![CDATA[பிடித்து நாற்றமெடுத்தது. அவர்கள்மேல் மோசே கோபங்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14922,51 +15527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And he said unto them, This is that which the LORD has said, Tomorrow is the rest of the holy]]></a:t>
+              <a:t><![CDATA[21. அதை விடியற்காலந்தோறும் அவரவர் புசிக்கும் அளவுக்குத்தக்கதாகச் சேர்த்தார்கள், வெயில் ஏறஏற அது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15054,51 +15659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And the whole congregation of the children of Israel murmured against Moses and Aaron in the]]></a:t>
+              <a:t><![CDATA[2. அந்த வனாந்தரத்திலே இஸ்ரவேல் புத்திரராகிய சபையார் எல்லாரும் மோசேக்கும் ஆரோனுக்கும் விரோதமாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15186,51 +15791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sabbath unto the LORD: bake that which all of you will bake to day, and seethe that all of you will]]></a:t>
+              <a:t><![CDATA[உருகிப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15318,51 +15923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[seethe; and that which remains over lay up for you to be kept until the morning.]]></a:t>
+              <a:t><![CDATA[22. ஆறாம் நாளில் தலைக்கு இரண்டு ஓமர் வீதமாக இரண்டத்தனையாய் ஆகாரம் சேர்த்தார்கள்; அப்பொழுது சபையின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15450,51 +16055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And they laid it up till the morning, as Moses bade: and it did not stink, neither was there any]]></a:t>
+              <a:t><![CDATA[தலைவர் எல்லாரும் வந்து, அதை மோசேக்கு அறிவித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15582,51 +16187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[worm therein.]]></a:t>
+              <a:t><![CDATA[23. அவன் அவர்களை நோக்கி: கர்த்தர் சொன்னது இதுதான்; நாளைக்குக் கர்த்தருக்குரிய பரிசுத்த ஓய்வுநாளாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15714,51 +16319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And Moses said, Eat that to day; in order to day is a sabbath unto the LORD: to day all of you]]></a:t>
+              <a:t><![CDATA[ஓய்வு; நீங்கள் சுடவேண்டியதைச் சுட்டு, வேவிக்கவேண்டியதை வேவித்து, மீதியாயிருக்கிறதையெல்லாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15846,51 +16451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall not find it in the field.]]></a:t>
+              <a:t><![CDATA[நாளைமட்டும் உங்களுக்காக வைத்துவையுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15978,51 +16583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. Six days all of you shall gather it; but on the seventh day, which is the sabbath, in it there]]></a:t>
+              <a:t><![CDATA[24. மோசே கட்டளையிட்டபடியே, அதை மறுநாள்வரைக்கும் வைத்துவைத்தார்கள்; அப்பொழுது அது நாறவும் இல்லை,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16110,51 +16715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall be none.]]></a:t>
+              <a:t><![CDATA[அதிலே பூச்சிபிடிக்கவும் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16242,51 +16847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And it came to pass, that there went out some of the people on the seventh day in order to]]></a:t>
+              <a:t><![CDATA[25. அப்பொழுது மோசே: அதை இன்றைக்குப் புசியுங்கள்; இன்று கர்த்தருக்குரிய ஓய்வுநாள்; இன்று நீங்கள் அதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16374,51 +16979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[gather, and they found none.]]></a:t>
+              <a:t><![CDATA[வெளியிலே காணமாட்டீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16506,51 +17111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wilderness:]]></a:t>
+              <a:t><![CDATA[முறுமுறுத்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16638,51 +17243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And the LORD said unto Moses, How long refuse all of you to keep my commandments and my laws?]]></a:t>
+              <a:t><![CDATA[26. ஆறுநாளும் அதைச் சேர்ப்பீர்களாக; ஏழாம்நாள் ஓய்வுநாளாயிருக்கிறது; அதிலே அது உண்டாயிராது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16770,51 +17375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. See, for that the LORD has given you the sabbath, therefore he gives you on the sixth day the]]></a:t>
+              <a:t><![CDATA[27. ஏழாம்நாளில் ஜனங்களில் சிலர் அதைச் சேர்க்கப் புறப்பட்டார்கள்; அவர்கள் அதைக் காணவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16902,51 +17507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bread of two days; abide all of you every man in his place, let no man go out of his place on the]]></a:t>
+              <a:t><![CDATA[28. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: என் கட்டளைகளையும் என் பிரமாணங்களையும் கைக்கொள்ள எந்தமட்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17034,51 +17639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[seventh day.]]></a:t>
+              <a:t><![CDATA[மனதில்லாதிருப்பீர்கள்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17166,51 +17771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. So the people rested on the seventh day.]]></a:t>
+              <a:t><![CDATA[29. பாருங்கள், கர்த்தர் உங்களுக்கு ஓய்வுநாளை அருளினபடியால், அவர் உங்களுக்கு ஆறாம் நாளில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17298,51 +17903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And the house of Israel called the name thereof Manna: and it was like coriander seed, white;]]></a:t>
+              <a:t><![CDATA[இரண்டுநாளுக்கு வேண்டிய ஆகாரத்தைக் கொடுக்கிறார்; ஏழாம்நாளில் உங்களில் ஒருவனும் தன்தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17430,51 +18035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and the taste of it was like wafers made with honey.]]></a:t>
+              <a:t><![CDATA[ஸ்தானத்திலிருந்து புறப்படாமல், அவனவன் தன் தன் ஸ்தானத்திலே இருக்கவேண்டும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17562,51 +18167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. And Moses said, This is the thing which the LORD commands, Fill an omer of it to be kept for]]></a:t>
+              <a:t><![CDATA[30. அப்படியே ஜனங்கள் ஏழாம்நாளில் ஓய்ந்திருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17694,51 +18299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your generations; that they may see the bread wherewith I have fed you in the wilderness, when I]]></a:t>
+              <a:t><![CDATA[31. இஸ்ரவேல் வம்சத்தார் அதற்கு மன்னா என்று பேரிட்டார்கள்; அது கொத்துமல்லி அளவாயும் வெண்மைநிறமாயும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17826,51 +18431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[brought you forth from the land of Egypt.]]></a:t>
+              <a:t><![CDATA[இருந்தது, அதின் ருசி தேனிட்ட பணிகாரத்திற்கு ஒப்பாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17958,51 +18563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And the children of Israel said unto them, Would to God we had died by the hand of the LORD in]]></a:t>
+              <a:t><![CDATA[3. நாங்கள் இறைச்சிப் பாத்திரங்களண்டையிலே உட்கார்ந்து அப்பத்தைத் திர்ப்தியாகச் சாப்பிட்ட எகிப்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18090,51 +18695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. And Moses said unto Aaron, Take a pot, and put an omer full of manna therein, and lay it up]]></a:t>
+              <a:t><![CDATA[32. அப்பொழுது மோசே: கர்த்தர் கட்டளையிட்ட காரியம் என்னவென்றால், நான் உங்களை எகிப்து தேசத்திலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18222,51 +18827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[before the LORD, to be kept for your generations.]]></a:t>
+              <a:t><![CDATA[புறப்படப்பண்ணினபோது, வனாந்தரத்தில் உங்களுக்குப் புசிக்கக்கொடுத்த அப்பத்தை உங்கள் சந்ததியார்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18354,51 +18959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. As the LORD commanded Moses, so Aaron laid it up before the Testimony, to be kept.]]></a:t>
+              <a:t><![CDATA[பார்க்கும் படிக்கு, அவர்களுக்காக அதைக் காப்பதற்கு, அதிலே ஒரு ஓமர் நிறைய எடுத்து வைக்கவேண்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18486,51 +19091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. And the children of Israel did eat manna forty years, until they came to a land inhabited; they]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18618,51 +19223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[did eat manna, until they came unto the borders of the land of Canaan.]]></a:t>
+              <a:t><![CDATA[33. மேலும், மோசே ஆரோனை நோக்கி: நீ ஒரு கலசத்தை எடுத்து, அதிலே ஒரு ஓமர் அளவு மன்னாவைப் போட்டு, அதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18750,51 +19355,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. Now an omer is the tenth part of an ephah.]]></a:t>
+              <a:t><![CDATA[உங்கள் சந்ததியாருக்காகக் காப்பதற்குக் கர்த்தருடைய சந்நிதியிலே வை என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. கர்த்தர் மோசேக்குக் கட்டளையிட்டபடியே அது காக்கப்படும்படி ஆரோன் அதைச் சாட்சி சந்நிதியில்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வைத்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. இஸ்ரவேல் புத்திரர் குடியிருப்பான தேசத்துக்கு வருமட்டும் நாற்பது வருஷமளவும் மன்னாவைப்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[புசித்தார்கள்; அவர்கள் கானான் தேசத்தின் எல்லையில் சேரும் வரைக்கும் மன்னாவைப் புசித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18882,51 +20015,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the land of Egypt, when we sat by the flesh pots, and when we did eat bread to the full; for all of]]></a:t>
+              <a:t><![CDATA[தேசத்திலே, கர்த்தரின் கையால் செத்துப்போனோமானால் தாவிளை; இந்தக் கூட்டம் முழுவதையும் பட்டினியினால்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. ஒரு ஓமரானது எப்பாவிலே பத்தில் ஒரு பங்கு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19014,51 +20279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you have brought us forth into this wilderness, to kill this whole assembly with hunger.]]></a:t>
+              <a:t><![CDATA[கொல்லும்படி நீங்கள் எங்களைப் புறப்படப்பண்ணி, இந்த வனாந்தரத்திலே அழைத்துவந்தீர்களே என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19075,91 +20340,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 16]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme97">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme45">
   <a:themeElements>
-    <a:clrScheme name="Theme97">
+    <a:clrScheme name="Theme45">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme97">
+    <a:fontScheme name="Theme45">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -19185,51 +20450,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme97">
+    <a:fmtScheme name="Theme45">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -19360,51 +20625,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>75</Slides>
+  <Slides>80</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>