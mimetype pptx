--- v1 (2026-07-31)
+++ v2 (2026-11-03)
@@ -61,50 +61,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -120,50 +122,51 @@
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
+    <p:sldId id="291" r:id="rId38"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -296,53 +299,54 @@
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
-  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -402,51 +406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மோசே கர்த்தரை நோக்கிக் கூப்பிட்டு: இந்த ஜனங்களுக்கு நான் என்ன செய்வேன், இவர்கள் என்மேல் கல்லெறியப் பார்க்கிறார்களே என்றான்.]]></a:t>
+              <a:t><![CDATA[4. And Moses cried unto the LORD, saying, What shall I do unto this people? they be almost ready to stone me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -511,51 +515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மோசே கர்த்தரை நோக்கிக் கூப்பிட்டு: இந்த ஜனங்களுக்கு நான் என்ன செய்வேன், இவர்கள் என்மேல் கல்லெறியப் பார்க்கிறார்களே என்றான்.]]></a:t>
+              <a:t><![CDATA[4. And Moses cried unto the LORD, saying, What shall I do unto this people? they be almost ready to stone me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -620,51 +624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: நீ இஸ்ரவேல் மூப்பரில் சிலரை உன்னோடே கூட்டிக்கொண்டு, நீ நதியை அடித்த உன் கோலை உன் கையிலே பிடித்துக்கொண்டு, ஜனங்களுக்கு முன்னே நடந்துபோ.]]></a:t>
+              <a:t><![CDATA[5. And the LORD said unto Moses, Go on before the people, and take with you of the elders of Israel; and your rod, wherewith you smote the river, take in yours hand, and go.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -729,51 +733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: நீ இஸ்ரவேல் மூப்பரில் சிலரை உன்னோடே கூட்டிக்கொண்டு, நீ நதியை அடித்த உன் கோலை உன் கையிலே பிடித்துக்கொண்டு, ஜனங்களுக்கு முன்னே நடந்துபோ.]]></a:t>
+              <a:t><![CDATA[5. And the LORD said unto Moses, Go on before the people, and take with you of the elders of Israel; and your rod, wherewith you smote the river, take in yours hand, and go.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -838,51 +842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அங்கே ஓரேபிலே நான் உனக்கு முன்பாகக் கன்மலையின்மேல் நிற்பேன்; நீ அந்தக் கன்மலையை அடி; அப்பொழுது ஜனங்கள் குடிக்க அதிலிருந்து தண்ணீர் புறப்படும் என்றார்; அப்படியே மோசே இஸ்ரவேல் மூப்பரின் கண்களுக்கு முன்பாகச் செய்தான்.]]></a:t>
+              <a:t><![CDATA[6. Behold, I will stand before you there upon the rock in Horeb; and you shall strike the rock, and there shall come water out of it, that the people may drink. And Moses did so in the sight of the elders of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -947,51 +951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அங்கே ஓரேபிலே நான் உனக்கு முன்பாகக் கன்மலையின்மேல் நிற்பேன்; நீ அந்தக் கன்மலையை அடி; அப்பொழுது ஜனங்கள் குடிக்க அதிலிருந்து தண்ணீர் புறப்படும் என்றார்; அப்படியே மோசே இஸ்ரவேல் மூப்பரின் கண்களுக்கு முன்பாகச் செய்தான்.]]></a:t>
+              <a:t><![CDATA[6. Behold, I will stand before you there upon the rock in Horeb; and you shall strike the rock, and there shall come water out of it, that the people may drink. And Moses did so in the sight of the elders of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1056,51 +1060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அங்கே ஓரேபிலே நான் உனக்கு முன்பாகக் கன்மலையின்மேல் நிற்பேன்; நீ அந்தக் கன்மலையை அடி; அப்பொழுது ஜனங்கள் குடிக்க அதிலிருந்து தண்ணீர் புறப்படும் என்றார்; அப்படியே மோசே இஸ்ரவேல் மூப்பரின் கண்களுக்கு முன்பாகச் செய்தான்.]]></a:t>
+              <a:t><![CDATA[6. Behold, I will stand before you there upon the rock in Horeb; and you shall strike the rock, and there shall come water out of it, that the people may drink. And Moses did so in the sight of the elders of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1165,51 +1169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இஸ்ரவேல் புத்திரர் வாதாடினதினிமித்தமும், கர்த்தர் எங்கள் நடுவில் இருக்கிறாரா இல்லையா என்று அவர்கள் கர்த்தரைப் பரீட்சை பார்த்ததினிமித்தமும், அவன் அந்த ஸ்தலத்திற்கு மாசா என்றும் மேரிபா என்றும் பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[7. And he called the name of the place Massah, and Meribah, because of the chiding of the children of Israel, and because they tempted the LORD, saying, Is the LORD among us, or not?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1274,51 +1278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இஸ்ரவேல் புத்திரர் வாதாடினதினிமித்தமும், கர்த்தர் எங்கள் நடுவில் இருக்கிறாரா இல்லையா என்று அவர்கள் கர்த்தரைப் பரீட்சை பார்த்ததினிமித்தமும், அவன் அந்த ஸ்தலத்திற்கு மாசா என்றும் மேரிபா என்றும் பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[7. And he called the name of the place Massah, and Meribah, because of the chiding of the children of Israel, and because they tempted the LORD, saying, Is the LORD among us, or not?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1383,51 +1387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அமலேக்கியர் வந்து ரெவிதீமிலே இஸ்ரவேலரோடே யுத்தம் பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And he called the name of the place Massah, and Meribah, because of the chiding of the children of Israel, and because they tempted the LORD, saying, Is the LORD among us, or not?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1492,51 +1496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு இஸ்ரவேல் புத்திரராகிய சபையார் எல்லாரும் கர்த்தருடைய கட்டளையின்படியே சீன்வனாந்தரத்திலிருந்து புறப்பட்டு, பிரயாணம்பண்ணி, ரெவிதீமிலே வந்து பாளயமிறங்கினார்கள்; அங்கே ஜனங்களுக்குக் குடிக்கத் தண்ணீர் இல்லாதிருந்தது.]]></a:t>
+              <a:t><![CDATA[1. And all the congregation of the children of Israel journeyed from the wilderness of Sin, after their journeys, according to the commandment of the LORD, and pitched in Rephidim: and there was no water for the people to drink.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1601,51 +1605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது மோசே யோசுவாவை நோக்கி: நீ நமக்காக மனிதரைத் தெரிந்துகொண்டு, புறப்பட்டு, அமலேக்கோடே யுத்தம்பண்ணு; நாளைக்கு நான் மலையுச்சியில் தேவனுடைய கோலை என் கையில் பிடித்துக்கொண்டு நிற்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. Then came Amalek, and fought with Israel in Rephidim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1710,51 +1714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது மோசே யோசுவாவை நோக்கி: நீ நமக்காக மனிதரைத் தெரிந்துகொண்டு, புறப்பட்டு, அமலேக்கோடே யுத்தம்பண்ணு; நாளைக்கு நான் மலையுச்சியில் தேவனுடைய கோலை என் கையில் பிடித்துக்கொண்டு நிற்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[9. And Moses said unto Joshua, Choose us out men, and go out, fight with Amalek: tomorrow I will stand on the top of the hill with the rod of God in mine hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1819,51 +1823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. யோசுவா தனக்கு மோசே சொன்னபடியே செய்து, அமலேக்கோடே யுத்தம் பண்ணினான். மோசேயும் ஆரோனும் ஊர் என்பவனும் மலையுச்சியில் ஏறினார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And Moses said unto Joshua, Choose us out men, and go out, fight with Amalek: tomorrow I will stand on the top of the hill with the rod of God in mine hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1928,51 +1932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. யோசுவா தனக்கு மோசே சொன்னபடியே செய்து, அமலேக்கோடே யுத்தம் பண்ணினான். மோசேயும் ஆரோனும் ஊர் என்பவனும் மலையுச்சியில் ஏறினார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And Moses said unto Joshua, Choose us out men, and go out, fight with Amalek: tomorrow I will stand on the top of the hill with the rod of God in mine hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2037,51 +2041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மோசே தன் கையை ஏறெடுத்திருக்கையில், இஸ்ரவேலர் மேற்கொண்டார்கள்; அவன் தன் கையைத் தாழவிடுகையில், அமலேக்கு மேற்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[10. So Joshua did as Moses had said to him, and fought with Amalek: and Moses, Aaron, and Hur went up to the top of the hill.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2146,51 +2150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மோசே தன் கையை ஏறெடுத்திருக்கையில், இஸ்ரவேலர் மேற்கொண்டார்கள்; அவன் தன் கையைத் தாழவிடுகையில், அமலேக்கு மேற்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[10. So Joshua did as Moses had said to him, and fought with Amalek: and Moses, Aaron, and Hur went up to the top of the hill.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2255,51 +2259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மோசேயின் கைகள் அசந்துபோயிற்று, அப்பொழுது அவர்கள் ஒரு கல்லைக் கொண்டுவந்து அவன் கீழே வைத்தார்கள்; அதின்மேல் உட்கார்ந்தான்; ஆரோனும் ஊரும் ஒருவன் ஒரு பக்கத்திலும் ஒருவன் மறு பக்கத்திலும் இருந்து, அவன் கைகளைத் தாங்கினார்கள்; இவ்விதமாய் அவன் கைகள் சூரியன் அஸ்தமிக்கும்வரைக்கும் ஒரே நிலையாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[11. And it came to pass, when Moses held up his hand, that Israel prevailed: and when he let down his hand, Amalek prevailed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2364,51 +2368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மோசேயின் கைகள் அசந்துபோயிற்று, அப்பொழுது அவர்கள் ஒரு கல்லைக் கொண்டுவந்து அவன் கீழே வைத்தார்கள்; அதின்மேல் உட்கார்ந்தான்; ஆரோனும் ஊரும் ஒருவன் ஒரு பக்கத்திலும் ஒருவன் மறு பக்கத்திலும் இருந்து, அவன் கைகளைத் தாங்கினார்கள்; இவ்விதமாய் அவன் கைகள் சூரியன் அஸ்தமிக்கும்வரைக்கும் ஒரே நிலையாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[11. And it came to pass, when Moses held up his hand, that Israel prevailed: and when he let down his hand, Amalek prevailed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2473,51 +2477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மோசேயின் கைகள் அசந்துபோயிற்று, அப்பொழுது அவர்கள் ஒரு கல்லைக் கொண்டுவந்து அவன் கீழே வைத்தார்கள்; அதின்மேல் உட்கார்ந்தான்; ஆரோனும் ஊரும் ஒருவன் ஒரு பக்கத்திலும் ஒருவன் மறு பக்கத்திலும் இருந்து, அவன் கைகளைத் தாங்கினார்கள்; இவ்விதமாய் அவன் கைகள் சூரியன் அஸ்தமிக்கும்வரைக்கும் ஒரே நிலையாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[12. But Moses hands were heavy; and they took a stone, and put it under him, and he sat thereon; and Aaron and Hur stayed up his hands, the one on the one side, and the other on the other side; and his hands were steady until the going down of the sun.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2582,51 +2586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. யோசுவா அமலேக்கையும் அவன் ஜனங்களையும் பட்டயக்கருக்கினாலே முறிய அடித்தான்.]]></a:t>
+              <a:t><![CDATA[12. But Moses hands were heavy; and they took a stone, and put it under him, and he sat thereon; and Aaron and Hur stayed up his hands, the one on the one side, and the other on the other side; and his hands were steady until the going down of the sun.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2691,51 +2695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு இஸ்ரவேல் புத்திரராகிய சபையார் எல்லாரும் கர்த்தருடைய கட்டளையின்படியே சீன்வனாந்தரத்திலிருந்து புறப்பட்டு, பிரயாணம்பண்ணி, ரெவிதீமிலே வந்து பாளயமிறங்கினார்கள்; அங்கே ஜனங்களுக்குக் குடிக்கத் தண்ணீர் இல்லாதிருந்தது.]]></a:t>
+              <a:t><![CDATA[1. And all the congregation of the children of Israel journeyed from the wilderness of Sin, after their journeys, according to the commandment of the LORD, and pitched in Rephidim: and there was no water for the people to drink.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2800,51 +2804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பின்பு கர்த்தர் மோசேயை நோக்கி: இதை நினைவுகூரும்பொருட்டு, நீ ஒரு புஸ்தகத்தில் எழுதி, யோசுவாவின் செவி கேட்கும்படி வாசி. அமலேக்கை வானத்தின் கீழெங்கும் இராதபடிக்கு நாசம் பண்ணுவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[12. But Moses hands were heavy; and they took a stone, and put it under him, and he sat thereon; and Aaron and Hur stayed up his hands, the one on the one side, and the other on the other side; and his hands were steady until the going down of the sun.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2909,51 +2913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பின்பு கர்த்தர் மோசேயை நோக்கி: இதை நினைவுகூரும்பொருட்டு, நீ ஒரு புஸ்தகத்தில் எழுதி, யோசுவாவின் செவி கேட்கும்படி வாசி. அமலேக்கை வானத்தின் கீழெங்கும் இராதபடிக்கு நாசம் பண்ணுவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[13. And Joshua humiliated Amalek and his people with the edge of the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3018,51 +3022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பின்பு கர்த்தர் மோசேயை நோக்கி: இதை நினைவுகூரும்பொருட்டு, நீ ஒரு புஸ்தகத்தில் எழுதி, யோசுவாவின் செவி கேட்கும்படி வாசி. அமலேக்கை வானத்தின் கீழெங்கும் இராதபடிக்கு நாசம் பண்ணுவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[14. And the LORD said unto Moses, Write this for a memorial in a book, and rehearse it in the ears of Joshua: for I will utterly put out the remembrance of Amalek from under heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3127,51 +3131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மோசே ஒரு பலிபீடத்தைக் கட்டி, அதற்கு யேகோவாநிசி என்று பேரிட்டு,]]></a:t>
+              <a:t><![CDATA[14. And the LORD said unto Moses, Write this for a memorial in a book, and rehearse it in the ears of Joshua: for I will utterly put out the remembrance of Amalek from under heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3236,51 +3240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அமலேக்கின் கை கர்த்தருடைய சிங்காசனத்துக்கு விரோதமாயிருந்தபடியால், தலைமுறை தலைமுறைதோறும் அவனுக்கு விரோதமாய் கர்த்தரின் யுத்தம் நடக்கும் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. And Moses built an altar, and called the name of it Jehovahnissi:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3345,51 +3349,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அமலேக்கின் கை கர்த்தருடைய சிங்காசனத்துக்கு விரோதமாயிருந்தபடியால், தலைமுறை தலைமுறைதோறும் அவனுக்கு விரோதமாய் கர்த்தரின் யுத்தம் நடக்கும் என்றான்.]]></a:t>
+              <a:t><![CDATA[16. For he said, Because the LORD has sworn that the LORD will have war with Amalek from generation to generation.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. For he said, Because the LORD has sworn that the LORD will have war with Amalek from generation to generation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3454,51 +3567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு இஸ்ரவேல் புத்திரராகிய சபையார் எல்லாரும் கர்த்தருடைய கட்டளையின்படியே சீன்வனாந்தரத்திலிருந்து புறப்பட்டு, பிரயாணம்பண்ணி, ரெவிதீமிலே வந்து பாளயமிறங்கினார்கள்; அங்கே ஜனங்களுக்குக் குடிக்கத் தண்ணீர் இல்லாதிருந்தது.]]></a:t>
+              <a:t><![CDATA[1. And all the congregation of the children of Israel journeyed from the wilderness of Sin, after their journeys, according to the commandment of the LORD, and pitched in Rephidim: and there was no water for the people to drink.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3563,51 +3676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது ஜனங்கள் மோசேயோடே வாதாடி: நாங்கள் குடிக்கிறதற்கு எங்களுக்குத் தண்ணீர் தரவேண்டும் என்றார்கள். அதற்கு மோசே: என்னோடே ஏன் வாதாடுகிறீர்கள், கர்த்தரை ஏன் பரீட்சை பார்க்கிறீர்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[2. Wherefore the people did chide with Moses, and said, Give us water that we may drink. And Moses said unto them, Why chide all of you with me? wherefore do all of you tempt the LORD?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3672,51 +3785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது ஜனங்கள் மோசேயோடே வாதாடி: நாங்கள் குடிக்கிறதற்கு எங்களுக்குத் தண்ணீர் தரவேண்டும் என்றார்கள். அதற்கு மோசே: என்னோடே ஏன் வாதாடுகிறீர்கள், கர்த்தரை ஏன் பரீட்சை பார்க்கிறீர்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[2. Wherefore the people did chide with Moses, and said, Give us water that we may drink. And Moses said unto them, Why chide all of you with me? wherefore do all of you tempt the LORD?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3781,51 +3894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஜனங்கள் அவ்விடத்திலே தண்ணீர்த் தவனமாயிருந்தபடியால், அவர்கள் மோசேக்கு விரோதமாய் முறுமுறுத்து: நீர் எங்களையும் எங்கள் பிள்ளைகளையும் எங்கள் ஆடுமாடுகளையும் தண்ணீர்த் தவனத்தினால் கொன்றுபோட எங்களை எகிப்திலிருந்து ஏன் கொண்டு வந்தீர் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And the people thirsted there for water; and the people murmured against Moses, and said, Wherefore is this that you have brought us up out of Egypt, to kill us and our children and our cattle with thirst?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3890,51 +4003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஜனங்கள் அவ்விடத்திலே தண்ணீர்த் தவனமாயிருந்தபடியால், அவர்கள் மோசேக்கு விரோதமாய் முறுமுறுத்து: நீர் எங்களையும் எங்கள் பிள்ளைகளையும் எங்கள் ஆடுமாடுகளையும் தண்ணீர்த் தவனத்தினால் கொன்றுபோட எங்களை எகிப்திலிருந்து ஏன் கொண்டு வந்தீர் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And the people thirsted there for water; and the people murmured against Moses, and said, Wherefore is this that you have brought us up out of Egypt, to kill us and our children and our cattle with thirst?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3999,51 +4112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஜனங்கள் அவ்விடத்திலே தண்ணீர்த் தவனமாயிருந்தபடியால், அவர்கள் மோசேக்கு விரோதமாய் முறுமுறுத்து: நீர் எங்களையும் எங்கள் பிள்ளைகளையும் எங்கள் ஆடுமாடுகளையும் தண்ணீர்த் தவனத்தினால் கொன்றுபோட எங்களை எகிப்திலிருந்து ஏன் கொண்டு வந்தீர் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And the people thirsted there for water; and the people murmured against Moses, and said, Wherefore is this that you have brought us up out of Egypt, to kill us and our children and our cattle with thirst?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4078,51 +4191,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474540480" r:id="rId1"/>
+    <p:sldLayoutId id="2482634598" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4346,50 +4459,58 @@
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4538,51 +4659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. তারপর মোশি প্রভুর কাছে কেঁদে পড়ল এবং বলল, “আমি এদের নিয়ে কি করি? যদি এখুনি কিছু না করা যায]]></a:t>
+              <a:t><![CDATA[4. மோசே கர்த்தரை நோக்கிக் கூப்பிட்டு: இந்த ஜனங்களுக்கு நான் என்ன செய்வேன், இவர்கள் என்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4670,51 +4791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাহলে এরা তো সত্যি সত্যি আমাকে পাথর দিয়ে মেরে ফেলবে|”]]></a:t>
+              <a:t><![CDATA[கல்லெறியப் பார்க்கிறார்களே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4802,51 +4923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. প্রভু মোশিকে বললেন, “কিছু প্রবীণ নেতাদের নিয়ে ইস্রায়েলের লোকের সামনে গিয়ে দাঁড়াও| সঙ্গে তোমার]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: நீ இஸ்ரவேல் மூப்பரில் சிலரை உன்னோடே கூட்டிக்கொண்டு, நீ நதியை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4934,51 +5055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পথ চলার লাঠিকেও নেবে য়ে লাঠি দিয়ে তুমি নীল নদে আঘাত করেছিলে|]]></a:t>
+              <a:t><![CDATA[அடித்த உன் கோலை உன் கையிலே பிடித்துக்கொண்டு, ஜனங்களுக்கு முன்னே நடந்துபோ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5066,51 +5187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. আমি তোমার সামনে হোরেব পর্বতের (সীনয় পর্বত) ওপর দাঁড়াব| পথ চলার লাঠি দিয়ে ঐ পাথরে আঘাত করো আর]]></a:t>
+              <a:t><![CDATA[6. அங்கே ஓரேபிலே நான் உனக்கு முன்பாகக் கன்மலையின்மேல் நிற்பேன்; நீ அந்தக் கன்மலையை அடி; அப்பொழுது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5198,51 +5319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তখনই দেখবে পাথর থেকে জল বেরিয়ে আসছে| ঐ জল লোকরা পান করতে পারবে|”মোশি তাই করল এবং ইস্রায়েলের প্রবীণ]]></a:t>
+              <a:t><![CDATA[ஜனங்கள் குடிக்க அதிலிருந்து தண்ணீர் புறப்படும் என்றார்; அப்படியே மோசே இஸ்ரவேல் மூப்பரின் கண்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5330,51 +5451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নেতারাও তা স্বচক্ষে দেখতে পেল|]]></a:t>
+              <a:t><![CDATA[முன்பாகச் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5462,51 +5583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. মোশি ঐ স্থানের নাম দিল মঃসা ও মরীবা, কারণ ঐ স্থানেই ইস্রায়েলের লোকরা তার বিরোধিতা এবং ঈশ্বরের]]></a:t>
+              <a:t><![CDATA[7. இஸ்ரவேல் புத்திரர் வாதாடினதினிமித்தமும், கர்த்தர் எங்கள் நடுவில் இருக்கிறாரா இல்லையா என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5594,51 +5715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পরীক্ষা নিয়েছিল| লোকজন চেযেছিল প্রভু তাদের সঙ্গে আছেন কিনা তা পরীক্ষা করে দেখতে|]]></a:t>
+              <a:t><![CDATA[அவர்கள் கர்த்தரைப் பரீட்சை பார்த்ததினிமித்தமும், அவன் அந்த ஸ்தலத்திற்கு மாசா என்றும் மேரிபா என்றும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5726,51 +5847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. সেই সময় অমালেক গোষ্ঠীর লোকরা এল এবং রফীদীমে ইস্রায়েলের লোকদের সঙ্গে যুদ্ধ বাধিয়ে দিল|]]></a:t>
+              <a:t><![CDATA[பேரிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5858,51 +5979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. সমস্ত ইস্রায়েলীয়রা একসঙ্গে সীন মরুভূমি থেকে তাদের যাত্রা শুরু করল| প্রভু য়েমনভাবে তাদের]]></a:t>
+              <a:t><![CDATA[1. பின்பு இஸ்ரவேல் புத்திரராகிய சபையார் எல்லாரும் கர்த்தருடைய கட்டளையின்படியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5990,51 +6111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. তখন মোশি যিহোশূয়কে বলল, “কিছু লোককে বেছে নিয়ে আগামীকাল থেকে অমালেকদের সঙ্গে যুদ্ধ করো| আমি]]></a:t>
+              <a:t><![CDATA[8. அமலேக்கியர் வந்து ரெவிதீமிலே இஸ்ரவேலரோடே யுத்தம் பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6122,51 +6243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমাকে পথ চলার লাঠি য়েটাতে ঈশ্বরের পরাক্রম বিদ্যমান, সেইটা নিয়ে পাহাড়ের ওপর থেকে লক্ষ্য করব|”]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது மோசே யோசுவாவை நோக்கி: நீ நமக்காக மனிதரைத் தெரிந்துகொண்டு, புறப்பட்டு, அமலேக்கோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6254,51 +6375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. পরদিন যিহোশূয় মোশির আদেশ মেনে যুদ্ধ করতে গেল| একই সমযে মোশি, হারোণ এবং হূর পাহাড়ের চূড়ায়]]></a:t>
+              <a:t><![CDATA[யுத்தம்பண்ணு; நாளைக்கு நான் மலையுச்சியில் தேவனுடைய கோலை என் கையில் பிடித்துக்கொண்டு நிற்பேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6386,51 +6507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[উঠল|]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6518,51 +6639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. যতক্ষণ পর্য়ন্ত মোশি তার হাত তুলে রইল, ইস্রায়েলীয়রা যুদ্ধ জিতছিল, যখন সে তার হাত নামিয়েছিল]]></a:t>
+              <a:t><![CDATA[10. யோசுவா தனக்கு மோசே சொன்னபடியே செய்து, அமலேக்கோடே யுத்தம் பண்ணினான். மோசேயும் ஆரோனும் ஊர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6650,51 +6771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তখন তারা হেরে যাচ্ছিল|]]></a:t>
+              <a:t><![CDATA[என்பவனும் மலையுச்சியில் ஏறினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6782,51 +6903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. কিছু সময় পরে হাত তুলে থাকতে থাকতে মোশি ক্লান্ত হয়ে উঠল| তখন হারোণ ও হূর একটা বিশাল পাথরে]]></a:t>
+              <a:t><![CDATA[11. மோசே தன் கையை ஏறெடுத்திருக்கையில், இஸ்ரவேலர் மேற்கொண்டார்கள்; அவன் தன் கையைத் தாழவிடுகையில்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6914,51 +7035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মোশিকে বসিযে তারা উভয়ে মোশির দুদিকে গিয়ে তার হাত তুলে ধরল| সূর্য় না ডোবা পর্য়ন্ত তারা এইভাবেই]]></a:t>
+              <a:t><![CDATA[அமலேக்கு மேற்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7046,51 +7167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মোশির হাত দুটোকে তুলে ধরে রইল|]]></a:t>
+              <a:t><![CDATA[12. மோசேயின் கைகள் அசந்துபோயிற்று, அப்பொழுது அவர்கள் ஒரு கல்லைக் கொண்டுவந்து அவன் கீழே வைத்தார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7178,51 +7299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. আর যিহোশূয় অমালেকদের যুদ্ধে পরাজিত করল|]]></a:t>
+              <a:t><![CDATA[அதின்மேல் உட்கார்ந்தான்; ஆரோனும் ஊரும் ஒருவன் ஒரு பக்கத்திலும் ஒருவன் மறு பக்கத்திலும் இருந்து, அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7310,51 +7431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নেতৃত্ব দিলেন তারা সেইভাবে এক জায়গা থেকে আর এক জায়গায় য়েতে শুরু করল| ঘুরতে ঘুরতে তারা রফীদীমে]]></a:t>
+              <a:t><![CDATA[சீன்வனாந்தரத்திலிருந்து புறப்பட்டு, பிரயாணம்பண்ணி, ரெவிதீமிலே வந்து பாளயமிறங்கினார்கள்; அங்கே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7442,51 +7563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. তখন প্রভু মোশিকে বললেন, “এই যুদ্ধ নিয়ে একটা বই লেখ যাতে লোকরা মনে রাখে এখানে কি ঘটেছিল এবং]]></a:t>
+              <a:t><![CDATA[கைகளைத் தாங்கினார்கள்; இவ்விதமாய் அவன் கைகள் சூரியன் அஸ்தமிக்கும்வரைக்கும் ஒரே நிலையாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +7695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[য়িহোশূযের কাছে এটা জোরে পড়ে শোনাও যাতে সে জানতে পারে য়ে আমি অমালেকদের এই পৃথিবী থেকে সম্পূর্ণরূপে]]></a:t>
+              <a:t><![CDATA[13. யோசுவா அமலேக்கையும் அவன் ஜனங்களையும் பட்டயக்கருக்கினாலே முறிய அடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +7827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নিশ্চিহ্ন করে দেব|”]]></a:t>
+              <a:t><![CDATA[14. பின்பு கர்த்தர் மோசேயை நோக்கி: இதை நினைவுகூரும்பொருட்டு, நீ ஒரு புஸ்தகத்தில் எழுதி, யோசுவாவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +7959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. এরপর মোশি একটি বেদী তৈরী করল| সেই বেদীর নাম হল “প্রভুই আমার পতাকা|”]]></a:t>
+              <a:t><![CDATA[செவி கேட்கும்படி வாசி. அமலேக்கை வானத்தின் கீழெங்கும் இராதபடிக்கு நாசம் பண்ணுவேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +8091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. মোশি বলল, “আমি প্রভুর সিংহাসনের দিকে হাত বাড়িযে ছিলাম বলেই প্রভু অমালেকদের বিরুদ্ধে যুদ্ধ]]></a:t>
+              <a:t><![CDATA[15. மோசே ஒரு பலிபீடத்தைக் கட்டி, அதற்கு யேகோவாநிசி என்று பேரிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +8223,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করেছিলেন, য়েমন তিনি সর্বদা করেন|”]]></a:t>
+              <a:t><![CDATA[16. அமலேக்கின் கை கர்த்தருடைய சிங்காசனத்துக்கு விரோதமாயிருந்தபடியால், தலைமுறை தலைமுறைதோறும் அவனுக்கு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[விரோதமாய் கர்த்தரின் யுத்தம் நடக்கும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +8487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গিয়ে শিবির স্থাপন করল| সেখানে কোনও পানীয় জল ছিল না|]]></a:t>
+              <a:t><![CDATA[ஜனங்களுக்குக் குடிக்கத் தண்ணீர் இல்லாதிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +8619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. তাই ঐসব লোকরা আবার মোশির সঙ্গে তর্ক শুরু করল এবং বলল, “আমাদের পানীয় জল দাও|”মোশি তাদের বলল,]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது ஜனங்கள் மோசேயோடே வாதாடி: நாங்கள் குடிக்கிறதற்கு எங்களுக்குத் தண்ணீர் தரவேண்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +8751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[“তোমরা কেন আমার বিরোধিতা করছো? কেনই বা তোমরা প্রভুকে পরীক্ষা করছো?”]]></a:t>
+              <a:t><![CDATA[என்றார்கள். அதற்கு மோசே: என்னோடே ஏன் வாதாடுகிறீர்கள், கர்த்தரை ஏன் பரீட்சை பார்க்கிறீர்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +8883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. কিন্তু লোকরা তখন প্রচণ্ড তৃষ্ণার্ত ছিল| তাই তারা পুনরায় মোশির কাছে নালিশ জানাতে শুরু করল| তারা]]></a:t>
+              <a:t><![CDATA[3. ஜனங்கள் அவ்விடத்திலே தண்ணீர்த் தவனமாயிருந்தபடியால், அவர்கள் மோசேக்கு விரோதமாய் முறுமுறுத்து: நீர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বলল, “কেন তুমি আমাদের মিশর থেকে বের করে আনলে? তুমি কি আমাদের, আমাদের সন্তানদের এবং গবাদি পশুদের]]></a:t>
+              <a:t><![CDATA[எங்களையும் எங்கள் பிள்ளைகளையும் எங்கள் ஆடுமாடுகளையும் தண்ணீர்த் தவனத்தினால் கொன்றுபோட எங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পানীয় জলের অভাবে মারার জন্য মিশর থেকে বের করে নিয়ে এসেছো?”]]></a:t>
+              <a:t><![CDATA[எகிப்திலிருந்து ஏன் கொண்டு வந்தீர் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8955,91 +9208,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 17]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme35">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme72">
   <a:themeElements>
-    <a:clrScheme name="Theme35">
+    <a:clrScheme name="Theme72">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme35">
+    <a:fontScheme name="Theme72">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9065,51 +9318,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme35">
+    <a:fmtScheme name="Theme72">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9240,51 +9493,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>35</Slides>
+  <Slides>36</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>