--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -59,50 +59,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -117,50 +119,51 @@
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
+    <p:sldId id="290" r:id="rId37"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -292,53 +295,54 @@
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
-  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -398,51 +402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது மோசே யோசுவாவை நோக்கி: நீ நமக்காக மனிதரைத் தெரிந்துகொண்டு, புறப்பட்டு, அமலேக்கோடே யுத்தம்பண்ணு; நாளைக்கு நான் மலையுச்சியில் தேவனுடைய கோலை என் கையில் பிடித்துக்கொண்டு நிற்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[4. மோசே கர்த்தரை நோக்கிக் கூப்பிட்டு: இந்த ஜனங்களுக்கு நான் என்ன செய்வேன், இவர்கள் என்மேல் கல்லெறியப் பார்க்கிறார்களே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -507,51 +511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது மோசே யோசுவாவை நோக்கி: நீ நமக்காக மனிதரைத் தெரிந்துகொண்டு, புறப்பட்டு, அமலேக்கோடே யுத்தம்பண்ணு; நாளைக்கு நான் மலையுச்சியில் தேவனுடைய கோலை என் கையில் பிடித்துக்கொண்டு நிற்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[4. மோசே கர்த்தரை நோக்கிக் கூப்பிட்டு: இந்த ஜனங்களுக்கு நான் என்ன செய்வேன், இவர்கள் என்மேல் கல்லெறியப் பார்க்கிறார்களே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -616,51 +620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. யோசுவா தனக்கு மோசே சொன்னபடியே செய்து, அமலேக்கோடே யுத்தம் பண்ணினான். மோசேயும் ஆரோனும் ஊர் என்பவனும் மலையுச்சியில் ஏறினார்கள்.]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: நீ இஸ்ரவேல் மூப்பரில் சிலரை உன்னோடே கூட்டிக்கொண்டு, நீ நதியை அடித்த உன் கோலை உன் கையிலே பிடித்துக்கொண்டு, ஜனங்களுக்கு முன்னே நடந்துபோ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -725,51 +729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. யோசுவா தனக்கு மோசே சொன்னபடியே செய்து, அமலேக்கோடே யுத்தம் பண்ணினான். மோசேயும் ஆரோனும் ஊர் என்பவனும் மலையுச்சியில் ஏறினார்கள்.]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: நீ இஸ்ரவேல் மூப்பரில் சிலரை உன்னோடே கூட்டிக்கொண்டு, நீ நதியை அடித்த உன் கோலை உன் கையிலே பிடித்துக்கொண்டு, ஜனங்களுக்கு முன்னே நடந்துபோ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -834,51 +838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மோசே தன் கையை ஏறெடுத்திருக்கையில், இஸ்ரவேலர் மேற்கொண்டார்கள்; அவன் தன் கையைத் தாழவிடுகையில், அமலேக்கு மேற்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[6. அங்கே ஓரேபிலே நான் உனக்கு முன்பாகக் கன்மலையின்மேல் நிற்பேன்; நீ அந்தக் கன்மலையை அடி; அப்பொழுது ஜனங்கள் குடிக்க அதிலிருந்து தண்ணீர் புறப்படும் என்றார்; அப்படியே மோசே இஸ்ரவேல் மூப்பரின் கண்களுக்கு முன்பாகச் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -943,51 +947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மோசே தன் கையை ஏறெடுத்திருக்கையில், இஸ்ரவேலர் மேற்கொண்டார்கள்; அவன் தன் கையைத் தாழவிடுகையில், அமலேக்கு மேற்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[6. அங்கே ஓரேபிலே நான் உனக்கு முன்பாகக் கன்மலையின்மேல் நிற்பேன்; நீ அந்தக் கன்மலையை அடி; அப்பொழுது ஜனங்கள் குடிக்க அதிலிருந்து தண்ணீர் புறப்படும் என்றார்; அப்படியே மோசே இஸ்ரவேல் மூப்பரின் கண்களுக்கு முன்பாகச் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1052,51 +1056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மோசேயின் கைகள் அசந்துபோயிற்று, அப்பொழுது அவர்கள் ஒரு கல்லைக் கொண்டுவந்து அவன் கீழே வைத்தார்கள்; அதின்மேல் உட்கார்ந்தான்; ஆரோனும் ஊரும் ஒருவன் ஒரு பக்கத்திலும் ஒருவன் மறு பக்கத்திலும் இருந்து, அவன் கைகளைத் தாங்கினார்கள்; இவ்விதமாய் அவன் கைகள் சூரியன் அஸ்தமிக்கும்வரைக்கும் ஒரே நிலையாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[6. அங்கே ஓரேபிலே நான் உனக்கு முன்பாகக் கன்மலையின்மேல் நிற்பேன்; நீ அந்தக் கன்மலையை அடி; அப்பொழுது ஜனங்கள் குடிக்க அதிலிருந்து தண்ணீர் புறப்படும் என்றார்; அப்படியே மோசே இஸ்ரவேல் மூப்பரின் கண்களுக்கு முன்பாகச் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1161,51 +1165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மோசேயின் கைகள் அசந்துபோயிற்று, அப்பொழுது அவர்கள் ஒரு கல்லைக் கொண்டுவந்து அவன் கீழே வைத்தார்கள்; அதின்மேல் உட்கார்ந்தான்; ஆரோனும் ஊரும் ஒருவன் ஒரு பக்கத்திலும் ஒருவன் மறு பக்கத்திலும் இருந்து, அவன் கைகளைத் தாங்கினார்கள்; இவ்விதமாய் அவன் கைகள் சூரியன் அஸ்தமிக்கும்வரைக்கும் ஒரே நிலையாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[7. இஸ்ரவேல் புத்திரர் வாதாடினதினிமித்தமும், கர்த்தர் எங்கள் நடுவில் இருக்கிறாரா இல்லையா என்று அவர்கள் கர்த்தரைப் பரீட்சை பார்த்ததினிமித்தமும், அவன் அந்த ஸ்தலத்திற்கு மாசா என்றும் மேரிபா என்றும் பேரிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1270,51 +1274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மோசேயின் கைகள் அசந்துபோயிற்று, அப்பொழுது அவர்கள் ஒரு கல்லைக் கொண்டுவந்து அவன் கீழே வைத்தார்கள்; அதின்மேல் உட்கார்ந்தான்; ஆரோனும் ஊரும் ஒருவன் ஒரு பக்கத்திலும் ஒருவன் மறு பக்கத்திலும் இருந்து, அவன் கைகளைத் தாங்கினார்கள்; இவ்விதமாய் அவன் கைகள் சூரியன் அஸ்தமிக்கும்வரைக்கும் ஒரே நிலையாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[7. இஸ்ரவேல் புத்திரர் வாதாடினதினிமித்தமும், கர்த்தர் எங்கள் நடுவில் இருக்கிறாரா இல்லையா என்று அவர்கள் கர்த்தரைப் பரீட்சை பார்த்ததினிமித்தமும், அவன் அந்த ஸ்தலத்திற்கு மாசா என்றும் மேரிபா என்றும் பேரிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1379,51 +1383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. யோசுவா அமலேக்கையும் அவன் ஜனங்களையும் பட்டயக்கருக்கினாலே முறிய அடித்தான்.]]></a:t>
+              <a:t><![CDATA[8. அமலேக்கியர் வந்து ரெவிதீமிலே இஸ்ரவேலரோடே யுத்தம் பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1488,51 +1492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: நீ இஸ்ரவேல் மூப்பரில் சிலரை உன்னோடே கூட்டிக்கொண்டு, நீ நதியை அடித்த உன் கோலை உன் கையிலே பிடித்துக்கொண்டு, ஜனங்களுக்கு முன்னே நடந்துபோ.]]></a:t>
+              <a:t><![CDATA[1. பின்பு இஸ்ரவேல் புத்திரராகிய சபையார் எல்லாரும் கர்த்தருடைய கட்டளையின்படியே சீன்வனாந்தரத்திலிருந்து புறப்பட்டு, பிரயாணம்பண்ணி, ரெவிதீமிலே வந்து பாளயமிறங்கினார்கள்; அங்கே ஜனங்களுக்குக் குடிக்கத் தண்ணீர் இல்லாதிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1597,51 +1601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பின்பு கர்த்தர் மோசேயை நோக்கி: இதை நினைவுகூரும்பொருட்டு, நீ ஒரு புஸ்தகத்தில் எழுதி, யோசுவாவின் செவி கேட்கும்படி வாசி. அமலேக்கை வானத்தின் கீழெங்கும் இராதபடிக்கு நாசம் பண்ணுவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது மோசே யோசுவாவை நோக்கி: நீ நமக்காக மனிதரைத் தெரிந்துகொண்டு, புறப்பட்டு, அமலேக்கோடே யுத்தம்பண்ணு; நாளைக்கு நான் மலையுச்சியில் தேவனுடைய கோலை என் கையில் பிடித்துக்கொண்டு நிற்பேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1706,51 +1710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பின்பு கர்த்தர் மோசேயை நோக்கி: இதை நினைவுகூரும்பொருட்டு, நீ ஒரு புஸ்தகத்தில் எழுதி, யோசுவாவின் செவி கேட்கும்படி வாசி. அமலேக்கை வானத்தின் கீழெங்கும் இராதபடிக்கு நாசம் பண்ணுவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது மோசே யோசுவாவை நோக்கி: நீ நமக்காக மனிதரைத் தெரிந்துகொண்டு, புறப்பட்டு, அமலேக்கோடே யுத்தம்பண்ணு; நாளைக்கு நான் மலையுச்சியில் தேவனுடைய கோலை என் கையில் பிடித்துக்கொண்டு நிற்பேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1815,51 +1819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மோசே ஒரு பலிபீடத்தைக் கட்டி, அதற்கு யேகோவாநிசி என்று பேரிட்டு,]]></a:t>
+              <a:t><![CDATA[10. யோசுவா தனக்கு மோசே சொன்னபடியே செய்து, அமலேக்கோடே யுத்தம் பண்ணினான். மோசேயும் ஆரோனும் ஊர் என்பவனும் மலையுச்சியில் ஏறினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1924,51 +1928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அமலேக்கின் கை கர்த்தருடைய சிங்காசனத்துக்கு விரோதமாயிருந்தபடியால், தலைமுறை தலைமுறைதோறும் அவனுக்கு விரோதமாய் கர்த்தரின் யுத்தம் நடக்கும் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. யோசுவா தனக்கு மோசே சொன்னபடியே செய்து, அமலேக்கோடே யுத்தம் பண்ணினான். மோசேயும் ஆரோனும் ஊர் என்பவனும் மலையுச்சியில் ஏறினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2033,51 +2037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அமலேக்கின் கை கர்த்தருடைய சிங்காசனத்துக்கு விரோதமாயிருந்தபடியால், தலைமுறை தலைமுறைதோறும் அவனுக்கு விரோதமாய் கர்த்தரின் யுத்தம் நடக்கும் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. மோசே தன் கையை ஏறெடுத்திருக்கையில், இஸ்ரவேலர் மேற்கொண்டார்கள்; அவன் தன் கையைத் தாழவிடுகையில், அமலேக்கு மேற்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2142,51 +2146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு இஸ்ரவேல் புத்திரராகிய சபையார் எல்லாரும் கர்த்தருடைய கட்டளையின்படியே சீன்வனாந்தரத்திலிருந்து புறப்பட்டு, பிரயாணம்பண்ணி, ரெவிதீமிலே வந்து பாளயமிறங்கினார்கள்; அங்கே ஜனங்களுக்குக் குடிக்கத் தண்ணீர் இல்லாதிருந்தது.]]></a:t>
+              <a:t><![CDATA[11. மோசே தன் கையை ஏறெடுத்திருக்கையில், இஸ்ரவேலர் மேற்கொண்டார்கள்; அவன் தன் கையைத் தாழவிடுகையில், அமலேக்கு மேற்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2251,51 +2255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு இஸ்ரவேல் புத்திரராகிய சபையார் எல்லாரும் கர்த்தருடைய கட்டளையின்படியே சீன்வனாந்தரத்திலிருந்து புறப்பட்டு, பிரயாணம்பண்ணி, ரெவிதீமிலே வந்து பாளயமிறங்கினார்கள்; அங்கே ஜனங்களுக்குக் குடிக்கத் தண்ணீர் இல்லாதிருந்தது.]]></a:t>
+              <a:t><![CDATA[12. மோசேயின் கைகள் அசந்துபோயிற்று, அப்பொழுது அவர்கள் ஒரு கல்லைக் கொண்டுவந்து அவன் கீழே வைத்தார்கள்; அதின்மேல் உட்கார்ந்தான்; ஆரோனும் ஊரும் ஒருவன் ஒரு பக்கத்திலும் ஒருவன் மறு பக்கத்திலும் இருந்து, அவன் கைகளைத் தாங்கினார்கள்; இவ்விதமாய் அவன் கைகள் சூரியன் அஸ்தமிக்கும்வரைக்கும் ஒரே நிலையாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2360,51 +2364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு இஸ்ரவேல் புத்திரராகிய சபையார் எல்லாரும் கர்த்தருடைய கட்டளையின்படியே சீன்வனாந்தரத்திலிருந்து புறப்பட்டு, பிரயாணம்பண்ணி, ரெவிதீமிலே வந்து பாளயமிறங்கினார்கள்; அங்கே ஜனங்களுக்குக் குடிக்கத் தண்ணீர் இல்லாதிருந்தது.]]></a:t>
+              <a:t><![CDATA[12. மோசேயின் கைகள் அசந்துபோயிற்று, அப்பொழுது அவர்கள் ஒரு கல்லைக் கொண்டுவந்து அவன் கீழே வைத்தார்கள்; அதின்மேல் உட்கார்ந்தான்; ஆரோனும் ஊரும் ஒருவன் ஒரு பக்கத்திலும் ஒருவன் மறு பக்கத்திலும் இருந்து, அவன் கைகளைத் தாங்கினார்கள்; இவ்விதமாய் அவன் கைகள் சூரியன் அஸ்தமிக்கும்வரைக்கும் ஒரே நிலையாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2469,51 +2473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது ஜனங்கள் மோசேயோடே வாதாடி: நாங்கள் குடிக்கிறதற்கு எங்களுக்குத் தண்ணீர் தரவேண்டும் என்றார்கள். அதற்கு மோசே: என்னோடே ஏன் வாதாடுகிறீர்கள், கர்த்தரை ஏன் பரீட்சை பார்க்கிறீர்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. மோசேயின் கைகள் அசந்துபோயிற்று, அப்பொழுது அவர்கள் ஒரு கல்லைக் கொண்டுவந்து அவன் கீழே வைத்தார்கள்; அதின்மேல் உட்கார்ந்தான்; ஆரோனும் ஊரும் ஒருவன் ஒரு பக்கத்திலும் ஒருவன் மறு பக்கத்திலும் இருந்து, அவன் கைகளைத் தாங்கினார்கள்; இவ்விதமாய் அவன் கைகள் சூரியன் அஸ்தமிக்கும்வரைக்கும் ஒரே நிலையாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2578,51 +2582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது ஜனங்கள் மோசேயோடே வாதாடி: நாங்கள் குடிக்கிறதற்கு எங்களுக்குத் தண்ணீர் தரவேண்டும் என்றார்கள். அதற்கு மோசே: என்னோடே ஏன் வாதாடுகிறீர்கள், கர்த்தரை ஏன் பரீட்சை பார்க்கிறீர்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. யோசுவா அமலேக்கையும் அவன் ஜனங்களையும் பட்டயக்கருக்கினாலே முறிய அடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2687,51 +2691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: நீ இஸ்ரவேல் மூப்பரில் சிலரை உன்னோடே கூட்டிக்கொண்டு, நீ நதியை அடித்த உன் கோலை உன் கையிலே பிடித்துக்கொண்டு, ஜனங்களுக்கு முன்னே நடந்துபோ.]]></a:t>
+              <a:t><![CDATA[1. பின்பு இஸ்ரவேல் புத்திரராகிய சபையார் எல்லாரும் கர்த்தருடைய கட்டளையின்படியே சீன்வனாந்தரத்திலிருந்து புறப்பட்டு, பிரயாணம்பண்ணி, ரெவிதீமிலே வந்து பாளயமிறங்கினார்கள்; அங்கே ஜனங்களுக்குக் குடிக்கத் தண்ணீர் இல்லாதிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2796,51 +2800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஜனங்கள் அவ்விடத்திலே தண்ணீர்த் தவனமாயிருந்தபடியால், அவர்கள் மோசேக்கு விரோதமாய் முறுமுறுத்து: நீர் எங்களையும் எங்கள் பிள்ளைகளையும் எங்கள் ஆடுமாடுகளையும் தண்ணீர்த் தவனத்தினால் கொன்றுபோட எங்களை எகிப்திலிருந்து ஏன் கொண்டு வந்தீர் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[14. பின்பு கர்த்தர் மோசேயை நோக்கி: இதை நினைவுகூரும்பொருட்டு, நீ ஒரு புஸ்தகத்தில் எழுதி, யோசுவாவின் செவி கேட்கும்படி வாசி. அமலேக்கை வானத்தின் கீழெங்கும் இராதபடிக்கு நாசம் பண்ணுவேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2905,51 +2909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஜனங்கள் அவ்விடத்திலே தண்ணீர்த் தவனமாயிருந்தபடியால், அவர்கள் மோசேக்கு விரோதமாய் முறுமுறுத்து: நீர் எங்களையும் எங்கள் பிள்ளைகளையும் எங்கள் ஆடுமாடுகளையும் தண்ணீர்த் தவனத்தினால் கொன்றுபோட எங்களை எகிப்திலிருந்து ஏன் கொண்டு வந்தீர் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[14. பின்பு கர்த்தர் மோசேயை நோக்கி: இதை நினைவுகூரும்பொருட்டு, நீ ஒரு புஸ்தகத்தில் எழுதி, யோசுவாவின் செவி கேட்கும்படி வாசி. அமலேக்கை வானத்தின் கீழெங்கும் இராதபடிக்கு நாசம் பண்ணுவேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3014,51 +3018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஜனங்கள் அவ்விடத்திலே தண்ணீர்த் தவனமாயிருந்தபடியால், அவர்கள் மோசேக்கு விரோதமாய் முறுமுறுத்து: நீர் எங்களையும் எங்கள் பிள்ளைகளையும் எங்கள் ஆடுமாடுகளையும் தண்ணீர்த் தவனத்தினால் கொன்றுபோட எங்களை எகிப்திலிருந்து ஏன் கொண்டு வந்தீர் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[14. பின்பு கர்த்தர் மோசேயை நோக்கி: இதை நினைவுகூரும்பொருட்டு, நீ ஒரு புஸ்தகத்தில் எழுதி, யோசுவாவின் செவி கேட்கும்படி வாசி. அமலேக்கை வானத்தின் கீழெங்கும் இராதபடிக்கு நாசம் பண்ணுவேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3123,51 +3127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மோசே கர்த்தரை நோக்கிக் கூப்பிட்டு: இந்த ஜனங்களுக்கு நான் என்ன செய்வேன், இவர்கள் என்மேல் கல்லெறியப் பார்க்கிறார்களே என்றான்.]]></a:t>
+              <a:t><![CDATA[15. மோசே ஒரு பலிபீடத்தைக் கட்டி, அதற்கு யேகோவாநிசி என்று பேரிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3232,51 +3236,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மோசே கர்த்தரை நோக்கிக் கூப்பிட்டு: இந்த ஜனங்களுக்கு நான் என்ன செய்வேன், இவர்கள் என்மேல் கல்லெறியப் பார்க்கிறார்களே என்றான்.]]></a:t>
+              <a:t><![CDATA[16. அமலேக்கின் கை கர்த்தருடைய சிங்காசனத்துக்கு விரோதமாயிருந்தபடியால், தலைமுறை தலைமுறைதோறும் அவனுக்கு விரோதமாய் கர்த்தரின் யுத்தம் நடக்கும் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. அமலேக்கின் கை கர்த்தருடைய சிங்காசனத்துக்கு விரோதமாயிருந்தபடியால், தலைமுறை தலைமுறைதோறும் அவனுக்கு விரோதமாய் கர்த்தரின் யுத்தம் நடக்கும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3341,51 +3454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அங்கே ஓரேபிலே நான் உனக்கு முன்பாகக் கன்மலையின்மேல் நிற்பேன்; நீ அந்தக் கன்மலையை அடி; அப்பொழுது ஜனங்கள் குடிக்க அதிலிருந்து தண்ணீர் புறப்படும் என்றார்; அப்படியே மோசே இஸ்ரவேல் மூப்பரின் கண்களுக்கு முன்பாகச் செய்தான்.]]></a:t>
+              <a:t><![CDATA[1. பின்பு இஸ்ரவேல் புத்திரராகிய சபையார் எல்லாரும் கர்த்தருடைய கட்டளையின்படியே சீன்வனாந்தரத்திலிருந்து புறப்பட்டு, பிரயாணம்பண்ணி, ரெவிதீமிலே வந்து பாளயமிறங்கினார்கள்; அங்கே ஜனங்களுக்குக் குடிக்கத் தண்ணீர் இல்லாதிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3450,51 +3563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அங்கே ஓரேபிலே நான் உனக்கு முன்பாகக் கன்மலையின்மேல் நிற்பேன்; நீ அந்தக் கன்மலையை அடி; அப்பொழுது ஜனங்கள் குடிக்க அதிலிருந்து தண்ணீர் புறப்படும் என்றார்; அப்படியே மோசே இஸ்ரவேல் மூப்பரின் கண்களுக்கு முன்பாகச் செய்தான்.]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது ஜனங்கள் மோசேயோடே வாதாடி: நாங்கள் குடிக்கிறதற்கு எங்களுக்குத் தண்ணீர் தரவேண்டும் என்றார்கள். அதற்கு மோசே: என்னோடே ஏன் வாதாடுகிறீர்கள், கர்த்தரை ஏன் பரீட்சை பார்க்கிறீர்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3559,51 +3672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அங்கே ஓரேபிலே நான் உனக்கு முன்பாகக் கன்மலையின்மேல் நிற்பேன்; நீ அந்தக் கன்மலையை அடி; அப்பொழுது ஜனங்கள் குடிக்க அதிலிருந்து தண்ணீர் புறப்படும் என்றார்; அப்படியே மோசே இஸ்ரவேல் மூப்பரின் கண்களுக்கு முன்பாகச் செய்தான்.]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது ஜனங்கள் மோசேயோடே வாதாடி: நாங்கள் குடிக்கிறதற்கு எங்களுக்குத் தண்ணீர் தரவேண்டும் என்றார்கள். அதற்கு மோசே: என்னோடே ஏன் வாதாடுகிறீர்கள், கர்த்தரை ஏன் பரீட்சை பார்க்கிறீர்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3668,51 +3781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இஸ்ரவேல் புத்திரர் வாதாடினதினிமித்தமும், கர்த்தர் எங்கள் நடுவில் இருக்கிறாரா இல்லையா என்று அவர்கள் கர்த்தரைப் பரீட்சை பார்த்ததினிமித்தமும், அவன் அந்த ஸ்தலத்திற்கு மாசா என்றும் மேரிபா என்றும் பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[3. ஜனங்கள் அவ்விடத்திலே தண்ணீர்த் தவனமாயிருந்தபடியால், அவர்கள் மோசேக்கு விரோதமாய் முறுமுறுத்து: நீர் எங்களையும் எங்கள் பிள்ளைகளையும் எங்கள் ஆடுமாடுகளையும் தண்ணீர்த் தவனத்தினால் கொன்றுபோட எங்களை எகிப்திலிருந்து ஏன் கொண்டு வந்தீர் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3777,51 +3890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இஸ்ரவேல் புத்திரர் வாதாடினதினிமித்தமும், கர்த்தர் எங்கள் நடுவில் இருக்கிறாரா இல்லையா என்று அவர்கள் கர்த்தரைப் பரீட்சை பார்த்ததினிமித்தமும், அவன் அந்த ஸ்தலத்திற்கு மாசா என்றும் மேரிபா என்றும் பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[3. ஜனங்கள் அவ்விடத்திலே தண்ணீர்த் தவனமாயிருந்தபடியால், அவர்கள் மோசேக்கு விரோதமாய் முறுமுறுத்து: நீர் எங்களையும் எங்கள் பிள்ளைகளையும் எங்கள் ஆடுமாடுகளையும் தண்ணீர்த் தவனத்தினால் கொன்றுபோட எங்களை எகிப்திலிருந்து ஏன் கொண்டு வந்தீர் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3886,51 +3999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அமலேக்கியர் வந்து ரெவிதீமிலே இஸ்ரவேலரோடே யுத்தம் பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[3. ஜனங்கள் அவ்விடத்திலே தண்ணீர்த் தவனமாயிருந்தபடியால், அவர்கள் மோசேக்கு விரோதமாய் முறுமுறுத்து: நீர் எங்களையும் எங்கள் பிள்ளைகளையும் எங்கள் ஆடுமாடுகளையும் தண்ணீர்த் தவனத்தினால் கொன்றுபோட எங்களை எகிப்திலிருந்து ஏன் கொண்டு வந்தீர் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3965,51 +4078,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469488616" r:id="rId1"/>
+    <p:sldLayoutId id="2474540480" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4225,50 +4338,58 @@
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4417,51 +4538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And Moses said unto Joshua, Choose us out men, and go out, fight with Amalek: tomorrow I will]]></a:t>
+              <a:t><![CDATA[4. তারপর মোশি প্রভুর কাছে কেঁদে পড়ল এবং বলল, “আমি এদের নিয়ে কি করি? যদি এখুনি কিছু না করা যায]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4549,51 +4670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[stand on the top of the hill with the rod of God in mine hand.]]></a:t>
+              <a:t><![CDATA[তাহলে এরা তো সত্যি সত্যি আমাকে পাথর দিয়ে মেরে ফেলবে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4681,51 +4802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. So Joshua did as Moses had said to him, and fought with Amalek: and Moses, Aaron, and Hur went]]></a:t>
+              <a:t><![CDATA[5. প্রভু মোশিকে বললেন, “কিছু প্রবীণ নেতাদের নিয়ে ইস্রায়েলের লোকের সামনে গিয়ে দাঁড়াও| সঙ্গে তোমার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4813,51 +4934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[up to the top of the hill.]]></a:t>
+              <a:t><![CDATA[পথ চলার লাঠিকেও নেবে য়ে লাঠি দিয়ে তুমি নীল নদে আঘাত করেছিলে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4945,51 +5066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And it came to pass, when Moses held up his hand, that Israel prevailed: and when he let down]]></a:t>
+              <a:t><![CDATA[6. আমি তোমার সামনে হোরেব পর্বতের (সীনয় পর্বত) ওপর দাঁড়াব| পথ চলার লাঠি দিয়ে ঐ পাথরে আঘাত করো আর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5077,51 +5198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his hand, Amalek prevailed.]]></a:t>
+              <a:t><![CDATA[তখনই দেখবে পাথর থেকে জল বেরিয়ে আসছে| ঐ জল লোকরা পান করতে পারবে|”মোশি তাই করল এবং ইস্রায়েলের প্রবীণ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5209,51 +5330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. But Moses hands were heavy; and they took a stone, and put it under him, and he sat thereon; and]]></a:t>
+              <a:t><![CDATA[নেতারাও তা স্বচক্ষে দেখতে পেল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5341,51 +5462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Aaron and Hur stayed up his hands, the one on the one side, and the other on the other side; and his]]></a:t>
+              <a:t><![CDATA[7. মোশি ঐ স্থানের নাম দিল মঃসা ও মরীবা, কারণ ঐ স্থানেই ইস্রায়েলের লোকরা তার বিরোধিতা এবং ঈশ্বরের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5473,51 +5594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hands were steady until the going down of the sun.]]></a:t>
+              <a:t><![CDATA[পরীক্ষা নিয়েছিল| লোকজন চেযেছিল প্রভু তাদের সঙ্গে আছেন কিনা তা পরীক্ষা করে দেখতে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5605,51 +5726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And Joshua humiliated Amalek and his people with the edge of the sword.]]></a:t>
+              <a:t><![CDATA[8. সেই সময় অমালেক গোষ্ঠীর লোকরা এল এবং রফীদীমে ইস্রায়েলের লোকদের সঙ্গে যুদ্ধ বাধিয়ে দিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5737,51 +5858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And the LORD said unto Moses, Go on before the people, and take with you of the elders of Israel;]]></a:t>
+              <a:t><![CDATA[1. সমস্ত ইস্রায়েলীয়রা একসঙ্গে সীন মরুভূমি থেকে তাদের যাত্রা শুরু করল| প্রভু য়েমনভাবে তাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5869,51 +5990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And the LORD said unto Moses, Write this for a memorial in a book, and rehearse it in the ears]]></a:t>
+              <a:t><![CDATA[9. তখন মোশি যিহোশূয়কে বলল, “কিছু লোককে বেছে নিয়ে আগামীকাল থেকে অমালেকদের সঙ্গে যুদ্ধ করো| আমি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6001,51 +6122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of Joshua: for I will utterly put out the remembrance of Amalek from under heaven.]]></a:t>
+              <a:t><![CDATA[তোমাকে পথ চলার লাঠি য়েটাতে ঈশ্বরের পরাক্রম বিদ্যমান, সেইটা নিয়ে পাহাড়ের ওপর থেকে লক্ষ্য করব|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6133,51 +6254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And Moses built an altar, and called the name of it Jehovahnissi:]]></a:t>
+              <a:t><![CDATA[10. পরদিন যিহোশূয় মোশির আদেশ মেনে যুদ্ধ করতে গেল| একই সমযে মোশি, হারোণ এবং হূর পাহাড়ের চূড়ায়]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6265,51 +6386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. For he said, Because the LORD has sworn that the LORD will have war with Amalek from generation]]></a:t>
+              <a:t><![CDATA[উঠল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6397,51 +6518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to generation.]]></a:t>
+              <a:t><![CDATA[11. যতক্ষণ পর্য়ন্ত মোশি তার হাত তুলে রইল, ইস্রায়েলীয়রা যুদ্ধ জিতছিল, যখন সে তার হাত নামিয়েছিল]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6529,51 +6650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And all the congregation of the children of Israel journeyed from the wilderness of Sin, after]]></a:t>
+              <a:t><![CDATA[তখন তারা হেরে যাচ্ছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6661,51 +6782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[their journeys, according to the commandment of the LORD, and pitched in Rephidim: and there was no]]></a:t>
+              <a:t><![CDATA[12. কিছু সময় পরে হাত তুলে থাকতে থাকতে মোশি ক্লান্ত হয়ে উঠল| তখন হারোণ ও হূর একটা বিশাল পাথরে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6793,51 +6914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[water for the people to drink.]]></a:t>
+              <a:t><![CDATA[মোশিকে বসিযে তারা উভয়ে মোশির দুদিকে গিয়ে তার হাত তুলে ধরল| সূর্য় না ডোবা পর্য়ন্ত তারা এইভাবেই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6925,51 +7046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Wherefore the people did chide with Moses, and said, Give us water that we may drink. And Moses]]></a:t>
+              <a:t><![CDATA[মোশির হাত দুটোকে তুলে ধরে রইল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7057,51 +7178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[said unto them, Why chide all of you with me? wherefore do all of you tempt the LORD?]]></a:t>
+              <a:t><![CDATA[13. আর যিহোশূয় অমালেকদের যুদ্ধে পরাজিত করল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7189,51 +7310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and your rod, wherewith you smote the river, take in yours hand, and go.]]></a:t>
+              <a:t><![CDATA[নেতৃত্ব দিলেন তারা সেইভাবে এক জায়গা থেকে আর এক জায়গায় য়েতে শুরু করল| ঘুরতে ঘুরতে তারা রফীদীমে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7321,51 +7442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And the people thirsted there for water; and the people murmured against Moses, and said,]]></a:t>
+              <a:t><![CDATA[14. তখন প্রভু মোশিকে বললেন, “এই যুদ্ধ নিয়ে একটা বই লেখ যাতে লোকরা মনে রাখে এখানে কি ঘটেছিল এবং]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7453,51 +7574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Wherefore is this that you have brought us up out of Egypt, to kill us and our children and our]]></a:t>
+              <a:t><![CDATA[য়িহোশূযের কাছে এটা জোরে পড়ে শোনাও যাতে সে জানতে পারে য়ে আমি অমালেকদের এই পৃথিবী থেকে সম্পূর্ণরূপে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7585,51 +7706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cattle with thirst?]]></a:t>
+              <a:t><![CDATA[নিশ্চিহ্ন করে দেব|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7717,51 +7838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And Moses cried unto the LORD, saying, What shall I do unto this people? they be almost ready to]]></a:t>
+              <a:t><![CDATA[15. এরপর মোশি একটি বেদী তৈরী করল| সেই বেদীর নাম হল “প্রভুই আমার পতাকা|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7849,51 +7970,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[stone me.]]></a:t>
+              <a:t><![CDATA[16. মোশি বলল, “আমি প্রভুর সিংহাসনের দিকে হাত বাড়িযে ছিলাম বলেই প্রভু অমালেকদের বিরুদ্ধে যুদ্ধ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[করেছিলেন, য়েমন তিনি সর্বদা করেন|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7981,51 +8234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Behold, I will stand before you there upon the rock in Horeb; and you shall strike the rock, and]]></a:t>
+              <a:t><![CDATA[গিয়ে শিবির স্থাপন করল| সেখানে কোনও পানীয় জল ছিল না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8113,51 +8366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[there shall come water out of it, that the people may drink. And Moses did so in the sight of the]]></a:t>
+              <a:t><![CDATA[2. তাই ঐসব লোকরা আবার মোশির সঙ্গে তর্ক শুরু করল এবং বলল, “আমাদের পানীয় জল দাও|”মোশি তাদের বলল,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8245,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[elders of Israel.]]></a:t>
+              <a:t><![CDATA[“তোমরা কেন আমার বিরোধিতা করছো? কেনই বা তোমরা প্রভুকে পরীক্ষা করছো?”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8377,51 +8630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And he called the name of the place Massah, and Meribah, because of the chiding of the children]]></a:t>
+              <a:t><![CDATA[3. কিন্তু লোকরা তখন প্রচণ্ড তৃষ্ণার্ত ছিল| তাই তারা পুনরায় মোশির কাছে নালিশ জানাতে শুরু করল| তারা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8509,51 +8762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of Israel, and because they tempted the LORD, saying, Is the LORD among us, or not?]]></a:t>
+              <a:t><![CDATA[বলল, “কেন তুমি আমাদের মিশর থেকে বের করে আনলে? তুমি কি আমাদের, আমাদের সন্তানদের এবং গবাদি পশুদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8641,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Then came Amalek, and fought with Israel in Rephidim.]]></a:t>
+              <a:t><![CDATA[পানীয় জলের অভাবে মারার জন্য মিশর থেকে বের করে নিয়ে এসেছো?”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8702,91 +8955,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 17]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme14">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme35">
   <a:themeElements>
-    <a:clrScheme name="Theme14">
+    <a:clrScheme name="Theme35">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme14">
+    <a:fontScheme name="Theme35">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8812,51 +9065,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme14">
+    <a:fmtScheme name="Theme35">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8987,51 +9240,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>34</Slides>
+  <Slides>35</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>