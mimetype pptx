--- v1 (2026-07-31)
+++ v2 (2026-09-17)
@@ -107,56 +107,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -195,53 +189,50 @@
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
-    <p:sldId id="314" r:id="rId61"/>
-[...1 lines deleted...]
-    <p:sldId id="316" r:id="rId63"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -397,56 +388,53 @@
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
-  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
-[...4 lines deleted...]
-  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -506,51 +494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. என் பிதாவின் தேவன் எனக்குத் துணைநின்று பார்வோனின் பட்டயத்துக்கு என்னைத் தப்புவித்தார் என்று சொல்லி, மற்றவனுக்கு எலியேசர் என்று பேரிட்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[5. And Jethro, Moses' father in law, came with his sons and his wife unto Moses into the wilderness, where he encamped at the mount of God:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -615,51 +603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மோசேயின் மாமனாகிய எத்திரோ மோசேயின் குமாரரோடும் அவன் மனைவியோடுங் கூட, அவன் பாளயமிறங்கியிருந்த தேவ பர்வதத்தினிடத்தில் வனாந்தரத்துக்கு வந்து:]]></a:t>
+              <a:t><![CDATA[5. And Jethro, Moses' father in law, came with his sons and his wife unto Moses into the wilderness, where he encamped at the mount of God:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -724,51 +712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மோசேயின் மாமனாகிய எத்திரோ மோசேயின் குமாரரோடும் அவன் மனைவியோடுங் கூட, அவன் பாளயமிறங்கியிருந்த தேவ பர்வதத்தினிடத்தில் வனாந்தரத்துக்கு வந்து:]]></a:t>
+              <a:t><![CDATA[6. And he said unto Moses, I your father in law Jethro am come unto you, and your wife, and her two sons with her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -833,51 +821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. எத்திரோ என்னும் உம்முடைய மாமனாகிய நானும், உம்முடைய மனைவியும், அவளோடேகூட அவளுடைய இரண்டு குமாரரும் உம்மிடத்திற்கு வந்திருக்கிறோம் என்று மோசேக்குச் சொல்லியனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[6. And he said unto Moses, I your father in law Jethro am come unto you, and your wife, and her two sons with her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -942,51 +930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. எத்திரோ என்னும் உம்முடைய மாமனாகிய நானும், உம்முடைய மனைவியும், அவளோடேகூட அவளுடைய இரண்டு குமாரரும் உம்மிடத்திற்கு வந்திருக்கிறோம் என்று மோசேக்குச் சொல்லியனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[7. And Moses went out to meet his father in law, and did reverence, and kissed him; and they asked each other of their welfare; and they came into the tent.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1051,51 +1039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது மோசே தன் மாமனுக்கு எதிர்கொண்டுபோய், அவனை வணங்கி, முத்தஞ்செய்தான்; ஒருவரை ஒருவர் சுகசெய்தி விசாரித்துக்கொண்டு, கூடாரத்துக்குள் பிரவேசித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And Moses went out to meet his father in law, and did reverence, and kissed him; and they asked each other of their welfare; and they came into the tent.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1160,51 +1148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது மோசே தன் மாமனுக்கு எதிர்கொண்டுபோய், அவனை வணங்கி, முத்தஞ்செய்தான்; ஒருவரை ஒருவர் சுகசெய்தி விசாரித்துக்கொண்டு, கூடாரத்துக்குள் பிரவேசித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And Moses told his father in law all that the LORD had done unto Pharaoh and to the Egyptians for Israel's sake, and all the travail that had come upon them by the way, and how the LORD delivered them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1269,51 +1257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பின்பு மோசே கர்த்தர் இஸ்ரவேலினிமித்தம் பார்வோனுக்கும் எகிப்தியருக்கும் செய்த எல்லாவற்றையும், வழியிலே தங்களுக்கு நேரிட்ட எல்லா வருத்தத்தையும், கர்த்தர் தங்களை விடுவித்து இரட்சித்ததையும் தன் மாமனுக்கு விவரித்துச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[8. And Moses told his father in law all that the LORD had done unto Pharaoh and to the Egyptians for Israel's sake, and all the travail that had come upon them by the way, and how the LORD delivered them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1378,51 +1366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பின்பு மோசே கர்த்தர் இஸ்ரவேலினிமித்தம் பார்வோனுக்கும் எகிப்தியருக்கும் செய்த எல்லாவற்றையும், வழியிலே தங்களுக்கு நேரிட்ட எல்லா வருத்தத்தையும், கர்த்தர் தங்களை விடுவித்து இரட்சித்ததையும் தன் மாமனுக்கு விவரித்துச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[8. And Moses told his father in law all that the LORD had done unto Pharaoh and to the Egyptians for Israel's sake, and all the travail that had come upon them by the way, and how the LORD delivered them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1487,51 +1475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பின்பு மோசே கர்த்தர் இஸ்ரவேலினிமித்தம் பார்வோனுக்கும் எகிப்தியருக்கும் செய்த எல்லாவற்றையும், வழியிலே தங்களுக்கு நேரிட்ட எல்லா வருத்தத்தையும், கர்த்தர் தங்களை விடுவித்து இரட்சித்ததையும் தன் மாமனுக்கு விவரித்துச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[9. And Jethro rejoiced for all the goodness which the LORD had done to Israel, whom he had delivered out of the hand of the Egyptians.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1596,51 +1584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தேவன் மோசேக்கும் தமது ஜனமாகிய இஸ்ரவேலுக்கும் செய்த யாவையும், கர்த்தர் இஸ்ரவேலை எகிப்திலிருந்து புறப்படப்பண்ணினதையும், மீதியானில் ஆசாரியனாயிருந்த மோசேயின் மாமனாகிய எத்திரோ கேள்விப்பட்டபோது,]]></a:t>
+              <a:t><![CDATA[1. When Jethro, the priest of Midian, Moses' father in law, heard of all that God had done for Moses, and for Israel his people, and that the LORD had brought Israel out of Egypt;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1705,51 +1693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பின்பு மோசே கர்த்தர் இஸ்ரவேலினிமித்தம் பார்வோனுக்கும் எகிப்தியருக்கும் செய்த எல்லாவற்றையும், வழியிலே தங்களுக்கு நேரிட்ட எல்லா வருத்தத்தையும், கர்த்தர் தங்களை விடுவித்து இரட்சித்ததையும் தன் மாமனுக்கு விவரித்துச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[9. And Jethro rejoiced for all the goodness which the LORD had done to Israel, whom he had delivered out of the hand of the Egyptians.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1814,51 +1802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கர்த்தர் இஸ்ரவேலரை எகிப்தியரின் கைக்குத் தப்புவித்து, அவர்களுக்குச் செய்த சகல நன்மைகளையுங்குறித்து எத்திரோ சந்தோஷப்பட்டு:]]></a:t>
+              <a:t><![CDATA[10. And Jethro said, Blessed be the LORD, who has delivered you out of the hand of the Egyptians, and out of the hand of Pharaoh, who has delivered the people from under the hand of the Egyptians.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1923,51 +1911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கர்த்தர் இஸ்ரவேலரை எகிப்தியரின் கைக்குத் தப்புவித்து, அவர்களுக்குச் செய்த சகல நன்மைகளையுங்குறித்து எத்திரோ சந்தோஷப்பட்டு:]]></a:t>
+              <a:t><![CDATA[10. And Jethro said, Blessed be the LORD, who has delivered you out of the hand of the Egyptians, and out of the hand of Pharaoh, who has delivered the people from under the hand of the Egyptians.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2032,51 +2020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உங்களை எகிப்தியரின் கைக்கும் பார்வோனின் கைக்கும் தப்புவித்து, எகிப்தியருடைய கையின் கீழிருந்த ஜனத்தை விடுவித்த கர்த்தருக்கு ஸ்தோத்திரம்.]]></a:t>
+              <a:t><![CDATA[11. Now I know that the LORD is greater than all gods: for in the thing wherein they dealt proudly he was above them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2141,51 +2129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உங்களை எகிப்தியரின் கைக்கும் பார்வோனின் கைக்கும் தப்புவித்து, எகிப்தியருடைய கையின் கீழிருந்த ஜனத்தை விடுவித்த கர்த்தருக்கு ஸ்தோத்திரம்.]]></a:t>
+              <a:t><![CDATA[11. Now I know that the LORD is greater than all gods: for in the thing wherein they dealt proudly he was above them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2250,51 +2238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தர் எல்லாத் தேவர்களைப் பார்க்கிலும் பெரியவர் என்பதை இப்பொழுது அறிந்திருக்கிறேன்; அவர்கள் இடும்பு செய்த காரியத்தில் அவர்களை மேற்கொண்டார் என்று சொல்லி;]]></a:t>
+              <a:t><![CDATA[12. And Jethro, Moses' father in law, took a burnt offering and sacrifices for God: and Aaron came, and all the elders of Israel, to eat bread with Moses' father in law before God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2359,51 +2347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தர் எல்லாத் தேவர்களைப் பார்க்கிலும் பெரியவர் என்பதை இப்பொழுது அறிந்திருக்கிறேன்; அவர்கள் இடும்பு செய்த காரியத்தில் அவர்களை மேற்கொண்டார் என்று சொல்லி;]]></a:t>
+              <a:t><![CDATA[12. And Jethro, Moses' father in law, took a burnt offering and sacrifices for God: and Aaron came, and all the elders of Israel, to eat bread with Moses' father in law before God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2468,51 +2456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மோசேயின் மாமனாகிய எத்திரோ சர்வாங்க தகனபலியையும் மற்றப் பலிகளையும் தேவனுக்குக் கொண்டுவந்து செலுத்தினான். பின்பு ஆரோனும் இஸ்ரவேல் மூப்பர் அனைவரும் வந்து மோசேயின் மாமனுடனே தேவசமுகத்தில் போஜனம் பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And Jethro, Moses' father in law, took a burnt offering and sacrifices for God: and Aaron came, and all the elders of Israel, to eat bread with Moses' father in law before God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2577,51 +2565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மோசேயின் மாமனாகிய எத்திரோ சர்வாங்க தகனபலியையும் மற்றப் பலிகளையும் தேவனுக்குக் கொண்டுவந்து செலுத்தினான். பின்பு ஆரோனும் இஸ்ரவேல் மூப்பர் அனைவரும் வந்து மோசேயின் மாமனுடனே தேவசமுகத்தில் போஜனம் பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And it came to pass on the next day, that Moses sat to judge the people: and the people stood by Moses from the morning unto the evening.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2686,51 +2674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மறுநாள் மோசே ஜனங்களை நியாயம்விசாரிக்க உட்கார்ந்தான்; ஜனங்கள் காலமே துவக்கிச் சாயங்காலம்மட்டும் மோசேக்கு முன்பாக நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And it came to pass on the next day, that Moses sat to judge the people: and the people stood by Moses from the morning unto the evening.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2795,51 +2783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தேவன் மோசேக்கும் தமது ஜனமாகிய இஸ்ரவேலுக்கும் செய்த யாவையும், கர்த்தர் இஸ்ரவேலை எகிப்திலிருந்து புறப்படப்பண்ணினதையும், மீதியானில் ஆசாரியனாயிருந்த மோசேயின் மாமனாகிய எத்திரோ கேள்விப்பட்டபோது,]]></a:t>
+              <a:t><![CDATA[1. When Jethro, the priest of Midian, Moses' father in law, heard of all that God had done for Moses, and for Israel his people, and that the LORD had brought Israel out of Egypt;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2904,51 +2892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மறுநாள் மோசே ஜனங்களை நியாயம்விசாரிக்க உட்கார்ந்தான்; ஜனங்கள் காலமே துவக்கிச் சாயங்காலம்மட்டும் மோசேக்கு முன்பாக நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And when Moses' father in law saw all that he did to the people, he said, What is this thing that you do to the people? why sit you yourself alone, and all the people stand by you from morning unto even?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3013,51 +3001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஜனங்களுக்கு அவன் செய்த யாவையும் மோசேயின் மாமன் கண்டு: நீர் ஜனங்களுக்குச் செய்கிற இந்தக் காரியம் என்ன? நீர் ஒன்றியாய் உட்கார்ந்திருக்கவும், ஜனங்கள் எல்லாரும் காலமே துவக்கிச் சாயங்காலம்மட்டும் உமக்கு முன்பாக நிற்கவும் வேண்டியது என்ன என்றான்.]]></a:t>
+              <a:t><![CDATA[14. And when Moses' father in law saw all that he did to the people, he said, What is this thing that you do to the people? why sit you yourself alone, and all the people stand by you from morning unto even?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3122,51 +3110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஜனங்களுக்கு அவன் செய்த யாவையும் மோசேயின் மாமன் கண்டு: நீர் ஜனங்களுக்குச் செய்கிற இந்தக் காரியம் என்ன? நீர் ஒன்றியாய் உட்கார்ந்திருக்கவும், ஜனங்கள் எல்லாரும் காலமே துவக்கிச் சாயங்காலம்மட்டும் உமக்கு முன்பாக நிற்கவும் வேண்டியது என்ன என்றான்.]]></a:t>
+              <a:t><![CDATA[14. And when Moses' father in law saw all that he did to the people, he said, What is this thing that you do to the people? why sit you yourself alone, and all the people stand by you from morning unto even?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3231,51 +3219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது மோசே தன் மாமனை நோக்கி: தேவனிடத்தில் விசாரிக்கும்படி ஜனங்கள் என்னிடத்தில் வருகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And Moses said unto his father in law, Because the people come unto me to enquire of God:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3340,51 +3328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர்களுக்கு யாதொரு காரியம் உண்டானால், என்னிடத்தில் வருகிறார்கள்; நான் அவர்களுக்குள்ள வழக்கைத் தீர்த்து, தேவகட்டளைகளையும் அவருடைய பிரமாணங்களையும் தெரிவிக்கிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[16. When they have a matter, they come unto me; and I judge between one and another, and I do make them know the statutes of God, and his laws.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3449,51 +3437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர்களுக்கு யாதொரு காரியம் உண்டானால், என்னிடத்தில் வருகிறார்கள்; நான் அவர்களுக்குள்ள வழக்கைத் தீர்த்து, தேவகட்டளைகளையும் அவருடைய பிரமாணங்களையும் தெரிவிக்கிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[16. When they have a matter, they come unto me; and I judge between one and another, and I do make them know the statutes of God, and his laws.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3558,51 +3546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அதற்கு மோசேயின் மாமன்: நீர் செய்கிற காரியம் நல்லதல்ல;]]></a:t>
+              <a:t><![CDATA[17. And Moses' father in law said unto him, The thing that you do is not good.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3667,51 +3655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீரும் உம்மோடே இருக்கிற ஜனங்களும் தொய்ந்துபோவீர்கள் இது உமக்கு மிகவும் பாரமான காரியம்; நீர் ஒருவராய் அதைச் செய்ய உம்மாலே கூடாது.]]></a:t>
+              <a:t><![CDATA[18. You will surely wear away, both you, and this people that is with you: for this thing is too heavy for you; you are not able to perform it yourself alone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3776,51 +3764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீரும் உம்மோடே இருக்கிற ஜனங்களும் தொய்ந்துபோவீர்கள் இது உமக்கு மிகவும் பாரமான காரியம்; நீர் ஒருவராய் அதைச் செய்ய உம்மாலே கூடாது.]]></a:t>
+              <a:t><![CDATA[18. You will surely wear away, both you, and this people that is with you: for this thing is too heavy for you; you are not able to perform it yourself alone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3885,51 +3873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இப்பொழுது என் சொல்லைக்கேளும், உமக்கு ஒரு ஆலோசனை சொல்லுகிறேன்; தேவனும் உம்மோடுகூட இருப்பார், நீர் தேவசந்நிதியிலே ஜனங்களுக்காக இரும்; விசேஷித்தவைகளைத் தேவனிடத்தில் கொண்டுபோய்;]]></a:t>
+              <a:t><![CDATA[19. Hearken now unto my voice, I will give you counsel, and God shall be with you: Be you for the people toward God, that you may bring the causes unto God:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3994,51 +3982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மோசேயின் மாமனாகிய எத்திரோ, மோசேயினாலே திரும்பி அனுப்பிவிடப்பட்டிருந்த அவன் மனைவியாகிய சிப்போராளையும்,]]></a:t>
+              <a:t><![CDATA[2. Then Jethro, Moses' father in law, took Zipporah, Moses' wife, after he had sent her back,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4103,51 +4091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இப்பொழுது என் சொல்லைக்கேளும், உமக்கு ஒரு ஆலோசனை சொல்லுகிறேன்; தேவனும் உம்மோடுகூட இருப்பார், நீர் தேவசந்நிதியிலே ஜனங்களுக்காக இரும்; விசேஷித்தவைகளைத் தேவனிடத்தில் கொண்டுபோய்;]]></a:t>
+              <a:t><![CDATA[19. Hearken now unto my voice, I will give you counsel, and God shall be with you: Be you for the people toward God, that you may bring the causes unto God:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4212,51 +4200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இப்பொழுது என் சொல்லைக்கேளும், உமக்கு ஒரு ஆலோசனை சொல்லுகிறேன்; தேவனும் உம்மோடுகூட இருப்பார், நீர் தேவசந்நிதியிலே ஜனங்களுக்காக இரும்; விசேஷித்தவைகளைத் தேவனிடத்தில் கொண்டுபோய்;]]></a:t>
+              <a:t><![CDATA[20. And you shall teach them ordinances and laws, and shall show them the way wherein they must walk, and the work that they must do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4321,51 +4309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கட்டளைகளையும் பிரமாணங்களையும் அவர்களுக்கு வெளிப்படுத்தி; அவர்கள் நடக்கவேண்டிய வழியையும், அவர்கள் செய்யவேண்டிய காரியத்தையும் அவர்களுக்குத் தெரியப்படுத்தும்.]]></a:t>
+              <a:t><![CDATA[20. And you shall teach them ordinances and laws, and shall show them the way wherein they must walk, and the work that they must do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4430,51 +4418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கட்டளைகளையும் பிரமாணங்களையும் அவர்களுக்கு வெளிப்படுத்தி; அவர்கள் நடக்கவேண்டிய வழியையும், அவர்கள் செய்யவேண்டிய காரியத்தையும் அவர்களுக்குத் தெரியப்படுத்தும்.]]></a:t>
+              <a:t><![CDATA[21. Moreover you shall provide out of all the people able men, such as fear God, men of truth, hating covetousness; and place such over them, to be rulers of thousands, and rulers of hundreds, rulers of fifties, and rulers of tens:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4539,51 +4527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஜனங்கள் எல்லாருக்குள்ளும் தேவனுக்குப் பயந்தவர்களும் உண்மையுள்ளவர்களும் பொருளாசையை வெறுக்கிறவர்களுமான திறமையுள்ள மனிதரைத் தெரிந்துகொண்டு, அவர்களை ஆயிரம்பேருக்கு அதிபதிகளாகவும், நூறுபேருக்கு அதிபதிகளாகவும், ஐம்பதுபேருக்கு அதிபதிகளாகவும், பத்துப்பேருக்கு அதிபதிகளாகவும் ஏற்படுத்தும்.]]></a:t>
+              <a:t><![CDATA[21. Moreover you shall provide out of all the people able men, such as fear God, men of truth, hating covetousness; and place such over them, to be rulers of thousands, and rulers of hundreds, rulers of fifties, and rulers of tens:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4648,51 +4636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஜனங்கள் எல்லாருக்குள்ளும் தேவனுக்குப் பயந்தவர்களும் உண்மையுள்ளவர்களும் பொருளாசையை வெறுக்கிறவர்களுமான திறமையுள்ள மனிதரைத் தெரிந்துகொண்டு, அவர்களை ஆயிரம்பேருக்கு அதிபதிகளாகவும், நூறுபேருக்கு அதிபதிகளாகவும், ஐம்பதுபேருக்கு அதிபதிகளாகவும், பத்துப்பேருக்கு அதிபதிகளாகவும் ஏற்படுத்தும்.]]></a:t>
+              <a:t><![CDATA[21. Moreover you shall provide out of all the people able men, such as fear God, men of truth, hating covetousness; and place such over them, to be rulers of thousands, and rulers of hundreds, rulers of fifties, and rulers of tens:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4757,51 +4745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஜனங்கள் எல்லாருக்குள்ளும் தேவனுக்குப் பயந்தவர்களும் உண்மையுள்ளவர்களும் பொருளாசையை வெறுக்கிறவர்களுமான திறமையுள்ள மனிதரைத் தெரிந்துகொண்டு, அவர்களை ஆயிரம்பேருக்கு அதிபதிகளாகவும், நூறுபேருக்கு அதிபதிகளாகவும், ஐம்பதுபேருக்கு அதிபதிகளாகவும், பத்துப்பேருக்கு அதிபதிகளாகவும் ஏற்படுத்தும்.]]></a:t>
+              <a:t><![CDATA[21. Moreover you shall provide out of all the people able men, such as fear God, men of truth, hating covetousness; and place such over them, to be rulers of thousands, and rulers of hundreds, rulers of fifties, and rulers of tens:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4866,51 +4854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஜனங்கள் எல்லாருக்குள்ளும் தேவனுக்குப் பயந்தவர்களும் உண்மையுள்ளவர்களும் பொருளாசையை வெறுக்கிறவர்களுமான திறமையுள்ள மனிதரைத் தெரிந்துகொண்டு, அவர்களை ஆயிரம்பேருக்கு அதிபதிகளாகவும், நூறுபேருக்கு அதிபதிகளாகவும், ஐம்பதுபேருக்கு அதிபதிகளாகவும், பத்துப்பேருக்கு அதிபதிகளாகவும் ஏற்படுத்தும்.]]></a:t>
+              <a:t><![CDATA[22. And let them judge the people at all seasons: and it shall be, that every great matter they shall bring unto you, but every small matter they shall judge: so shall it be easier for yourself, and they shall bear the burden with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4975,51 +4963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர்கள் எப்பொழுதும் ஜனங்களை நியாயம்விசாரித்து, பெரிய காரியங்கள் யாவையும் உம்மிடத்தில் கொண்டுவரட்டும், சிறிய காரியங்கள் யாவையும் தாங்களே தீர்க்கட்டும்; இப்படி அவர்கள் உம்மோடேகூட இந்தப் பாரத்தைச் சுமந்தால், உமக்கு இலகுவாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[22. And let them judge the people at all seasons: and it shall be, that every great matter they shall bring unto you, but every small matter they shall judge: so shall it be easier for yourself, and they shall bear the burden with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5084,51 +5072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர்கள் எப்பொழுதும் ஜனங்களை நியாயம்விசாரித்து, பெரிய காரியங்கள் யாவையும் உம்மிடத்தில் கொண்டுவரட்டும், சிறிய காரியங்கள் யாவையும் தாங்களே தீர்க்கட்டும்; இப்படி அவர்கள் உம்மோடேகூட இந்தப் பாரத்தைச் சுமந்தால், உமக்கு இலகுவாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[22. And let them judge the people at all seasons: and it shall be, that every great matter they shall bring unto you, but every small matter they shall judge: so shall it be easier for yourself, and they shall bear the burden with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5193,51 +5181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மோசேயின் மாமனாகிய எத்திரோ, மோசேயினாலே திரும்பி அனுப்பிவிடப்பட்டிருந்த அவன் மனைவியாகிய சிப்போராளையும்,]]></a:t>
+              <a:t><![CDATA[2. Then Jethro, Moses' father in law, took Zipporah, Moses' wife, after he had sent her back,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5302,51 +5290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர்கள் எப்பொழுதும் ஜனங்களை நியாயம்விசாரித்து, பெரிய காரியங்கள் யாவையும் உம்மிடத்தில் கொண்டுவரட்டும், சிறிய காரியங்கள் யாவையும் தாங்களே தீர்க்கட்டும்; இப்படி அவர்கள் உம்மோடேகூட இந்தப் பாரத்தைச் சுமந்தால், உமக்கு இலகுவாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[23. If you shall do this thing, and God command you so, then you shall be able to endure, and all this people shall also go to their place in peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5411,51 +5399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர்கள் எப்பொழுதும் ஜனங்களை நியாயம்விசாரித்து, பெரிய காரியங்கள் யாவையும் உம்மிடத்தில் கொண்டுவரட்டும், சிறிய காரியங்கள் யாவையும் தாங்களே தீர்க்கட்டும்; இப்படி அவர்கள் உம்மோடேகூட இந்தப் பாரத்தைச் சுமந்தால், உமக்கு இலகுவாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[23. If you shall do this thing, and God command you so, then you shall be able to endure, and all this people shall also go to their place in peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5520,51 +5508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இந்தப்பிரகாரம் நீர் செய்வதும், இப்படித் தேவன் உமக்குக் கட்டளையிடுவதும் உண்டானால், உம்மாலே தாங்கக்கூடும்; இந்த ஜனங்கள் எல்லாரும் தாங்கள் போகும் இடத்துக்குச் சுகமாய்ப் போய்ச் சேரலாம் என்றான்.]]></a:t>
+              <a:t><![CDATA[24. So Moses hearkened to the voice of his father in law, and did all that he had said.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5629,51 +5617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இந்தப்பிரகாரம் நீர் செய்வதும், இப்படித் தேவன் உமக்குக் கட்டளையிடுவதும் உண்டானால், உம்மாலே தாங்கக்கூடும்; இந்த ஜனங்கள் எல்லாரும் தாங்கள் போகும் இடத்துக்குச் சுகமாய்ப் போய்ச் சேரலாம் என்றான்.]]></a:t>
+              <a:t><![CDATA[25. And Moses chose able men out of all Israel, and made them heads over the people, rulers of thousands, rulers of hundreds, rulers of fifties, and rulers of tens.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5738,51 +5726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. மோசே தன் மாமன் சொல்கேட்டு, அவன் சொன்னபடியெல்லாம் செய்தான்.]]></a:t>
+              <a:t><![CDATA[25. And Moses chose able men out of all Israel, and made them heads over the people, rulers of thousands, rulers of hundreds, rulers of fifties, and rulers of tens.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5847,51 +5835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மோசே இஸ்ரவேலர் எல்லாரிலும் திறமையுள்ள மனிதரைத் தெரிந்துகொண்டு, அவர்களை ஆயிரம்பேருக்கு அதிபதிகளாகவும், நூறுபேருக்கு அதிபதிகளாகவும், ஐம்பதுபேருக்கு அதிபதிகளாகவும், பத்துப்பேருக்கு அதிபதிகளாகவும் ஜனங்கள்மேல் தலைவராக்கினான்.]]></a:t>
+              <a:t><![CDATA[25. And Moses chose able men out of all Israel, and made them heads over the people, rulers of thousands, rulers of hundreds, rulers of fifties, and rulers of tens.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5956,51 +5944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மோசே இஸ்ரவேலர் எல்லாரிலும் திறமையுள்ள மனிதரைத் தெரிந்துகொண்டு, அவர்களை ஆயிரம்பேருக்கு அதிபதிகளாகவும், நூறுபேருக்கு அதிபதிகளாகவும், ஐம்பதுபேருக்கு அதிபதிகளாகவும், பத்துப்பேருக்கு அதிபதிகளாகவும் ஜனங்கள்மேல் தலைவராக்கினான்.]]></a:t>
+              <a:t><![CDATA[26. And they judged the people at all seasons: the hard causes they brought unto Moses, but every small matter they judged themselves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6065,51 +6053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மோசே இஸ்ரவேலர் எல்லாரிலும் திறமையுள்ள மனிதரைத் தெரிந்துகொண்டு, அவர்களை ஆயிரம்பேருக்கு அதிபதிகளாகவும், நூறுபேருக்கு அதிபதிகளாகவும், ஐம்பதுபேருக்கு அதிபதிகளாகவும், பத்துப்பேருக்கு அதிபதிகளாகவும் ஜனங்கள்மேல் தலைவராக்கினான்.]]></a:t>
+              <a:t><![CDATA[26. And they judged the people at all seasons: the hard causes they brought unto Moses, but every small matter they judged themselves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6174,160 +6162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவர்கள் எப்பொழுதும் ஜனங்களை நியாயம் விசாரித்தார்கள்; வருத்தமான காரியங்களைமாத்திரம் மோசேயினிடத்தில் கொண்டுவந்தார்கள்; சிறிய காரியங்களையெல்லாம் தாங்களே தீர்த்தார்கள்.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[26. அவர்கள் எப்பொழுதும் ஜனங்களை நியாயம் விசாரித்தார்கள்; வருத்தமான காரியங்களைமாத்திரம் மோசேயினிடத்தில் கொண்டுவந்தார்கள்; சிறிய காரியங்களையெல்லாம் தாங்களே தீர்த்தார்கள்.]]></a:t>
+              <a:t><![CDATA[27. And Moses let his father in law depart; and he went his way into his own land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6392,269 +6271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மோசேயின் மாமனாகிய எத்திரோ, மோசேயினாலே திரும்பி அனுப்பிவிடப்பட்டிருந்த அவன் மனைவியாகிய சிப்போராளையும்,]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[27. பின்பு மோசே தன் மாமனை அனுப்பிவிட்டான்; அவன் திரும்பத் தன் தேசத்துக்குப் போய்விட்டான்.]]></a:t>
+              <a:t><![CDATA[3. And her two sons; of which the name of the one was Gershom; for he said, I have been an foreigner in a strange land:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6719,51 +6380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவளுடைய இரண்டு குமாரரையும் கூட்டிக்கொண்டு பிரயாணப்பட்டான். நான் அந்நிய தேசத்திலே பரதேசியானேன் என்று மோசே சொல்லி, ஒரு மகனுக்குக் கெர்சோம் என்று பேரிட்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[3. And her two sons; of which the name of the one was Gershom; for he said, I have been an foreigner in a strange land:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6828,51 +6489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவளுடைய இரண்டு குமாரரையும் கூட்டிக்கொண்டு பிரயாணப்பட்டான். நான் அந்நிய தேசத்திலே பரதேசியானேன் என்று மோசே சொல்லி, ஒரு மகனுக்குக் கெர்சோம் என்று பேரிட்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[4. And the name of the other was Eliezer; for the God of my father, said he, was mine help, and delivered me from the sword of Pharaoh:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6937,51 +6598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. என் பிதாவின் தேவன் எனக்குத் துணைநின்று பார்வோனின் பட்டயத்துக்கு என்னைத் தப்புவித்தார் என்று சொல்லி, மற்றவனுக்கு எலியேசர் என்று பேரிட்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[4. And the name of the other was Eliezer; for the God of my father, said he, was mine help, and delivered me from the sword of Pharaoh:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7016,51 +6677,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474534172" r:id="rId1"/>
+    <p:sldLayoutId id="2478619118" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7484,78 +7145,54 @@
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
-</Relationships>
-[...14 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -7684,51 +7321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[“আমার পিতার ঈশ্বর, আমাকে সাহায্য করেছেন এবং ফরৌণের তরবারি থেকে রক্ষা করেছেন|”]]></a:t>
+              <a:t><![CDATA[5. மோசேயின் மாமனாகிய எத்திரோ மோசேயின் குமாரரோடும் அவன் மனைவியோடுங் கூட, அவன் பாளயமிறங்கியிருந்த தேவ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7816,51 +7453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. য়িথ্রো মোশির স্ত্রী ও দুই পুত্রকে নিয়ে মোশির শিবিরে পৌঁছালো| মোশি তখন ঈশ্বরের পর্বতের কাছে]]></a:t>
+              <a:t><![CDATA[பர்வதத்தினிடத்தில் வனாந்தரத்துக்கு வந்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7948,51 +7585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মরুভূমিতে শিবিরে ছিল|]]></a:t>
+              <a:t><![CDATA[6. எத்திரோ என்னும் உம்முடைய மாமனாகிய நானும், உம்முடைய மனைவியும், அவளோடேகூட அவளுடைய இரண்டு குமாரரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8080,51 +7717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. যিথ্রো মোশির উদ্দেশ্যে একটি বার্তায় বলে পাঠাল, “আমি তোমার শ্বশুর যিথ্রো| আমি তোমার স্ত্রী ও দুই]]></a:t>
+              <a:t><![CDATA[உம்மிடத்திற்கு வந்திருக்கிறோம் என்று மோசேக்குச் சொல்லியனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8212,51 +7849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পুত্রকে সঙ্গে করে নিয়ে এসেছি|”]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது மோசே தன் மாமனுக்கு எதிர்கொண்டுபோய், அவனை வணங்கி, முத்தஞ்செய்தான்; ஒருவரை ஒருவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8344,51 +7981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. তখন মোশি তাঁবু থেকে বেরিয়ে এসে শ্বশুরকে হাঁটু গেড়ে প্রণাম ও চুম্বন করল| দুজনে দুজনের শরীর ও]]></a:t>
+              <a:t><![CDATA[சுகசெய்தி விசாரித்துக்கொண்டு, கூடாரத்துக்குள் பிரவேசித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8476,51 +8113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[স্বাস্থ্যের খোঁজ খবর নিয়ে মোশির তাঁবুতে প্রবেশ করল|]]></a:t>
+              <a:t><![CDATA[8. பின்பு மோசே கர்த்தர் இஸ்ரவேலினிமித்தம் பார்வோனுக்கும் எகிப்தியருக்கும் செய்த எல்லாவற்றையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8608,51 +8245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ইস্রায়েলের লোকদের জন্য প্রভু যা যা করেছেন মোশি তা বিস্তারিতভাবে যিথ্রোকে বলল| মোশি জানাল, প্রভু]]></a:t>
+              <a:t><![CDATA[வழியிலே தங்களுக்கு நேரிட்ட எல்லா வருத்தத்தையும், கர்த்தர் தங்களை விடுவித்து இரட்சித்ததையும் தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8740,51 +8377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ফরৌণ ও মিশরের লোকদের কি অবস্থা করেছেন| যাত্রাপথে য়ে সমস্ত সমস্যার সম্মুখীন হতে হয়েছিল সে সমস্ত]]></a:t>
+              <a:t><![CDATA[மாமனுக்கு விவரித்துச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8872,51 +8509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সমস্যার কথাও সে বলল| প্রত্যেকটি সমস্যার ক্ষেত্রে প্রভু কিভাবে ইস্রায়েলের লোকদের রক্ষা করেছেন তাও সে]]></a:t>
+              <a:t><![CDATA[9. கர்த்தர் இஸ்ரவேலரை எகிப்தியரின் கைக்குத் தப்புவித்து, அவர்களுக்குச் செய்த சகல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9004,51 +8641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. মোশির শ্বশুর যিথ্রো ছিল মিদিয়নীয়র যাজক| ঈশ্বর য়ে একাধিকভাবে মোশিকে এবং ইস্রায়েলের লোকদের]]></a:t>
+              <a:t><![CDATA[1. தேவன் மோசேக்கும் தமது ஜனமாகிய இஸ்ரவேலுக்கும் செய்த யாவையும், கர்த்தர் இஸ்ரவேலை எகிப்திலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9136,51 +8773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শ্বশুরকে খুলে বলল|]]></a:t>
+              <a:t><![CDATA[நன்மைகளையுங்குறித்து எத்திரோ சந்தோஷப்பட்டு:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +8905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. মিশরীয়দের হাত থেকে ইস্রায়েলীয়দের উদ্ধার করবার সময় প্রভু তাদের জন্য য়ে সমস্ত ভাল কাজগুলি]]></a:t>
+              <a:t><![CDATA[10. உங்களை எகிப்தியரின் கைக்கும் பார்வோனின் கைக்கும் தப்புவித்து, எகிப்தியருடைய கையின் கீழிருந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +9037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করেছিলেন সে সম্বন্ধে শুনে য়িথ্রো খুশী হল|]]></a:t>
+              <a:t><![CDATA[ஜனத்தை விடுவித்த கர்த்தருக்கு ஸ்தோத்திரம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9532,51 +9169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. য়িথ্রো বলল,“প্রভুর প্রশংসা করো! তিনিই তোমাদের মিশরীয়দের কবল থেকে মুক্ত করেছেন| ফরৌণের হাত]]></a:t>
+              <a:t><![CDATA[11. கர்த்தர் எல்லாத் தேவர்களைப் பார்க்கிலும் பெரியவர் என்பதை இப்பொழுது அறிந்திருக்கிறேன்; அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9664,51 +9301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[থেকেও প্রভু তোমাদের রক্ষা করেছেন|]]></a:t>
+              <a:t><![CDATA[இடும்பு செய்த காரியத்தில் அவர்களை மேற்கொண்டார் என்று சொல்லி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9796,51 +9433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. এখন আমি জানি সকল দেবতার থেকে প্রভুই মহান! তারা ভাবত তারাই একমাত্র ক্ষমতার অধিকারী কিন্তু দেখ]]></a:t>
+              <a:t><![CDATA[12. மோசேயின் மாமனாகிய எத்திரோ சர்வாங்க தகனபலியையும் மற்றப் பலிகளையும் தேவனுக்குக் கொண்டுவந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9928,51 +9565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঈশ্বর কি করে দেখালেন!”]]></a:t>
+              <a:t><![CDATA[செலுத்தினான். பின்பு ஆரோனும் இஸ்ரவேல் மூப்பர் அனைவரும் வந்து மோசேயின் மாமனுடனே தேவசமுகத்தில் போஜனம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10060,51 +9697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. মোশির শ্বশুর যিথ্রো ঈশ্বরের প্রতি সম্মানার্থে নৈবেদ্য ও বলি দিল| তখন হারোণ ও ইস্রায়েলের]]></a:t>
+              <a:t><![CDATA[பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10192,51 +9829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অন্যান্য প্রবীণ নেতারা এসে ঈশ্বরের সামনে মোশি ও য়িথ্রোর সঙ্গে একসঙ্গে আহার করল|]]></a:t>
+              <a:t><![CDATA[13. மறுநாள் மோசே ஜனங்களை நியாயம்விசாரிக்க உட்கார்ந்தான்; ஜனங்கள் காலமே துவக்கிச் சாயங்காலம்மட்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10324,51 +9961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. পরদিন মোশি লোকদের বিচার করতে বসল| বিচার সভায় এত লোক হয়েছিল য়ে সবাইকে সকাল থেকে সন্ধ্যা]]></a:t>
+              <a:t><![CDATA[மோசேக்கு முன்பாக நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10456,51 +10093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সাহায্য করেছেন তা সে শুনেছিল| য়িথ্রো শুনেছিল য়ে প্রভু ইস্রায়েলীয়দের মিশর থেকে বের করে এনেছেন|]]></a:t>
+              <a:t><![CDATA[புறப்படப்பண்ணினதையும், மீதியானில் ஆசாரியனாயிருந்த மோசேயின் மாமனாகிய எத்திரோ கேள்விப்பட்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10588,51 +10225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পর্য়ন্ত দাঁড়িয়ে থাকতে হল|]]></a:t>
+              <a:t><![CDATA[14. ஜனங்களுக்கு அவன் செய்த யாவையும் மோசேயின் மாமன் கண்டு: நீர் ஜனங்களுக்குச் செய்கிற இந்தக் காரியம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10720,51 +10357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. মোশিকে লোকদের বিচার করতে দেখে য়িথ্রো তাকে জিজ্ঞেস করল, “তুমি কেন একা বিচারকের দায়িত্ব পালন]]></a:t>
+              <a:t><![CDATA[என்ன? நீர் ஒன்றியாய் உட்கார்ந்திருக்கவும், ஜனங்கள் எல்லாரும் காலமே துவக்கிச் சாயங்காலம்மட்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10852,51 +10489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করছো? এবং সবাই সারাদিন ধরে কেনই বা শুধু তোমার কাছেই আসছে?”]]></a:t>
+              <a:t><![CDATA[உமக்கு முன்பாக நிற்கவும் வேண்டியது என்ன என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10984,51 +10621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. তখন মোশি তার শ্বশুরকে বলল, “লোকরা আমার কাছে ঈশ্বরের সিদ্ধান্ত জানতে আসে|]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது மோசே தன் மாமனை நோக்கி: தேவனிடத்தில் விசாரிக்கும்படி ஜனங்கள் என்னிடத்தில் வருகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11116,51 +10753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. যখন মানুষদের মধ্যে কোন বিবাদ তৈরী হয় তখন তারা আমার কাছে আসে| আমিই ঠিক করে দিই কে সঠিক আর কে]]></a:t>
+              <a:t><![CDATA[16. அவர்களுக்கு யாதொரு காரியம் உண்டானால், என்னிடத்தில் வருகிறார்கள்; நான் அவர்களுக்குள்ள வழக்கைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11248,51 +10885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বেঠিক| এই উপায়ে আমি মানুষের মধ্যে ঈশ্বরের বিধি ও শিক্ষাকে ছড়িয়ে দিই|”]]></a:t>
+              <a:t><![CDATA[தீர்த்து, தேவகட்டளைகளையும் அவருடைய பிரமாணங்களையும் தெரிவிக்கிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11380,51 +11017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. কিন্তু মোশির শ্বশুর তাকে বলল, “এটাই ঐ কাজের সঠিক উপায় নয়|]]></a:t>
+              <a:t><![CDATA[17. அதற்கு மோசேயின் மாமன்: நீர் செய்கிற காரியம் நல்லதல்ல;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11512,51 +11149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. এটা তোমার একার কাজ নয়| তুমি একা এই কাজ করতে পারবে না| এভাবে তুমিও উদ্যম হারাবে এবং লোকরাও]]></a:t>
+              <a:t><![CDATA[18. நீரும் உம்மோடே இருக்கிற ஜனங்களும் தொய்ந்துபோவீர்கள் இது உமக்கு மிகவும் பாரமான காரியம்; நீர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11644,51 +11281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ক্লান্ত হয়ে পড়বে!]]></a:t>
+              <a:t><![CDATA[ஒருவராய் அதைச் செய்ய உம்மாலே கூடாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11776,51 +11413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. এখন মন দিয়ে আমার কথা শোন| আমার কিছু উপদেশ গ্রহণ করো| এবং আমি প্রার্থনা করি ঈশ্বর য়েন সর্বদা]]></a:t>
+              <a:t><![CDATA[19. இப்பொழுது என் சொல்லைக்கேளும், உமக்கு ஒரு ஆலோசனை சொல்லுகிறேன்; தேவனும் உம்மோடுகூட இருப்பார், நீர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11908,51 +11545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. তাই য়িথ্রো মোশির স্ত্রী সিপ্পোরাকে নিল এবং মোশির সঙ্গে দেখা করতে গেল| মোশি তখন ঈশ্বরের পর্বতের]]></a:t>
+              <a:t><![CDATA[2. மோசேயின் மாமனாகிய எத்திரோ, மோசேயினாலே திரும்பி அனுப்பிவிடப்பட்டிருந்த அவன் மனைவியாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12040,51 +11677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমার সঙ্গে থাকেন| তুমি সর্বদা লোকদের সমস্যা শুনে যাবে এবং সেগুলো নিয়ে তুমি সর্বদা ঈশ্বরের কাছে]]></a:t>
+              <a:t><![CDATA[தேவசந்நிதியிலே ஜனங்களுக்காக இரும்; விசேஷித்தவைகளைத் தேவனிடத்தில் கொண்டுபோய்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12172,51 +11809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বলবে|]]></a:t>
+              <a:t><![CDATA[20. கட்டளைகளையும் பிரமாணங்களையும் அவர்களுக்கு வெளிப்படுத்தி; அவர்கள் நடக்கவேண்டிய வழியையும், அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12304,51 +11941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. তুমি ঈশ্বরের বিধি ও শিক্ষামালাকে লোকদের মধ্যে জাগিয়ে তুলবে| তাদের বলবে তারা য়েন ঈশ্বর প্রদত্ত]]></a:t>
+              <a:t><![CDATA[செய்யவேண்டிய காரியத்தையும் அவர்களுக்குத் தெரியப்படுத்தும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12436,51 +12073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিধিকে না ভাঙ্গে| তাদের বলবে সঠিক পথে চলতে| তাদের কি করা উচিত্‌ তাও বলে দেবে|]]></a:t>
+              <a:t><![CDATA[21. ஜனங்கள் எல்லாருக்குள்ளும் தேவனுக்குப் பயந்தவர்களும் உண்மையுள்ளவர்களும் பொருளாசையை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12568,51 +12205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. কিন্তু তোমাকে কিছু মানুষকে বিচারক হিসাবে এবং নেতা হিসেবে নির্বাচন করতে হবে|“কিছু ভাল মানুষ যাদের]]></a:t>
+              <a:t><![CDATA[வெறுக்கிறவர்களுமான திறமையுள்ள மனிதரைத் தெரிந்துகொண்டு, அவர்களை ஆயிரம்பேருக்கு அதிபதிகளாகவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12700,51 +12337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তুমি বিশ্বাস করতে পারো তাদের নির্বাচন করো - তারা ঈশ্বরকে সম্মান করবে| তাদেরই নির্বাচন করবে যারা]]></a:t>
+              <a:t><![CDATA[நூறுபேருக்கு அதிபதிகளாகவும், ஐம்பதுபேருக்கு அதிபதிகளாகவும், பத்துப்பேருக்கு அதிபதிகளாகவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12832,51 +12469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অর্থের জন্য নিজেদের সিদ্ধান্ত বদল করবে না এবং এদের মানুষদের শাসক হিসাবে তৈরি করো| 1,000 জন প্রতি,]]></a:t>
+              <a:t><![CDATA[ஏற்படுத்தும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12964,51 +12601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[100 জন প্রতি, 50 জন প্রতি এবং 10 জন প্রতি শাসক মনোনীত করো|]]></a:t>
+              <a:t><![CDATA[22. அவர்கள் எப்பொழுதும் ஜனங்களை நியாயம்விசாரித்து, பெரிய காரியங்கள் யாவையும் உம்மிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13096,51 +12733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. এবার ঐ লোকেদের শাসনের ভার এই শাসকদের হাতে ছেড়ে দাও| যদি কোনও গুরুত্বপূর্ণ মামলা থাকে তাহলে সেই]]></a:t>
+              <a:t><![CDATA[கொண்டுவரட்டும், சிறிய காரியங்கள் யாவையும் தாங்களே தீர்க்கட்டும்; இப்படி அவர்கள் உம்மோடேகூட இந்தப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13228,51 +12865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শাসকরা সিদ্ধান্ত গ্রহণের জন্য তোমার কাছে আসবে| কিন্তু সাধারণ মামলার সিদ্ধান্তগুলি অবশ্য তারা নিজেরাই]]></a:t>
+              <a:t><![CDATA[பாரத்தைச் சுமந்தால், உமக்கு இலகுவாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13360,51 +12997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কাছে শিবির করে রযেছে| মোশির স্ত্রী সিপপোরা তখন বাপের বাড়ীতে থাকত কারণ মোশিই তার স্ত্রীকে বাপের]]></a:t>
+              <a:t><![CDATA[சிப்போராளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13492,51 +13129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করে নেবে| এইভাবে তোমার বেশ কিছু কাজের ভার তারা বহন করবে এবং তার ফলে লোকদের নেতৃত্ব দিতে তোমারও]]></a:t>
+              <a:t><![CDATA[23. இந்தப்பிரகாரம் நீர் செய்வதும், இப்படித் தேவன் உமக்குக் கட்டளையிடுவதும் உண்டானால், உம்மாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13624,51 +13261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সুবিধা হবে|]]></a:t>
+              <a:t><![CDATA[தாங்கக்கூடும்; இந்த ஜனங்கள் எல்லாரும் தாங்கள் போகும் இடத்துக்குச் சுகமாய்ப் போய்ச் சேரலாம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13756,51 +13393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. যদি তুমি এভাবে এগোতে পারো, আর ঈশ্বর যদি চান তাহলে তুমি তোমার দায়িত্ব পালনে সক্ষম হবে এবং]]></a:t>
+              <a:t><![CDATA[24. மோசே தன் மாமன் சொல்கேட்டு, அவன் சொன்னபடியெல்லாம் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13888,51 +13525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[একইভাবে লোকরাও তাদের সমস্যার সমাধান করে ঘরে ফিরে য়েতে পারবে|”]]></a:t>
+              <a:t><![CDATA[25. மோசே இஸ்ரவேலர் எல்லாரிலும் திறமையுள்ள மனிதரைத் தெரிந்துகொண்டு, அவர்களை ஆயிரம்பேருக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14020,51 +13657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. যিথ্রো যা বলল মোশি তাই করল|]]></a:t>
+              <a:t><![CDATA[அதிபதிகளாகவும், நூறுபேருக்கு அதிபதிகளாகவும், ஐம்பதுபேருக்கு அதிபதிகளாகவும், பத்துப்பேருக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14152,51 +13789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ইস্রায়েলের লোকদের থেকে কিছু ভাল লোককে সে মনোনীত করল| তারপর সে তাদের নেতা হিসেবে তুলে ধরল| মোশি]]></a:t>
+              <a:t><![CDATA[அதிபதிகளாகவும் ஜனங்கள்மேல் தலைவராக்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14284,51 +13921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রতি 1,000 জনের জন্য, প্রতি 100 জনের জন্য, প্রতি 50 জনের জন্য, এবং প্রতি 10 জনের জন্য শাসক নিযুক্ত]]></a:t>
+              <a:t><![CDATA[26. அவர்கள் எப்பொழுதும் ஜனங்களை நியாயம் விசாரித்தார்கள்; வருத்தமான காரியங்களைமாத்திரம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14416,51 +14053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করল|]]></a:t>
+              <a:t><![CDATA[மோசேயினிடத்தில் கொண்டுவந்தார்கள்; சிறிய காரியங்களையெல்லாம் தாங்களே தீர்த்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14548,183 +14185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. এরপর থেকে সেই প্রধানরাই সাধারণ লোকদের শাসন করতে শুরু করল| লোকদের মধ্যে বিবাদ দেখা দিলে তারা]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[নিজের নিজের অঞ্চলের নির্দিষ্ট প্রধানের কাছে য়েতে লাগল সমস্যা সমাধানের জন্য| কেবলমাত্র গুরুত্বপূর্ণ]]></a:t>
+              <a:t><![CDATA[27. பின்பு மோசே தன் மாமனை அனுப்பிவிட்டான்; அவன் திரும்பத் தன் தேசத்துக்குப் போய்விட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14812,315 +14317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বাড়ী পাঠিয়ে দিয়েছিল|]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[27. কিছুদিন পর মোশি তার শ্বশুর যিথ্রোকে বিদায় জানাল এবং যিথ্রো তার দেশে ফিরে গেল|]]></a:t>
+              <a:t><![CDATA[3. அவளுடைய இரண்டு குமாரரையும் கூட்டிக்கொண்டு பிரயாணப்பட்டான். நான் அந்நிய தேசத்திலே பரதேசியானேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15208,51 +14449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. যিথ্রো তার সঙ্গে শুধু মোশির স্ত্রীকেই নয়, মোশির দুই পুত্রকেও নিয়ে গিয়েছিল| প্রথম পুত্রের নাম]]></a:t>
+              <a:t><![CDATA[என்று மோசே சொல்லி, ஒரு மகனுக்குக் கெர்சோம் என்று பேரிட்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15340,51 +14581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গের্শোন কারণ সে যখন জন্মায় তখন মোশি বলেছিল, “আমি পরদেশে প্রবাসী|”]]></a:t>
+              <a:t><![CDATA[4. என் பிதாவின் தேவன் எனக்குத் துணைநின்று பார்வோனின் பட்டயத்துக்கு என்னைத் தப்புவித்தார் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15472,51 +14713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. দ্বিতীয পুত্রের নাম ইলীয়েষর| নামকরণের কারণ হিসেবে দ্বিতীয় পুত্রের জন্মের সময় মোশি বলেছিল,]]></a:t>
+              <a:t><![CDATA[சொல்லி, மற்றவனுக்கு எலியேசர் என்று பேரிட்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15533,91 +14774,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 18]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme33">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme35">
   <a:themeElements>
-    <a:clrScheme name="Theme33">
+    <a:clrScheme name="Theme35">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme33">
+    <a:fontScheme name="Theme35">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15643,51 +14884,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme33">
+    <a:fmtScheme name="Theme35">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15818,51 +15059,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>61</Slides>
+  <Slides>58</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>