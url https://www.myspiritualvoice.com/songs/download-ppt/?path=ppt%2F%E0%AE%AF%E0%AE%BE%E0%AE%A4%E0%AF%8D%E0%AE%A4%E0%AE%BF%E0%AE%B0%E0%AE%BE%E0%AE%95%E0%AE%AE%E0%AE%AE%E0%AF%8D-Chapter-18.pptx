--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -97,50 +97,66 @@
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -174,50 +190,58 @@
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -368,53 +392,61 @@
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
-  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -474,51 +506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மோசேயின் மாமனாகிய எத்திரோ மோசேயின் குமாரரோடும் அவன் மனைவியோடுங் கூட, அவன் பாளயமிறங்கியிருந்த தேவ பர்வதத்தினிடத்தில் வனாந்தரத்துக்கு வந்து:]]></a:t>
+              <a:t><![CDATA[4. என் பிதாவின் தேவன் எனக்குத் துணைநின்று பார்வோனின் பட்டயத்துக்கு என்னைத் தப்புவித்தார் என்று சொல்லி, மற்றவனுக்கு எலியேசர் என்று பேரிட்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -583,51 +615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. எத்திரோ என்னும் உம்முடைய மாமனாகிய நானும், உம்முடைய மனைவியும், அவளோடேகூட அவளுடைய இரண்டு குமாரரும் உம்மிடத்திற்கு வந்திருக்கிறோம் என்று மோசேக்குச் சொல்லியனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[5. மோசேயின் மாமனாகிய எத்திரோ மோசேயின் குமாரரோடும் அவன் மனைவியோடுங் கூட, அவன் பாளயமிறங்கியிருந்த தேவ பர்வதத்தினிடத்தில் வனாந்தரத்துக்கு வந்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -692,51 +724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. எத்திரோ என்னும் உம்முடைய மாமனாகிய நானும், உம்முடைய மனைவியும், அவளோடேகூட அவளுடைய இரண்டு குமாரரும் உம்மிடத்திற்கு வந்திருக்கிறோம் என்று மோசேக்குச் சொல்லியனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[5. மோசேயின் மாமனாகிய எத்திரோ மோசேயின் குமாரரோடும் அவன் மனைவியோடுங் கூட, அவன் பாளயமிறங்கியிருந்த தேவ பர்வதத்தினிடத்தில் வனாந்தரத்துக்கு வந்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -801,51 +833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது மோசே தன் மாமனுக்கு எதிர்கொண்டுபோய், அவனை வணங்கி, முத்தஞ்செய்தான்; ஒருவரை ஒருவர் சுகசெய்தி விசாரித்துக்கொண்டு, கூடாரத்துக்குள் பிரவேசித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. எத்திரோ என்னும் உம்முடைய மாமனாகிய நானும், உம்முடைய மனைவியும், அவளோடேகூட அவளுடைய இரண்டு குமாரரும் உம்மிடத்திற்கு வந்திருக்கிறோம் என்று மோசேக்குச் சொல்லியனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -910,51 +942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது மோசே தன் மாமனுக்கு எதிர்கொண்டுபோய், அவனை வணங்கி, முத்தஞ்செய்தான்; ஒருவரை ஒருவர் சுகசெய்தி விசாரித்துக்கொண்டு, கூடாரத்துக்குள் பிரவேசித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. எத்திரோ என்னும் உம்முடைய மாமனாகிய நானும், உம்முடைய மனைவியும், அவளோடேகூட அவளுடைய இரண்டு குமாரரும் உம்மிடத்திற்கு வந்திருக்கிறோம் என்று மோசேக்குச் சொல்லியனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1019,51 +1051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பின்பு மோசே கர்த்தர் இஸ்ரவேலினிமித்தம் பார்வோனுக்கும் எகிப்தியருக்கும் செய்த எல்லாவற்றையும், வழியிலே தங்களுக்கு நேரிட்ட எல்லா வருத்தத்தையும், கர்த்தர் தங்களை விடுவித்து இரட்சித்ததையும் தன் மாமனுக்கு விவரித்துச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது மோசே தன் மாமனுக்கு எதிர்கொண்டுபோய், அவனை வணங்கி, முத்தஞ்செய்தான்; ஒருவரை ஒருவர் சுகசெய்தி விசாரித்துக்கொண்டு, கூடாரத்துக்குள் பிரவேசித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1128,51 +1160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பின்பு மோசே கர்த்தர் இஸ்ரவேலினிமித்தம் பார்வோனுக்கும் எகிப்தியருக்கும் செய்த எல்லாவற்றையும், வழியிலே தங்களுக்கு நேரிட்ட எல்லா வருத்தத்தையும், கர்த்தர் தங்களை விடுவித்து இரட்சித்ததையும் தன் மாமனுக்கு விவரித்துச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது மோசே தன் மாமனுக்கு எதிர்கொண்டுபோய், அவனை வணங்கி, முத்தஞ்செய்தான்; ஒருவரை ஒருவர் சுகசெய்தி விசாரித்துக்கொண்டு, கூடாரத்துக்குள் பிரவேசித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1346,51 +1378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கர்த்தர் இஸ்ரவேலரை எகிப்தியரின் கைக்குத் தப்புவித்து, அவர்களுக்குச் செய்த சகல நன்மைகளையுங்குறித்து எத்திரோ சந்தோஷப்பட்டு:]]></a:t>
+              <a:t><![CDATA[8. பின்பு மோசே கர்த்தர் இஸ்ரவேலினிமித்தம் பார்வோனுக்கும் எகிப்தியருக்கும் செய்த எல்லாவற்றையும், வழியிலே தங்களுக்கு நேரிட்ட எல்லா வருத்தத்தையும், கர்த்தர் தங்களை விடுவித்து இரட்சித்ததையும் தன் மாமனுக்கு விவரித்துச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1455,51 +1487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கர்த்தர் இஸ்ரவேலரை எகிப்தியரின் கைக்குத் தப்புவித்து, அவர்களுக்குச் செய்த சகல நன்மைகளையுங்குறித்து எத்திரோ சந்தோஷப்பட்டு:]]></a:t>
+              <a:t><![CDATA[8. பின்பு மோசே கர்த்தர் இஸ்ரவேலினிமித்தம் பார்வோனுக்கும் எகிப்தியருக்கும் செய்த எல்லாவற்றையும், வழியிலே தங்களுக்கு நேரிட்ட எல்லா வருத்தத்தையும், கர்த்தர் தங்களை விடுவித்து இரட்சித்ததையும் தன் மாமனுக்கு விவரித்துச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1673,51 +1705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உங்களை எகிப்தியரின் கைக்கும் பார்வோனின் கைக்கும் தப்புவித்து, எகிப்தியருடைய கையின் கீழிருந்த ஜனத்தை விடுவித்த கர்த்தருக்கு ஸ்தோத்திரம்.]]></a:t>
+              <a:t><![CDATA[8. பின்பு மோசே கர்த்தர் இஸ்ரவேலினிமித்தம் பார்வோனுக்கும் எகிப்தியருக்கும் செய்த எல்லாவற்றையும், வழியிலே தங்களுக்கு நேரிட்ட எல்லா வருத்தத்தையும், கர்த்தர் தங்களை விடுவித்து இரட்சித்ததையும் தன் மாமனுக்கு விவரித்துச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1782,51 +1814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உங்களை எகிப்தியரின் கைக்கும் பார்வோனின் கைக்கும் தப்புவித்து, எகிப்தியருடைய கையின் கீழிருந்த ஜனத்தை விடுவித்த கர்த்தருக்கு ஸ்தோத்திரம்.]]></a:t>
+              <a:t><![CDATA[9. கர்த்தர் இஸ்ரவேலரை எகிப்தியரின் கைக்குத் தப்புவித்து, அவர்களுக்குச் செய்த சகல நன்மைகளையுங்குறித்து எத்திரோ சந்தோஷப்பட்டு:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1891,51 +1923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தர் எல்லாத் தேவர்களைப் பார்க்கிலும் பெரியவர் என்பதை இப்பொழுது அறிந்திருக்கிறேன்; அவர்கள் இடும்பு செய்த காரியத்தில் அவர்களை மேற்கொண்டார் என்று சொல்லி;]]></a:t>
+              <a:t><![CDATA[9. கர்த்தர் இஸ்ரவேலரை எகிப்தியரின் கைக்குத் தப்புவித்து, அவர்களுக்குச் செய்த சகல நன்மைகளையுங்குறித்து எத்திரோ சந்தோஷப்பட்டு:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2000,51 +2032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தர் எல்லாத் தேவர்களைப் பார்க்கிலும் பெரியவர் என்பதை இப்பொழுது அறிந்திருக்கிறேன்; அவர்கள் இடும்பு செய்த காரியத்தில் அவர்களை மேற்கொண்டார் என்று சொல்லி;]]></a:t>
+              <a:t><![CDATA[10. உங்களை எகிப்தியரின் கைக்கும் பார்வோனின் கைக்கும் தப்புவித்து, எகிப்தியருடைய கையின் கீழிருந்த ஜனத்தை விடுவித்த கர்த்தருக்கு ஸ்தோத்திரம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2109,51 +2141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மோசேயின் மாமனாகிய எத்திரோ சர்வாங்க தகனபலியையும் மற்றப் பலிகளையும் தேவனுக்குக் கொண்டுவந்து செலுத்தினான். பின்பு ஆரோனும் இஸ்ரவேல் மூப்பர் அனைவரும் வந்து மோசேயின் மாமனுடனே தேவசமுகத்தில் போஜனம் பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[10. உங்களை எகிப்தியரின் கைக்கும் பார்வோனின் கைக்கும் தப்புவித்து, எகிப்தியருடைய கையின் கீழிருந்த ஜனத்தை விடுவித்த கர்த்தருக்கு ஸ்தோத்திரம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2218,51 +2250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மோசேயின் மாமனாகிய எத்திரோ சர்வாங்க தகனபலியையும் மற்றப் பலிகளையும் தேவனுக்குக் கொண்டுவந்து செலுத்தினான். பின்பு ஆரோனும் இஸ்ரவேல் மூப்பர் அனைவரும் வந்து மோசேயின் மாமனுடனே தேவசமுகத்தில் போஜனம் பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[11. கர்த்தர் எல்லாத் தேவர்களைப் பார்க்கிலும் பெரியவர் என்பதை இப்பொழுது அறிந்திருக்கிறேன்; அவர்கள் இடும்பு செய்த காரியத்தில் அவர்களை மேற்கொண்டார் என்று சொல்லி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2327,51 +2359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மறுநாள் மோசே ஜனங்களை நியாயம்விசாரிக்க உட்கார்ந்தான்; ஜனங்கள் காலமே துவக்கிச் சாயங்காலம்மட்டும் மோசேக்கு முன்பாக நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[11. கர்த்தர் எல்லாத் தேவர்களைப் பார்க்கிலும் பெரியவர் என்பதை இப்பொழுது அறிந்திருக்கிறேன்; அவர்கள் இடும்பு செய்த காரியத்தில் அவர்களை மேற்கொண்டார் என்று சொல்லி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2436,51 +2468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஜனங்களுக்கு அவன் செய்த யாவையும் மோசேயின் மாமன் கண்டு: நீர் ஜனங்களுக்குச் செய்கிற இந்தக் காரியம் என்ன? நீர் ஒன்றியாய் உட்கார்ந்திருக்கவும், ஜனங்கள் எல்லாரும் காலமே துவக்கிச் சாயங்காலம்மட்டும் உமக்கு முன்பாக நிற்கவும் வேண்டியது என்ன என்றான்.]]></a:t>
+              <a:t><![CDATA[12. மோசேயின் மாமனாகிய எத்திரோ சர்வாங்க தகனபலியையும் மற்றப் பலிகளையும் தேவனுக்குக் கொண்டுவந்து செலுத்தினான். பின்பு ஆரோனும் இஸ்ரவேல் மூப்பர் அனைவரும் வந்து மோசேயின் மாமனுடனே தேவசமுகத்தில் போஜனம் பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2545,51 +2577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஜனங்களுக்கு அவன் செய்த யாவையும் மோசேயின் மாமன் கண்டு: நீர் ஜனங்களுக்குச் செய்கிற இந்தக் காரியம் என்ன? நீர் ஒன்றியாய் உட்கார்ந்திருக்கவும், ஜனங்கள் எல்லாரும் காலமே துவக்கிச் சாயங்காலம்மட்டும் உமக்கு முன்பாக நிற்கவும் வேண்டியது என்ன என்றான்.]]></a:t>
+              <a:t><![CDATA[12. மோசேயின் மாமனாகிய எத்திரோ சர்வாங்க தகனபலியையும் மற்றப் பலிகளையும் தேவனுக்குக் கொண்டுவந்து செலுத்தினான். பின்பு ஆரோனும் இஸ்ரவேல் மூப்பர் அனைவரும் வந்து மோசேயின் மாமனுடனே தேவசமுகத்தில் போஜனம் பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2654,51 +2686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஜனங்களுக்கு அவன் செய்த யாவையும் மோசேயின் மாமன் கண்டு: நீர் ஜனங்களுக்குச் செய்கிற இந்தக் காரியம் என்ன? நீர் ஒன்றியாய் உட்கார்ந்திருக்கவும், ஜனங்கள் எல்லாரும் காலமே துவக்கிச் சாயங்காலம்மட்டும் உமக்கு முன்பாக நிற்கவும் வேண்டியது என்ன என்றான்.]]></a:t>
+              <a:t><![CDATA[13. மறுநாள் மோசே ஜனங்களை நியாயம்விசாரிக்க உட்கார்ந்தான்; ஜனங்கள் காலமே துவக்கிச் சாயங்காலம்மட்டும் மோசேக்கு முன்பாக நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2872,51 +2904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது மோசே தன் மாமனை நோக்கி: தேவனிடத்தில் விசாரிக்கும்படி ஜனங்கள் என்னிடத்தில் வருகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[13. மறுநாள் மோசே ஜனங்களை நியாயம்விசாரிக்க உட்கார்ந்தான்; ஜனங்கள் காலமே துவக்கிச் சாயங்காலம்மட்டும் மோசேக்கு முன்பாக நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2981,51 +3013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர்களுக்கு யாதொரு காரியம் உண்டானால், என்னிடத்தில் வருகிறார்கள்; நான் அவர்களுக்குள்ள வழக்கைத் தீர்த்து, தேவகட்டளைகளையும் அவருடைய பிரமாணங்களையும் தெரிவிக்கிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. ஜனங்களுக்கு அவன் செய்த யாவையும் மோசேயின் மாமன் கண்டு: நீர் ஜனங்களுக்குச் செய்கிற இந்தக் காரியம் என்ன? நீர் ஒன்றியாய் உட்கார்ந்திருக்கவும், ஜனங்கள் எல்லாரும் காலமே துவக்கிச் சாயங்காலம்மட்டும் உமக்கு முன்பாக நிற்கவும் வேண்டியது என்ன என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3090,51 +3122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர்களுக்கு யாதொரு காரியம் உண்டானால், என்னிடத்தில் வருகிறார்கள்; நான் அவர்களுக்குள்ள வழக்கைத் தீர்த்து, தேவகட்டளைகளையும் அவருடைய பிரமாணங்களையும் தெரிவிக்கிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. ஜனங்களுக்கு அவன் செய்த யாவையும் மோசேயின் மாமன் கண்டு: நீர் ஜனங்களுக்குச் செய்கிற இந்தக் காரியம் என்ன? நீர் ஒன்றியாய் உட்கார்ந்திருக்கவும், ஜனங்கள் எல்லாரும் காலமே துவக்கிச் சாயங்காலம்மட்டும் உமக்கு முன்பாக நிற்கவும் வேண்டியது என்ன என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3199,51 +3231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அதற்கு மோசேயின் மாமன்: நீர் செய்கிற காரியம் நல்லதல்ல;]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது மோசே தன் மாமனை நோக்கி: தேவனிடத்தில் விசாரிக்கும்படி ஜனங்கள் என்னிடத்தில் வருகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3308,51 +3340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீரும் உம்மோடே இருக்கிற ஜனங்களும் தொய்ந்துபோவீர்கள் இது உமக்கு மிகவும் பாரமான காரியம்; நீர் ஒருவராய் அதைச் செய்ய உம்மாலே கூடாது.]]></a:t>
+              <a:t><![CDATA[16. அவர்களுக்கு யாதொரு காரியம் உண்டானால், என்னிடத்தில் வருகிறார்கள்; நான் அவர்களுக்குள்ள வழக்கைத் தீர்த்து, தேவகட்டளைகளையும் அவருடைய பிரமாணங்களையும் தெரிவிக்கிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3417,51 +3449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீரும் உம்மோடே இருக்கிற ஜனங்களும் தொய்ந்துபோவீர்கள் இது உமக்கு மிகவும் பாரமான காரியம்; நீர் ஒருவராய் அதைச் செய்ய உம்மாலே கூடாது.]]></a:t>
+              <a:t><![CDATA[16. அவர்களுக்கு யாதொரு காரியம் உண்டானால், என்னிடத்தில் வருகிறார்கள்; நான் அவர்களுக்குள்ள வழக்கைத் தீர்த்து, தேவகட்டளைகளையும் அவருடைய பிரமாணங்களையும் தெரிவிக்கிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3526,51 +3558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இப்பொழுது என் சொல்லைக்கேளும், உமக்கு ஒரு ஆலோசனை சொல்லுகிறேன்; தேவனும் உம்மோடுகூட இருப்பார், நீர் தேவசந்நிதியிலே ஜனங்களுக்காக இரும்; விசேஷித்தவைகளைத் தேவனிடத்தில் கொண்டுபோய்;]]></a:t>
+              <a:t><![CDATA[17. அதற்கு மோசேயின் மாமன்: நீர் செய்கிற காரியம் நல்லதல்ல;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3635,51 +3667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இப்பொழுது என் சொல்லைக்கேளும், உமக்கு ஒரு ஆலோசனை சொல்லுகிறேன்; தேவனும் உம்மோடுகூட இருப்பார், நீர் தேவசந்நிதியிலே ஜனங்களுக்காக இரும்; விசேஷித்தவைகளைத் தேவனிடத்தில் கொண்டுபோய்;]]></a:t>
+              <a:t><![CDATA[18. நீரும் உம்மோடே இருக்கிற ஜனங்களும் தொய்ந்துபோவீர்கள் இது உமக்கு மிகவும் பாரமான காரியம்; நீர் ஒருவராய் அதைச் செய்ய உம்மாலே கூடாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3744,51 +3776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கட்டளைகளையும் பிரமாணங்களையும் அவர்களுக்கு வெளிப்படுத்தி; அவர்கள் நடக்கவேண்டிய வழியையும், அவர்கள் செய்யவேண்டிய காரியத்தையும் அவர்களுக்குத் தெரியப்படுத்தும்.]]></a:t>
+              <a:t><![CDATA[18. நீரும் உம்மோடே இருக்கிற ஜனங்களும் தொய்ந்துபோவீர்கள் இது உமக்கு மிகவும் பாரமான காரியம்; நீர் ஒருவராய் அதைச் செய்ய உம்மாலே கூடாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3853,51 +3885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கட்டளைகளையும் பிரமாணங்களையும் அவர்களுக்கு வெளிப்படுத்தி; அவர்கள் நடக்கவேண்டிய வழியையும், அவர்கள் செய்யவேண்டிய காரியத்தையும் அவர்களுக்குத் தெரியப்படுத்தும்.]]></a:t>
+              <a:t><![CDATA[19. இப்பொழுது என் சொல்லைக்கேளும், உமக்கு ஒரு ஆலோசனை சொல்லுகிறேன்; தேவனும் உம்மோடுகூட இருப்பார், நீர் தேவசந்நிதியிலே ஜனங்களுக்காக இரும்; விசேஷித்தவைகளைத் தேவனிடத்தில் கொண்டுபோய்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4071,51 +4103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஜனங்கள் எல்லாருக்குள்ளும் தேவனுக்குப் பயந்தவர்களும் உண்மையுள்ளவர்களும் பொருளாசையை வெறுக்கிறவர்களுமான திறமையுள்ள மனிதரைத் தெரிந்துகொண்டு, அவர்களை ஆயிரம்பேருக்கு அதிபதிகளாகவும், நூறுபேருக்கு அதிபதிகளாகவும், ஐம்பதுபேருக்கு அதிபதிகளாகவும், பத்துப்பேருக்கு அதிபதிகளாகவும் ஏற்படுத்தும்.]]></a:t>
+              <a:t><![CDATA[19. இப்பொழுது என் சொல்லைக்கேளும், உமக்கு ஒரு ஆலோசனை சொல்லுகிறேன்; தேவனும் உம்மோடுகூட இருப்பார், நீர் தேவசந்நிதியிலே ஜனங்களுக்காக இரும்; விசேஷித்தவைகளைத் தேவனிடத்தில் கொண்டுபோய்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4180,51 +4212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஜனங்கள் எல்லாருக்குள்ளும் தேவனுக்குப் பயந்தவர்களும் உண்மையுள்ளவர்களும் பொருளாசையை வெறுக்கிறவர்களுமான திறமையுள்ள மனிதரைத் தெரிந்துகொண்டு, அவர்களை ஆயிரம்பேருக்கு அதிபதிகளாகவும், நூறுபேருக்கு அதிபதிகளாகவும், ஐம்பதுபேருக்கு அதிபதிகளாகவும், பத்துப்பேருக்கு அதிபதிகளாகவும் ஏற்படுத்தும்.]]></a:t>
+              <a:t><![CDATA[19. இப்பொழுது என் சொல்லைக்கேளும், உமக்கு ஒரு ஆலோசனை சொல்லுகிறேன்; தேவனும் உம்மோடுகூட இருப்பார், நீர் தேவசந்நிதியிலே ஜனங்களுக்காக இரும்; விசேஷித்தவைகளைத் தேவனிடத்தில் கொண்டுபோய்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4289,51 +4321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஜனங்கள் எல்லாருக்குள்ளும் தேவனுக்குப் பயந்தவர்களும் உண்மையுள்ளவர்களும் பொருளாசையை வெறுக்கிறவர்களுமான திறமையுள்ள மனிதரைத் தெரிந்துகொண்டு, அவர்களை ஆயிரம்பேருக்கு அதிபதிகளாகவும், நூறுபேருக்கு அதிபதிகளாகவும், ஐம்பதுபேருக்கு அதிபதிகளாகவும், பத்துப்பேருக்கு அதிபதிகளாகவும் ஏற்படுத்தும்.]]></a:t>
+              <a:t><![CDATA[20. கட்டளைகளையும் பிரமாணங்களையும் அவர்களுக்கு வெளிப்படுத்தி; அவர்கள் நடக்கவேண்டிய வழியையும், அவர்கள் செய்யவேண்டிய காரியத்தையும் அவர்களுக்குத் தெரியப்படுத்தும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4398,51 +4430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர்கள் எப்பொழுதும் ஜனங்களை நியாயம்விசாரித்து, பெரிய காரியங்கள் யாவையும் உம்மிடத்தில் கொண்டுவரட்டும், சிறிய காரியங்கள் யாவையும் தாங்களே தீர்க்கட்டும்; இப்படி அவர்கள் உம்மோடேகூட இந்தப் பாரத்தைச் சுமந்தால், உமக்கு இலகுவாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[20. கட்டளைகளையும் பிரமாணங்களையும் அவர்களுக்கு வெளிப்படுத்தி; அவர்கள் நடக்கவேண்டிய வழியையும், அவர்கள் செய்யவேண்டிய காரியத்தையும் அவர்களுக்குத் தெரியப்படுத்தும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4507,51 +4539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர்கள் எப்பொழுதும் ஜனங்களை நியாயம்விசாரித்து, பெரிய காரியங்கள் யாவையும் உம்மிடத்தில் கொண்டுவரட்டும், சிறிய காரியங்கள் யாவையும் தாங்களே தீர்க்கட்டும்; இப்படி அவர்கள் உம்மோடேகூட இந்தப் பாரத்தைச் சுமந்தால், உமக்கு இலகுவாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[21. ஜனங்கள் எல்லாருக்குள்ளும் தேவனுக்குப் பயந்தவர்களும் உண்மையுள்ளவர்களும் பொருளாசையை வெறுக்கிறவர்களுமான திறமையுள்ள மனிதரைத் தெரிந்துகொண்டு, அவர்களை ஆயிரம்பேருக்கு அதிபதிகளாகவும், நூறுபேருக்கு அதிபதிகளாகவும், ஐம்பதுபேருக்கு அதிபதிகளாகவும், பத்துப்பேருக்கு அதிபதிகளாகவும் ஏற்படுத்தும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4616,51 +4648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர்கள் எப்பொழுதும் ஜனங்களை நியாயம்விசாரித்து, பெரிய காரியங்கள் யாவையும் உம்மிடத்தில் கொண்டுவரட்டும், சிறிய காரியங்கள் யாவையும் தாங்களே தீர்க்கட்டும்; இப்படி அவர்கள் உம்மோடேகூட இந்தப் பாரத்தைச் சுமந்தால், உமக்கு இலகுவாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[21. ஜனங்கள் எல்லாருக்குள்ளும் தேவனுக்குப் பயந்தவர்களும் உண்மையுள்ளவர்களும் பொருளாசையை வெறுக்கிறவர்களுமான திறமையுள்ள மனிதரைத் தெரிந்துகொண்டு, அவர்களை ஆயிரம்பேருக்கு அதிபதிகளாகவும், நூறுபேருக்கு அதிபதிகளாகவும், ஐம்பதுபேருக்கு அதிபதிகளாகவும், பத்துப்பேருக்கு அதிபதிகளாகவும் ஏற்படுத்தும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4725,51 +4757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இந்தப்பிரகாரம் நீர் செய்வதும், இப்படித் தேவன் உமக்குக் கட்டளையிடுவதும் உண்டானால், உம்மாலே தாங்கக்கூடும்; இந்த ஜனங்கள் எல்லாரும் தாங்கள் போகும் இடத்துக்குச் சுகமாய்ப் போய்ச் சேரலாம் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. ஜனங்கள் எல்லாருக்குள்ளும் தேவனுக்குப் பயந்தவர்களும் உண்மையுள்ளவர்களும் பொருளாசையை வெறுக்கிறவர்களுமான திறமையுள்ள மனிதரைத் தெரிந்துகொண்டு, அவர்களை ஆயிரம்பேருக்கு அதிபதிகளாகவும், நூறுபேருக்கு அதிபதிகளாகவும், ஐம்பதுபேருக்கு அதிபதிகளாகவும், பத்துப்பேருக்கு அதிபதிகளாகவும் ஏற்படுத்தும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4834,51 +4866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இந்தப்பிரகாரம் நீர் செய்வதும், இப்படித் தேவன் உமக்குக் கட்டளையிடுவதும் உண்டானால், உம்மாலே தாங்கக்கூடும்; இந்த ஜனங்கள் எல்லாரும் தாங்கள் போகும் இடத்துக்குச் சுகமாய்ப் போய்ச் சேரலாம் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. ஜனங்கள் எல்லாருக்குள்ளும் தேவனுக்குப் பயந்தவர்களும் உண்மையுள்ளவர்களும் பொருளாசையை வெறுக்கிறவர்களுமான திறமையுள்ள மனிதரைத் தெரிந்துகொண்டு, அவர்களை ஆயிரம்பேருக்கு அதிபதிகளாகவும், நூறுபேருக்கு அதிபதிகளாகவும், ஐம்பதுபேருக்கு அதிபதிகளாகவும், பத்துப்பேருக்கு அதிபதிகளாகவும் ஏற்படுத்தும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4943,51 +4975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. மோசே தன் மாமன் சொல்கேட்டு, அவன் சொன்னபடியெல்லாம் செய்தான்.]]></a:t>
+              <a:t><![CDATA[22. அவர்கள் எப்பொழுதும் ஜனங்களை நியாயம்விசாரித்து, பெரிய காரியங்கள் யாவையும் உம்மிடத்தில் கொண்டுவரட்டும், சிறிய காரியங்கள் யாவையும் தாங்களே தீர்க்கட்டும்; இப்படி அவர்கள் உம்மோடேகூட இந்தப் பாரத்தைச் சுமந்தால், உமக்கு இலகுவாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5052,51 +5084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மோசே இஸ்ரவேலர் எல்லாரிலும் திறமையுள்ள மனிதரைத் தெரிந்துகொண்டு, அவர்களை ஆயிரம்பேருக்கு அதிபதிகளாகவும், நூறுபேருக்கு அதிபதிகளாகவும், ஐம்பதுபேருக்கு அதிபதிகளாகவும், பத்துப்பேருக்கு அதிபதிகளாகவும் ஜனங்கள்மேல் தலைவராக்கினான்.]]></a:t>
+              <a:t><![CDATA[22. அவர்கள் எப்பொழுதும் ஜனங்களை நியாயம்விசாரித்து, பெரிய காரியங்கள் யாவையும் உம்மிடத்தில் கொண்டுவரட்டும், சிறிய காரியங்கள் யாவையும் தாங்களே தீர்க்கட்டும்; இப்படி அவர்கள் உம்மோடேகூட இந்தப் பாரத்தைச் சுமந்தால், உமக்கு இலகுவாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5161,51 +5193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவளுடைய இரண்டு குமாரரையும் கூட்டிக்கொண்டு பிரயாணப்பட்டான். நான் அந்நிய தேசத்திலே பரதேசியானேன் என்று மோசே சொல்லி, ஒரு மகனுக்குக் கெர்சோம் என்று பேரிட்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[2. மோசேயின் மாமனாகிய எத்திரோ, மோசேயினாலே திரும்பி அனுப்பிவிடப்பட்டிருந்த அவன் மனைவியாகிய சிப்போராளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5270,51 +5302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மோசே இஸ்ரவேலர் எல்லாரிலும் திறமையுள்ள மனிதரைத் தெரிந்துகொண்டு, அவர்களை ஆயிரம்பேருக்கு அதிபதிகளாகவும், நூறுபேருக்கு அதிபதிகளாகவும், ஐம்பதுபேருக்கு அதிபதிகளாகவும், பத்துப்பேருக்கு அதிபதிகளாகவும் ஜனங்கள்மேல் தலைவராக்கினான்.]]></a:t>
+              <a:t><![CDATA[22. அவர்கள் எப்பொழுதும் ஜனங்களை நியாயம்விசாரித்து, பெரிய காரியங்கள் யாவையும் உம்மிடத்தில் கொண்டுவரட்டும், சிறிய காரியங்கள் யாவையும் தாங்களே தீர்க்கட்டும்; இப்படி அவர்கள் உம்மோடேகூட இந்தப் பாரத்தைச் சுமந்தால், உமக்கு இலகுவாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5379,51 +5411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவர்கள் எப்பொழுதும் ஜனங்களை நியாயம் விசாரித்தார்கள்; வருத்தமான காரியங்களைமாத்திரம் மோசேயினிடத்தில் கொண்டுவந்தார்கள்; சிறிய காரியங்களையெல்லாம் தாங்களே தீர்த்தார்கள்.]]></a:t>
+              <a:t><![CDATA[22. அவர்கள் எப்பொழுதும் ஜனங்களை நியாயம்விசாரித்து, பெரிய காரியங்கள் யாவையும் உம்மிடத்தில் கொண்டுவரட்டும், சிறிய காரியங்கள் யாவையும் தாங்களே தீர்க்கட்டும்; இப்படி அவர்கள் உம்மோடேகூட இந்தப் பாரத்தைச் சுமந்தால், உமக்கு இலகுவாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5488,51 +5520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவர்கள் எப்பொழுதும் ஜனங்களை நியாயம் விசாரித்தார்கள்; வருத்தமான காரியங்களைமாத்திரம் மோசேயினிடத்தில் கொண்டுவந்தார்கள்; சிறிய காரியங்களையெல்லாம் தாங்களே தீர்த்தார்கள்.]]></a:t>
+              <a:t><![CDATA[23. இந்தப்பிரகாரம் நீர் செய்வதும், இப்படித் தேவன் உமக்குக் கட்டளையிடுவதும் உண்டானால், உம்மாலே தாங்கக்கூடும்; இந்த ஜனங்கள் எல்லாரும் தாங்கள் போகும் இடத்துக்குச் சுகமாய்ப் போய்ச் சேரலாம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5597,51 +5629,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. பின்பு மோசே தன் மாமனை அனுப்பிவிட்டான்; அவன் திரும்பத் தன் தேசத்துக்குப் போய்விட்டான்.]]></a:t>
+              <a:t><![CDATA[23. இந்தப்பிரகாரம் நீர் செய்வதும், இப்படித் தேவன் உமக்குக் கட்டளையிடுவதும் உண்டானால், உம்மாலே தாங்கக்கூடும்; இந்த ஜனங்கள் எல்லாரும் தாங்கள் போகும் இடத்துக்குச் சுகமாய்ப் போய்ச் சேரலாம் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. மோசே தன் மாமன் சொல்கேட்டு, அவன் சொன்னபடியெல்லாம் செய்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. மோசே இஸ்ரவேலர் எல்லாரிலும் திறமையுள்ள மனிதரைத் தெரிந்துகொண்டு, அவர்களை ஆயிரம்பேருக்கு அதிபதிகளாகவும், நூறுபேருக்கு அதிபதிகளாகவும், ஐம்பதுபேருக்கு அதிபதிகளாகவும், பத்துப்பேருக்கு அதிபதிகளாகவும் ஜனங்கள்மேல் தலைவராக்கினான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. மோசே இஸ்ரவேலர் எல்லாரிலும் திறமையுள்ள மனிதரைத் தெரிந்துகொண்டு, அவர்களை ஆயிரம்பேருக்கு அதிபதிகளாகவும், நூறுபேருக்கு அதிபதிகளாகவும், ஐம்பதுபேருக்கு அதிபதிகளாகவும், பத்துப்பேருக்கு அதிபதிகளாகவும் ஜனங்கள்மேல் தலைவராக்கினான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. மோசே இஸ்ரவேலர் எல்லாரிலும் திறமையுள்ள மனிதரைத் தெரிந்துகொண்டு, அவர்களை ஆயிரம்பேருக்கு அதிபதிகளாகவும், நூறுபேருக்கு அதிபதிகளாகவும், ஐம்பதுபேருக்கு அதிபதிகளாகவும், பத்துப்பேருக்கு அதிபதிகளாகவும் ஜனங்கள்மேல் தலைவராக்கினான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. அவர்கள் எப்பொழுதும் ஜனங்களை நியாயம் விசாரித்தார்கள்; வருத்தமான காரியங்களைமாத்திரம் மோசேயினிடத்தில் கொண்டுவந்தார்கள்; சிறிய காரியங்களையெல்லாம் தாங்களே தீர்த்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. அவர்கள் எப்பொழுதும் ஜனங்களை நியாயம் விசாரித்தார்கள்; வருத்தமான காரியங்களைமாத்திரம் மோசேயினிடத்தில் கொண்டுவந்தார்கள்; சிறிய காரியங்களையெல்லாம் தாங்களே தீர்த்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5706,51 +6392,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவளுடைய இரண்டு குமாரரையும் கூட்டிக்கொண்டு பிரயாணப்பட்டான். நான் அந்நிய தேசத்திலே பரதேசியானேன் என்று மோசே சொல்லி, ஒரு மகனுக்குக் கெர்சோம் என்று பேரிட்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[2. மோசேயின் மாமனாகிய எத்திரோ, மோசேயினாலே திரும்பி அனுப்பிவிடப்பட்டிருந்த அவன் மனைவியாகிய சிப்போராளையும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. அவர்கள் எப்பொழுதும் ஜனங்களை நியாயம் விசாரித்தார்கள்; வருத்தமான காரியங்களைமாத்திரம் மோசேயினிடத்தில் கொண்டுவந்தார்கள்; சிறிய காரியங்களையெல்லாம் தாங்களே தீர்த்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. பின்பு மோசே தன் மாமனை அனுப்பிவிட்டான்; அவன் திரும்பத் தன் தேசத்துக்குப் போய்விட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5815,51 +6719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. என் பிதாவின் தேவன் எனக்குத் துணைநின்று பார்வோனின் பட்டயத்துக்கு என்னைத் தப்புவித்தார் என்று சொல்லி, மற்றவனுக்கு எலியேசர் என்று பேரிட்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[3. அவளுடைய இரண்டு குமாரரையும் கூட்டிக்கொண்டு பிரயாணப்பட்டான். நான் அந்நிய தேசத்திலே பரதேசியானேன் என்று மோசே சொல்லி, ஒரு மகனுக்குக் கெர்சோம் என்று பேரிட்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5924,51 +6828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. என் பிதாவின் தேவன் எனக்குத் துணைநின்று பார்வோனின் பட்டயத்துக்கு என்னைத் தப்புவித்தார் என்று சொல்லி, மற்றவனுக்கு எலியேசர் என்று பேரிட்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[3. அவளுடைய இரண்டு குமாரரையும் கூட்டிக்கொண்டு பிரயாணப்பட்டான். நான் அந்நிய தேசத்திலே பரதேசியானேன் என்று மோசே சொல்லி, ஒரு மகனுக்குக் கெர்சோம் என்று பேரிட்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6033,51 +6937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மோசேயின் மாமனாகிய எத்திரோ மோசேயின் குமாரரோடும் அவன் மனைவியோடுங் கூட, அவன் பாளயமிறங்கியிருந்த தேவ பர்வதத்தினிடத்தில் வனாந்தரத்துக்கு வந்து:]]></a:t>
+              <a:t><![CDATA[4. என் பிதாவின் தேவன் எனக்குத் துணைநின்று பார்வோனின் பட்டயத்துக்கு என்னைத் தப்புவித்தார் என்று சொல்லி, மற்றவனுக்கு எலியேசர் என்று பேரிட்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6112,51 +7016,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506410" r:id="rId1"/>
+    <p:sldLayoutId id="2474534172" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6540,54 +7444,118 @@
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -6716,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[परमेश्वर के पर्वत के पास उसका डेरा पड़ा था।]]></a:t>
+              <a:t><![CDATA[“আমার পিতার ঈশ্বর, আমাকে সাহায্য করেছেন এবং ফরৌণের তরবারি থেকে রক্ষা করেছেন|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6848,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. और आकर उसने मूसा के पास यह कहला भेजा, कि मैं तेरा ससुर यित्रो हूं, और दोनो बेटों समेत तेरी पत्नी]]></a:t>
+              <a:t><![CDATA[5. য়িথ্রো মোশির স্ত্রী ও দুই পুত্রকে নিয়ে মোশির শিবিরে পৌঁছালো| মোশি তখন ঈশ্বরের পর্বতের কাছে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6980,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[को तेरे पास ले आया हूं।]]></a:t>
+              <a:t><![CDATA[মরুভূমিতে শিবিরে ছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7112,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. तब मूसा अपने ससुर से भेंट करने के लिये निकला, और उसको दण्डवत करके चूमा; और वे परस्पर कुशल क्षेम]]></a:t>
+              <a:t><![CDATA[6. যিথ্রো মোশির উদ্দেশ্যে একটি বার্তায় বলে পাঠাল, “আমি তোমার শ্বশুর যিথ্রো| আমি তোমার স্ত্রী ও দুই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7244,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पूछते हुए डेरे पर आ गए।]]></a:t>
+              <a:t><![CDATA[পুত্রকে সঙ্গে করে নিয়ে এসেছি|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7376,51 +8344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. वहां मूसा ने अपने ससुर से वर्णन किया, कि यहोवा ने इस्त्राएलियों के निमित्त फिरौन और मिस्रियों से]]></a:t>
+              <a:t><![CDATA[7. তখন মোশি তাঁবু থেকে বেরিয়ে এসে শ্বশুরকে হাঁটু গেড়ে প্রণাম ও চুম্বন করল| দুজনে দুজনের শরীর ও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7508,51 +8476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[क्या क्या किया, और इस्त्राएलियों ने मार्ग में क्या क्या कष्ट उठाया, फिर यहोवा उन्हें कैसे कैसे]]></a:t>
+              <a:t><![CDATA[স্বাস্থ্যের খোঁজ খবর নিয়ে মোশির তাঁবুতে প্রবেশ করল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7640,51 +8608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[छुड़ाता आया है।]]></a:t>
+              <a:t><![CDATA[8. ইস্রায়েলের লোকদের জন্য প্রভু যা যা করেছেন মোশি তা বিস্তারিতভাবে যিথ্রোকে বলল| মোশি জানাল, প্রভু]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7772,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. तब यित्रो ने उस समस्त भलाई के कारण जो यहोवा ने इस्त्राएलियों के साथ की थी, कि उन्हें मिस्रियों के]]></a:t>
+              <a:t><![CDATA[ফরৌণ ও মিশরের লোকদের কি অবস্থা করেছেন| যাত্রাপথে য়ে সমস্ত সমস্যার সম্মুখীন হতে হয়েছিল সে সমস্ত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7904,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[वश से छुड़ाया था, मग्न हो कर कहा,]]></a:t>
+              <a:t><![CDATA[সমস্যার কথাও সে বলল| প্রত্যেকটি সমস্যার ক্ষেত্রে প্রভু কিভাবে ইস্রায়েলের লোকদের রক্ষা করেছেন তাও সে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8036,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. और मूसा के ससुर मिद्दान के याजक यित्रो ने यह सुना, कि परमेश्वर ने मूसा और अपनी प्रजा इस्त्राएल के]]></a:t>
+              <a:t><![CDATA[1. মোশির শ্বশুর যিথ্রো ছিল মিদিয়নীয়র যাজক| ঈশ্বর য়ে একাধিকভাবে মোশিকে এবং ইস্রায়েলের লোকদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8168,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. धन्य है यहोवा, जिसने तुम को फिरौन और मिस्रियों के वश से छुड़ाया, जिसने तुम लोगों को मिस्रियों की]]></a:t>
+              <a:t><![CDATA[শ্বশুরকে খুলে বলল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8300,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[मुट्ठी में से छुड़ाया है।]]></a:t>
+              <a:t><![CDATA[9. মিশরীয়দের হাত থেকে ইস্রায়েলীয়দের উদ্ধার করবার সময় প্রভু তাদের জন্য য়ে সমস্ত ভাল কাজগুলি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8432,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. अब मैं ने जान लिया है कि यहोवा सब देवताओं से बड़ा है; वरन उस विषय में भी जिस में उन्होंने]]></a:t>
+              <a:t><![CDATA[করেছিলেন সে সম্বন্ধে শুনে য়িথ্রো খুশী হল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8564,51 +9532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[इस्त्राएलियों से अभिमान किया था।]]></a:t>
+              <a:t><![CDATA[10. য়িথ্রো বলল,“প্রভুর প্রশংসা করো! তিনিই তোমাদের মিশরীয়দের কবল থেকে মুক্ত করেছেন| ফরৌণের হাত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8696,51 +9664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. तब मूसा के ससुर यित्रो ने परमेश्वर के लिये होमबलि और मेलबलि चढ़ाए, और हारून इस्त्राएलियों के सब]]></a:t>
+              <a:t><![CDATA[থেকেও প্রভু তোমাদের রক্ষা করেছেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8828,51 +9796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पुरनियों समेत मूसा के ससुर यित्रो के संग परमेश्वर के आगे भोजन करने को आया।]]></a:t>
+              <a:t><![CDATA[11. এখন আমি জানি সকল দেবতার থেকে প্রভুই মহান! তারা ভাবত তারাই একমাত্র ক্ষমতার অধিকারী কিন্তু দেখ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8960,51 +9928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. दूसरे दिन मूसा लोगों का न्याय करने को बैठा, और भोर से सांझ तक लोग मूसा के आसपास खड़े रहे।]]></a:t>
+              <a:t><![CDATA[ঈশ্বর কি করে দেখালেন!”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9092,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. यह देखकर कि मूसा लोगों के लिये क्या क्या करता है, उसके ससुर ने कहा, यह क्या काम है जो तू लोगों]]></a:t>
+              <a:t><![CDATA[12. মোশির শ্বশুর যিথ্রো ঈশ্বরের প্রতি সম্মানার্থে নৈবেদ্য ও বলি দিল| তখন হারোণ ও ইস্রায়েলের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9224,51 +10192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[के लिये करता है? क्या कारण है कि तू अकेला बैठा रहता है, और लोग भोर से सांझ तक तेरे आसपास खड़े रहते]]></a:t>
+              <a:t><![CDATA[অন্যান্য প্রবীণ নেতারা এসে ঈশ্বরের সামনে মোশি ও য়িথ্রোর সঙ্গে একসঙ্গে আহার করল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9356,51 +10324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हैं?]]></a:t>
+              <a:t><![CDATA[13. পরদিন মোশি লোকদের বিচার করতে বসল| বিচার সভায় এত লোক হয়েছিল য়ে সবাইকে সকাল থেকে সন্ধ্যা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9488,51 +10456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[लिये क्या क्या किया है, अर्थात यह कि किस रीति से यहोवा इस्त्राएलियों को मिस्र से निकाल ले आया।]]></a:t>
+              <a:t><![CDATA[সাহায্য করেছেন তা সে শুনেছিল| য়িথ্রো শুনেছিল য়ে প্রভু ইস্রায়েলীয়দের মিশর থেকে বের করে এনেছেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9620,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. मूसा ने अपने ससुर से कहा, इसका कारण यह है कि लोग मेरे पास परमेश्वर से पूछने आते है।]]></a:t>
+              <a:t><![CDATA[পর্য়ন্ত দাঁড়িয়ে থাকতে হল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9752,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. जब जब उनका कोई मुकद्दमा होता है तब तब वे मेरे पास आते हैं और मैं उनके बीच न्याय करता, और]]></a:t>
+              <a:t><![CDATA[14. মোশিকে লোকদের বিচার করতে দেখে য়িথ্রো তাকে জিজ্ঞেস করল, “তুমি কেন একা বিচারকের দায়িত্ব পালন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9884,51 +10852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[परमेश्वर की विधि और व्यवस्था उन्हें जताता हूं।]]></a:t>
+              <a:t><![CDATA[করছো? এবং সবাই সারাদিন ধরে কেনই বা শুধু তোমার কাছেই আসছে?”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10016,51 +10984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. मूसा के ससुर ने उससे कहा, जो काम तू करता है वह अच्छा नहीं।]]></a:t>
+              <a:t><![CDATA[15. তখন মোশি তার শ্বশুরকে বলল, “লোকরা আমার কাছে ঈশ্বরের সিদ্ধান্ত জানতে আসে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10148,51 +11116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. और इस से तू क्या, वरन ये लोग भी जो तेरे संग हैं निश्चय हार जाएंगे, क्योंकि यह काम तेरे लिये बहुत]]></a:t>
+              <a:t><![CDATA[16. যখন মানুষদের মধ্যে কোন বিবাদ তৈরী হয় তখন তারা আমার কাছে আসে| আমিই ঠিক করে দিই কে সঠিক আর কে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10280,51 +11248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[भारी है; तू इसे अकेला नहीं कर सकता।]]></a:t>
+              <a:t><![CDATA[বেঠিক| এই উপায়ে আমি মানুষের মধ্যে ঈশ্বরের বিধি ও শিক্ষাকে ছড়িয়ে দিই|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10412,51 +11380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. इसलिये अब मेरी सुन ले, मैं तुझ को सम्मति देता हूं, और परमेश्वर तेरे संग रहे। तू तो इन लोगों के]]></a:t>
+              <a:t><![CDATA[17. কিন্তু মোশির শ্বশুর তাকে বলল, “এটাই ঐ কাজের সঠিক উপায় নয়|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10544,51 +11512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[लिये परमेश्वर के सम्मुख जाया कर, और इनके मुकद्दमों को परमेश्वर के पास तू पहुंचा दिया कर।]]></a:t>
+              <a:t><![CDATA[18. এটা তোমার একার কাজ নয়| তুমি একা এই কাজ করতে পারবে না| এভাবে তুমিও উদ্যম হারাবে এবং লোকরাও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10676,51 +11644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. इन्हें विधि और व्यवस्था प्रगट कर करके, जिस मार्ग पर इन्हें चलना, और जो जो काम इन्हें करना हो, वह]]></a:t>
+              <a:t><![CDATA[ক্লান্ত হয়ে পড়বে!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10808,51 +11776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[इन को जता दिया कर।]]></a:t>
+              <a:t><![CDATA[19. এখন মন দিয়ে আমার কথা শোন| আমার কিছু উপদেশ গ্রহণ করো| এবং আমি প্রার্থনা করি ঈশ্বর য়েন সর্বদা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10940,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. तब मूसा के ससुर यित्रो मूसा की पत्नी सिप्पोरा को, जो पहिले नैहर भेज दी गई थी,]]></a:t>
+              <a:t><![CDATA[2. তাই য়িথ্রো মোশির স্ত্রী সিপ্পোরাকে নিল এবং মোশির সঙ্গে দেখা করতে গেল| মোশি তখন ঈশ্বরের পর্বতের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11072,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. फिर तू इन सब लोगों में से ऐसे पुरूषों को छांट ले, जो गुणी, और परमेश्वर का भय मानने वाले, सच्चे,]]></a:t>
+              <a:t><![CDATA[তোমার সঙ্গে থাকেন| তুমি সর্বদা লোকদের সমস্যা শুনে যাবে এবং সেগুলো নিয়ে তুমি সর্বদা ঈশ্বরের কাছে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11204,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[और अन्याय के लाभ से घृणा करने वाले हों; और उन को हज़ार-हज़ार, सौ-सौ, पचास-पचास, और दस-दस मनुष्यों पर]]></a:t>
+              <a:t><![CDATA[বলবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11336,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[प्रधान नियुक्त कर दे।]]></a:t>
+              <a:t><![CDATA[20. তুমি ঈশ্বরের বিধি ও শিক্ষামালাকে লোকদের মধ্যে জাগিয়ে তুলবে| তাদের বলবে তারা য়েন ঈশ্বর প্রদত্ত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11468,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. और वे सब समय इन लोगों का न्याय किया करें; और सब बड़े बड़े मुकद्दमों को तो तेरे पास ले आया करें,]]></a:t>
+              <a:t><![CDATA[বিধিকে না ভাঙ্গে| তাদের বলবে সঠিক পথে চলতে| তাদের কি করা উচিত্‌ তাও বলে দেবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11600,51 +12568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[और छोटे छोटे मुकद्दमों का न्याय आप ही किया करें; तब तेरा बोझ हलका होगा, क्योंकि इस बोझ को वे भी तेरे]]></a:t>
+              <a:t><![CDATA[21. কিন্তু তোমাকে কিছু মানুষকে বিচারক হিসাবে এবং নেতা হিসেবে নির্বাচন করতে হবে|“কিছু ভাল মানুষ যাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11732,51 +12700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[साथ उठाएंगे।]]></a:t>
+              <a:t><![CDATA[তুমি বিশ্বাস করতে পারো তাদের নির্বাচন করো - তারা ঈশ্বরকে সম্মান করবে| তাদেরই নির্বাচন করবে যারা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11864,51 +12832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. यदि तू यह उपाय करे, और परमेश्वर तुझ को ऐसी आज्ञा दे, तो तू ठहर सकेगा, और ये सब लोग अपने स्थान को]]></a:t>
+              <a:t><![CDATA[অর্থের জন্য নিজেদের সিদ্ধান্ত বদল করবে না এবং এদের মানুষদের শাসক হিসাবে তৈরি করো| 1,000 জন প্রতি,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11996,51 +12964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कुशल से पहुंच सकेंगें।]]></a:t>
+              <a:t><![CDATA[100 জন প্রতি, 50 জন প্রতি এবং 10 জন প্রতি শাসক মনোনীত করো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12128,51 +13096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. अपने ससुर की यह बात मान कर मूसा ने उसके सब वचनों के अनुसार किया।]]></a:t>
+              <a:t><![CDATA[22. এবার ঐ লোকেদের শাসনের ভার এই শাসকদের হাতে ছেড়ে দাও| যদি কোনও গুরুত্বপূর্ণ মামলা থাকে তাহলে সেই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12260,51 +13228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. सो उसने सब इस्त्राएलियों में से गुणी-गुणी पुरूष चुनकर उन्हें हज़ार-हज़ार, सौ-सौ, पचास-पचास,]]></a:t>
+              <a:t><![CDATA[শাসকরা সিদ্ধান্ত গ্রহণের জন্য তোমার কাছে আসবে| কিন্তু সাধারণ মামলার সিদ্ধান্তগুলি অবশ্য তারা নিজেরাই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12392,51 +13360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. और उसके दोनों बेटों को भी ले आया; इन में से एक का नाम मूसा ने यह कहकर गेर्शोम रखा था, कि मैं अन्य]]></a:t>
+              <a:t><![CDATA[কাছে শিবির করে রযেছে| মোশির স্ত্রী সিপপোরা তখন বাপের বাড়ীতে থাকত কারণ মোশিই তার স্ত্রীকে বাপের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12524,51 +13492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[दस-दस, लोगों के ऊपर प्रधान ठहराया।]]></a:t>
+              <a:t><![CDATA[করে নেবে| এইভাবে তোমার বেশ কিছু কাজের ভার তারা বহন করবে এবং তার ফলে লোকদের নেতৃত্ব দিতে তোমারও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12656,51 +13624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. और वे सब लोगों का न्याय करने लगे; जो मुकद्दमा कठिन होता उसे तो वे मूसा के पास ले आते थे, और सब]]></a:t>
+              <a:t><![CDATA[সুবিধা হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12788,51 +13756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[छोटे मुकद्दमों का न्याय वे आप ही किया करते थे।]]></a:t>
+              <a:t><![CDATA[23. যদি তুমি এভাবে এগোতে পারো, আর ঈশ্বর যদি চান তাহলে তুমি তোমার দায়িত্ব পালনে সক্ষম হবে এবং]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12920,51 +13888,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. और मूसा ने अपने ससुर को विदा किया, और उसने अपने देश का मार्ग लिया॥]]></a:t>
+              <a:t><![CDATA[একইভাবে লোকরাও তাদের সমস্যার সমাধান করে ঘরে ফিরে য়েতে পারবে|”]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. যিথ্রো যা বলল মোশি তাই করল|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. ইস্রায়েলের লোকদের থেকে কিছু ভাল লোককে সে মনোনীত করল| তারপর সে তাদের নেতা হিসেবে তুলে ধরল| মোশি]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[প্রতি 1,000 জনের জন্য, প্রতি 100 জনের জন্য, প্রতি 50 জনের জন্য, এবং প্রতি 10 জনের জন্য শাসক নিযুক্ত]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[করল|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. এরপর থেকে সেই প্রধানরাই সাধারণ লোকদের শাসন করতে শুরু করল| লোকদের মধ্যে বিবাদ দেখা দিলে তারা]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[নিজের নিজের অঞ্চলের নির্দিষ্ট প্রধানের কাছে য়েতে লাগল সমস্যা সমাধানের জন্য| কেবলমাত্র গুরুত্বপূর্ণ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13052,51 +14812,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[देश में परदेशी हुआ हूं।]]></a:t>
+              <a:t><![CDATA[বাড়ী পাঠিয়ে দিয়েছিল|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[কোন সমস্যা বা মামলার সিদ্ধান্ত গ্রহণ করতে হত মোশিকে|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. কিছুদিন পর মোশি তার শ্বশুর যিথ্রোকে বিদায় জানাল এবং যিথ্রো তার দেশে ফিরে গেল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13184,51 +15208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. और दूसरे का नाम उसने यह कहकर एलीएजेर रखा, कि मेरे पिता के परमेश्वर ने मेरा सहायक हो कर मुझे फिरौन]]></a:t>
+              <a:t><![CDATA[3. যিথ্রো তার সঙ্গে শুধু মোশির স্ত্রীকেই নয়, মোশির দুই পুত্রকেও নিয়ে গিয়েছিল| প্রথম পুত্রের নাম]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13316,51 +15340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[की तलवार से बचाया।]]></a:t>
+              <a:t><![CDATA[গের্শোন কারণ সে যখন জন্মায় তখন মোশি বলেছিল, “আমি পরদেশে প্রবাসী|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13448,51 +15472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. मूसा की पत्नी और पुत्रों को उसका ससुर यित्रो संग लिए मूसा के पास जंगल के उस स्थान में आया, जहां]]></a:t>
+              <a:t><![CDATA[4. দ্বিতীয পুত্রের নাম ইলীয়েষর| নামকরণের কারণ হিসেবে দ্বিতীয় পুত্রের জন্মের সময় মোশি বলেছিল,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13509,91 +15533,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 18]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme64">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme33">
   <a:themeElements>
-    <a:clrScheme name="Theme64">
+    <a:clrScheme name="Theme33">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme64">
+    <a:fontScheme name="Theme33">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13619,51 +15643,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme64">
+    <a:fmtScheme name="Theme33">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13794,51 +15818,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>53</Slides>
+  <Slides>61</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>