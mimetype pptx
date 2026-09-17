--- v0 (2026-08-01)
+++ v1 (2026-09-17)
@@ -91,50 +91,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -165,50 +175,55 @@
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -356,53 +371,58 @@
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
-  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -462,51 +482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இப்பொழுது நீங்கள் என் வாக்கை உள்ளபடி கேட்டு, என் உடன்படிக்கையைக் கைக்கொள்வீர்களானால், சகல ஜனங்களிலும் நீங்களே எனக்குச் சொந்த சம்பத்தாயிருப்பீர்கள்; பூமியெல்லாம் என்னுடையது.]]></a:t>
+              <a:t><![CDATA[5. Now therefore, if all of you will obey my voice indeed, and keep my covenant, then all of you shall be an exclusive treasure unto me above all people: for all the earth is mine:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -571,51 +591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இப்பொழுது நீங்கள் என் வாக்கை உள்ளபடி கேட்டு, என் உடன்படிக்கையைக் கைக்கொள்வீர்களானால், சகல ஜனங்களிலும் நீங்களே எனக்குச் சொந்த சம்பத்தாயிருப்பீர்கள்; பூமியெல்லாம் என்னுடையது.]]></a:t>
+              <a:t><![CDATA[5. Now therefore, if all of you will obey my voice indeed, and keep my covenant, then all of you shall be an exclusive treasure unto me above all people: for all the earth is mine:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -680,51 +700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீங்கள் எனக்கு ஆசாரிய ராஜ்யமும் பரிசுத்த ஜாதியுமாய் இருப்பீர்கள் என்று நீ இஸ்ரவேல் புத்திரரோடே சொல்ல வேண்டிய வார்த்தைகள் என்றார்.]]></a:t>
+              <a:t><![CDATA[6. And all of you shall be unto me a kingdom of priests, and an holy nation. These are the words which you shall speak unto the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -789,51 +809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீங்கள் எனக்கு ஆசாரிய ராஜ்யமும் பரிசுத்த ஜாதியுமாய் இருப்பீர்கள் என்று நீ இஸ்ரவேல் புத்திரரோடே சொல்ல வேண்டிய வார்த்தைகள் என்றார்.]]></a:t>
+              <a:t><![CDATA[6. And all of you shall be unto me a kingdom of priests, and an holy nation. These are the words which you shall speak unto the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -898,51 +918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. மோசே வந்து ஜனங்களின் மூப்பரை அழைப்பித்து, கர்த்தர் தனக்குக் கற்பித்த வார்த்தைகளையெல்லாம் அவர்களுக்கு முன்பாகச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[7. And Moses came and called for the elders of the people, and laid before their faces all these words which the LORD commanded him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1007,51 +1027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. மோசே வந்து ஜனங்களின் மூப்பரை அழைப்பித்து, கர்த்தர் தனக்குக் கற்பித்த வார்த்தைகளையெல்லாம் அவர்களுக்கு முன்பாகச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[7. And Moses came and called for the elders of the people, and laid before their faces all these words which the LORD commanded him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1116,51 +1136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதற்கு ஜனங்கள் எல்லாரும் ஏகமாய், கர்த்தர் சொன்னவைகளையெல்லாம் செய்வோம் என்று பிரதியுத்தரம் சொன்னார்கள். ஜனங்கள் சொன்ன வார்த்தைகளை மோசே கர்த்தரிடத்தில் தெரிவித்தான்.]]></a:t>
+              <a:t><![CDATA[8. And all the people answered together, and said, All that the LORD has spoken we will do. And Moses returned the words of the people unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1225,51 +1245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதற்கு ஜனங்கள் எல்லாரும் ஏகமாய், கர்த்தர் சொன்னவைகளையெல்லாம் செய்வோம் என்று பிரதியுத்தரம் சொன்னார்கள். ஜனங்கள் சொன்ன வார்த்தைகளை மோசே கர்த்தரிடத்தில் தெரிவித்தான்.]]></a:t>
+              <a:t><![CDATA[8. And all the people answered together, and said, All that the LORD has spoken we will do. And Moses returned the words of the people unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1334,51 +1354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: நான் உன்னோடே பேசும்போது ஜனங்கள் கேட்டு, உன்னை என்றைக்கும் விசுவாசிக்கும்படி, நான் கார்மேகத்தில் உன்னிடத்திற்கு வருவேன் என்றார். ஜனங்கள் சொன்ன வார்த்தைகளை மோசே கர்த்தருக்குச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[9. And the LORD said unto Moses, Lo, I come unto you in a thick cloud, that the people may hear when I speak with you, and believe you for ever. And Moses told the words of the people unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1443,51 +1463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: நான் உன்னோடே பேசும்போது ஜனங்கள் கேட்டு, உன்னை என்றைக்கும் விசுவாசிக்கும்படி, நான் கார்மேகத்தில் உன்னிடத்திற்கு வருவேன் என்றார். ஜனங்கள் சொன்ன வார்த்தைகளை மோசே கர்த்தருக்குச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[9. And the LORD said unto Moses, Lo, I come unto you in a thick cloud, that the people may hear when I speak with you, and believe you for ever. And Moses told the words of the people unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1552,51 +1572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இஸ்ரவேல் புத்திரர் எகிப்து தேசத்திலிருந்து புறப்பட்ட மூன்றாம் மாதம் முதலாம் நாளிலே, சீனாய் வனாந்தரத்தில் சேர்ந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. In the third month, when the children of Israel were gone forth out of the land of Egypt, the same day came they into the wilderness of Sinai.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1661,51 +1681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: நான் உன்னோடே பேசும்போது ஜனங்கள் கேட்டு, உன்னை என்றைக்கும் விசுவாசிக்கும்படி, நான் கார்மேகத்தில் உன்னிடத்திற்கு வருவேன் என்றார். ஜனங்கள் சொன்ன வார்த்தைகளை மோசே கர்த்தருக்குச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[9. And the LORD said unto Moses, Lo, I come unto you in a thick cloud, that the people may hear when I speak with you, and believe you for ever. And Moses told the words of the people unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1770,51 +1790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பின்னும் கர்த்தர் மோசேயை நோக்கி: நீ ஜனங்களிடத்தில் போய், இன்றைக்கும் நாளைக்கும் அவர்களைப் பரிசுத்தப்படுத்து; அவர்கள் தங்கள் வஸ்திரங்களைத் தோய்த்து,]]></a:t>
+              <a:t><![CDATA[10. And the LORD said unto Moses, Go unto the people, and sanctify them to day and tomorrow, and let them wash their clothes,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1879,51 +1899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பின்னும் கர்த்தர் மோசேயை நோக்கி: நீ ஜனங்களிடத்தில் போய், இன்றைக்கும் நாளைக்கும் அவர்களைப் பரிசுத்தப்படுத்து; அவர்கள் தங்கள் வஸ்திரங்களைத் தோய்த்து,]]></a:t>
+              <a:t><![CDATA[10. And the LORD said unto Moses, Go unto the people, and sanctify them to day and tomorrow, and let them wash their clothes,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1988,51 +2008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மூன்றாம் நாளைக்கு ஆயத்தப்பட்டிருக்கக்கடவர்கள்; மூன்றாம் நாளில் கர்த்தர் சகல ஜனங்களுக்கும் பிரத்தியட்சமாகச் சீனாய்மலையின்மேல் இறங்குவார்.]]></a:t>
+              <a:t><![CDATA[11. And be ready against the third day: for the third day the LORD will come down in the sight of all the people upon mount Sinai.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2097,51 +2117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மூன்றாம் நாளைக்கு ஆயத்தப்பட்டிருக்கக்கடவர்கள்; மூன்றாம் நாளில் கர்த்தர் சகல ஜனங்களுக்கும் பிரத்தியட்சமாகச் சீனாய்மலையின்மேல் இறங்குவார்.]]></a:t>
+              <a:t><![CDATA[11. And be ready against the third day: for the third day the LORD will come down in the sight of all the people upon mount Sinai.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2206,51 +2226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஜனங்களுக்குச் சுற்றிலும் நீ ஒரு எல்லை குறித்து, அவர்கள் மலையில் ஏறாதபடிக்கும், அதின் அடிவாரத்தைத் தொடாதபடிக்கும் எச்சரிக்கையாய் இருங்கள் என்று அவர்களுக்குச் சொல்; மலையைத் தொடுகிறவன் எவனும் நிச்சயமாகவே கொல்லப்படுவான்.]]></a:t>
+              <a:t><![CDATA[12. And you shall set bounds unto the people round about, saying, Take heed to yourselves, that all of you go not up into the mount, or touch the border of it: whosoever touches the mount shall be surely put to death:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2315,51 +2335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஜனங்களுக்குச் சுற்றிலும் நீ ஒரு எல்லை குறித்து, அவர்கள் மலையில் ஏறாதபடிக்கும், அதின் அடிவாரத்தைத் தொடாதபடிக்கும் எச்சரிக்கையாய் இருங்கள் என்று அவர்களுக்குச் சொல்; மலையைத் தொடுகிறவன் எவனும் நிச்சயமாகவே கொல்லப்படுவான்.]]></a:t>
+              <a:t><![CDATA[12. And you shall set bounds unto the people round about, saying, Take heed to yourselves, that all of you go not up into the mount, or touch the border of it: whosoever touches the mount shall be surely put to death:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2424,51 +2444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஒரு கையும் அதைத் தொடலாகாது; தொட்டால், நிச்சயமாகக் கல்லெறியுண்டு, அல்லது ஊடுருவ எய்யுண்டு சாகவேண்டும்; மிருகமானாலும்சரி, மனிதனானாலும்சரி, உயிரோடே வைக்கப்படலாகாது; எக்காளம் நெடுந்தொனியாய்த் தொனிக்கையில், அவர்கள் மலையின் அடிவாரத்தில் வரக்கடவர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[12. And you shall set bounds unto the people round about, saying, Take heed to yourselves, that all of you go not up into the mount, or touch the border of it: whosoever touches the mount shall be surely put to death:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2533,51 +2553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஒரு கையும் அதைத் தொடலாகாது; தொட்டால், நிச்சயமாகக் கல்லெறியுண்டு, அல்லது ஊடுருவ எய்யுண்டு சாகவேண்டும்; மிருகமானாலும்சரி, மனிதனானாலும்சரி, உயிரோடே வைக்கப்படலாகாது; எக்காளம் நெடுந்தொனியாய்த் தொனிக்கையில், அவர்கள் மலையின் அடிவாரத்தில் வரக்கடவர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[13. There shall not an hand touch it, but he shall surely be stoned, or shot through; whether it be beast or man, it shall not live: when the trumpet sounds long, they shall come up to the mount.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2642,51 +2662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. மோசே மலையிலிருந்து இறங்கி, ஜனங்களிடத்தில் வந்து, அவர்களைப் பரிசுத்தப்படுத்தினான்; அவர்கள் தங்கள் வஸ்திரங்களைத் தோய்த்தார்கள்.]]></a:t>
+              <a:t><![CDATA[13. There shall not an hand touch it, but he shall surely be stoned, or shot through; whether it be beast or man, it shall not live: when the trumpet sounds long, they shall come up to the mount.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2751,51 +2771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இஸ்ரவேல் புத்திரர் எகிப்து தேசத்திலிருந்து புறப்பட்ட மூன்றாம் மாதம் முதலாம் நாளிலே, சீனாய் வனாந்தரத்தில் சேர்ந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. In the third month, when the children of Israel were gone forth out of the land of Egypt, the same day came they into the wilderness of Sinai.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2860,51 +2880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. மோசே மலையிலிருந்து இறங்கி, ஜனங்களிடத்தில் வந்து, அவர்களைப் பரிசுத்தப்படுத்தினான்; அவர்கள் தங்கள் வஸ்திரங்களைத் தோய்த்தார்கள்.]]></a:t>
+              <a:t><![CDATA[13. There shall not an hand touch it, but he shall surely be stoned, or shot through; whether it be beast or man, it shall not live: when the trumpet sounds long, they shall come up to the mount.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2969,51 +2989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவன் ஜனங்களை நோக்கி: மூன்றாம் நாளுக்கு ஆயத்தப்பட்டிருங்கள், மனைவியினிடத்தில் சேராதிருங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. And Moses went down from the mount unto the people, and sanctified the people; and they washed their clothes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3078,51 +3098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவன் ஜனங்களை நோக்கி: மூன்றாம் நாளுக்கு ஆயத்தப்பட்டிருங்கள், மனைவியினிடத்தில் சேராதிருங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. And Moses went down from the mount unto the people, and sanctified the people; and they washed their clothes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3187,51 +3207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மூன்றாம் நாள் விடியற்காலத்தில் இடிமுழக்கங்களும் மின்னல்களும், மலையின்மேல் கார்மேகமும் மகா பலத்த எக்காளசத்தமும் உண்டாயிற்று; பாளயத்திலிருந்த ஜனங்கள் எல்லாரும் நடுங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And he said unto the people, Be ready against the third day: come not at your wives.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3296,51 +3316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மூன்றாம் நாள் விடியற்காலத்தில் இடிமுழக்கங்களும் மின்னல்களும், மலையின்மேல் கார்மேகமும் மகா பலத்த எக்காளசத்தமும் உண்டாயிற்று; பாளயத்திலிருந்த ஜனங்கள் எல்லாரும் நடுங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And he said unto the people, Be ready against the third day: come not at your wives.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3405,51 +3425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது ஜனங்கள் தேவனுக்கு எதிர்கொண்டுபோக, மோசே அவர்களைப் பாளயத்திலிருந்து புறப்படப்பண்ணினான்; அவர்கள் மலையின் அடிவாரத்தில் நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[16. And it came to pass on the third day in the morning, that there were thunders and lightnings, and a thick cloud upon the mount, and the voice of the trumpet exceeding loud; so that all the people that was in the camp trembled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3514,51 +3534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது ஜனங்கள் தேவனுக்கு எதிர்கொண்டுபோக, மோசே அவர்களைப் பாளயத்திலிருந்து புறப்படப்பண்ணினான்; அவர்கள் மலையின் அடிவாரத்தில் நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[16. And it came to pass on the third day in the morning, that there were thunders and lightnings, and a thick cloud upon the mount, and the voice of the trumpet exceeding loud; so that all the people that was in the camp trembled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3623,51 +3643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கர்த்தர் சீனாய்மலையின்மேல் அக்கினியில் இறங்கினபடியால், அது முழுவதும் புகைக்காடாய் இருந்தது; அந்தப் புகை சூளையின் புகையைப்போல எழும்பிற்று; மலை முழுவதும் மிகவும் அதிர்ந்தது.]]></a:t>
+              <a:t><![CDATA[17. And Moses brought forth the people out of the camp to meet with God; and they stood at the nether part of the mount.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3732,51 +3752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கர்த்தர் சீனாய்மலையின்மேல் அக்கினியில் இறங்கினபடியால், அது முழுவதும் புகைக்காடாய் இருந்தது; அந்தப் புகை சூளையின் புகையைப்போல எழும்பிற்று; மலை முழுவதும் மிகவும் அதிர்ந்தது.]]></a:t>
+              <a:t><![CDATA[17. And Moses brought forth the people out of the camp to meet with God; and they stood at the nether part of the mount.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3841,51 +3861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எக்காளசத்தம் வரவர மிகவும் பலமாய்த் தொனித்தது; மோசே பேசினான்; தேவன் அவனுக்கு வாக்கினால் மறுமொழி கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[18. And mount Sinai was altogether smoking, because the LORD descended upon it in fire: and the smoke thereof ascended as the smoke of a furnace, and the whole mount quaked greatly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3950,51 +3970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர்கள் ரெவிதீமிலிருந்து பிரயாணம் புறப்பட்டு, சீனாய் வனாந்தரத்தில் சேர்ந்து, அந்த வனாந்தரத்தில் பாளயமிறங்கினார்கள்; இஸ்ரவேலர் அங்கே மலைக்கு எதிராகப் பாளயமிறங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[2. For they were departed from Rephidim, and were come to the desert of Sinai, and had pitched in the wilderness; and there Israel camped before the mount.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4059,51 +4079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கர்த்தர் சீனாய்மலையிலுள்ள கொடுமுடியில் இறங்கினபோது, கர்த்தர் மோசேயை மலையின் கொடுமுடியிலே வரவழைத்தார்; மோசே ஏறிப்போனான்.]]></a:t>
+              <a:t><![CDATA[18. And mount Sinai was altogether smoking, because the LORD descended upon it in fire: and the smoke thereof ascended as the smoke of a furnace, and the whole mount quaked greatly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4168,51 +4188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கர்த்தர் சீனாய்மலையிலுள்ள கொடுமுடியில் இறங்கினபோது, கர்த்தர் மோசேயை மலையின் கொடுமுடியிலே வரவழைத்தார்; மோசே ஏறிப்போனான்.]]></a:t>
+              <a:t><![CDATA[19. And when the voice of the trumpet sounded long, and waxed louder and louder, Moses spoke, and God answered him by a voice.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4277,51 +4297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: ஜனங்கள் பார்க்கிறதற்கு எல்லையைக் கடந்து கர்த்தரிடத்தில் வராதபடிக்கும், அவர்களில் அநேகர் அழிந்து போகாதபடிக்கும், நீ இறங்கிப்போய், அவர்களை உறுதியாக எச்சரி.]]></a:t>
+              <a:t><![CDATA[19. And when the voice of the trumpet sounded long, and waxed louder and louder, Moses spoke, and God answered him by a voice.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4386,51 +4406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: ஜனங்கள் பார்க்கிறதற்கு எல்லையைக் கடந்து கர்த்தரிடத்தில் வராதபடிக்கும், அவர்களில் அநேகர் அழிந்து போகாதபடிக்கும், நீ இறங்கிப்போய், அவர்களை உறுதியாக எச்சரி.]]></a:t>
+              <a:t><![CDATA[20. And the LORD came down upon mount Sinai, on the top of the mount: and the LORD called Moses up to the top of the mount; and Moses went up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4495,51 +4515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கர்த்தரின் சமுகத்தில் வருகிற ஆசாரியர்களும், கர்த்தர் தங்களுக்குள்ளே சங்காரம் பண்ணாதபடி, தங்களைப் பரிசுத்தப்படுத்திக்கொள்ள வேண்டும் என்றார்.]]></a:t>
+              <a:t><![CDATA[20. And the LORD came down upon mount Sinai, on the top of the mount: and the LORD called Moses up to the top of the mount; and Moses went up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4604,51 +4624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கர்த்தரின் சமுகத்தில் வருகிற ஆசாரியர்களும், கர்த்தர் தங்களுக்குள்ளே சங்காரம் பண்ணாதபடி, தங்களைப் பரிசுத்தப்படுத்திக்கொள்ள வேண்டும் என்றார்.]]></a:t>
+              <a:t><![CDATA[21. And the LORD said unto Moses, Go down, charge the people, lest they break through unto the LORD to gaze, and many of them perish.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4713,51 +4733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது மோசே கர்த்தரை நோக்கி: மலையைச் சுற்றிலும் எல்லை குறித்து, அதைப் பரிசுத்தப்படுத்துங்கள் என்று தேவரீர் எங்களை உறுதியாக எச்சரித்திருக்கிறீர்; ஆகையால், ஜனங்கள் சீனாய்மலையின்மேல் ஏறிவரமாட்டார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. And the LORD said unto Moses, Go down, charge the people, lest they break through unto the LORD to gaze, and many of them perish.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4822,51 +4842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது மோசே கர்த்தரை நோக்கி: மலையைச் சுற்றிலும் எல்லை குறித்து, அதைப் பரிசுத்தப்படுத்துங்கள் என்று தேவரீர் எங்களை உறுதியாக எச்சரித்திருக்கிறீர்; ஆகையால், ஜனங்கள் சீனாய்மலையின்மேல் ஏறிவரமாட்டார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[22. And let the priests also, which come near to the LORD, sanctify themselves, lest the LORD break forth upon them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4931,51 +4951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கர்த்தர் மோசேயை நோக்கி: நீ இறங்கிப்போ; பின்பு நீயும் ஆரோனும் கூடி ஏறிவாருங்கள்; ஆசாரியர்களும் ஜனங்களும், கர்த்தர் தங்களுக்குள்ளே சங்காரம்பண்ணாதபடிக்கு, எல்லையைக் கடந்து கர்த்தரிடத்தில் வராதிருக்கக்கடவர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[22. And let the priests also, which come near to the LORD, sanctify themselves, lest the LORD break forth upon them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5040,51 +5060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கர்த்தர் மோசேயை நோக்கி: நீ இறங்கிப்போ; பின்பு நீயும் ஆரோனும் கூடி ஏறிவாருங்கள்; ஆசாரியர்களும் ஜனங்களும், கர்த்தர் தங்களுக்குள்ளே சங்காரம்பண்ணாதபடிக்கு, எல்லையைக் கடந்து கர்த்தரிடத்தில் வராதிருக்கக்கடவர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[23. And Moses said unto the LORD, The people cannot come up to mount Sinai: for you charged us, saying, Set bounds about the mount, and sanctify it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5149,51 +5169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர்கள் ரெவிதீமிலிருந்து பிரயாணம் புறப்பட்டு, சீனாய் வனாந்தரத்தில் சேர்ந்து, அந்த வனாந்தரத்தில் பாளயமிறங்கினார்கள்; இஸ்ரவேலர் அங்கே மலைக்கு எதிராகப் பாளயமிறங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[2. For they were departed from Rephidim, and were come to the desert of Sinai, and had pitched in the wilderness; and there Israel camped before the mount.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5258,51 +5278,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்படியே மோசே இறங்கி ஜனங்களிடத்தில் போய், அதை அவர்களுக்குச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[23. And Moses said unto the LORD, The people cannot come up to mount Sinai: for you charged us, saying, Set bounds about the mount, and sanctify it.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. And Moses said unto the LORD, The people cannot come up to mount Sinai: for you charged us, saying, Set bounds about the mount, and sanctify it.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. And the LORD said unto him, Away, get you down, and you shall come up, you, and Aaron with you: but let not the priests and the people break through to come up unto the LORD, lest he break forth upon them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. And the LORD said unto him, Away, get you down, and you shall come up, you, and Aaron with you: but let not the priests and the people break through to come up unto the LORD, lest he break forth upon them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. And the LORD said unto him, Away, get you down, and you shall come up, you, and Aaron with you: but let not the priests and the people break through to come up unto the LORD, lest he break forth upon them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. So Moses went down unto the people, and spoke unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5367,51 +5932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மோசே தேவனிடத்திற்கு ஏறிப்போனான்; கர்த்தர் மலையிலிருந்து அவனைக் கூப்பிட்டு: நீ யாக்கோபு வம்சத்தாருக்குச் சொல்லவும், இஸ்ரவேல் புத்திரருக்கு அறிவிக்கவும் வேண்டியது என்னவென்றால்,]]></a:t>
+              <a:t><![CDATA[3. And Moses went up unto God, and the LORD called unto him out of the mountain, saying, Thus shall you say to the house of Jacob, and tell the children of Israel;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5476,51 +6041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மோசே தேவனிடத்திற்கு ஏறிப்போனான்; கர்த்தர் மலையிலிருந்து அவனைக் கூப்பிட்டு: நீ யாக்கோபு வம்சத்தாருக்குச் சொல்லவும், இஸ்ரவேல் புத்திரருக்கு அறிவிக்கவும் வேண்டியது என்னவென்றால்,]]></a:t>
+              <a:t><![CDATA[3. And Moses went up unto God, and the LORD called unto him out of the mountain, saying, Thus shall you say to the house of Jacob, and tell the children of Israel;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5585,51 +6150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நான் எகிப்தியருக்குச் செய்ததையும், நான் உங்களைக் கழுகுகளுடைய செட்டைகளின்மேல் சுமந்து, உங்களை என்னண்டையிலே சேர்த்துக்கொண்டதையும், நீங்கள் கண்டிருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[4. All of you have seen what I did unto the Egyptians, and how I bare you on eagles' wings, and brought you unto myself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5694,51 +6259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நான் எகிப்தியருக்குச் செய்ததையும், நான் உங்களைக் கழுகுகளுடைய செட்டைகளின்மேல் சுமந்து, உங்களை என்னண்டையிலே சேர்த்துக்கொண்டதையும், நீங்கள் கண்டிருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[4. All of you have seen what I did unto the Egyptians, and how I bare you on eagles' wings, and brought you unto myself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5773,51 +6338,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474598778" r:id="rId1"/>
+    <p:sldLayoutId id="2478619116" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6177,50 +6742,90 @@
 
 <file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6353,51 +6958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ആകയാൽ നിങ്ങൾ എന്റെ വാക്കു കേട്ടു അനുസരിക്കയും എന്റെ നിയമം പ്രമാണിക്കയും ചെയ്താൽ നിങ്ങൾ എനിക്കു]]></a:t>
+              <a:t><![CDATA[5. இப்பொழுது நீங்கள் என் வாக்கை உள்ளபடி கேட்டு, என் உடன்படிக்கையைக் கைக்கொள்வீர்களானால், சகல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6485,51 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സകലജാതികളിലുംവെച്ചു പ്രത്യേക സമ്പത്തായിരിക്കും; ഭൂമി ഒക്കെയും എനിക്കുള്ളതല്ലോ.]]></a:t>
+              <a:t><![CDATA[ஜனங்களிலும் நீங்களே எனக்குச் சொந்த சம்பத்தாயிருப்பீர்கள்; பூமியெல்லாம் என்னுடையது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6617,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. നിങ്ങൾ എനിക്കു ഒരു പുരോഹിതരാജത്വവും വിശുദ്ധജനവും ആകും. ഇവ നീ യിസ്രായേൽമക്കളോടു പറയേണ്ടുന്ന]]></a:t>
+              <a:t><![CDATA[6. நீங்கள் எனக்கு ஆசாரிய ராஜ்யமும் பரிசுத்த ஜாதியுமாய் இருப்பீர்கள் என்று நீ இஸ்ரவேல் புத்திரரோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6749,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വചനങ്ങൾ ആകുന്നു.]]></a:t>
+              <a:t><![CDATA[சொல்ல வேண்டிய வார்த்தைகள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6881,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. മോശെ വന്നു ജനത്തിന്റെ മൂപ്പന്മാരെ വിളിച്ചു, യഹോവ തന്നോടു കല്പിച്ച ഈ വചനങ്ങളൊക്കെയും അവരെ പറഞ്ഞു]]></a:t>
+              <a:t><![CDATA[7. மோசே வந்து ஜனங்களின் மூப்பரை அழைப்பித்து, கர்த்தர் தனக்குக் கற்பித்த வார்த்தைகளையெல்லாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7013,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കേൾപ്പിച്ചു.]]></a:t>
+              <a:t><![CDATA[அவர்களுக்கு முன்பாகச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7145,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. യഹോവ കല്പിച്ചതൊക്കെയും ഞങ്ങൾ ചെയ്യും എന്നു ജനം ഉത്തരം പറഞ്ഞു. മോശെ ജനത്തിന്റെ വാക്കു യഹോവയുടെ]]></a:t>
+              <a:t><![CDATA[8. அதற்கு ஜனங்கள் எல்லாரும் ஏகமாய், கர்த்தர் சொன்னவைகளையெல்லாம் செய்வோம் என்று பிரதியுத்தரம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7277,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സന്നിധിയിൽ ബോധിപ്പിച്ചു.]]></a:t>
+              <a:t><![CDATA[சொன்னார்கள். ஜனங்கள் சொன்ன வார்த்தைகளை மோசே கர்த்தரிடத்தில் தெரிவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7409,51 +8014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. യഹോവ മോശെയോടു: ഞാൻ നിന്നോടു സംസാരിക്കുമ്പോൾ ജനം കേൾക്കേണ്ടതിന്നും നിന്നെ എന്നേക്കും]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: நான் உன்னோடே பேசும்போது ஜனங்கள் கேட்டு, உன்னை என்றைக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7541,51 +8146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വിശ്വസിക്കേണ്ടതിന്നും ഞാൻ ഇതാ, മേഘതമസ്സിൽ നിന്റെ അടുക്കൽ വരുന്നു എന്നു അരുളിച്ചെയ്തു, ജനത്തിന്റെ]]></a:t>
+              <a:t><![CDATA[விசுவாசிக்கும்படி, நான் கார்மேகத்தில் உன்னிடத்திற்கு வருவேன் என்றார். ஜனங்கள் சொன்ன வார்த்தைகளை மோசே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7673,51 +8278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. യിസ്രായേൽമക്കൾ മിസ്രയീംദേശത്തുനിന്നു പുറപ്പെട്ടതിന്റെ മൂന്നാം മാസത്തിൽ അതേ ദിവസം അവർ]]></a:t>
+              <a:t><![CDATA[1. இஸ்ரவேல் புத்திரர் எகிப்து தேசத்திலிருந்து புறப்பட்ட மூன்றாம் மாதம் முதலாம் நாளிலே, சீனாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7805,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വാക്കു മോശെ യഹോവയോടു ബോധിപ്പിച്ചു.]]></a:t>
+              <a:t><![CDATA[கர்த்தருக்குச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7937,51 +8542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. യഹോവ പിന്നെയും മോശെയോടു കല്പിച്ചതു: നീ ജനത്തിന്റെ അടുക്കൽ ചെന്നു ഇന്നും നാളെയും അവരെ]]></a:t>
+              <a:t><![CDATA[10. பின்னும் கர்த்தர் மோசேயை நோக்கி: நீ ஜனங்களிடத்தில் போய், இன்றைக்கும் நாளைக்கும் அவர்களைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8069,51 +8674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ശുദ്ധീകരിക്ക;]]></a:t>
+              <a:t><![CDATA[பரிசுத்தப்படுத்து; அவர்கள் தங்கள் வஸ்திரங்களைத் தோய்த்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8201,51 +8806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. അവർ വസ്ത്രം അലക്കി, മൂന്നാം ദിവസത്തേക്കു ഒരുങ്ങിയിരിക്കട്ടേ; മൂന്നാം ദിവസം യഹോവ സകല ജനവും കാൺകെ]]></a:t>
+              <a:t><![CDATA[11. மூன்றாம் நாளைக்கு ஆயத்தப்பட்டிருக்கக்கடவர்கள்; மூன்றாம் நாளில் கர்த்தர் சகல ஜனங்களுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8333,51 +8938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സീനായിപർവ്വത്തിൽ ഇറങ്ങും.]]></a:t>
+              <a:t><![CDATA[பிரத்தியட்சமாகச் சீனாய்மலையின்மேல் இறங்குவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8465,51 +9070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ജനം പർവ്വതത്തിൽ കയറാതെയും അതിന്റെ അടിവാരം തൊടാതെയും ഇരിപ്പാൻ സൂക്ഷിക്കേണം എന്നു പറഞ്ഞു. നീ]]></a:t>
+              <a:t><![CDATA[12. ஜனங்களுக்குச் சுற்றிலும் நீ ஒரு எல்லை குறித்து, அவர்கள் மலையில் ஏறாதபடிக்கும், அதின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8597,51 +9202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവർക്കായി ചുറ്റും അതിർ തിരിക്കേണം; പർവ്വതം തൊടുന്നവൻ എല്ലാം മരണശിക്ഷ അനുഭവിക്കേണം.]]></a:t>
+              <a:t><![CDATA[அடிவாரத்தைத் தொடாதபடிக்கும் எச்சரிக்கையாய் இருங்கள் என்று அவர்களுக்குச் சொல்; மலையைத் தொடுகிறவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8729,51 +9334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. കൈ തൊടാതെ അവനെ കല്ലെറിഞ്ഞോ എയ്തോ കൊന്നുകളയേണം; മൃഗമായാലും മനുഷ്യനായാലും ജീവനോടിരിക്കരുതു. കാഹളം]]></a:t>
+              <a:t><![CDATA[எவனும் நிச்சயமாகவே கொல்லப்படுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8861,51 +9466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദീർഘമായി ധ്വനിക്കുമ്പോൾ അവർ പർവ്വതത്തിന്നു അടുത്തു വരട്ടെ.]]></a:t>
+              <a:t><![CDATA[13. ஒரு கையும் அதைத் தொடலாகாது; தொட்டால், நிச்சயமாகக் கல்லெறியுண்டு, அல்லது ஊடுருவ எய்யுண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8993,51 +9598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. മോശെ പർവ്വതത്തിൽനിന്നു ജനത്തിന്റെ അടുക്കൽ ഇറങ്ങിച്ചെന്നു ജനത്തെ ശുദ്ധീകരിച്ചു; അവർ വസ്ത്രം]]></a:t>
+              <a:t><![CDATA[சாகவேண்டும்; மிருகமானாலும்சரி, மனிதனானாலும்சரி, உயிரோடே வைக்கப்படலாகாது; எக்காளம் நெடுந்தொனியாய்த்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9125,51 +9730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സീനായിമരുഭൂമിയിൽ എത്തി.]]></a:t>
+              <a:t><![CDATA[வனாந்தரத்தில் சேர்ந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9257,51 +9862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അലക്കുകയും ചെയ്തു.]]></a:t>
+              <a:t><![CDATA[தொனிக்கையில், அவர்கள் மலையின் அடிவாரத்தில் வரக்கடவர்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9389,51 +9994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. അവൻ ജനത്തോടു: മൂന്നാം ദിവസത്തേക്കു ഒരുങ്ങിയിരിപ്പിൻ; നിങ്ങളുടെ ഭാര്യമാരുടെ അടുക്കൽ ചെല്ലരുതു]]></a:t>
+              <a:t><![CDATA[14. மோசே மலையிலிருந்து இறங்கி, ஜனங்களிடத்தில் வந்து, அவர்களைப் பரிசுத்தப்படுத்தினான்; அவர்கள் தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9521,51 +10126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[வஸ்திரங்களைத் தோய்த்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9653,51 +10258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. മൂന്നാം ദിവസം നേരം വെളുത്തപ്പോൾ ഇടിമുഴക്കവും മിന്നലും പർവ്വതത്തിൽ കാർമേഘവും മഹാഗംഭീരമായ]]></a:t>
+              <a:t><![CDATA[15. அவன் ஜனங்களை நோக்கி: மூன்றாம் நாளுக்கு ஆயத்தப்பட்டிருங்கள், மனைவியினிடத்தில் சேராதிருங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9785,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കാഹളധ്വനിയും ഉണ്ടായി; പാളയത്തിലുള്ള ജനം ഒക്കെയും നടുങ്ങി.]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9917,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ദൈവത്തെ എതിരേല്പാൻ മോശെ ജനത്തെ പാളയത്തിൽനിന്നു പുറപ്പെടുവിച്ചു; അവർ പർവ്വതത്തിന്റെ]]></a:t>
+              <a:t><![CDATA[16. மூன்றாம் நாள் விடியற்காலத்தில் இடிமுழக்கங்களும் மின்னல்களும், மலையின்மேல் கார்மேகமும் மகா பலத்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10049,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അടിവാരത്തുനിന്നു.]]></a:t>
+              <a:t><![CDATA[எக்காளசத்தமும் உண்டாயிற்று; பாளயத்திலிருந்த ஜனங்கள் எல்லாரும் நடுங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10181,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. യഹോവ തീയിൽ സീനായി പർവ്വതത്തിൽ ഇറങ്ങുകയാൽ അതു മുഴുവനും പുകകൊണ്ടു മൂടി; അതിന്റെ പുക തീച്ചൂളയിലെ]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது ஜனங்கள் தேவனுக்கு எதிர்கொண்டுபோக, மோசே அவர்களைப் பாளயத்திலிருந்து புறப்படப்பண்ணினான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10313,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പുകപോലെ പൊങ്ങി; പർവ്വതം ഒക്കെയും ഏറ്റവും കുലുങ്ങി.]]></a:t>
+              <a:t><![CDATA[அவர்கள் மலையின் அடிவாரத்தில் நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10445,51 +11050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. കാഹളധ്വനി ദീർഘമായി ഉറച്ചുറച്ചുവന്നപ്പോൾ മോശെ സംസാരിച്ചു; ദൈവം ഉച്ചത്തിൽ അവനോടു ഉത്തരം അരുളി.]]></a:t>
+              <a:t><![CDATA[18. கர்த்தர் சீனாய்மலையின்மேல் அக்கினியில் இறங்கினபடியால், அது முழுவதும் புகைக்காடாய் இருந்தது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10577,51 +11182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. അവർ രെഫീദീമിൽനിന്നു യാത്ര പുറപ്പെട്ടു, സീനായിമരുഭൂമിയിൽ വന്നു, മരുഭൂമിയിൽ പാളയമിറങ്ങി; അവിടെ]]></a:t>
+              <a:t><![CDATA[2. அவர்கள் ரெவிதீமிலிருந்து பிரயாணம் புறப்பட்டு, சீனாய் வனாந்தரத்தில் சேர்ந்து, அந்த வனாந்தரத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10709,51 +11314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. യഹോവ സീനായി പർവ്വതത്തിൽ പർവ്വതത്തിന്റെ കൊടുമുടിയിൽ ഇറങ്ങി; യഹോവ മോശെയെ പർവ്വതത്തിന്റെ]]></a:t>
+              <a:t><![CDATA[அந்தப் புகை சூளையின் புகையைப்போல எழும்பிற்று; மலை முழுவதும் மிகவும் அதிர்ந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10841,51 +11446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൊടുമുടിയിലേക്കു വിളിച്ചു; മോശെ കയറിച്ചെന്നു.]]></a:t>
+              <a:t><![CDATA[19. எக்காளசத்தம் வரவர மிகவும் பலமாய்த் தொனித்தது; மோசே பேசினான்; தேவன் அவனுக்கு வாக்கினால் மறுமொழி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10973,51 +11578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. യഹോവ മോശെയോടു കല്പിച്ചതെന്തെന്നാൽ: ജനം നോക്കേണ്ടതിന്നു യഹോവയുടെ അടുക്കൽ കടന്നുവന്നിട്ടു അവരിൽ]]></a:t>
+              <a:t><![CDATA[கொடுத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11105,51 +11710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പലരും നശിച്ചുപോകാതിരിപ്പാൻ നീ ഇറങ്ങിച്ചെന്നു അവരോടു അമർച്ചയായി കല്പിക്ക.]]></a:t>
+              <a:t><![CDATA[20. கர்த்தர் சீனாய்மலையிலுள்ள கொடுமுடியில் இறங்கினபோது, கர்த்தர் மோசேயை மலையின் கொடுமுடியிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11237,51 +11842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. യഹോവയോടു അടുക്കുന്ന പുരോഹിതന്മാരും യഹോവ അവർക്കു ഹാനി വരുത്താതിരിക്കേണ്ടതിന്നു തങ്ങളെ]]></a:t>
+              <a:t><![CDATA[வரவழைத்தார்; மோசே ஏறிப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11369,51 +11974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ശുദ്ധീകരിക്കട്ടെ.]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: ஜனங்கள் பார்க்கிறதற்கு எல்லையைக் கடந்து கர்த்தரிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11501,51 +12106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. മോശെ യഹോവയോടു: ജനത്തിന്നു സീനായിപർവ്വത്തിൽ കയറുവാൻ പാടില്ല; പർവ്വതത്തിന്നു അതിർ തിരിച്ചു അതിനെ]]></a:t>
+              <a:t><![CDATA[வராதபடிக்கும், அவர்களில் அநேகர் அழிந்து போகாதபடிக்கும், நீ இறங்கிப்போய், அவர்களை உறுதியாக எச்சரி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11633,51 +12238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ശുദ്ധമാക്കുക എന്നു ഞങ്ങളോടു അമർച്ചയായി കല്പിച്ചിട്ടുണ്ടല്ലോ എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[22. கர்த்தரின் சமுகத்தில் வருகிற ஆசாரியர்களும், கர்த்தர் தங்களுக்குள்ளே சங்காரம் பண்ணாதபடி, தங்களைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11765,51 +12370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. യഹോവ അവനോടു: ഇറങ്ങിപ്പോക; നീ അഹരോനുമായി കയറിവരിക; എന്നാൽ പുരോഹിതന്മാരും ജനവും യഹോവ അവർക്കു നാശം]]></a:t>
+              <a:t><![CDATA[பரிசுத்தப்படுத்திக்கொள்ள வேண்டும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11897,51 +12502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വരുത്താതിരിക്കേണ്ടതിന്നു അവന്റെ അടുക്കൽ കയറുവാൻ അതിർ കടക്കരുതു.]]></a:t>
+              <a:t><![CDATA[23. அப்பொழுது மோசே கர்த்தரை நோக்கி: மலையைச் சுற்றிலும் எல்லை குறித்து, அதைப் பரிசுத்தப்படுத்துங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12029,51 +12634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പർവ്വതത്തിന്നു എതിരെ യിസ്രായേൽ പാളയമിറങ്ങി.]]></a:t>
+              <a:t><![CDATA[பாளயமிறங்கினார்கள்; இஸ்ரவேலர் அங்கே மலைக்கு எதிராகப் பாளயமிறங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12161,51 +12766,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. അങ്ങനെ മോശെ ജനത്തിന്റെ അടുക്കൽ ഇറങ്ങിച്ചെന്നു അവരോടു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[என்று தேவரீர் எங்களை உறுதியாக எச்சரித்திருக்கிறீர்; ஆகையால், ஜனங்கள் சீனாய்மலையின்மேல்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏறிவரமாட்டார்கள் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. கர்த்தர் மோசேயை நோக்கி: நீ இறங்கிப்போ; பின்பு நீயும் ஆரோனும் கூடி ஏறிவாருங்கள்; ஆசாரியர்களும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஜனங்களும், கர்த்தர் தங்களுக்குள்ளே சங்காரம்பண்ணாதபடிக்கு, எல்லையைக் கடந்து கர்த்தரிடத்தில்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வராதிருக்கக்கடவர்கள் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. அப்படியே மோசே இறங்கி ஜனங்களிடத்தில் போய், அதை அவர்களுக்குச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12293,51 +13558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. മോശെ ദൈവത്തിന്റെ അടുക്കൽ കയറിച്ചെന്നു; യഹോവ പർവ്വതത്തിൽ നിന്നു അവനോടു വിളിച്ചു കല്പിച്ചതു: നീ]]></a:t>
+              <a:t><![CDATA[3. மோசே தேவனிடத்திற்கு ஏறிப்போனான்; கர்த்தர் மலையிலிருந்து அவனைக் கூப்பிட்டு: நீ யாக்கோபு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12425,51 +13690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യാക്കോബ് ഗൃഹത്തോടു പറകയും യിസ്രായേൽമക്കളോടു അറിയിക്കയും ചെയ്യേണ്ടതെന്തെന്നാൽ:]]></a:t>
+              <a:t><![CDATA[வம்சத்தாருக்குச் சொல்லவும், இஸ்ரவேல் புத்திரருக்கு அறிவிக்கவும் வேண்டியது என்னவென்றால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12557,51 +13822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ഞാൻ മിസ്രയീമ്യരോടു ചെയ്തതും നിങ്ങളെ കഴുകന്മാരുടെ ചിറകിന്മേൽ വഹിച്ചു എന്റെ അടുക്കൽ വരുത്തിയതും]]></a:t>
+              <a:t><![CDATA[4. நான் எகிப்தியருக்குச் செய்ததையும், நான் உங்களைக் கழுகுகளுடைய செட்டைகளின்மேல் சுமந்து, உங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12689,51 +13954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിങ്ങൾ കണ്ടുവല്ലോ.]]></a:t>
+              <a:t><![CDATA[என்னண்டையிலே சேர்த்துக்கொண்டதையும், நீங்கள் கண்டிருக்கிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12750,91 +14015,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 19]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme43">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme40">
   <a:themeElements>
-    <a:clrScheme name="Theme43">
+    <a:clrScheme name="Theme40">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme43">
+    <a:fontScheme name="Theme40">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12860,51 +14125,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme43">
+    <a:fmtScheme name="Theme40">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13035,51 +14300,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>50</Slides>
+  <Slides>55</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>