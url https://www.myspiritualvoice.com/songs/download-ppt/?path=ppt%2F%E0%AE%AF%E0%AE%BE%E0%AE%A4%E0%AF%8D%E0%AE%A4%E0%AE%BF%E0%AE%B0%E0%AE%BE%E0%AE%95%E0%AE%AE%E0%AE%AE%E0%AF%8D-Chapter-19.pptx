--- v1 (2026-09-17)
+++ v2 (2026-11-02)
@@ -6338,51 +6338,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619116" r:id="rId1"/>
+    <p:sldLayoutId id="2482630808" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -14015,91 +14015,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 19]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme40">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme43">
   <a:themeElements>
-    <a:clrScheme name="Theme40">
+    <a:clrScheme name="Theme43">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme40">
+    <a:fontScheme name="Theme43">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14125,51 +14125,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme40">
+    <a:fmtScheme name="Theme43">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>