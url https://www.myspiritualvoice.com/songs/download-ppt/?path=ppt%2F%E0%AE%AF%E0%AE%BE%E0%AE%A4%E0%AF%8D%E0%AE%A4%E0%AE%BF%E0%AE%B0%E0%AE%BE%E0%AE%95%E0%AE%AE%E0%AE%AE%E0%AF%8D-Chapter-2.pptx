--- v0 (2026-08-01)
+++ v1 (2026-09-16)
@@ -87,50 +87,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -159,50 +169,55 @@
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -348,53 +363,58 @@
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
-  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -454,51 +474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதைத் திறந்தபோது பிள்ளையைக் கண்டாள்; பிள்ளை அழுதது; அவள் அதின்மேல் இரக்கமுற்று, இது எபிரெயர் பிள்ளைகளில் ஒன்று என்றாள்.]]></a:t>
+              <a:t><![CDATA[5. And the daughter of Pharaoh came down to wash herself at the river; and her maidens walked along by the river's side; and when she saw the ark among the flags, she sent her maid to fetch it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -563,51 +583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதைத் திறந்தபோது பிள்ளையைக் கண்டாள்; பிள்ளை அழுதது; அவள் அதின்மேல் இரக்கமுற்று, இது எபிரெயர் பிள்ளைகளில் ஒன்று என்றாள்.]]></a:t>
+              <a:t><![CDATA[6. And when she had opened it, she saw the child: and, behold, the babe wept. And she had compassion on him, and said, This is one of the Hebrews' children.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -672,51 +692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது அதின் தமக்கை பார்வோனின் குமாரத்தியை நோக்கி: உமக்கு இந்தப் பிள்ளையை வளர்க்கும்படி எபிரெய ஸ்திரீகளில் பால் கொடுக்கிற ஒருத்தியை நான் போய் உம்மிடத்தில் அழைத்துக்கொண்டு வரட்டுமா என்றாள்.]]></a:t>
+              <a:t><![CDATA[6. And when she had opened it, she saw the child: and, behold, the babe wept. And she had compassion on him, and said, This is one of the Hebrews' children.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -781,51 +801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது அதின் தமக்கை பார்வோனின் குமாரத்தியை நோக்கி: உமக்கு இந்தப் பிள்ளையை வளர்க்கும்படி எபிரெய ஸ்திரீகளில் பால் கொடுக்கிற ஒருத்தியை நான் போய் உம்மிடத்தில் அழைத்துக்கொண்டு வரட்டுமா என்றாள்.]]></a:t>
+              <a:t><![CDATA[7. Then said his sister to Pharaoh's daughter, Shall I go and call to you a nurse of the Hebrew women, that she may nurse the child for you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -890,51 +910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதற்குப் பார்வோனுடைய குமாரத்தி: அழைத்துக்கொண்டு வா என்றாள். இந்தப்பெண் போய்ப் பிள்ளையின் தாயையே அழைத்துக்கொண்டு வந்தாள்.]]></a:t>
+              <a:t><![CDATA[7. Then said his sister to Pharaoh's daughter, Shall I go and call to you a nurse of the Hebrew women, that she may nurse the child for you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -999,51 +1019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதற்குப் பார்வோனுடைய குமாரத்தி: அழைத்துக்கொண்டு வா என்றாள். இந்தப்பெண் போய்ப் பிள்ளையின் தாயையே அழைத்துக்கொண்டு வந்தாள்.]]></a:t>
+              <a:t><![CDATA[8. And Pharaoh's daughter said to her, Go. And the maid went and called the child's mother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1108,51 +1128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பார்வோனுடைய குமாரத்தி அவளை நோக்கி: நீ இந்தப் பிள்ளையை எடுத்துக்கொண்டு போய், அதை எனக்கு வளர்த்திடு, நான் உனக்குச் சம்பளம் கொடுக்கிறேன் என்றாள். அந்த ஸ்திரீ பிள்ளையை எடுத்துக்கொண்டு போய், அதை வளர்த்தாள்.]]></a:t>
+              <a:t><![CDATA[8. And Pharaoh's daughter said to her, Go. And the maid went and called the child's mother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1217,51 +1237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பார்வோனுடைய குமாரத்தி அவளை நோக்கி: நீ இந்தப் பிள்ளையை எடுத்துக்கொண்டு போய், அதை எனக்கு வளர்த்திடு, நான் உனக்குச் சம்பளம் கொடுக்கிறேன் என்றாள். அந்த ஸ்திரீ பிள்ளையை எடுத்துக்கொண்டு போய், அதை வளர்த்தாள்.]]></a:t>
+              <a:t><![CDATA[9. And Pharaoh's daughter said unto her, Take this child away, and nurse it for me, and I will give you your wages. And the women took the child, and nursed it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1326,51 +1346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பிள்ளை பெரிதானபோது, அவள் அதைப் பார்வோனுடைய குமாரத்தியினிடத்தில் கொண்டுபோய் விட்டாள். அவளுக்கு அவன் குமாரனானான். அவள்: அவனை ஜலத்தினின்று எடுத்தேன் என்று சொல்லி, அவனுக்கு மோசே என்று பேரிட்டாள்.]]></a:t>
+              <a:t><![CDATA[9. And Pharaoh's daughter said unto her, Take this child away, and nurse it for me, and I will give you your wages. And the women took the child, and nursed it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1435,51 +1455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பிள்ளை பெரிதானபோது, அவள் அதைப் பார்வோனுடைய குமாரத்தியினிடத்தில் கொண்டுபோய் விட்டாள். அவளுக்கு அவன் குமாரனானான். அவள்: அவனை ஜலத்தினின்று எடுத்தேன் என்று சொல்லி, அவனுக்கு மோசே என்று பேரிட்டாள்.]]></a:t>
+              <a:t><![CDATA[9. And Pharaoh's daughter said unto her, Take this child away, and nurse it for me, and I will give you your wages. And the women took the child, and nursed it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1544,51 +1564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. லேவியின் குடும்பத்தாரில் ஒருவன் லேவியின் குமாரத்திகளில் ஒருத்தியை விவாகம் பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[1. And there went a man of the house of Levi, and took to wife a daughter of Levi.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1653,51 +1673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மோசே பெரியவனான காலத்தில், அவன் தன் சகோதரரிடத்தில் போய், அவர்கள் சுமை சுமக்கிறதைப் பார்த்து, தன் சகோதரராகிய எபிரெயரில் ஒருவனை ஒரு எகிப்தியன் அடிக்கிறதைக் கண்டு,]]></a:t>
+              <a:t><![CDATA[10. And the child grew, and she brought him unto Pharaoh's daughter, and he became her son. And she called his name Moses: and she said, Because I drew him out of the water.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1762,51 +1782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மோசே பெரியவனான காலத்தில், அவன் தன் சகோதரரிடத்தில் போய், அவர்கள் சுமை சுமக்கிறதைப் பார்த்து, தன் சகோதரராகிய எபிரெயரில் ஒருவனை ஒரு எகிப்தியன் அடிக்கிறதைக் கண்டு,]]></a:t>
+              <a:t><![CDATA[10. And the child grew, and she brought him unto Pharaoh's daughter, and he became her son. And she called his name Moses: and she said, Because I drew him out of the water.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1871,51 +1891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அங்கும் இங்கும் பார்த்து, ஒருவரும் இல்லையென்று அறிந்து, எகிப்தியனை வெட்டி, அவனை மணலிலே புதைத்துப் போட்டான்.]]></a:t>
+              <a:t><![CDATA[11. And it came to pass in those days, when Moses was grown, that he went out unto his brethren, and looked on their burdens: and he spied an Egyptian smiting an Hebrew, one of his brethren.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1980,51 +2000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அங்கும் இங்கும் பார்த்து, ஒருவரும் இல்லையென்று அறிந்து, எகிப்தியனை வெட்டி, அவனை மணலிலே புதைத்துப் போட்டான்.]]></a:t>
+              <a:t><![CDATA[11. And it came to pass in those days, when Moses was grown, that he went out unto his brethren, and looked on their burdens: and he spied an Egyptian smiting an Hebrew, one of his brethren.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2089,51 +2109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவன் மறுநாளிலும் வெளியே போனபோது, எபிரெய மனுஷர் இருவர் சண்டை பண்ணிக்கொண்டிருந்தார்கள். அப்பொழுது அவன் அநியாயம் செய்கிறவனை நோக்கி, நீ உன் தோழனை அடிக்கிறது என்ன என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[12. And he looked this way and that way, and when he saw that there was no man, he slew the Egyptian, and hid him in the sand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2198,51 +2218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவன் மறுநாளிலும் வெளியே போனபோது, எபிரெய மனுஷர் இருவர் சண்டை பண்ணிக்கொண்டிருந்தார்கள். அப்பொழுது அவன் அநியாயம் செய்கிறவனை நோக்கி, நீ உன் தோழனை அடிக்கிறது என்ன என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[12. And he looked this way and that way, and when he saw that there was no man, he slew the Egyptian, and hid him in the sand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2307,51 +2327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதற்கு அவன்: எங்கள் மேல் உன்னை அதிகாரியாகவும் நியாயாதிபதியாகவும் ஏற்படுத்தினவன் யார்? நீ எகிப்தியனைக் கொன்று போட்டது போல, என்னையும் கொன்றுபோட நினைக்கிறாயோ என்றான். அப்பொழுது மோசே காரியம் நிச்சயமாக வெளிப்பட்டது என்று பயந்தான்.]]></a:t>
+              <a:t><![CDATA[13. And when he went out the second day, behold, two men of the Hebrews strove together: and he said to him that did the wrong, Wherefore smite you your fellow?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2416,51 +2436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதற்கு அவன்: எங்கள் மேல் உன்னை அதிகாரியாகவும் நியாயாதிபதியாகவும் ஏற்படுத்தினவன் யார்? நீ எகிப்தியனைக் கொன்று போட்டது போல, என்னையும் கொன்றுபோட நினைக்கிறாயோ என்றான். அப்பொழுது மோசே காரியம் நிச்சயமாக வெளிப்பட்டது என்று பயந்தான்.]]></a:t>
+              <a:t><![CDATA[13. And when he went out the second day, behold, two men of the Hebrews strove together: and he said to him that did the wrong, Wherefore smite you your fellow?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2525,51 +2545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதற்கு அவன்: எங்கள் மேல் உன்னை அதிகாரியாகவும் நியாயாதிபதியாகவும் ஏற்படுத்தினவன் யார்? நீ எகிப்தியனைக் கொன்று போட்டது போல, என்னையும் கொன்றுபோட நினைக்கிறாயோ என்றான். அப்பொழுது மோசே காரியம் நிச்சயமாக வெளிப்பட்டது என்று பயந்தான்.]]></a:t>
+              <a:t><![CDATA[14. And he said, Who made you a prince and a judge over us? intend you to kill me, as you killed the Egyptian? And Moses feared, and said, Surely this thing is known.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2634,51 +2654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பார்வோன் அந்தக் காரியத்தைக் கேள்விப்பட்டபோது, மோசேயைக் கொலை செய்ய வகை தேடினான். மோசே பார்வோனிடத்தினின்று தப்பியோடி, மீதியான் தேசத்தில் போய்த் தங்கி, ஒரு துரவண்டையிலே உட்கார்ந்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[14. And he said, Who made you a prince and a judge over us? intend you to kill me, as you killed the Egyptian? And Moses feared, and said, Surely this thing is known.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2743,51 +2763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அந்த ஸ்திரீ கர்ப்பவதியாகி, ஒரு ஆண் பிள்ளையைப் பெற்று, அது அழகுள்ளது என்று கண்டு, அதை மூன்று மாதம் ஒளித்து வைத்தாள்.]]></a:t>
+              <a:t><![CDATA[2. And the woman conceived, and bare a son: and when she saw him that he was a goodly child, she hid him three months.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2852,51 +2872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பார்வோன் அந்தக் காரியத்தைக் கேள்விப்பட்டபோது, மோசேயைக் கொலை செய்ய வகை தேடினான். மோசே பார்வோனிடத்தினின்று தப்பியோடி, மீதியான் தேசத்தில் போய்த் தங்கி, ஒரு துரவண்டையிலே உட்கார்ந்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[14. And he said, Who made you a prince and a judge over us? intend you to kill me, as you killed the Egyptian? And Moses feared, and said, Surely this thing is known.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2961,51 +2981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மீதியான் தேசத்து ஆசாரியனுக்கு ஏழு குமாரத்திகள் இருந்தார்கள்; அவர்கள் தங்கள் தகப்பனுடைய ஆடுகளுக்குத் தண்ணீர் காட்டும்படிக்கு அங்கே வந்து, தண்ணீர் மொண்டு, தொட்டிகளை நிரப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[15. Now when Pharaoh heard this thing, he sought to slay Moses. But Moses fled from the face of Pharaoh, and dwelt in the land of Midian: and he sat down by a well.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3070,51 +3090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மீதியான் தேசத்து ஆசாரியனுக்கு ஏழு குமாரத்திகள் இருந்தார்கள்; அவர்கள் தங்கள் தகப்பனுடைய ஆடுகளுக்குத் தண்ணீர் காட்டும்படிக்கு அங்கே வந்து, தண்ணீர் மொண்டு, தொட்டிகளை நிரப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[15. Now when Pharaoh heard this thing, he sought to slay Moses. But Moses fled from the face of Pharaoh, and dwelt in the land of Midian: and he sat down by a well.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3179,51 +3199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது மேய்ப்பர்கள் வந்து, அவர்களைத் துரத்தினார்கள்; மோசே எழுந்திருந்து, அவர்களுக்குத் துணைநின்று, அவர்களுடைய ஆடுகளுக்குத் தண்ணீர் காட்டினான்.]]></a:t>
+              <a:t><![CDATA[15. Now when Pharaoh heard this thing, he sought to slay Moses. But Moses fled from the face of Pharaoh, and dwelt in the land of Midian: and he sat down by a well.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3288,51 +3308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது மேய்ப்பர்கள் வந்து, அவர்களைத் துரத்தினார்கள்; மோசே எழுந்திருந்து, அவர்களுக்குத் துணைநின்று, அவர்களுடைய ஆடுகளுக்குத் தண்ணீர் காட்டினான்.]]></a:t>
+              <a:t><![CDATA[16. Now the priest of Midian had seven daughters: and they came and drew water, and filled the troughs to water their father's flock.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3397,51 +3417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்கள் தங்கள் தகப்பனாகிய ரெகுவேலிடத்தில் வந்தபோது, அவன்: நீங்கள் இன்று இத்தனை சீக்கிரமாய் வந்தது என்ன என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[16. Now the priest of Midian had seven daughters: and they came and drew water, and filled the troughs to water their father's flock.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3506,51 +3526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்கள் தங்கள் தகப்பனாகிய ரெகுவேலிடத்தில் வந்தபோது, அவன்: நீங்கள் இன்று இத்தனை சீக்கிரமாய் வந்தது என்ன என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[17. And the shepherds came and drove them away: but Moses stood up and helped them, and watered their flock.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3615,51 +3635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அதற்கு அவர்கள்: எகிப்தியன் ஒருவன் மேய்ப்பரின் கைகளுக்கு எங்களைத் தப்புவித்து, எங்களுக்குத் தண்ணீர் மொண்டு கொடுத்து, ஆடுகளுக்கும் தண்ணீர் காட்டினான் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[17. And the shepherds came and drove them away: but Moses stood up and helped them, and watered their flock.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3724,51 +3744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அதற்கு அவர்கள்: எகிப்தியன் ஒருவன் மேய்ப்பரின் கைகளுக்கு எங்களைத் தப்புவித்து, எங்களுக்குத் தண்ணீர் மொண்டு கொடுத்து, ஆடுகளுக்கும் தண்ணீர் காட்டினான் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[18. And when they came to Reuel their father, he said, How is it that all of you are come so soon to day?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3833,51 +3853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது அவன் தன் குமாரத்திகளைப் பார்த்து: அவன் எங்கே? அந்த மனிதனை நீங்கள் விட்டு வந்தது என்ன? போஜனம்பண்ணும்படிக்கு அவனை அழைத்துக்கொண்டு வாருங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[18. And when they came to Reuel their father, he said, How is it that all of you are come so soon to day?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3942,51 +3962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அந்த ஸ்திரீ கர்ப்பவதியாகி, ஒரு ஆண் பிள்ளையைப் பெற்று, அது அழகுள்ளது என்று கண்டு, அதை மூன்று மாதம் ஒளித்து வைத்தாள்.]]></a:t>
+              <a:t><![CDATA[2. And the woman conceived, and bare a son: and when she saw him that he was a goodly child, she hid him three months.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4051,51 +4071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது அவன் தன் குமாரத்திகளைப் பார்த்து: அவன் எங்கே? அந்த மனிதனை நீங்கள் விட்டு வந்தது என்ன? போஜனம்பண்ணும்படிக்கு அவனை அழைத்துக்கொண்டு வாருங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. And they said, An Egyptian delivered us out of the hand of the shepherds, and also drew water enough for us, and watered the flock.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4160,51 +4180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மோசே அந்த மனிதனிடத்தில் தங்கியிருக்கச் சம்மதித்தான். அவன் சிப்போராள் என்னும் தன் குமாரத்தியை மோசேக்குக் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[19. And they said, An Egyptian delivered us out of the hand of the shepherds, and also drew water enough for us, and watered the flock.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4269,51 +4289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவள் ஒரு குமாரனைப் பெற்றாள். நான் அந்நிய தேசத்தில் பரதேசியாய் இருக்கிறேன் என்று சொல்லி, அவனுக்கு கெர்சோம் என்று பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[20. And he said unto his daughters, And where is he? why is it that all of you have left the man? call him, that he may eat bread.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4378,51 +4398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவள் ஒரு குமாரனைப் பெற்றாள். நான் அந்நிய தேசத்தில் பரதேசியாய் இருக்கிறேன் என்று சொல்லி, அவனுக்கு கெர்சோம் என்று பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[20. And he said unto his daughters, And where is he? why is it that all of you have left the man? call him, that he may eat bread.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4487,51 +4507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. சிலகாலம் சென்றபின், எகிப்தின் ராஜா மரித்தான். இஸ்ரவேல் புத்திரர் அடிமைத்தனத்தினால் தவித்து, முறையிட்டுக்கொண்டிருந்தார்கள்; அவர்கள் அடிமைத்தனத்திலிருந்து முறையிடும் சத்தம் தேவசந்நிதியில் எட்டினது.]]></a:t>
+              <a:t><![CDATA[21. And Moses was content to dwell with the man: and he gave Moses Zipporah his daughter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4596,51 +4616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. சிலகாலம் சென்றபின், எகிப்தின் ராஜா மரித்தான். இஸ்ரவேல் புத்திரர் அடிமைத்தனத்தினால் தவித்து, முறையிட்டுக்கொண்டிருந்தார்கள்; அவர்கள் அடிமைத்தனத்திலிருந்து முறையிடும் சத்தம் தேவசந்நிதியில் எட்டினது.]]></a:t>
+              <a:t><![CDATA[21. And Moses was content to dwell with the man: and he gave Moses Zipporah his daughter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4705,51 +4725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. தேவன் அவர்கள் பெருமூச்சைக் கேட்டு, தாம் ஆபிரகாமோடும் ஈசாக்கோடும் யாக்கோபோடும் செய்த உடன்படிக்கையை நினைவு கூர்ந்தார்.]]></a:t>
+              <a:t><![CDATA[22. And she bare him a son, and he called his name Gershom: for he said, I have been a stranger in a strange land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4814,51 +4834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. தேவன் அவர்கள் பெருமூச்சைக் கேட்டு, தாம் ஆபிரகாமோடும் ஈசாக்கோடும் யாக்கோபோடும் செய்த உடன்படிக்கையை நினைவு கூர்ந்தார்.]]></a:t>
+              <a:t><![CDATA[22. And she bare him a son, and he called his name Gershom: for he said, I have been a stranger in a strange land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4923,51 +4943,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. தேவன் இஸ்ரவேல் புத்திரரைக் கண்ணோக்கினார்; தேவன் அவர்களை நினைத்தருளினார்.]]></a:t>
+              <a:t><![CDATA[23. And it came to pass in process of time, that the king of Egypt died: and the children of Israel sighed by reason of the bondage, and they cried, and their cry came up unto God by reason of the bondage.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. And it came to pass in process of time, that the king of Egypt died: and the children of Israel sighed by reason of the bondage, and they cried, and their cry came up unto God by reason of the bondage.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5032,51 +5161,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவள் அதை அப்புறம் ஒளித்து வைக்கக் கூடாமல், ஒரு நாணற்பெட்டியை எடுத்து, அதற்குப் பிசினும் கீலும் பூசி, அதிலே பிள்ளையை வளர்த்தி நதியோரமாய் நாணலுக்குள்ளே வைத்தாள்.]]></a:t>
+              <a:t><![CDATA[3. And when she could not longer hide him, she took for him an ark of bulrushes, and daubed it with bitumen and with pitch, and put the child therein; and she laid it in the flags by the river's brink.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. And it came to pass in process of time, that the king of Egypt died: and the children of Israel sighed by reason of the bondage, and they cried, and their cry came up unto God by reason of the bondage.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. And God heard their groaning, and God remembered his covenant with Abraham, with Isaac, and with Jacob.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. And God heard their groaning, and God remembered his covenant with Abraham, with Isaac, and with Jacob.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. And God looked upon the children of Israel, and God had respect unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5141,51 +5706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவள் அதை அப்புறம் ஒளித்து வைக்கக் கூடாமல், ஒரு நாணற்பெட்டியை எடுத்து, அதற்குப் பிசினும் கீலும் பூசி, அதிலே பிள்ளையை வளர்த்தி நதியோரமாய் நாணலுக்குள்ளே வைத்தாள்.]]></a:t>
+              <a:t><![CDATA[3. And when she could not longer hide him, she took for him an ark of bulrushes, and daubed it with bitumen and with pitch, and put the child therein; and she laid it in the flags by the river's brink.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5250,51 +5815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அதற்கு என்ன சம்பவிக்கும் என்பதை அறியும்படி அதன் தமக்கை தூரத்திலே நின்றுகொண்டிருந்தாள்.]]></a:t>
+              <a:t><![CDATA[4. And his sister stood far off, to know what would be done to him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5359,51 +5924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது பார்வோனுடைய குமாரத்தி நதியில் ஸ்நானம்பண்ண வந்தாள். அவளுடைய தாதிகள் நதியோரத்தில் உலாவினார்கள்; அவள் நாணலுக்குள்ளே இருக்கிற பெட்டியைக் கண்டு, தன் தாதியை அனுப்பி அதைக் கொண்டு வரும்படி செய்தாள்.]]></a:t>
+              <a:t><![CDATA[5. And the daughter of Pharaoh came down to wash herself at the river; and her maidens walked along by the river's side; and when she saw the ark among the flags, she sent her maid to fetch it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5468,51 +6033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது பார்வோனுடைய குமாரத்தி நதியில் ஸ்நானம்பண்ண வந்தாள். அவளுடைய தாதிகள் நதியோரத்தில் உலாவினார்கள்; அவள் நாணலுக்குள்ளே இருக்கிற பெட்டியைக் கண்டு, தன் தாதியை அனுப்பி அதைக் கொண்டு வரும்படி செய்தாள்.]]></a:t>
+              <a:t><![CDATA[5. And the daughter of Pharaoh came down to wash herself at the river; and her maidens walked along by the river's side; and when she saw the ark among the flags, she sent her maid to fetch it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5547,51 +6112,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474596012" r:id="rId1"/>
+    <p:sldLayoutId id="2478604172" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5927,54 +6492,94 @@
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -6111,51 +6716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. അവൾ അതു തുറന്നാറെ പൈതലിനെ കണ്ടു: കുട്ടി ഇതാ, കരയുന്നു. അവൾക്കു അതിനോടു അലിവുതോന്നി: ഇതു]]></a:t>
+              <a:t><![CDATA[செய்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6243,51 +6848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എബ്രായരുടെ പൈതങ്ങളിൽ ഒന്നു എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[6. அதைத் திறந்தபோது பிள்ளையைக் கண்டாள்; பிள்ளை அழுதது; அவள் அதின்மேல் இரக்கமுற்று, இது எபிரெயர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6375,51 +6980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. അവന്റെ പെങ്ങൾ ഫറവോന്റെ പുത്രിയോടു: ഈ പൈതലിന്നു മുലകൊടുക്കേണ്ടതിന്നു ഒരു എബ്രായസ്ത്രീയെ ഞാൻ ചെന്നു]]></a:t>
+              <a:t><![CDATA[பிள்ளைகளில் ஒன்று என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6507,51 +7112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വിളിച്ചു കൊണ്ടുവരേണമോ എന്നു ചോദിച്ചു.]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது அதின் தமக்கை பார்வோனின் குமாரத்தியை நோக்கி: உமக்கு இந்தப் பிள்ளையை வளர்க்கும்படி எபிரெய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6639,51 +7244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ഫറവോന്റെ പുത്രി അവളോടു: ചെന്നു കൊണ്ടു വരിക എന്നു പറഞ്ഞു. കന്യക ചെന്നു പൈതലിന്റെ അമ്മയെ]]></a:t>
+              <a:t><![CDATA[ஸ்திரீகளில் பால் கொடுக்கிற ஒருத்தியை நான் போய் உம்மிடத்தில் அழைத்துக்கொண்டு வரட்டுமா என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6771,51 +7376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വിളിച്ചുകൊണ്ടുവന്നു.]]></a:t>
+              <a:t><![CDATA[8. அதற்குப் பார்வோனுடைய குமாரத்தி: அழைத்துக்கொண்டு வா என்றாள். இந்தப்பெண் போய்ப் பிள்ளையின் தாயையே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6903,51 +7508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ഫറവോന്റെ പുത്രി അവളോടു: നീ ഈ പൈതലിനെ കൊണ്ടുപോയി മുലകൊടുത്തു വളർത്തേണം; ഞാൻ നിനക്കു ശമ്പളം തരാം]]></a:t>
+              <a:t><![CDATA[அழைத்துக்கொண்டு வந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7035,51 +7640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നു പറഞ്ഞു. സ്ത്രി പൈതലിനെ എടുത്തു കൊണ്ടുപോയി മുലകൊടുത്തു വളർത്തി.]]></a:t>
+              <a:t><![CDATA[9. பார்வோனுடைய குமாரத்தி அவளை நோக்கி: நீ இந்தப் பிள்ளையை எடுத்துக்கொண்டு போய், அதை எனக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7167,51 +7772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. പൈതൽ വളർന്നശേഷം അവൾ അവനെ ഫറവോന്റെ പുത്രിയുടെ അടുക്കൽ കൊണ്ടു പോയി, അവൻ അവൾക്കു മകനായി: ഞാൻ അവനെ]]></a:t>
+              <a:t><![CDATA[வளர்த்திடு, நான் உனக்குச் சம்பளம் கொடுக்கிறேன் என்றாள். அந்த ஸ்திரீ பிள்ளையை எடுத்துக்கொண்டு போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7299,51 +7904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വെള്ളത്തിൽ നിന്നു വലിച്ചെടുത്തു എന്നു പറഞ്ഞു അവൾ അവന്നു മോശെ എന്നു പേരിട്ടു.]]></a:t>
+              <a:t><![CDATA[அதை வளர்த்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7431,51 +8036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. എന്നാൽ ലേവികുടുംബത്തിലെ ഒരു പുരുഷൻ പോയി ഒരു ലേവ്യകന്യകയെ പരിഗ്രഹിച്ചു.]]></a:t>
+              <a:t><![CDATA[1. லேவியின் குடும்பத்தாரில் ஒருவன் லேவியின் குமாரத்திகளில் ஒருத்தியை விவாகம் பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7563,51 +8168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ആ കാലത്തു മോശെ മുതിർന്നശേഷം അവൻ തന്റെ സഹോദരന്മാരുടെ അടുക്കൽ ചെന്നു അവരുടെ ഭാരമുള്ള വേല നോക്കി,]]></a:t>
+              <a:t><![CDATA[10. பிள்ளை பெரிதானபோது, அவள் அதைப் பார்வோனுடைய குமாரத்தியினிடத்தில் கொண்டுபோய் விட்டாள். அவளுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7695,51 +8300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തന്റെ സഹോദരന്മാരിൽ ഒരു എബ്രായനെ ഒരു മിസ്രയീമ്യൻ അടിക്കുന്നതു കണ്ടു.]]></a:t>
+              <a:t><![CDATA[அவன் குமாரனானான். அவள்: அவனை ஜலத்தினின்று எடுத்தேன் என்று சொல்லி, அவனுக்கு மோசே என்று பேரிட்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7827,51 +8432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. അവൻ അങ്ങോട്ടും ഇങ്ങോട്ടും നോക്കീട്ടു ആരും ഇല്ലെന്നു കണ്ടപ്പോൾ മിസ്രയീമ്യനെ അടിച്ചു കൊന്നു മണലിൽ]]></a:t>
+              <a:t><![CDATA[11. மோசே பெரியவனான காலத்தில், அவன் தன் சகோதரரிடத்தில் போய், அவர்கள் சுமை சுமக்கிறதைப் பார்த்து, தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7959,51 +8564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മറവുചെയ്തു.]]></a:t>
+              <a:t><![CDATA[சகோதரராகிய எபிரெயரில் ஒருவனை ஒரு எகிப்தியன் அடிக்கிறதைக் கண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8091,51 +8696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. പിറ്റേ ദിവസവും അവൻ ചെന്നപ്പോൾ രണ്ടു എബ്രായ പുരുഷന്മാർ തമ്മിൽ ശണ്ഠയിടുന്നതു കണ്ടു, അന്യായം]]></a:t>
+              <a:t><![CDATA[12. அங்கும் இங்கும் பார்த்து, ஒருவரும் இல்லையென்று அறிந்து, எகிப்தியனை வெட்டி, அவனை மணலிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8223,51 +8828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചെയ്തവനോടു: നിന്റെ കൂട്ടുകാരനെ അടിക്കുന്നതു എന്തു എന്നു ചോദിച്ചു.]]></a:t>
+              <a:t><![CDATA[புதைத்துப் போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8355,51 +8960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. അതിന്നു അവൻ: നിന്നെ ഞങ്ങൾക്കു പ്രഭുവും ന്യായാധിപതിയും ആക്കിയവൻ ആർ? മിസ്രയീമ്യനെ കൊന്നതുപോലെ]]></a:t>
+              <a:t><![CDATA[13. அவன் மறுநாளிலும் வெளியே போனபோது, எபிரெய மனுஷர் இருவர் சண்டை பண்ணிக்கொண்டிருந்தார்கள். அப்பொழுது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8487,51 +9092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നെയും കൊല്ലുവാൻ ഭാവിക്കുന്നുവോ എന്നു ചോദിച്ചു. അപ്പോൾ കാര്യം പ്രസിദ്ധമായിപ്പോയല്ലോ എന്നു മോശെ]]></a:t>
+              <a:t><![CDATA[அவன் அநியாயம் செய்கிறவனை நோக்கி, நீ உன் தோழனை அடிக்கிறது என்ன என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8619,51 +9224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പറഞ്ഞു പേടിച്ചു.]]></a:t>
+              <a:t><![CDATA[14. அதற்கு அவன்: எங்கள் மேல் உன்னை அதிகாரியாகவும் நியாயாதிபதியாகவும் ஏற்படுத்தினவன் யார்? நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8751,51 +9356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ഫറവോൻ ഈ കാര്യം കേട്ടാറെ മോശെയെ കൊല്ലുവാൻ അന്വേഷിച്ചു. മോശെ ഫറവോന്റെ സന്നിധിയിൽനിന്നു ഓടിപ്പോയി,]]></a:t>
+              <a:t><![CDATA[எகிப்தியனைக் கொன்று போட்டது போல, என்னையும் கொன்றுபோட நினைக்கிறாயோ என்றான். அப்பொழுது மோசே காரியம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8883,51 +9488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. അവൾ ഗർഭം ധരിച്ചു ഒരു മകനെ പ്രസവിച്ചു. അവൻ സൌന്ദര്യമുള്ളവൻ എന്നു കണ്ടിട്ടു അവനെ മൂന്നു മാസം]]></a:t>
+              <a:t><![CDATA[2. அந்த ஸ்திரீ கர்ப்பவதியாகி, ஒரு ஆண் பிள்ளையைப் பெற்று, அது அழகுள்ளது என்று கண்டு, அதை மூன்று மாதம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9015,51 +9620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മിദ്യാൻ ദേശത്തു ചെന്നു പാർത്തു; അവൻ ഒരു കിണറ്റിന്നരികെ ഇരുന്നു.]]></a:t>
+              <a:t><![CDATA[நிச்சயமாக வெளிப்பட்டது என்று பயந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +9752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. മിദ്യാനിലെ പുരോഹിതന്നു ഏഴു പുത്രിമാർ ഉണ്ടായിരുന്നു. അവർ വന്നു അപ്പന്റെ ആടുകൾക്കു കുടിപ്പാൻ]]></a:t>
+              <a:t><![CDATA[15. பார்வோன் அந்தக் காரியத்தைக் கேள்விப்பட்டபோது, மோசேயைக் கொலை செய்ய வகை தேடினான். மோசே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9279,51 +9884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വെള്ളം കോരി തൊട്ടികൾ നിറെച്ചു.]]></a:t>
+              <a:t><![CDATA[பார்வோனிடத்தினின்று தப்பியோடி, மீதியான் தேசத்தில் போய்த் தங்கி, ஒரு துரவண்டையிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9411,51 +10016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. എന്നാൽ ഇടയന്മാർ വന്നു അവരെ ആട്ടിക്കളഞ്ഞു: അപ്പോൾ മോശെ എഴുന്നേറ്റു അവരെ സഹായിച്ചു അവരുടെ ആടുകളെ]]></a:t>
+              <a:t><![CDATA[உட்கார்ந்திருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9543,51 +10148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കുടിപ്പിച്ചു.]]></a:t>
+              <a:t><![CDATA[16. மீதியான் தேசத்து ஆசாரியனுக்கு ஏழு குமாரத்திகள் இருந்தார்கள்; அவர்கள் தங்கள் தகப்பனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9675,51 +10280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. അവർ തങ്ങളുടെ അപ്പനായ റെഗൂവേലിന്റെ അടുക്കൽ വന്നപ്പോൾ: നിങ്ങൾ ഇന്നു ഇത്രവേഗം വന്നതു എങ്ങനെ എന്നു]]></a:t>
+              <a:t><![CDATA[ஆடுகளுக்குத் தண்ணீர் காட்டும்படிக்கு அங்கே வந்து, தண்ணீர் மொண்டு, தொட்டிகளை நிரப்பினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9807,51 +10412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവൻ ചോദിച്ചു.]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது மேய்ப்பர்கள் வந்து, அவர்களைத் துரத்தினார்கள்; மோசே எழுந்திருந்து, அவர்களுக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9939,51 +10544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ഒരു മിസ്രയീമ്യൻ ഇടയന്മാരുടെ കയ്യിൽനിന്നു ഞങ്ങളെ വിടുവിച്ചു, ഞങ്ങൾക്കു വെള്ളം കോരിത്തന്നു ആടുകളെ]]></a:t>
+              <a:t><![CDATA[துணைநின்று, அவர்களுடைய ஆடுகளுக்குத் தண்ணீர் காட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10071,51 +10676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കുടിപ്പിച്ചു എന്നു അവർ പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[18. அவர்கள் தங்கள் தகப்பனாகிய ரெகுவேலிடத்தில் வந்தபோது, அவன்: நீங்கள் இன்று இத்தனை சீக்கிரமாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10203,51 +10808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. അവൻ തന്റെ പുത്രിമാരോടു: അവൻ എവിടെ? നിങ്ങൾ അവനെ വിട്ടേച്ചു പോന്നതെന്തു? ഭക്ഷണം കഴിപ്പാൻ അവനെ]]></a:t>
+              <a:t><![CDATA[வந்தது என்ன என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10335,51 +10940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഒളിച്ചുവെച്ചു.]]></a:t>
+              <a:t><![CDATA[ஒளித்து வைத்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10467,51 +11072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വിളിപ്പിൻ എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[19. அதற்கு அவர்கள்: எகிப்தியன் ஒருவன் மேய்ப்பரின் கைகளுக்கு எங்களைத் தப்புவித்து, எங்களுக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10599,51 +11204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. മോശെക്കു അവനോടുകൂടെ പാർപ്പാൻ സമ്മതമായി; അവൻ മോശെക്കു തന്റെ മകൾ സിപ്പോറയെ കൊടുത്തു.]]></a:t>
+              <a:t><![CDATA[தண்ணீர் மொண்டு கொடுத்து, ஆடுகளுக்கும் தண்ணீர் காட்டினான் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10731,51 +11336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. അവൾ ഒരു മകനെ പ്രസവിച്ചു: ഞാൻ അന്യദേശത്തു പരദേശി ആയിരിക്കുന്നു എന്നു അവൻ പറഞ്ഞു അവന്നു ഗേർശോം]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது அவன் தன் குமாரத்திகளைப் பார்த்து: அவன் எங்கே? அந்த மனிதனை நீங்கள் விட்டு வந்தது என்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10863,51 +11468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നു പേരിട്ടു.]]></a:t>
+              <a:t><![CDATA[போஜனம்பண்ணும்படிக்கு அவனை அழைத்துக்கொண்டு வாருங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10995,51 +11600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ഏറെ നാൾ കഴിഞ്ഞിട്ടു മിസ്രയീംരാജാവു മരിച്ചു. യിസ്രായേൽമക്കൾ അടിമവേല നിമിത്തം നെടുവീർപ്പിട്ടു]]></a:t>
+              <a:t><![CDATA[21. மோசே அந்த மனிதனிடத்தில் தங்கியிருக்கச் சம்மதித்தான். அவன் சிப்போராள் என்னும் தன் குமாரத்தியை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11127,51 +11732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിലവിളിച്ചു; അടിമവേല ഹേതുവായുള്ള നിലവിള ദൈവസന്നിധിയിൽ എത്തി.]]></a:t>
+              <a:t><![CDATA[மோசேக்குக் கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11259,51 +11864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ദൈവം അവരുടെ നിലവിളി കേട്ടു; ദൈവം അബ്രാഹാമിനോടും യിസ്ഹാക്കിനോടും യാക്കോബിനോടും തനിക്കുള്ള നിയമവും]]></a:t>
+              <a:t><![CDATA[22. அவள் ஒரு குமாரனைப் பெற்றாள். நான் அந்நிய தேசத்தில் பரதேசியாய் இருக்கிறேன் என்று சொல்லி, அவனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11391,51 +11996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഓർത്തു.]]></a:t>
+              <a:t><![CDATA[கெர்சோம் என்று பேரிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11523,51 +12128,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ദൈവം യിസ്രായേൽമക്കളെ കടാക്ഷിച്ചു; ദൈവം അറിഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[23. சிலகாலம் சென்றபின், எகிப்தின் ராஜா மரித்தான். இஸ்ரவேல் புத்திரர் அடிமைத்தனத்தினால் தவித்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[முறையிட்டுக்கொண்டிருந்தார்கள்; அவர்கள் அடிமைத்தனத்திலிருந்து முறையிடும் சத்தம் தேவசந்நிதியில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11655,51 +12392,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. അവനെ പിന്നെ ഒളിച്ചുവെപ്പാൻ കഴിയാതെ ആയപ്പോൾ അവൾ ഒരു ഞാങ്ങണപ്പെട്ടകം വാങ്ങി, അതിന്നു പശയും കീലും]]></a:t>
+              <a:t><![CDATA[3. அவள் அதை அப்புறம் ஒளித்து வைக்கக் கூடாமல், ஒரு நாணற்பெட்டியை எடுத்து, அதற்குப் பிசினும் கீலும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எட்டினது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. தேவன் அவர்கள் பெருமூச்சைக் கேட்டு, தாம் ஆபிரகாமோடும் ஈசாக்கோடும் யாக்கோபோடும் செய்த]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உடன்படிக்கையை நினைவு கூர்ந்தார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. தேவன் இஸ்ரவேல் புத்திரரைக் கண்ணோக்கினார்; தேவன் அவர்களை நினைத்தருளினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11787,51 +13052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തേച്ചു, പൈതലിനെ അതിൽ കിടത്തി, നദിയുടെ അരികിൽ ഞാങ്ങണയുടെ ഇടയിൽ വെച്ചു.]]></a:t>
+              <a:t><![CDATA[பூசி, அதிலே பிள்ளையை வளர்த்தி நதியோரமாய் நாணலுக்குள்ளே வைத்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11919,51 +13184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. അവന്നു എന്തു ഭവിക്കുമെന്നു അറിവാൻ അവന്റെ പെങ്ങൾ ദൂരത്തു നിന്നു.]]></a:t>
+              <a:t><![CDATA[4. அதற்கு என்ன சம்பவிக்கும் என்பதை அறியும்படி அதன் தமக்கை தூரத்திலே நின்றுகொண்டிருந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12051,51 +13316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. അപ്പോൾ ഫറവോന്റെ പുത്രി നദിയിൽ കുളിപ്പാൻ വന്നു; അവളുടെ ദാസിമാർ നദീതീരത്തുകൂടി നടന്നു; അവൾ]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது பார்வோனுடைய குமாரத்தி நதியில் ஸ்நானம்பண்ண வந்தாள். அவளுடைய தாதிகள் நதியோரத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12183,51 +13448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഞാങ്ങണയുടെ ഇടയിൽ പെട്ടകം കണ്ടപ്പോൾ അതിനെ എടുത്തു കൊണ്ടുവരുവാൻ ദാസിയെ അയച്ചു.]]></a:t>
+              <a:t><![CDATA[உலாவினார்கள்; அவள் நாணலுக்குள்ளே இருக்கிற பெட்டியைக் கண்டு, தன் தாதியை அனுப்பி அதைக் கொண்டு வரும்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12244,91 +13509,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme47">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme54">
   <a:themeElements>
-    <a:clrScheme name="Theme47">
+    <a:clrScheme name="Theme54">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme47">
+    <a:fontScheme name="Theme54">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12354,51 +13619,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme47">
+    <a:fmtScheme name="Theme54">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12529,51 +13794,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>48</Slides>
+  <Slides>53</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>