--- v0 (2026-06-03)
+++ v1 (2026-08-01)
@@ -75,50 +75,66 @@
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -141,50 +157,58 @@
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -324,53 +348,61 @@
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
-  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -430,51 +462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மேலே வானத்திலும், கீழே பூமியிலும், பூமியின்கீழ்த் தண்ணீரிலும் உண்டாயிருக்கிறவைகளுக்கு ஒப்பான ஒரு சொரூபத்தையாகிலும் யாதொரு விக்கிரகத்தையாகிலும் நீ உனக்கு உண்டாக்க வேண்டாம்;]]></a:t>
+              <a:t><![CDATA[5. நீ அவைகளை நமஸ்கரிக்கவும் சேவிக்கவும் வேண்டாம்; உன் தேவனாகிய கர்த்தராயிருக்கிற நான் எரிச்சலுள்ள தேவனாயிருந்து, என்னைப் பகைக்கிறவர்களைக் குறித்துப் பிதாக்களுடைய அக்கிரமத்தைப் பிள்ளைகளிடத்தில் மூன்றாம் நான்காம் தலைமுறைமட்டும் விசாரிக்கிறவராயிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -539,51 +571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மேலே வானத்திலும், கீழே பூமியிலும், பூமியின்கீழ்த் தண்ணீரிலும் உண்டாயிருக்கிறவைகளுக்கு ஒப்பான ஒரு சொரூபத்தையாகிலும் யாதொரு விக்கிரகத்தையாகிலும் நீ உனக்கு உண்டாக்க வேண்டாம்;]]></a:t>
+              <a:t><![CDATA[6. என்னிடத்தில் அன்புகூர்ந்து, என் கற்பனைகளைக் கைக்கொள்ளுகிறவர்களுக்கோ ஆயிரம் தலைமுறைமட்டும் இரக்கஞ் செய்கிறவராயிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -648,51 +680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீ அவைகளை நமஸ்கரிக்கவும் சேவிக்கவும் வேண்டாம்; உன் தேவனாகிய கர்த்தராயிருக்கிற நான் எரிச்சலுள்ள தேவனாயிருந்து, என்னைப் பகைக்கிறவர்களைக் குறித்துப் பிதாக்களுடைய அக்கிரமத்தைப் பிள்ளைகளிடத்தில் மூன்றாம் நான்காம் தலைமுறைமட்டும் விசாரிக்கிறவராயிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[6. என்னிடத்தில் அன்புகூர்ந்து, என் கற்பனைகளைக் கைக்கொள்ளுகிறவர்களுக்கோ ஆயிரம் தலைமுறைமட்டும் இரக்கஞ் செய்கிறவராயிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -757,51 +789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீ அவைகளை நமஸ்கரிக்கவும் சேவிக்கவும் வேண்டாம்; உன் தேவனாகிய கர்த்தராயிருக்கிற நான் எரிச்சலுள்ள தேவனாயிருந்து, என்னைப் பகைக்கிறவர்களைக் குறித்துப் பிதாக்களுடைய அக்கிரமத்தைப் பிள்ளைகளிடத்தில் மூன்றாம் நான்காம் தலைமுறைமட்டும் விசாரிக்கிறவராயிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[7. உன் தேவனாகிய கர்த்தருடைய நாமத்தை வீணிலே வழங்காதிருப்பாயாக; கர்த்தர் தம்முடைய நாமத்தை வீணிலே வழங்குகிறவனைத் தண்டியாமல் விடார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -866,51 +898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீ அவைகளை நமஸ்கரிக்கவும் சேவிக்கவும் வேண்டாம்; உன் தேவனாகிய கர்த்தராயிருக்கிற நான் எரிச்சலுள்ள தேவனாயிருந்து, என்னைப் பகைக்கிறவர்களைக் குறித்துப் பிதாக்களுடைய அக்கிரமத்தைப் பிள்ளைகளிடத்தில் மூன்றாம் நான்காம் தலைமுறைமட்டும் விசாரிக்கிறவராயிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[7. உன் தேவனாகிய கர்த்தருடைய நாமத்தை வீணிலே வழங்காதிருப்பாயாக; கர்த்தர் தம்முடைய நாமத்தை வீணிலே வழங்குகிறவனைத் தண்டியாமல் விடார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -975,51 +1007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. என்னிடத்தில் அன்புகூர்ந்து, என் கற்பனைகளைக் கைக்கொள்ளுகிறவர்களுக்கோ ஆயிரம் தலைமுறைமட்டும் இரக்கஞ் செய்கிறவராயிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[8. ஓய்வுநாளைப் பரிசுத்தமாய் ஆசரிக்க நினைப்பாயாக;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1084,51 +1116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உன் தேவனாகிய கர்த்தருடைய நாமத்தை வீணிலே வழங்காதிருப்பாயாக; கர்த்தர் தம்முடைய நாமத்தை வீணிலே வழங்குகிறவனைத் தண்டியாமல் விடார்.]]></a:t>
+              <a:t><![CDATA[9. ஆறுநாளும் நீ வேலைசெய்து, உன் கிரியைகளையெல்லாம் நடப்பிப்பாயாக;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1193,51 +1225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உன் தேவனாகிய கர்த்தருடைய நாமத்தை வீணிலே வழங்காதிருப்பாயாக; கர்த்தர் தம்முடைய நாமத்தை வீணிலே வழங்குகிறவனைத் தண்டியாமல் விடார்.]]></a:t>
+              <a:t><![CDATA[10. ஏழாம்நாளோ உன் தேவனாகிய கர்த்தருடைய ஓய்வுநாள்; அதிலே நீயானாலும், உன் குமாரனானாலும், உன் குமாரத்தியானாலும், உன் வேலைக்காரனானாலும், உன் வேலைக்காரியானாலும், உன் மிருக ஜீவனானாலும், உன் வாசல்களில் இருக்கிற அந்நியனானாலும், யாதொரு வேலையும் செய்யவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1302,51 +1334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஓய்வுநாளைப் பரிசுத்தமாய் ஆசரிக்க நினைப்பாயாக;]]></a:t>
+              <a:t><![CDATA[10. ஏழாம்நாளோ உன் தேவனாகிய கர்த்தருடைய ஓய்வுநாள்; அதிலே நீயானாலும், உன் குமாரனானாலும், உன் குமாரத்தியானாலும், உன் வேலைக்காரனானாலும், உன் வேலைக்காரியானாலும், உன் மிருக ஜீவனானாலும், உன் வாசல்களில் இருக்கிற அந்நியனானாலும், யாதொரு வேலையும் செய்யவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1411,51 +1443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆறுநாளும் நீ வேலைசெய்து, உன் கிரியைகளையெல்லாம் நடப்பிப்பாயாக;]]></a:t>
+              <a:t><![CDATA[10. ஏழாம்நாளோ உன் தேவனாகிய கர்த்தருடைய ஓய்வுநாள்; அதிலே நீயானாலும், உன் குமாரனானாலும், உன் குமாரத்தியானாலும், உன் வேலைக்காரனானாலும், உன் வேலைக்காரியானாலும், உன் மிருக ஜீவனானாலும், உன் வாசல்களில் இருக்கிற அந்நியனானாலும், யாதொரு வேலையும் செய்யவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1520,51 +1552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. மண்ணினாலே பலிபீடத்தை எனக்கு உண்டாக்கி, அதின்மேல் உன் ஆடுகளையும் உன் மாடுகளையும் சர்வாங்க தகனபலியாகவும் சமாதானபலியாகவும் செலுத்துவாயாக; நான் என் நாமத்தைப் பிரஸ்தாபப்படுத்தும் எந்த ஸ்தானத்திலும் உன்னிடத்தில் வந்து, உன்னை ஆசீர்வதிப்பேன்.]]></a:t>
+              <a:t><![CDATA[1. தேவன் பேசிச் சொல்லிய சகல வார்த்தைகளுமாவன:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1738,51 +1770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஏழாம்நாளோ உன் தேவனாகிய கர்த்தருடைய ஓய்வுநாள்; அதிலே நீயானாலும், உன் குமாரனானாலும், உன் குமாரத்தியானாலும், உன் வேலைக்காரனானாலும், உன் வேலைக்காரியானாலும், உன் மிருக ஜீவனானாலும், உன் வாசல்களில் இருக்கிற அந்நியனானாலும், யாதொரு வேலையும் செய்யவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[11. கர்த்தர் ஆறுநாளைக்குள்ளே வானத்தையும் பூமியையும் சமுத்திரத்தையும் அவைகளிலுள்ள எல்லாவற்றையும் உண்டாக்கி, ஏழாம்நாளிலே ஓய்ந்திருந்தார்; ஆகையால், கர்த்தர் ஓய்வுநாளை ஆசீர்வதித்து, அதைப் பரிசுத்தமாக்கினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1847,51 +1879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஏழாம்நாளோ உன் தேவனாகிய கர்த்தருடைய ஓய்வுநாள்; அதிலே நீயானாலும், உன் குமாரனானாலும், உன் குமாரத்தியானாலும், உன் வேலைக்காரனானாலும், உன் வேலைக்காரியானாலும், உன் மிருக ஜீவனானாலும், உன் வாசல்களில் இருக்கிற அந்நியனானாலும், யாதொரு வேலையும் செய்யவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[11. கர்த்தர் ஆறுநாளைக்குள்ளே வானத்தையும் பூமியையும் சமுத்திரத்தையும் அவைகளிலுள்ள எல்லாவற்றையும் உண்டாக்கி, ஏழாம்நாளிலே ஓய்ந்திருந்தார்; ஆகையால், கர்த்தர் ஓய்வுநாளை ஆசீர்வதித்து, அதைப் பரிசுத்தமாக்கினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2065,51 +2097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தர் ஆறுநாளைக்குள்ளே வானத்தையும் பூமியையும் சமுத்திரத்தையும் அவைகளிலுள்ள எல்லாவற்றையும் உண்டாக்கி, ஏழாம்நாளிலே ஓய்ந்திருந்தார்; ஆகையால், கர்த்தர் ஓய்வுநாளை ஆசீர்வதித்து, அதைப் பரிசுத்தமாக்கினார்.]]></a:t>
+              <a:t><![CDATA[12. உன் தேவனாகிய கர்த்தர் உனக்குக் கொடுக்கிற தேசத்திலே உன் நாட்கள் நீடித்திருப்பதற்கு, உன் தகப்பனையும் உன் தாயையும் கனம்பண்ணுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2283,51 +2315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உன் தேவனாகிய கர்த்தர் உனக்குக் கொடுக்கிற தேசத்திலே உன் நாட்கள் நீடித்திருப்பதற்கு, உன் தகப்பனையும் உன் தாயையும் கனம்பண்ணுவாயாக.]]></a:t>
+              <a:t><![CDATA[13. கொலை செய்யாதிருப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2392,51 +2424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கொலை செய்யாதிருப்பாயாக.]]></a:t>
+              <a:t><![CDATA[14. விபசாரம் செய்யாதிருப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2501,51 +2533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. விபசாரம் செய்யாதிருப்பாயாக.]]></a:t>
+              <a:t><![CDATA[15. களவு செய்யாதிருப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2610,51 +2642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. களவு செய்யாதிருப்பாயாக.]]></a:t>
+              <a:t><![CDATA[16. பிறனுக்கு விரோதமாகப் பொய்ச்சாட்சி சொல்லாதிருப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2719,51 +2751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. மண்ணினாலே பலிபீடத்தை எனக்கு உண்டாக்கி, அதின்மேல் உன் ஆடுகளையும் உன் மாடுகளையும் சர்வாங்க தகனபலியாகவும் சமாதானபலியாகவும் செலுத்துவாயாக; நான் என் நாமத்தைப் பிரஸ்தாபப்படுத்தும் எந்த ஸ்தானத்திலும் உன்னிடத்தில் வந்து, உன்னை ஆசீர்வதிப்பேன்.]]></a:t>
+              <a:t><![CDATA[2. உன்னை அடிமைத்தன வீடாகிய எகிப்து தேசத்திலிருந்து புறப்படப்பண்ணின உன் தேவனாகிய கர்த்தர் நானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2828,51 +2860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பிறனுக்கு விரோதமாகப் பொய்ச்சாட்சி சொல்லாதிருப்பாயாக.]]></a:t>
+              <a:t><![CDATA[17. பிறனுடைய வீட்டை இச்சியாதிருப்பாயாக; பிறனுடைய மனைவியையும், அவனுடைய வேலைக்காரனையும், அவனுடைய வேலைக்காரியையும், அவனுடைய எருதையும், அவனுடைய கழுதையையும், பின்னும் பிறனுக்குள்ள யாதொன்றையும் இச்சியாதிருப்பாயாக என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3046,51 +3078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பிறனுடைய வீட்டை இச்சியாதிருப்பாயாக; பிறனுடைய மனைவியையும், அவனுடைய வேலைக்காரனையும், அவனுடைய வேலைக்காரியையும், அவனுடைய எருதையும், அவனுடைய கழுதையையும், பின்னும் பிறனுக்குள்ள யாதொன்றையும் இச்சியாதிருப்பாயாக என்றார்.]]></a:t>
+              <a:t><![CDATA[18. ஜனங்கள் எல்லாரும் இடிமுழக்கங்களையும் மின்னல்களையும் எக்காளச் சத்தத்தையும் மலை புகைகிறதையும் கண்டார்கள்; அதைக் கண்டு, ஜனங்கள் பின்வாங்கி, தூரத்திலே நின்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3918,51 +3950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. எனக்குக் கல்லினால் பலிபீடத்தை உண்டாக்கவேண்டுமாகில், அதை வெட்டின கல்லுகளால் கட்டவேண்டாம்; அதின்மேல் உளியிட்டவுடனே, அதை அசுசிப்படுத்துவாய்.]]></a:t>
+              <a:t><![CDATA[2. உன்னை அடிமைத்தன வீடாகிய எகிப்து தேசத்திலிருந்து புறப்படப்பண்ணின உன் தேவனாகிய கர்த்தர் நானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4255,50 +4287,813 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[23. நீங்கள் எனக்கு ஒப்பாக வெள்ளியினாலே தெய்வங்களையும் பொன்னினாலே தெய்வங்களையும் உங்களுக்கு உண்டாக்கவே வேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. மண்ணினாலே பலிபீடத்தை எனக்கு உண்டாக்கி, அதின்மேல் உன் ஆடுகளையும் உன் மாடுகளையும் சர்வாங்க தகனபலியாகவும் சமாதானபலியாகவும் செலுத்துவாயாக; நான் என் நாமத்தைப் பிரஸ்தாபப்படுத்தும் எந்த ஸ்தானத்திலும் உன்னிடத்தில் வந்து, உன்னை ஆசீர்வதிப்பேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. மண்ணினாலே பலிபீடத்தை எனக்கு உண்டாக்கி, அதின்மேல் உன் ஆடுகளையும் உன் மாடுகளையும் சர்வாங்க தகனபலியாகவும் சமாதானபலியாகவும் செலுத்துவாயாக; நான் என் நாமத்தைப் பிரஸ்தாபப்படுத்தும் எந்த ஸ்தானத்திலும் உன்னிடத்தில் வந்து, உன்னை ஆசீர்வதிப்பேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. மண்ணினாலே பலிபீடத்தை எனக்கு உண்டாக்கி, அதின்மேல் உன் ஆடுகளையும் உன் மாடுகளையும் சர்வாங்க தகனபலியாகவும் சமாதானபலியாகவும் செலுத்துவாயாக; நான் என் நாமத்தைப் பிரஸ்தாபப்படுத்தும் எந்த ஸ்தானத்திலும் உன்னிடத்தில் வந்து, உன்னை ஆசீர்வதிப்பேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. மண்ணினாலே பலிபீடத்தை எனக்கு உண்டாக்கி, அதின்மேல் உன் ஆடுகளையும் உன் மாடுகளையும் சர்வாங்க தகனபலியாகவும் சமாதானபலியாகவும் செலுத்துவாயாக; நான் என் நாமத்தைப் பிரஸ்தாபப்படுத்தும் எந்த ஸ்தானத்திலும் உன்னிடத்தில் வந்து, உன்னை ஆசீர்வதிப்பேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. எனக்குக் கல்லினால் பலிபீடத்தை உண்டாக்கவேண்டுமாகில், அதை வெட்டின கல்லுகளால் கட்டவேண்டாம்; அதின்மேல் உளியிட்டவுடனே, அதை அசுசிப்படுத்துவாய்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. எனக்குக் கல்லினால் பலிபீடத்தை உண்டாக்கவேண்டுமாகில், அதை வெட்டின கல்லுகளால் கட்டவேண்டாம்; அதின்மேல் உளியிட்டவுடனே, அதை அசுசிப்படுத்துவாய்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. என் பலிபீடத்தின்மேல் உன் நிர்வாணம் காணப்படாதபடிக்கு, படிகளால் அதின்மேல் ஏறவும் வேண்டாம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -4354,51 +5149,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. எனக்குக் கல்லினால் பலிபீடத்தை உண்டாக்கவேண்டுமாகில், அதை வெட்டின கல்லுகளால் கட்டவேண்டாம்; அதின்மேல் உளியிட்டவுடனே, அதை அசுசிப்படுத்துவாய்.]]></a:t>
+              <a:t><![CDATA[3. என்னையன்றி உனக்கு வேறே தேவர்கள் உண்டாயிருக்கவேண்டாம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. என் பலிபீடத்தின்மேல் உன் நிர்வாணம் காணப்படாதபடிக்கு, படிகளால் அதின்மேல் ஏறவும் வேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4463,51 +5367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. என் பலிபீடத்தின்மேல் உன் நிர்வாணம் காணப்படாதபடிக்கு, படிகளால் அதின்மேல் ஏறவும் வேண்டாம்.]]></a:t>
+              <a:t><![CDATA[4. மேலே வானத்திலும், கீழே பூமியிலும், பூமியின்கீழ்த் தண்ணீரிலும் உண்டாயிருக்கிறவைகளுக்கு ஒப்பான ஒரு சொரூபத்தையாகிலும் யாதொரு விக்கிரகத்தையாகிலும் நீ உனக்கு உண்டாக்க வேண்டாம்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4572,51 +5476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தேவன் பேசிச் சொல்லிய சகல வார்த்தைகளுமாவன:]]></a:t>
+              <a:t><![CDATA[4. மேலே வானத்திலும், கீழே பூமியிலும், பூமியின்கீழ்த் தண்ணீரிலும் உண்டாயிருக்கிறவைகளுக்கு ஒப்பான ஒரு சொரூபத்தையாகிலும் யாதொரு விக்கிரகத்தையாகிலும் நீ உனக்கு உண்டாக்க வேண்டாம்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4681,51 +5585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. உன்னை அடிமைத்தன வீடாகிய எகிப்து தேசத்திலிருந்து புறப்படப்பண்ணின உன் தேவனாகிய கர்த்தர் நானே.]]></a:t>
+              <a:t><![CDATA[5. நீ அவைகளை நமஸ்கரிக்கவும் சேவிக்கவும் வேண்டாம்; உன் தேவனாகிய கர்த்தராயிருக்கிற நான் எரிச்சலுள்ள தேவனாயிருந்து, என்னைப் பகைக்கிறவர்களைக் குறித்துப் பிதாக்களுடைய அக்கிரமத்தைப் பிள்ளைகளிடத்தில் மூன்றாம் நான்காம் தலைமுறைமட்டும் விசாரிக்கிறவராயிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4790,51 +5694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. என்னையன்றி உனக்கு வேறே தேவர்கள் உண்டாயிருக்கவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[5. நீ அவைகளை நமஸ்கரிக்கவும் சேவிக்கவும் வேண்டாம்; உன் தேவனாகிய கர்த்தராயிருக்கிற நான் எரிச்சலுள்ள தேவனாயிருந்து, என்னைப் பகைக்கிறவர்களைக் குறித்துப் பிதாக்களுடைய அக்கிரமத்தைப் பிள்ளைகளிடத்தில் மூன்றாம் நான்காம் தலைமுறைமட்டும் விசாரிக்கிறவராயிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4869,51 +5773,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506409" r:id="rId1"/>
+    <p:sldLayoutId id="2474627978" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5201,54 +6105,118 @@
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -5385,51 +6353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. तू अपने लिये कोई मूर्ति खोदकर न बनाना, न किसी कि प्रतिमा बनाना, जो आकाश में, वा पृथ्वी पर, वा]]></a:t>
+              <a:t><![CDATA[শাস্তি দেব| আমি তাদের সন্তানসন্ততি এবং পরবর্তী প্রজন্মকেও শাস্তি দেব|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5517,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पृथ्वी के जल में है।]]></a:t>
+              <a:t><![CDATA[6. কিন্তু যারা আমায ভালবাসবে ও আমার নির্দেশ মান্য করবে তাদের প্রতি আমি সর্বদা দযালু থাকব| আমি তাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5649,51 +6617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. तू उन को दण्डवत न करना, और न उनकी उपासना करना; क्योंकि मैं तेरा परमेश्वर यहोवा जलन रखने वाला]]></a:t>
+              <a:t><![CDATA[হাজার প্রজন্ম পর্য়ন্ত দযা প্রদর্শন করব|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5781,51 +6749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ईश्वर हूं, और जो मुझ से बैर रखते है, उनके बेटों, पोतों, और परपोतों को भी पितरों का दण्ड दिया करता]]></a:t>
+              <a:t><![CDATA[7. “তোমরা তোমাদের প্রভু ঈশ্বরের নাম ভুল ভাবে ব্যবহার করবে না| যদি কেউ তা করে তাহলে সে দোষী এবং প্রভু]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5913,51 +6881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हूं,]]></a:t>
+              <a:t><![CDATA[তাকে নির্দোষ সাব্যস্ত করবেন না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6045,51 +7013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. और जो मुझ से प्रेम रखते और मेरी आज्ञाओं को मानते हैं, उन हजारों पर करूणा किया करता हूं॥]]></a:t>
+              <a:t><![CDATA[8. “বিশ্রামের দিনটিকে বিশেষ দিন হিসাবে মনে রাখবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6177,51 +7145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. तू अपने परमेश्वर का नाम व्यर्थ न लेना; क्योंकि जो यहोवा का नाम व्यर्थ ले वह उसको निर्दोष न]]></a:t>
+              <a:t><![CDATA[9. সপ্তাহে ছয় দিন কাজ করো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6309,51 +7277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ठहराएगा॥]]></a:t>
+              <a:t><![CDATA[10. কিন্তু সপ্তমদিনটি হবে অবসরের| প্রভু, তোমাদের ঈশ্বরের প্রতি সম্মান প্রর্দশনের দিন| সুতরাং সেই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6441,51 +7409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. तू विश्रामदिन को पवित्र मानने के लिये स्मरण रखना।]]></a:t>
+              <a:t><![CDATA[দিনে কেউ কাজ করবে না-তুমি নয়, অথবা তোমার ছেলেরা এবং মেয়েরা, অথবা তোমার স্ত্রী, অথবা তোমার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6573,51 +7541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. छ: दिन तो तू परिश्रम करके अपना सब काम काज करना;]]></a:t>
+              <a:t><![CDATA[ক্রীতদাস-দাসীরা কেউ নয়| এমনকি তোমাদের গৃহপালিত পশু এবং তোমাদের শহরে বাস করা বিদেশীরাও বিশ্রামের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6705,51 +7673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. मेरे लिये मिट्टी की एक वेदी बनाना, और अपनी भेड़-बकरियोंऔर गाय-बैलों के होमबलि और मेलबलि को उस पर]]></a:t>
+              <a:t><![CDATA[1. তখন ঈশ্বর এই সব কথা বললেন:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6837,51 +7805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. परन्तु सातवां दिन तेरे परमेश्वर यहोवा के लिये विश्रामदिन है। उस में न तो तू किसी भांति का काम]]></a:t>
+              <a:t><![CDATA[দিনে কোন কাজ করবে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6969,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[काज करना, और न तेरा बेटा, न तेरी बेटी, न तेरा दास, न तेरी दासी, न तेरे पशु, न कोई परदेशी जो तेरे]]></a:t>
+              <a:t><![CDATA[11. কারণ প্রভু সপ্তাহে ছয় দিন কাজ করে এই আকাশ, পৃথিবী, সমুদ্র এবং এর মধ্যস্থিত সব কিছু বানিয়েছেন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7101,51 +8069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[फाटकों के भीतर हो।]]></a:t>
+              <a:t><![CDATA[এবং সপ্তমদিনে তিনি বিশ্রাম নিয়েছেন| এইভাবে বিশ্রামের দিনটি প্রভুর আশীর্বাদ ধন্য - ছুটির দিন| প্রভু]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7233,51 +8201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. क्योंकि छ: दिन में यहोवा ने आकाश, और पृथ्वी, और समुद्र, और जो कुछ उन में है, सब को बनाया, और]]></a:t>
+              <a:t><![CDATA[এই দিনটিকে বিশেষ দিন হিসাবে সৃষ্টি করেছেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7365,51 +8333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[सातवें दिन विश्राम किया; इस कारण यहोवा ने विश्रामदिन को आशीष दी और उसको पवित्र ठहराया॥]]></a:t>
+              <a:t><![CDATA[12. “তুমি অবশ্যই তোমার পিতামাতাকে সম্মান করবে, তাহলে তোমরা তোমাদের দেশে দীর্ঘ জীবনযাপন করবে| য়েটা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7497,51 +8465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. तू अपने पिता और अपनी माता का आदर करना, जिस से जो देश तेरा परमेश्वर यहोवा तुझे देता है उस में तू]]></a:t>
+              <a:t><![CDATA[প্রভু, তোমাদের ঈশ্বর তোমাদের দিচ্ছেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7629,51 +8597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बहुत दिन तक रहने पाए॥]]></a:t>
+              <a:t><![CDATA[13. “কাউকে হত্যা কোরো না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7761,51 +8729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. तू खून न करना॥]]></a:t>
+              <a:t><![CDATA[14. “ব্যাভিচার কোরো না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7893,51 +8861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. तू व्यभिचार न करना॥]]></a:t>
+              <a:t><![CDATA[15. “চুরি কোরো না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8025,51 +8993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. तू चोरी न करना॥]]></a:t>
+              <a:t><![CDATA[16. “অন্যদের সম্বন্ধে মিথ্যা বোলো না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8157,51 +9125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[चढ़ाना; जहां जहां मैं अपने नाम का स्मरण कराऊं वहां वहां मैं आकर तुम्हें आशीष दूंगा।]]></a:t>
+              <a:t><![CDATA[2. “আমিই প্রভু, তোমাদের ঈশ্বর| আমিই তোমাদের মিশরের দাসত্ব থেকে মুক্ত করেছি| তাই তোমরা এই নির্দেশগুলি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8289,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. तू किसी के विरुद्ध झूठी साक्षी न देना॥]]></a:t>
+              <a:t><![CDATA[17. “তোমাদের প্রতিবেশীর ঘরবাড়ীর প্রতি লোভ কোরো না| তার স্ত্রীকে ভোগ করতে চেও না| এবং তার দাস-দাসী,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8421,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. तू किसी के घर का लालच न करना; न तो किसी की स्त्री का लालच करना, और न किसी के दास-दासी, वा बैल]]></a:t>
+              <a:t><![CDATA[গবাদি পশু অথবা গাধাদের আত্মসাত্‌ করতে চেও না| অন্যদের কোন কিছুর প্রতি লোভ কোরো না|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8553,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[गदहे का, न किसी की किसी वस्तु का लालच करना॥]]></a:t>
+              <a:t><![CDATA[18. ঐ সমযে, লোকজন বজ্র নির্ঘোষ শুনতে পেল এবং বিদ্য়ুত্‌ দেখতে পেল| তারা শিঙার শব্দ শুনতে পেল এবং]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8685,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. और सब लोग गरजने और बिजली और नरसिंगे के शब्द सुनते, और धुआं उठते हुए पर्वत को देखते रहे, और देख]]></a:t>
+              <a:t><![CDATA[দেখল ধোঁয়া ওপর দিকে উঠছে| এই দেখে লোকরা ভয়ে কুঁকড়ে গেল| পর্বত থেকে দূরে দাঁড়িয়ে তারা এই ঘটনা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8817,51 +9785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[के, कांपकर दूर खड़े हो गए;]]></a:t>
+              <a:t><![CDATA[দেখতে লাগল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8949,51 +9917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. और वे मूसा से कहने लगे, तू ही हम से बातें कर, तब तो हम सुन सकेंगे; परन्तु परमेश्वर हम से बातें न]]></a:t>
+              <a:t><![CDATA[19. তখন লোকরা মোশিকে বলল, “তুমি যদি আমাদের সঙ্গে কথা বলতে চাও তাহলে তা আমরা শুনব| কিন্তু ঈশ্বর য়েন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9081,51 +10049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[करे, ऐसा न हो कि हम मर जाएं।]]></a:t>
+              <a:t><![CDATA[আমাদের সঙ্গে কথা না বলেন| তিনি কথা বললে আমরা ভয়ে মারা যাব|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9213,51 +10181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. मूसा ने लोगों से कहा, डरो मत; क्योंकि परमेश्वर इस निमित्त आया है कि तुम्हारी परीक्षा करे, और]]></a:t>
+              <a:t><![CDATA[20. তখন মোশি তাদের বলল, “ভয় পেও না| প্রভু তোমাদের পরীক্ষা করতে আবির্ভূত হয়েছেন| তিনি চান তোমরা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9345,51 +10313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उसका भय तुम्हारे मन में बना रहे, कि तुम पाप न करो।]]></a:t>
+              <a:t><![CDATA[তাঁকে সম্মান কর, যাতে তোমরা পাপ কাজ না কর|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9477,51 +10445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. और वे लोग तो दूर ही खड़े रहे, परन्तु मूसा उस घोर अन्धकार के समीप गया जहां परमेश्वर था॥]]></a:t>
+              <a:t><![CDATA[21. লোকরা পর্বত থেকে দূরে দাঁড়িয়ে থাকল, আর তখন মোশি অন্ধকার মেঘের ভেতর ঈশ্বরের কাছে গেল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9609,51 +10577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. और यदि तुम मेरे लिये पत्थरों की वेदी बनाओ, तो तराशे हुए पत्थरों से न बनाना; क्योंकि जहां तुम ने]]></a:t>
+              <a:t><![CDATA[মানবে:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9741,51 +10709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. तब यहोवा ने मूसा से कहा, तू इस्त्राएलियों को मेरे ये वचन सुना, कि तुम लोगों ने तो आप ही देखा है]]></a:t>
+              <a:t><![CDATA[22. তখন প্রভু মোশিকে, ইস্রায়েলের লোকদের এই কথাগুলি বলার জন্য বললেন: “তোমরা দেখেছো য়ে আমি স্বর্গ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9873,51 +10841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कि मैं ने तुम्हारे साथ आकाश से बातें की हैं।]]></a:t>
+              <a:t><![CDATA[থেকে তোমাদের সঙ্গে কথা বলেছি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10005,51 +10973,975 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. तुम मेरे साथ किसी को सम्मिलित न करना, अर्थात अपने लिये चान्दी वा सोने से देवताओं को न गढ़ लेना।]]></a:t>
+              <a:t><![CDATA[23. সুতরাং তোমরা আমার সঙ্গে তুলনা করে সোনা অথবা রূপো দিয়ে অন্য কোন মূর্ত্তি গড়বে না|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. “আমার জন্য একটি বিশেষ বেদী তৈরী করো| বেদী তৈরীর সময় মাটি ব্যবহার করবে| আমার প্রতি উত্সর্গ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[হিসেবে ঐ বেদীর ওপর হোমবলি ও মঙ্গল নৈবেদ্য নিবেদন করবে| বলিতে তোমাদের গৃহপালিত মেষ অথবা গবাদি পশু]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ব্যবহার করবে| যেখানে যেখানে আমি তোমাদের মনে রাখতে বলেছি সেই সব স্থানে তোমরা এই বলিগুলি দেবে| তখন আমি]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[এসে তোমাদের আশীর্বাদ করব|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. পাথরের বেদী তৈরী করলে কোন লোহার অস্ত্র দিয়ে, কাটা পাথর ফলক দিয়ে সেই বেদী তৈরী করবে না| যদি তা]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[করো তাহলে সেই বেদী গ্রহণয়োগ্য হবে না|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. এবং আমার বেদীতে কোন সিঁড়ি তৈরী করবে না| যদি বেদীতে সিঁড়ি থাকে তাহলে ঐ সিঁড়ি দিয়ে মানুষ যখন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10137,51 +12029,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उस पर अपना हयियार लगाया वहां तू उसे अशुद्ध कर देगा।]]></a:t>
+              <a:t><![CDATA[3. “আমাকে ছাড়া তোমরা আর কোনও দেবতাকে উপাসনা করবে না|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[উঠবে তখন নীচের লোকদের কাছে তাদের নগ্নতা প্রকাশ পাবে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10269,51 +12293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. और मेरी वेदी पर सीढ़ी से कभी न चढ़ना, कहीं ऐसा न हो कि तेरा तन उस पर नंगा देख पड़े॥]]></a:t>
+              <a:t><![CDATA[4. “তোমরা অবশ্যই অন্য কোন মূর্তি গড়বে না য়েগুলো আকাশের, ভূমির অথবা জলের নীচের কোন প্রাণীর মত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10401,51 +12425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. तब परमेश्वर ने ये सब वचन कहे,]]></a:t>
+              <a:t><![CDATA[দেখতে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10533,51 +12557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. कि मैं तेरा परमेश्वर यहोवा हूं, जो तुझे दासत्व के घर अर्थात मिस्र देश से निकाल लाया है॥]]></a:t>
+              <a:t><![CDATA[5. কোন মূর্ত্তির উপাসনা বা সেবা করবে না| কারণ, আমিই প্রভু, তোমাদের ঈশ্বর| যারা অন্য দেবতার উপাসনা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10665,51 +12689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. तू मुझे छोड़ दूसरों को ईश्वर करके न मानना॥]]></a:t>
+              <a:t><![CDATA[করবে তাদের আমি ঘৃণা করি| আমার বিরুদ্ধে যারা পাপ করবে তারা আমার শত্রুতে পরিণত হবে| এবং আমি তাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10726,91 +12750,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 20]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme1">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme59">
   <a:themeElements>
-    <a:clrScheme name="Theme1">
+    <a:clrScheme name="Theme59">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme1">
+    <a:fontScheme name="Theme59">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10836,51 +12860,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme1">
+    <a:fmtScheme name="Theme59">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11011,51 +13035,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>42</Slides>
+  <Slides>50</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>