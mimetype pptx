--- v1 (2026-07-18)
+++ v2 (2026-09-17)
@@ -113,50 +113,70 @@
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -198,50 +218,60 @@
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
+    <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
+    <p:sldId id="326" r:id="rId73"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -400,53 +430,63 @@
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
-  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -506,51 +546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்த வேலைக்காரன்: என் எஜமானையும் என் பெண்ஜாதியையும் என் பிள்ளைகளையும் நேசிக்கிறேன்; நான் விடுதலை பெற்றுப்போக மனதில்லை என்று மனப்பூர்வமாய்ச் சொல்வானானால்,]]></a:t>
+              <a:t><![CDATA[5. And if the servant shall plainly say, I love my master, my wife, and my children; I will not go out free:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -615,51 +655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவன் எஜமான் அவனை நியாயாதிபதிகளிடத்தில் அழைத்துக்கொண்டுபோய், அவனைக் கதவின் அருகேயாவது கதவுநிலையின் அருகேயாவது சேரப்பண்ணி, அங்கே அவன் எஜமான் அவன் காதைக் கம்பியினாலே குத்தக்கடவன்; பின்பு அவன் என்றைக்கும் அவனிடத்திலே சேவித்துக்கொண்டிருக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[5. And if the servant shall plainly say, I love my master, my wife, and my children; I will not go out free:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -724,51 +764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவன் எஜமான் அவனை நியாயாதிபதிகளிடத்தில் அழைத்துக்கொண்டுபோய், அவனைக் கதவின் அருகேயாவது கதவுநிலையின் அருகேயாவது சேரப்பண்ணி, அங்கே அவன் எஜமான் அவன் காதைக் கம்பியினாலே குத்தக்கடவன்; பின்பு அவன் என்றைக்கும் அவனிடத்திலே சேவித்துக்கொண்டிருக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[6. Then his master shall bring him unto the judges; he shall also bring him to the door, or unto the door post; and his master shall bore his ear through with an aul; and he shall serve him for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -833,51 +873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவன் எஜமான் அவனை நியாயாதிபதிகளிடத்தில் அழைத்துக்கொண்டுபோய், அவனைக் கதவின் அருகேயாவது கதவுநிலையின் அருகேயாவது சேரப்பண்ணி, அங்கே அவன் எஜமான் அவன் காதைக் கம்பியினாலே குத்தக்கடவன்; பின்பு அவன் என்றைக்கும் அவனிடத்திலே சேவித்துக்கொண்டிருக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[6. Then his master shall bring him unto the judges; he shall also bring him to the door, or unto the door post; and his master shall bore his ear through with an aul; and he shall serve him for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -942,51 +982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஒருவன் தன் மகளை வேலைக்காரியாக விற்றுப்போட்டானானால், வேலைக்காரன் விடுதலைபெற்றுப் போவதுபோல அவள் போகக் கூடாது.]]></a:t>
+              <a:t><![CDATA[6. Then his master shall bring him unto the judges; he shall also bring him to the door, or unto the door post; and his master shall bore his ear through with an aul; and he shall serve him for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1051,51 +1091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவளைத் தனக்கு நியமித்துக் கொண்ட எஜமானின் பார்வைக்கு அவள் தகாதவளாய்ப் போனால், அவள் மீட்கப்படலாம்; அவன் அவளுக்குத் துரோகம்பண்ணி, அவளை அந்நியர் கையில் விற்றுப்போட அவனுக்கு அதிகாரம் இல்லை.]]></a:t>
+              <a:t><![CDATA[7. And if a man sell his daughter to be a maidservant, she shall not go out as the male servants do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1160,51 +1200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவளைத் தனக்கு நியமித்துக் கொண்ட எஜமானின் பார்வைக்கு அவள் தகாதவளாய்ப் போனால், அவள் மீட்கப்படலாம்; அவன் அவளுக்குத் துரோகம்பண்ணி, அவளை அந்நியர் கையில் விற்றுப்போட அவனுக்கு அதிகாரம் இல்லை.]]></a:t>
+              <a:t><![CDATA[7. And if a man sell his daughter to be a maidservant, she shall not go out as the male servants do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1269,51 +1309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவன் தன் குமாரனுக்கு அவளை நியமித்திருந்தானானால், தன் குமாரத்திகளை நடத்துவதுபோல அவளையும் நடத்தக்கடவன்.]]></a:t>
+              <a:t><![CDATA[8. If she please not her master, who has betrothed her to himself, then shall he let her be redeemed: to sell her unto a strange nation he shall have no power, seeing he has dealt deceitfully with her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1378,51 +1418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவன் வேறொரு பெண்ணைக் கொண்டானாகில், இவளுக்குரிய அன்னவஸ்திர விவாகக்கடமை ஆகிய இவைகளில் குறைவுசெய்யாமல் இருப்பானாக.]]></a:t>
+              <a:t><![CDATA[8. If she please not her master, who has betrothed her to himself, then shall he let her be redeemed: to sell her unto a strange nation he shall have no power, seeing he has dealt deceitfully with her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1487,51 +1527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவன் வேறொரு பெண்ணைக் கொண்டானாகில், இவளுக்குரிய அன்னவஸ்திர விவாகக்கடமை ஆகிய இவைகளில் குறைவுசெய்யாமல் இருப்பானாக.]]></a:t>
+              <a:t><![CDATA[9. And if he have betrothed her unto his son, he shall deal with her after the manner of daughters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1596,51 +1636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மேலும், நீ அவர்களுக்கு அறிவிக்க வேண்டிய பிரமாணங்களாவன:]]></a:t>
+              <a:t><![CDATA[1. Now these are the judgments which you shall set before them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1705,51 +1745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இம்மூன்றும் அவன் அவளுக்குச் செய்யாமற்போனால், அவள் பணங்கொடாமல் விடுதலைபெற்றுப் போகக்கடவள்.]]></a:t>
+              <a:t><![CDATA[9. And if he have betrothed her unto his son, he shall deal with her after the manner of daughters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1814,51 +1854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஒரு மனிதனைச் சாகும்படி அடித்தவன், நிச்சயமாய்க் கொலைசெய்யப்படக்கடவன்.]]></a:t>
+              <a:t><![CDATA[10. If he take him another wife; her food, her raiment, and her duty of marriage, shall he not diminish.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1923,51 +1963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஒருவன் பதிவிருந்து கொல்லாமல், தேவச்செயலாய்த் தன் கைக்கு நேரிட்டவனைக் கொன்றால், அவன் ஓடிப்போய்ச் சேரவேண்டிய ஸ்தலத்தை உனக்கு நியமிப்பேன்.]]></a:t>
+              <a:t><![CDATA[10. If he take him another wife; her food, her raiment, and her duty of marriage, shall he not diminish.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2032,51 +2072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஒருவன் பதிவிருந்து கொல்லாமல், தேவச்செயலாய்த் தன் கைக்கு நேரிட்டவனைக் கொன்றால், அவன் ஓடிப்போய்ச் சேரவேண்டிய ஸ்தலத்தை உனக்கு நியமிப்பேன்.]]></a:t>
+              <a:t><![CDATA[11. And if he do not these three unto her, then shall she go out free without money.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2141,51 +2181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஒருவன் பிறனுக்கு விரோதமாகச் சதிமோசஞ்செய்து, அவனைத் துணிகரமாய்க் கொன்றுபோட்டால், அவனை என் பலிபீடத்திலிருந்தும் பிடித்துக்கொண்டு போய்க் கொலைசெய்யவேண்டும்.]]></a:t>
+              <a:t><![CDATA[12. He that strikes a man, so that he die, shall be surely put to death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2250,51 +2290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஒருவன் பிறனுக்கு விரோதமாகச் சதிமோசஞ்செய்து, அவனைத் துணிகரமாய்க் கொன்றுபோட்டால், அவனை என் பலிபீடத்திலிருந்தும் பிடித்துக்கொண்டு போய்க் கொலைசெய்யவேண்டும்.]]></a:t>
+              <a:t><![CDATA[13. And if a man lie not in wait, but God deliver him into his hand; then I will appoint you a place where he shall flee.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2359,51 +2399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தன் தகப்பனையாவது தன் தாயையாவது அடிக்கிறவன் நிச்சயமாய்க் கொலைசெய்யப்படக்கடவன்.]]></a:t>
+              <a:t><![CDATA[13. And if a man lie not in wait, but God deliver him into his hand; then I will appoint you a place where he shall flee.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2468,51 +2508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஒருவன் ஒரு மனிதனைத் திருடி விற்றுப்போட்டாலும், இவன் அவன் வசத்திலிருக்கக் கண்டுபிடிக்கப்பட்டாலும் அவன் நிச்சயமாய்க் கொலைசெய்யப்படக்கடவன்.]]></a:t>
+              <a:t><![CDATA[14. But if a man come presumptuously upon his neighbour, to slay him with guile; you shall take him from mine altar, that he may die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2577,51 +2617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தன் தகப்பனையாவது தன் தாயையாவது சபிக்கிறவன் நிச்சயமாய்க் கொலைசெய்யப்படக்கடவன்.]]></a:t>
+              <a:t><![CDATA[14. But if a man come presumptuously upon his neighbour, to slay him with guile; you shall take him from mine altar, that he may die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2686,51 +2726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. மனிதர் சண்டைபண்ணி, ஒருவன் மற்றொருவனைக் கல்லால் எறிந்ததினாலாவது கையால் அடித்ததினாலாவது அவன் சாவாமல் கட்டில்கிடையாய்க் கிடந்து,]]></a:t>
+              <a:t><![CDATA[15. And he that strikes his father, or his mother, shall be surely put to death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2795,51 +2835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எபிரெயரில் ஒரு அடிமையைக் கொண்டாயானால், அவன் ஆறுவருஷம் சேவித்து, ஏழாம் வருஷத்திலே ஒன்றும் கொடாமல் விடுதலைபெற்றுப் போகக்கடவன்.]]></a:t>
+              <a:t><![CDATA[2. If you buy an Hebrew servant, six years he shall serve: and in the seventh he shall go out free for nothing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2904,51 +2944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. மனிதர் சண்டைபண்ணி, ஒருவன் மற்றொருவனைக் கல்லால் எறிந்ததினாலாவது கையால் அடித்ததினாலாவது அவன் சாவாமல் கட்டில்கிடையாய்க் கிடந்து,]]></a:t>
+              <a:t><![CDATA[16. And he that steals a man, and sells him, or if he be found in his hand, he shall surely be put to death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3013,51 +3053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. திரும்ப எழுந்திருந்து வெளியிலே தன் ஊன்றுகோலைப் பிடித்துக்கொண்டு நடமாடினால், அடித்தவன் ஆக்கினைக்கு நீங்கலாயிருப்பான்; ஆனாலும், அவனுக்கு வேலை மினக்கெட்ட நஷ்டத்தைக் கொடுத்து, அவனை நன்றாய்க் குணமாக்குவிக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[16. And he that steals a man, and sells him, or if he be found in his hand, he shall surely be put to death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3122,51 +3162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. திரும்ப எழுந்திருந்து வெளியிலே தன் ஊன்றுகோலைப் பிடித்துக்கொண்டு நடமாடினால், அடித்தவன் ஆக்கினைக்கு நீங்கலாயிருப்பான்; ஆனாலும், அவனுக்கு வேலை மினக்கெட்ட நஷ்டத்தைக் கொடுத்து, அவனை நன்றாய்க் குணமாக்குவிக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[17. And he that curses his father, or his mother, shall surely be put to death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3231,51 +3271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஒருவன் தனக்கு அடிமையானவனையாவது தனக்கு அடிமையானவளையாவது, கோலால் அடித்ததினாலே, அவன் கையால் இறந்துபோனால், பழிக்குப்பழி வாங்கப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[18. And if men strive together, and one strike another with a stone, or with his fist, and he die not, but keeps his bed:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3340,51 +3380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஒரு நாளாவது இரண்டு நாளாவது உயிரோடிருந்தால், அவர்கள் அவனுடைய உடைமையாகையால், பழிவாங்கவேண்டியதில்லை.]]></a:t>
+              <a:t><![CDATA[18. And if men strive together, and one strike another with a stone, or with his fist, and he die not, but keeps his bed:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3449,51 +3489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. மனிதர் சண்டைபண்ணி, கர்ப்பவதியான ஒரு ஸ்திரீயை அடித்ததினால், அவளுக்கு வேறே சேதமில்லாமல் கர்ப்பம் விழுந்துபோனால் அடிபட்ட ஸ்திரீயின் புருஷன் அடித்தவன்மேல் சுமத்துகிறதற்குத்தக்கதாயும் நியாயாதிபதிகள் செய்யும் தீர்ப்பின்படியும் தண்டம் கொடுக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[19. If he rise again, and walk abroad upon his staff, then shall he that stroke him be quit: only he shall pay for the loss of his time, and shall cause him to be thoroughly healed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3558,51 +3598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. மனிதர் சண்டைபண்ணி, கர்ப்பவதியான ஒரு ஸ்திரீயை அடித்ததினால், அவளுக்கு வேறே சேதமில்லாமல் கர்ப்பம் விழுந்துபோனால் அடிபட்ட ஸ்திரீயின் புருஷன் அடித்தவன்மேல் சுமத்துகிறதற்குத்தக்கதாயும் நியாயாதிபதிகள் செய்யும் தீர்ப்பின்படியும் தண்டம் கொடுக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[19. If he rise again, and walk abroad upon his staff, then shall he that stroke him be quit: only he shall pay for the loss of his time, and shall cause him to be thoroughly healed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3667,51 +3707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. மனிதர் சண்டைபண்ணி, கர்ப்பவதியான ஒரு ஸ்திரீயை அடித்ததினால், அவளுக்கு வேறே சேதமில்லாமல் கர்ப்பம் விழுந்துபோனால் அடிபட்ட ஸ்திரீயின் புருஷன் அடித்தவன்மேல் சுமத்துகிறதற்குத்தக்கதாயும் நியாயாதிபதிகள் செய்யும் தீர்ப்பின்படியும் தண்டம் கொடுக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[19. If he rise again, and walk abroad upon his staff, then shall he that stroke him be quit: only he shall pay for the loss of his time, and shall cause him to be thoroughly healed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3776,51 +3816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. வேறே சேதமுண்டானால், ஜீவனுக்கு ஜீவன்,]]></a:t>
+              <a:t><![CDATA[20. And if a man strike his servant, or his maid, with a rod, and he die under his hand; he shall be surely punished.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3885,51 +3925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கண்ணுக்குக் கண், பல்லுக்குப் பல், கைக்குக் கை, காலுக்குக் கால்,]]></a:t>
+              <a:t><![CDATA[20. And if a man strike his servant, or his maid, with a rod, and he die under his hand; he shall be surely punished.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3994,51 +4034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எபிரெயரில் ஒரு அடிமையைக் கொண்டாயானால், அவன் ஆறுவருஷம் சேவித்து, ஏழாம் வருஷத்திலே ஒன்றும் கொடாமல் விடுதலைபெற்றுப் போகக்கடவன்.]]></a:t>
+              <a:t><![CDATA[2. If you buy an Hebrew servant, six years he shall serve: and in the seventh he shall go out free for nothing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4103,51 +4143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. சூட்டுக்குச் சூடு, காயத்துக்குக் காயம், தழும்புக்குத் தழும்பு பழி கொடுக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[21. Notwithstanding, if he continue a day or two, he shall not be punished: for he is his money.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4212,51 +4252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஒருவன் தன் அடிமையானவன் கண்ணையாகிலும் தன் அடிமைப்பெண்ணின் கண்ணையாகிலும் அடித்ததினால் அதைக் கெடுத்தால் அவன் கண்ணுக்குப் பதிலாக அவனை விடுதலைபண்ணிவிடவேண்டும்.]]></a:t>
+              <a:t><![CDATA[21. Notwithstanding, if he continue a day or two, he shall not be punished: for he is his money.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4321,51 +4361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஒருவன் தன் அடிமையானவன் கண்ணையாகிலும் தன் அடிமைப்பெண்ணின் கண்ணையாகிலும் அடித்ததினால் அதைக் கெடுத்தால் அவன் கண்ணுக்குப் பதிலாக அவனை விடுதலைபண்ணிவிடவேண்டும்.]]></a:t>
+              <a:t><![CDATA[22. If men strive, and hurt a woman with child, so that her fruit depart from her, and yet no mischief follow: he shall be surely punished, according as the woman's husband will lay upon him; and he shall pay as the judges determine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4430,51 +4470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவன் தன் அடிமையானவன் பல்லையாவது தன் அடிமைப்பெண்ணின் பல்லையாவது உதிர அடித்தால் அவன் பல்லுக்குப்பதிலாக அவனை விடுதலைபண்ணிவிடவேண்டும்.]]></a:t>
+              <a:t><![CDATA[22. If men strive, and hurt a woman with child, so that her fruit depart from her, and yet no mischief follow: he shall be surely punished, according as the woman's husband will lay upon him; and he shall pay as the judges determine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4539,51 +4579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவன் தன் அடிமையானவன் பல்லையாவது தன் அடிமைப்பெண்ணின் பல்லையாவது உதிர அடித்தால் அவன் பல்லுக்குப்பதிலாக அவனை விடுதலைபண்ணிவிடவேண்டும்.]]></a:t>
+              <a:t><![CDATA[22. If men strive, and hurt a woman with child, so that her fruit depart from her, and yet no mischief follow: he shall be surely punished, according as the woman's husband will lay upon him; and he shall pay as the judges determine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4648,51 +4688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஒரு மாடு ஒரு புருஷனையாவது ஒரு ஸ்திரீயையாவது முட்டினதினால் சாவுண்டானால், அந்த மாடு கல்லெறியப்படவேண்டும், அதின் மாம்சம் புசிக்கப்படலாகாது; அப்பொழுது மாட்டின் எஜமான் ஆக்கினைக்கு நீங்கலாயிருப்பான்.]]></a:t>
+              <a:t><![CDATA[23. And if any mischief follow, then you shall give life for life,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4757,51 +4797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஒரு மாடு ஒரு புருஷனையாவது ஒரு ஸ்திரீயையாவது முட்டினதினால் சாவுண்டானால், அந்த மாடு கல்லெறியப்படவேண்டும், அதின் மாம்சம் புசிக்கப்படலாகாது; அப்பொழுது மாட்டின் எஜமான் ஆக்கினைக்கு நீங்கலாயிருப்பான்.]]></a:t>
+              <a:t><![CDATA[24. Eye for eye, tooth for tooth, hand for hand, foot for foot,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4866,51 +4906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. தன் மாடு வழக்கமாய் முட்டுகிற மாடாயிருந்து, அது அதின் எஜமானுக்கு அறிவிக்கப்பட்டும், அவன் அதைக் கட்டிவைக்காததினால், அது ஒரு புருஷனையாவது ஒரு ஸ்திரீயையாவது கொன்றுபோட்டால், மாடும் கல்லெறியப்படவேண்டும், அதின் எஜமானும் கொலைசெய்யப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[25. Burning for burning, wound for wound, stripe for stripe.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4975,51 +5015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. தன் மாடு வழக்கமாய் முட்டுகிற மாடாயிருந்து, அது அதின் எஜமானுக்கு அறிவிக்கப்பட்டும், அவன் அதைக் கட்டிவைக்காததினால், அது ஒரு புருஷனையாவது ஒரு ஸ்திரீயையாவது கொன்றுபோட்டால், மாடும் கல்லெறியப்படவேண்டும், அதின் எஜமானும் கொலைசெய்யப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[26. And if a man strike the eye of his servant, or the eye of his maid, that it perish; he shall let him go free for his eye's sake.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5084,51 +5124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. தன் மாடு வழக்கமாய் முட்டுகிற மாடாயிருந்து, அது அதின் எஜமானுக்கு அறிவிக்கப்பட்டும், அவன் அதைக் கட்டிவைக்காததினால், அது ஒரு புருஷனையாவது ஒரு ஸ்திரீயையாவது கொன்றுபோட்டால், மாடும் கல்லெறியப்படவேண்டும், அதின் எஜமானும் கொலைசெய்யப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[26. And if a man strike the eye of his servant, or the eye of his maid, that it perish; he shall let him go free for his eye's sake.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5193,51 +5233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஒன்றிக்காரனாய் வந்திருந்தானானால், ஒன்றிக்காரனாய்ப் போகக்கடவன்; விவாகம்பண்ணினவனாய் வந்திருந்தானானால், அவன் பெண்ஜாதி அவனோடேகூடப் போகக்கடவள்.]]></a:t>
+              <a:t><![CDATA[3. If he came in by himself, he shall go out by himself: if he were married, then his wife shall go out with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5302,51 +5342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அபராதம் கொடுக்கும்படி தீர்க்கப்பட்டதானால், அவன் தன் ஜீவனை மீட்கும் பொருளாக விதிக்கப்பட்ட அபராதத்கைக் கொடுக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[27. And if he strike out his manservant's tooth, or his maidservant's tooth; he shall let him go free for his tooth's sake.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5411,51 +5451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அபராதம் கொடுக்கும்படி தீர்க்கப்பட்டதானால், அவன் தன் ஜீவனை மீட்கும் பொருளாக விதிக்கப்பட்ட அபராதத்கைக் கொடுக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[27. And if he strike out his manservant's tooth, or his maidservant's tooth; he shall let him go free for his tooth's sake.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5520,51 +5560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அது ஒருவன் மகனை முட்டினாலும் சரி, ஒருவன் மகளை முட்டினாலும் சரி, இந்தத் தீர்ப்பின்படியே அவனுக்குச் செய்யப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[28. If an ox gore a man or a woman, that they die: then the ox shall be surely stoned, and his flesh shall not be eaten; but the owner of the ox shall be quit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5629,51 +5669,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அந்த மாடு ஒரு அடிமையானவனையாவது ஒரு அடிமைப்பெண்ணையாவது முட்டினால், அதற்கு உடையவன் அவர்களுடைய எஜமானுக்கு முப்பது சேக்கல் நிறையான வெள்ளியைக் கொடுக்கக்கடவன்; மாடு கல்லெறியப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[28. If an ox gore a man or a woman, that they die: then the ox shall be surely stoned, and his flesh shall not be eaten; but the owner of the ox shall be quit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5738,51 +5778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அந்த மாடு ஒரு அடிமையானவனையாவது ஒரு அடிமைப்பெண்ணையாவது முட்டினால், அதற்கு உடையவன் அவர்களுடைய எஜமானுக்கு முப்பது சேக்கல் நிறையான வெள்ளியைக் கொடுக்கக்கடவன்; மாடு கல்லெறியப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[28. If an ox gore a man or a woman, that they die: then the ox shall be surely stoned, and his flesh shall not be eaten; but the owner of the ox shall be quit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5847,51 +5887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ஒருவன் ஒரு குழியைத் திறந்து வைத்ததினாலாவது, ஒரு குழியை வெட்டி அதை மூடாதேபோனதினாலாவது, அதிலே ஒரு மாடாவது ஒரு கழுதையாவது விழுந்தால்,]]></a:t>
+              <a:t><![CDATA[29. But if the ox were known to push with his horn in time past, and it has been testified to his owner, and he has not kept him in, but that he has killed a man or a woman; the ox shall be stoned, and his owner also shall be put to death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5956,51 +5996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ஒருவன் ஒரு குழியைத் திறந்து வைத்ததினாலாவது, ஒரு குழியை வெட்டி அதை மூடாதேபோனதினாலாவது, அதிலே ஒரு மாடாவது ஒரு கழுதையாவது விழுந்தால்,]]></a:t>
+              <a:t><![CDATA[29. But if the ox were known to push with his horn in time past, and it has been testified to his owner, and he has not kept him in, but that he has killed a man or a woman; the ox shall be stoned, and his owner also shall be put to death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6065,51 +6105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. குழிக்கு உடையவன் அதற்கு ஈடாகப் பணத்தை மிருகத்தின் எஜமானுக்குக் கொடுக்கக்கடவன்; செத்ததோ அவனுடையதாகவேண்டும்.]]></a:t>
+              <a:t><![CDATA[29. But if the ox were known to push with his horn in time past, and it has been testified to his owner, and he has not kept him in, but that he has killed a man or a woman; the ox shall be stoned, and his owner also shall be put to death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6174,51 +6214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ஒருவனுடைய மாடு மற்றவனுடைய மாட்டை முட்டினதினால் அது செத்தால், உயிரோடிருக்கிற மாட்டை அவர்கள் விற்று, அதின் கிரயத்தைப் பங்கிட்டு, செத்ததையும் பங்கிட்டுக்கொள்ளக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[30. If there be laid on him a sum of money, then he shall give for the ransom of his life whatsoever is laid upon him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6283,51 +6323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ஒருவனுடைய மாடு மற்றவனுடைய மாட்டை முட்டினதினால் அது செத்தால், உயிரோடிருக்கிற மாட்டை அவர்கள் விற்று, அதின் கிரயத்தைப் பங்கிட்டு, செத்ததையும் பங்கிட்டுக்கொள்ளக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[30. If there be laid on him a sum of money, then he shall give for the ransom of his life whatsoever is laid upon him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6392,51 +6432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஒன்றிக்காரனாய் வந்திருந்தானானால், ஒன்றிக்காரனாய்ப் போகக்கடவன்; விவாகம்பண்ணினவனாய் வந்திருந்தானானால், அவன் பெண்ஜாதி அவனோடேகூடப் போகக்கடவள்.]]></a:t>
+              <a:t><![CDATA[3. If he came in by himself, he shall go out by himself: if he were married, then his wife shall go out with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6501,51 +6541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அந்த மாடு முன்னமே முட்டுகிற மாடென்று அதின் எஜமான் அறிந்திருந்தும், அதைக் கட்டிவைக்காதிருந்தால், அவன் மாட்டுக்கு மாட்டைக் கொடுக்கக்கடவன்; செத்ததோ அவனுடையதாகவேண்டும்.]]></a:t>
+              <a:t><![CDATA[31. Whether he have gored a son, or have gored a daughter, according to this judgment shall it be done unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6610,51 +6650,923 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அந்த மாடு முன்னமே முட்டுகிற மாடென்று அதின் எஜமான் அறிந்திருந்தும், அதைக் கட்டிவைக்காதிருந்தால், அவன் மாட்டுக்கு மாட்டைக் கொடுக்கக்கடவன்; செத்ததோ அவனுடையதாகவேண்டும்.]]></a:t>
+              <a:t><![CDATA[31. Whether he have gored a son, or have gored a daughter, according to this judgment shall it be done unto him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. If the ox shall push a manservant or a maidservant; he shall give unto their master thirty shekels of silver, and the ox shall be stoned.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. If the ox shall push a manservant or a maidservant; he shall give unto their master thirty shekels of silver, and the ox shall be stoned.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And if a man shall open a pit, or if a man shall dig a pit, and not cover it, and an ox or an ass fall therein;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And if a man shall open a pit, or if a man shall dig a pit, and not cover it, and an ox or an ass fall therein;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. The owner of the pit shall make it good, and give money unto the owner of them; and the dead beast shall be his.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. The owner of the pit shall make it good, and give money unto the owner of them; and the dead beast shall be his.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. And if one man's ox hurt another's, that he die; then they shall sell the live ox, and divide the money of it; and the dead ox also they shall divide.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. And if one man's ox hurt another's, that he die; then they shall sell the live ox, and divide the money of it; and the dead ox also they shall divide.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6719,51 +7631,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவன் எஜமான் அவனுக்கு ஒரு பெண்ணை விவாகஞ்செய்து கொடுத்தும், அவள் அவனுக்கு ஆண்பிள்ளைகளையாவது பெண்பிள்ளைகளையாவது பெற்றும் இருந்தால், அந்தப் பெண்ணும் அவள் பிள்ளைகளும் அவள் எஜமானைச் சேரக்கடவர்கள்; அவன் மாத்திரம் ஒன்றியாய்ப் போகக்கடவன்.]]></a:t>
+              <a:t><![CDATA[4. If his master have given him a wife, and she have born him sons or daughters; the wife and her children shall be her master's, and he shall go out by himself.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. Or if it be known that the ox has used to push in time past, and his owner has not kept him in; he shall surely pay ox for ox; and the dead shall be his own.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. Or if it be known that the ox has used to push in time past, and his owner has not kept him in; he shall surely pay ox for ox; and the dead shall be his own.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6828,51 +7958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவன் எஜமான் அவனுக்கு ஒரு பெண்ணை விவாகஞ்செய்து கொடுத்தும், அவள் அவனுக்கு ஆண்பிள்ளைகளையாவது பெண்பிள்ளைகளையாவது பெற்றும் இருந்தால், அந்தப் பெண்ணும் அவள் பிள்ளைகளும் அவள் எஜமானைச் சேரக்கடவர்கள்; அவன் மாத்திரம் ஒன்றியாய்ப் போகக்கடவன்.]]></a:t>
+              <a:t><![CDATA[4. If his master have given him a wife, and she have born him sons or daughters; the wife and her children shall be her master's, and he shall go out by himself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6937,51 +8067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்த வேலைக்காரன்: என் எஜமானையும் என் பெண்ஜாதியையும் என் பிள்ளைகளையும் நேசிக்கிறேன்; நான் விடுதலை பெற்றுப்போக மனதில்லை என்று மனப்பூர்வமாய்ச் சொல்வானானால்,]]></a:t>
+              <a:t><![CDATA[4. If his master have given him a wife, and she have born him sons or daughters; the wife and her children shall be her master's, and he shall go out by himself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7016,51 +8146,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473379427" r:id="rId1"/>
+    <p:sldLayoutId id="2478617159" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7516,54 +8646,134 @@
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -7684,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[స్వతంత్రుడనై పోనొల్లనని నిజముగా చెప్పిన యెడల]]></a:t>
+              <a:t><![CDATA[5. அந்த வேலைக்காரன்: என் எஜமானையும் என் பெண்ஜாதியையும் என் பிள்ளைகளையும் நேசிக்கிறேன்; நான் விடுதலை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7816,51 +9026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. వాని యజమానుడు దేవుని యొద్దకు వానిని తీసి కొని రావలెను, మరియు వాని యజమానుడు తలుపునొద్ద కైనను]]></a:t>
+              <a:t><![CDATA[பெற்றுப்போக மனதில்லை என்று மனப்பூர்வமாய்ச் சொல்வானானால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7948,51 +9158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ద్వారబంధ మునొద్దకైనను వాని తోడుకొనిపోయి వాని చెవిని కదురుతో గుచ్చవలెను. తరువాత వాడు నిరంతరము వానికి]]></a:t>
+              <a:t><![CDATA[6. அவன் எஜமான் அவனை நியாயாதிபதிகளிடத்தில் அழைத்துக்கொண்டுபோய், அவனைக் கதவின் அருகேயாவது கதவுநிலையின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8080,51 +9290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దాసుడైయుండును.]]></a:t>
+              <a:t><![CDATA[அருகேயாவது சேரப்பண்ணி, அங்கே அவன் எஜமான் அவன் காதைக் கம்பியினாலே குத்தக்கடவன்; பின்பு அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8212,51 +9422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ఒకడు తన కుమార్తెను దాసిగా అమి్మనయెడల దాసు లైన పురుషులు వెళ్లిపోవునట్లు అది వెళ్లిపో కూడదు.]]></a:t>
+              <a:t><![CDATA[என்றைக்கும் அவனிடத்திலே சேவித்துக்கொண்டிருக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8344,51 +9554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. దానిని ప్రధానము చేసికొనిన యజమానుని దృష్టికి అది యిష్టురాలుకానియెడల అది విడిపింపబడునట్లు అవకాశము]]></a:t>
+              <a:t><![CDATA[7. ஒருவன் தன் மகளை வேலைக்காரியாக விற்றுப்போட்டானானால், வேலைக்காரன் விடுதலைபெற்றுப் போவதுபோல அவள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8476,51 +9686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నియ్యవలెను; దాని వంచించి నందున అన్యజనులకు దానిని అమ్ముటకు వానికి అధికారము లేదు.]]></a:t>
+              <a:t><![CDATA[போகக் கூடாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8608,51 +9818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. తన కుమారునికి దాని ప్రధానము చేసినయెడల కుమార్తెల విషయమైన న్యాయవిధిని బట్టి దానియెడల జరిగింపవలెను.]]></a:t>
+              <a:t><![CDATA[8. அவளைத் தனக்கு நியமித்துக் கொண்ட எஜமானின் பார்வைக்கு அவள் தகாதவளாய்ப் போனால், அவள் மீட்கப்படலாம்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8740,51 +9950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ఆ కుమా రుడు వేరొక దాని చేర్చుకొనినను, మొదటిదానికి ఆహార మును వస్త్రమును సంసారధర్మమును తక్కువ చేయ]]></a:t>
+              <a:t><![CDATA[அவன் அவளுக்குத் துரோகம்பண்ணி, அவளை அந்நியர் கையில் விற்றுப்போட அவனுக்கு அதிகாரம் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8872,51 +10082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కూడదు.]]></a:t>
+              <a:t><![CDATA[9. அவன் தன் குமாரனுக்கு அவளை நியமித்திருந்தானானால், தன் குமாரத்திகளை நடத்துவதுபோல அவளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9004,51 +10214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. నీవు వారికి నియమింపవలసిన న్యాయవిధులేవనగా]]></a:t>
+              <a:t><![CDATA[1. மேலும், நீ அவர்களுக்கு அறிவிக்க வேண்டிய பிரமாணங்களாவன:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9136,51 +10346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ఈ మూడును దానికి కలుగజేయని యెడల అది ఏమియు ఇయ్యక స్వతంత్రురాలై పోవచ్చును.]]></a:t>
+              <a:t><![CDATA[நடத்தக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +10478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. నరుని చావగొట్టినవానికి నిశ్చయముగా మరణశిక్ష విధింపవలెను.]]></a:t>
+              <a:t><![CDATA[10. அவன் வேறொரு பெண்ணைக் கொண்டானாகில், இவளுக்குரிய அன்னவஸ்திர விவாகக்கடமை ஆகிய இவைகளில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +10610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. అయితే వాడు చంపవలెనని పొంచి యుండకయే దైవికముగా వానిచేత ఆ హత్య జరిగిన యెడల వాడు పారిపోగల యొక]]></a:t>
+              <a:t><![CDATA[குறைவுசெய்யாமல் இருப்பானாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9532,51 +10742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[స్థలమును నీకు నిర్ణ యించెదను.]]></a:t>
+              <a:t><![CDATA[11. இம்மூன்றும் அவன் அவளுக்குச் செய்யாமற்போனால், அவள் பணங்கொடாமல் விடுதலைபெற்றுப் போகக்கடவள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9664,51 +10874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. అయితే ఒకడు తన పొరుగువానిమీద దౌర్జన్యముగా వచ్చి కపటముగా చంప లేచినయెడల వాడు నా బలిపీఠము]]></a:t>
+              <a:t><![CDATA[12. ஒரு மனிதனைச் சாகும்படி அடித்தவன், நிச்சயமாய்க் கொலைசெய்யப்படக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9796,51 +11006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నాశ్రయించినను వాని లాగివేసి చంపవ లెను.]]></a:t>
+              <a:t><![CDATA[13. ஒருவன் பதிவிருந்து கொல்லாமல், தேவச்செயலாய்த் தன் கைக்கு நேரிட்டவனைக் கொன்றால், அவன் ஓடிப்போய்ச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9928,51 +11138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. తన తండ్రినైనను తల్లినైనను కొట్టువాడు నిశ్చయ ముగా మరణశిక్షనొందును.]]></a:t>
+              <a:t><![CDATA[சேரவேண்டிய ஸ்தலத்தை உனக்கு நியமிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10060,51 +11270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ఒకడు నరుని దొంగిలించి అమి్మనను, తనయొద్ద నుంచు కొనినను, వాడు నిశ్చయముగా మరణశిక్ష నొందును.]]></a:t>
+              <a:t><![CDATA[14. ஒருவன் பிறனுக்கு விரோதமாகச் சதிமோசஞ்செய்து, அவனைத் துணிகரமாய்க் கொன்றுபோட்டால், அவனை என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10192,51 +11402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. తన తండ్రినైనను తల్లినైనను శపించువాడు నిశ్చయ ముగా మరణశిక్ష నొందును.]]></a:t>
+              <a:t><![CDATA[பலிபீடத்திலிருந்தும் பிடித்துக்கொண்டு போய்க் கொலைசெய்யவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10324,51 +11534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. మనుష్యులు పోట్లాడుచుండగా ఒకడు తన పొరుగు వానిని రాతితోనైనను పిడికిటితోనైనను గుద్దుటవలన వాడు చావక]]></a:t>
+              <a:t><![CDATA[15. தன் தகப்பனையாவது தன் தாயையாவது அடிக்கிறவன் நிச்சயமாய்க் கொலைசெய்யப்படக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10456,51 +11666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. నీవు హెబ్రీయుడైన దాసుని కొనినయెడల వాడు ఆరు సంవత్సరములు దాసుడై యుండి యేడవ సంవత్సరమున ఏమియు ఇయ్యకయే]]></a:t>
+              <a:t><![CDATA[2. எபிரெயரில் ஒரு அடிமையைக் கொண்டாயானால், அவன் ஆறுவருஷம் சேவித்து, ஏழாம் வருஷத்திலே ஒன்றும் கொடாமல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10588,51 +11798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మంచముమీద పడియుండి]]></a:t>
+              <a:t><![CDATA[16. ஒருவன் ஒரு மனிதனைத் திருடி விற்றுப்போட்டாலும், இவன் அவன் வசத்திலிருக்கக் கண்டுபிடிக்கப்பட்டாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10720,51 +11930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. తరువాత లేచి తన చేతికఱ్ఱతో బయటికి వెళ్లి తిరుగుచుండిన యెడల, వాని కొట్టిన వానికి శిక్ష]]></a:t>
+              <a:t><![CDATA[அவன் நிச்சயமாய்க் கொலைசெய்யப்படக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10852,51 +12062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[విధింపబడదుగాని అతడు పనిచేయలేని కాలమునకు తగిన సొమ్ము ఇచ్చి వాడు అతనిని పూర్తిగా బాగుచేయింపవలెను.]]></a:t>
+              <a:t><![CDATA[17. தன் தகப்பனையாவது தன் தாயையாவது சபிக்கிறவன் நிச்சயமாய்க் கொலைசெய்யப்படக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10984,51 +12194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ఒకడు తన దాసుడైనను తన దాసియైనను చచ్చునట్లు కఱ్ఱతో కొట్టినయెడల అతడు నిశ్చయముగా ప్రతిదండన నొందును.]]></a:t>
+              <a:t><![CDATA[18. மனிதர் சண்டைபண்ணி, ஒருவன் மற்றொருவனைக் கல்லால் எறிந்ததினாலாவது கையால் அடித்ததினாலாவது அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11116,51 +12326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. అయితే వాడు ఒకటి రెండు దినములు బ్రదికినయెడల ఆ ప్రతిదండన అతడు పొందడు, వాడు అతని సొమ్మేగదా.]]></a:t>
+              <a:t><![CDATA[சாவாமல் கட்டில்கிடையாய்க் கிடந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11248,51 +12458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. నరులు పోట్లాడుచుండగా గర్భవతి యైన స్త్రీకి దెబ్బతగిలి ఆమెకు గర్భపాతమేగాక మరి ఏ హానియు రానియెడల]]></a:t>
+              <a:t><![CDATA[19. திரும்ப எழுந்திருந்து வெளியிலே தன் ஊன்றுகோலைப் பிடித்துக்கொண்டு நடமாடினால், அடித்தவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11380,51 +12590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[హానిచేసినవాడు ఆ స్త్రీ పెనిమిటి వానిమీద మోపిన నష్టమును అచ్చుకొనవలెను. న్యాయాధి పతులు]]></a:t>
+              <a:t><![CDATA[ஆக்கினைக்கு நீங்கலாயிருப்பான்; ஆனாலும், அவனுக்கு வேலை மினக்கெட்ட நஷ்டத்தைக் கொடுத்து, அவனை நன்றாய்க்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11512,51 +12722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తీర్మానించినట్లు దాని చెల్లింపవలెను.]]></a:t>
+              <a:t><![CDATA[குணமாக்குவிக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11644,51 +12854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. హాని కలిగిన యెడల నీవు ప్రాణమునకు ప్రాణము,]]></a:t>
+              <a:t><![CDATA[20. ஒருவன் தனக்கு அடிமையானவனையாவது தனக்கு அடிமையானவளையாவது, கோலால் அடித்ததினாலே, அவன் கையால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11776,51 +12986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. కంటికి కన్ను, పంటికి పల్లు, చేతికి చెయ్యి, కాలికి కాలు,]]></a:t>
+              <a:t><![CDATA[இறந்துபோனால், பழிக்குப்பழி வாங்கப்படவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11908,51 +13118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నిన్ను విడిచి స్వతంత్రుడగును.]]></a:t>
+              <a:t><![CDATA[விடுதலைபெற்றுப் போகக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12040,51 +13250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. వాతకు వాత, గాయమునకు గాయము, దెబ్బకు దెబ్బయు నియమింపవలెను.]]></a:t>
+              <a:t><![CDATA[21. ஒரு நாளாவது இரண்டு நாளாவது உயிரோடிருந்தால், அவர்கள் அவனுடைய உடைமையாகையால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12172,51 +13382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ఒకడు తన దాసుని కన్నైనను తన దాసి కన్నైనను పోగొట్టినయెడల ఆ కంటి హానినిబట్టి వారిని స్వతంత్రునిగా]]></a:t>
+              <a:t><![CDATA[பழிவாங்கவேண்டியதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12304,51 +13514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పోనియ్యవలెను.]]></a:t>
+              <a:t><![CDATA[22. மனிதர் சண்டைபண்ணி, கர்ப்பவதியான ஒரு ஸ்திரீயை அடித்ததினால், அவளுக்கு வேறே சேதமில்லாமல் கர்ப்பம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12436,51 +13646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. వాడు తన దాసుని పల్లయినను తన దాసి పల్లయినను ఊడగొట్టినయెడల ఆ పంటి నిమిత్తము వారిని స్వతంత్రులగా]]></a:t>
+              <a:t><![CDATA[விழுந்துபோனால் அடிபட்ட ஸ்திரீயின் புருஷன் அடித்தவன்மேல் சுமத்துகிறதற்குத்தக்கதாயும் நியாயாதிபதிகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12568,51 +13778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పోనియ్య వలెను.]]></a:t>
+              <a:t><![CDATA[செய்யும் தீர்ப்பின்படியும் தண்டம் கொடுக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12700,51 +13910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ఎద్దు పురుషునైనను స్త్రీనైనను చావపొడిచినయెడల నిశ్చయముగా రాళ్లతో ఆ యెద్దును చావకొట్టవలెను. దాని]]></a:t>
+              <a:t><![CDATA[23. வேறே சேதமுண்டானால், ஜீவனுக்கு ஜீவன்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12832,51 +14042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మాంసమును తినకూడదు, అయితే ఆ యెద్దు యజ మానుడు నిర్దోషియగును.]]></a:t>
+              <a:t><![CDATA[24. கண்ணுக்குக் கண், பல்லுக்குப் பல், கைக்குக் கை, காலுக்குக் கால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12964,51 +14174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ఆ యెద్దు అంతకు ముందు పొడుచునది అని దాని యజమానునికి తెలుపబడినను, వాడు దాని భద్రము చేయకుండుటవలన]]></a:t>
+              <a:t><![CDATA[25. சூட்டுக்குச் சூடு, காயத்துக்குக் காயம், தழும்புக்குத் தழும்பு பழி கொடுக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13096,51 +14306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అది పురుషునైనను స్త్రీనైనను చంపినయెడల ఆ యెద్దును రాళ్లతో చావగొట్టవలెను; దాని యజమానుడు మరణశిక్ష నొంద]]></a:t>
+              <a:t><![CDATA[26. ஒருவன் தன் அடிமையானவன் கண்ணையாகிலும் தன் அடிமைப்பெண்ணின் கண்ணையாகிலும் அடித்ததினால் அதைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13228,51 +14438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వలెను.]]></a:t>
+              <a:t><![CDATA[கெடுத்தால் அவன் கண்ணுக்குப் பதிலாக அவனை விடுதலைபண்ணிவிடவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13360,51 +14570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. వాడు ఒంటిగా వచ్చినయెడల ఒంటిగానే వెళ్లవచ్చును. వానికి భార్య యుండిన యెడల వాని భార్య వానితోకూడ]]></a:t>
+              <a:t><![CDATA[3. ஒன்றிக்காரனாய் வந்திருந்தானானால், ஒன்றிக்காரனாய்ப் போகக்கடவன்; விவாகம்பண்ணினவனாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13492,51 +14702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. వానికి పరిక్రయధనము నియమింపబడినయెడల వానికి నియమింపబడిన అన్నిటి ప్రకారము తన ప్రాణ విమోచన నిమిత్తము]]></a:t>
+              <a:t><![CDATA[27. அவன் தன் அடிமையானவன் பல்லையாவது தன் அடிமைப்பெண்ணின் பல்லையாவது உதிர அடித்தால் அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13624,51 +14834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ధనము చెల్లింపవలెను.]]></a:t>
+              <a:t><![CDATA[பல்லுக்குப்பதிலாக அவனை விடுதலைபண்ணிவிடவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13756,51 +14966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. అది కుమారుని పొడిచినను కుమార్తెను పొడిచినను ఈ విధి చొప్పున అతడు చేయవలెను.]]></a:t>
+              <a:t><![CDATA[28. ஒரு மாடு ஒரு புருஷனையாவது ஒரு ஸ்திரீயையாவது முட்டினதினால் சாவுண்டானால், அந்த மாடு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13888,51 +15098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ఆ యెద్దు దాసునినైనను దాసినైనను పొడిచిన యెడల వారి యజమానునికి ముప్పది తులములవెండి చెల్లింపవలెను.]]></a:t>
+              <a:t><![CDATA[கல்லெறியப்படவேண்டும், அதின் மாம்சம் புசிக்கப்படலாகாது; அப்பொழுது மாட்டின் எஜமான் ஆக்கினைக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14020,51 +15230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మరియు ఆ యెద్దును రాళ్లతో చావకొట్ట వలెను.]]></a:t>
+              <a:t><![CDATA[நீங்கலாயிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14152,51 +15362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ఒకడు గోతిమీది కప్పు తీయుటవలన, లేక ఒకడు గొయ్యి త్రవ్వి దాని కప్పకపోవుటవలన, దానిలో ఎద్దయినను]]></a:t>
+              <a:t><![CDATA[29. தன் மாடு வழக்கமாய் முட்டுகிற மாடாயிருந்து, அது அதின் எஜமானுக்கு அறிவிக்கப்பட்டும், அவன் அதைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14284,51 +15494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[గాడిదయైనను పడిన యెడల]]></a:t>
+              <a:t><![CDATA[கட்டிவைக்காததினால், அது ஒரு புருஷனையாவது ஒரு ஸ்திரீயையாவது கொன்றுபோட்டால், மாடும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14416,51 +15626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ఆ గోతి ఖామందులు ఆ నష్టమును అచ్చుకొనవలెను; వాటి యజమానునికి సొమ్ము ఇయ్యవలెను; చచ్చినది వానిదగును.]]></a:t>
+              <a:t><![CDATA[கல்லெறியப்படவேண்டும், அதின் எஜமானும் கொலைசெய்யப்படவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14548,51 +15758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ఒకని యెద్దు వేరొకని యెద్దు చచ్చునట్లు దాని పొడి చినయెడల బ్రదికియున్న ఎద్దును అమి్మ దాని విలువను]]></a:t>
+              <a:t><![CDATA[30. அபராதம் கொடுக்கும்படி தீர்க்கப்பட்டதானால், அவன் தன் ஜீவனை மீட்கும் பொருளாக விதிக்கப்பட்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14680,51 +15890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పంచుకొనవలెను, చచ్చిన యెద్దును పంచుకొనవలెను.]]></a:t>
+              <a:t><![CDATA[அபராதத்கைக் கொடுக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14812,51 +16022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వెళ్లవచ్చును.]]></a:t>
+              <a:t><![CDATA[வந்திருந்தானானால், அவன் பெண்ஜாதி அவனோடேகூடப் போகக்கடவள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14944,51 +16154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. అయితే అంతకు ముందు ఆ యెద్దు పొడుచునది అని తెలియబడియు దాని యజమానుడు దాని భద్రము చేయని వాడైతే వాడు]]></a:t>
+              <a:t><![CDATA[31. அது ஒருவன் மகனை முட்டினாலும் சரி, ஒருவன் மகளை முட்டினாலும் சரி, இந்தத் தீர்ப்பின்படியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15076,51 +16286,1107 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నిశ్చయముగా ఎద్దుకు ఎద్దునియ్యవలెను; చచ్చినది వానిదగును.]]></a:t>
+              <a:t><![CDATA[அவனுக்குச் செய்யப்படவேண்டும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. அந்த மாடு ஒரு அடிமையானவனையாவது ஒரு அடிமைப்பெண்ணையாவது முட்டினால், அதற்கு உடையவன் அவர்களுடைய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஜமானுக்கு முப்பது சேக்கல் நிறையான வெள்ளியைக் கொடுக்கக்கடவன்; மாடு கல்லெறியப்படவேண்டும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. ஒருவன் ஒரு குழியைத் திறந்து வைத்ததினாலாவது, ஒரு குழியை வெட்டி அதை மூடாதேபோனதினாலாவது, அதிலே ஒரு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாடாவது ஒரு கழுதையாவது விழுந்தால்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. குழிக்கு உடையவன் அதற்கு ஈடாகப் பணத்தை மிருகத்தின் எஜமானுக்குக் கொடுக்கக்கடவன்; செத்ததோ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவனுடையதாகவேண்டும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. ஒருவனுடைய மாடு மற்றவனுடைய மாட்டை முட்டினதினால் அது செத்தால், உயிரோடிருக்கிற மாட்டை அவர்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[விற்று, அதின் கிரயத்தைப் பங்கிட்டு, செத்ததையும் பங்கிட்டுக்கொள்ளக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15208,51 +17474,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. వాని యజమానుడు వానికి భార్యనిచ్చిన తరువాత ఆమె వానివలన కుమారులనైనను కుమార్తెలనైనను కనిన యెడల ఆ]]></a:t>
+              <a:t><![CDATA[4. அவன் எஜமான் அவனுக்கு ஒரு பெண்ணை விவாகஞ்செய்து கொடுத்தும், அவள் அவனுக்கு ஆண்பிள்ளைகளையாவது]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. அந்த மாடு முன்னமே முட்டுகிற மாடென்று அதின் எஜமான் அறிந்திருந்தும், அதைக் கட்டிவைக்காதிருந்தால்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவன் மாட்டுக்கு மாட்டைக் கொடுக்கக்கடவன்; செத்ததோ அவனுடையதாகவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15340,51 +17870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[భార్యయు ఆమె పిల్లలును ఆమె యజమానుని సొత్తగుదురుకాని వాడు ఒంటిగానే పోవలెను.]]></a:t>
+              <a:t><![CDATA[பெண்பிள்ளைகளையாவது பெற்றும் இருந்தால், அந்தப் பெண்ணும் அவள் பிள்ளைகளும் அவள் எஜமானைச் சேரக்கடவர்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15472,51 +18002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. అయితే ఆ దాసుడునేను నా యజమానుని నా భార్యను నా పిల్లలను ప్రేమించుచు న్నాను; నేను వారిని విడిచి]]></a:t>
+              <a:t><![CDATA[அவன் மாத்திரம் ஒன்றியாய்ப் போகக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15533,91 +18063,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 21]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme94">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme73">
   <a:themeElements>
-    <a:clrScheme name="Theme94">
+    <a:clrScheme name="Theme73">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme94">
+    <a:fontScheme name="Theme73">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15643,51 +18173,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme94">
+    <a:fmtScheme name="Theme73">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15818,51 +18348,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>61</Slides>
+  <Slides>71</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>