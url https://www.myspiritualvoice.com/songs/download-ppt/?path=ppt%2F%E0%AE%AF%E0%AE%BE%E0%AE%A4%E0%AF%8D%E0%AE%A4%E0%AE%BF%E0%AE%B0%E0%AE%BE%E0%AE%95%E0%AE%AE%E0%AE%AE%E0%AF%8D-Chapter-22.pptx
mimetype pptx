--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -107,50 +107,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -189,50 +191,51 @@
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -388,53 +391,54 @@
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
-  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -1257,51 +1261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. திருடன் அகப்படாதேபோனால், அந்த வீட்டுக்காரன் தானே பிறனுடைய பொருளை அபகரித்தானோ இல்லையோ என்று அறியும்படி நியாயாதிபதிகளிடத்தில் அவனைக் கொண்டுபோக வேண்டும்.]]></a:t>
+              <a:t><![CDATA[7. ஒருவன் பிறனுடைய வசத்தில் திரவியத்தையாவது, உடைமைகளையாவது அடைக்கலமாக வைத்திருக்கும்போது, அது அவன் வீட்டிலிருந்து திருடப்பட்டுப்போனால், திருடன் அகப்பட்டானாகில், அவன் அதற்கு இரட்டிப்பாகக் கொடுக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1475,51 +1479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. காணாமற்போன மாடு, கழுதை, ஆடு, வஸ்திரம் முதலியவைகளில் யாதொன்றைப் பிறனொருவன் தன்னுடையது என்று சொல்லி குற்றஞ்சாற்றினால், இருதிறத்தாருடைய வழக்கும் நியாயாதிபதிகளிடத்தில் வரக்கடவது; நியாயாதிபதிகள் எவனைக் குற்றவாளி என்று தீர்க்கிறார்களோ, அவன் மற்றவனுக்கு இரட்டிப்பாகக் கொடுக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[8. திருடன் அகப்படாதேபோனால், அந்த வீட்டுக்காரன் தானே பிறனுடைய பொருளை அபகரித்தானோ இல்லையோ என்று அறியும்படி நியாயாதிபதிகளிடத்தில் அவனைக் கொண்டுபோக வேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1911,51 +1915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஒருவன் தன் கழுதையையாவது மாட்டையாவது ஆட்டையாவது மற்ற யாதொரு மிருகஜீவனையாவது பிறன் வசத்தில் விட்டிருக்கும்போது அது செத்தாலும், சேதப்பட்டுப்போனாலும், ஒருவரும் காணாதபடி ஓட்டிக்கொண்டு போகப்பட்டாலும்,]]></a:t>
+              <a:t><![CDATA[9. காணாமற்போன மாடு, கழுதை, ஆடு, வஸ்திரம் முதலியவைகளில் யாதொன்றைப் பிறனொருவன் தன்னுடையது என்று சொல்லி குற்றஞ்சாற்றினால், இருதிறத்தாருடைய வழக்கும் நியாயாதிபதிகளிடத்தில் வரக்கடவது; நியாயாதிபதிகள் எவனைக் குற்றவாளி என்று தீர்க்கிறார்களோ, அவன் மற்றவனுக்கு இரட்டிப்பாகக் கொடுக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2129,51 +2133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவன் தான் பிறனுடைய பொருளை அபகரிக்கவில்லையென்று கர்த்தர் பேரில் இடும் ஆணை அவர்கள் இருவருக்கும் நடுத்தீர்க்கக்கடவது; உடையவன் அதை அங்கீகரிக்கவேண்டும்; மற்றவன் பதிலளிக்கவேண்டுவதில்லை.]]></a:t>
+              <a:t><![CDATA[10. ஒருவன் தன் கழுதையையாவது மாட்டையாவது ஆட்டையாவது மற்ற யாதொரு மிருகஜீவனையாவது பிறன் வசத்தில் விட்டிருக்கும்போது அது செத்தாலும், சேதப்பட்டுப்போனாலும், ஒருவரும் காணாதபடி ஓட்டிக்கொண்டு போகப்பட்டாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2238,51 +2242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவன் தான் பிறனுடைய பொருளை அபகரிக்கவில்லையென்று கர்த்தர் பேரில் இடும் ஆணை அவர்கள் இருவருக்கும் நடுத்தீர்க்கக்கடவது; உடையவன் அதை அங்கீகரிக்கவேண்டும்; மற்றவன் பதிலளிக்கவேண்டுவதில்லை.]]></a:t>
+              <a:t><![CDATA[10. ஒருவன் தன் கழுதையையாவது மாட்டையாவது ஆட்டையாவது மற்ற யாதொரு மிருகஜீவனையாவது பிறன் வசத்தில் விட்டிருக்கும்போது அது செத்தாலும், சேதப்பட்டுப்போனாலும், ஒருவரும் காணாதபடி ஓட்டிக்கொண்டு போகப்பட்டாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2347,51 +2351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அது அவன் வசத்திலிருந்து திருடப்பட்டுப்போயிற்றானால், அவன் அதின் எஜமானுக்கு அதற்காக உத்தரவாதம் பண்ணக்கடவன்.]]></a:t>
+              <a:t><![CDATA[11. அவன் தான் பிறனுடைய பொருளை அபகரிக்கவில்லையென்று கர்த்தர் பேரில் இடும் ஆணை அவர்கள் இருவருக்கும் நடுத்தீர்க்கக்கடவது; உடையவன் அதை அங்கீகரிக்கவேண்டும்; மற்றவன் பதிலளிக்கவேண்டுவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2456,51 +2460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அது பீறுண்டுபோயிற்றானால், அதற்குச் சாட்சியை ஒப்புவிக்கவேண்டும். பீறுண்டதற்காக அவன் உத்தரவாதம் பண்ணவேண்டுவதில்லை.]]></a:t>
+              <a:t><![CDATA[11. அவன் தான் பிறனுடைய பொருளை அபகரிக்கவில்லையென்று கர்த்தர் பேரில் இடும் ஆணை அவர்கள் இருவருக்கும் நடுத்தீர்க்கக்கடவது; உடையவன் அதை அங்கீகரிக்கவேண்டும்; மற்றவன் பதிலளிக்கவேண்டுவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2565,51 +2569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அது பீறுண்டுபோயிற்றானால், அதற்குச் சாட்சியை ஒப்புவிக்கவேண்டும். பீறுண்டதற்காக அவன் உத்தரவாதம் பண்ணவேண்டுவதில்லை.]]></a:t>
+              <a:t><![CDATA[12. அது அவன் வசத்திலிருந்து திருடப்பட்டுப்போயிற்றானால், அவன் அதின் எஜமானுக்கு அதற்காக உத்தரவாதம் பண்ணக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2674,51 +2678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஒருவன் பிறனிடத்தில் எதையாகிலும் இரவலாக வாங்கினதுண்டானால், அதற்கு உடையவன்கூட இராதபோது, அது சேதப்பட்டாலும், செத்துப்போனாலும், அவன் அதற்கு உத்தரவாதம் பண்ணவேண்டும்.]]></a:t>
+              <a:t><![CDATA[13. அது பீறுண்டுபோயிற்றானால், அதற்குச் சாட்சியை ஒப்புவிக்கவேண்டும். பீறுண்டதற்காக அவன் உத்தரவாதம் பண்ணவேண்டுவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2892,51 +2896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஒருவன் பிறனிடத்தில் எதையாகிலும் இரவலாக வாங்கினதுண்டானால், அதற்கு உடையவன்கூட இராதபோது, அது சேதப்பட்டாலும், செத்துப்போனாலும், அவன் அதற்கு உத்தரவாதம் பண்ணவேண்டும்.]]></a:t>
+              <a:t><![CDATA[13. அது பீறுண்டுபோயிற்றானால், அதற்குச் சாட்சியை ஒப்புவிக்கவேண்டும். பீறுண்டதற்காக அவன் உத்தரவாதம் பண்ணவேண்டுவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3001,51 +3005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அதற்கு உடையவன்கூட இருந்தானாகில், அவன் உத்தரவாதம் பண்ணவேண்டுவதில்லை; அது வாடகைக்கு வாங்கப்பட்டிருந்தால், அது அவன் வாடகைக்கு வந்த சேதம்.]]></a:t>
+              <a:t><![CDATA[14. ஒருவன் பிறனிடத்தில் எதையாகிலும் இரவலாக வாங்கினதுண்டானால், அதற்கு உடையவன்கூட இராதபோது, அது சேதப்பட்டாலும், செத்துப்போனாலும், அவன் அதற்கு உத்தரவாதம் பண்ணவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3110,51 +3114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அதற்கு உடையவன்கூட இருந்தானாகில், அவன் உத்தரவாதம் பண்ணவேண்டுவதில்லை; அது வாடகைக்கு வாங்கப்பட்டிருந்தால், அது அவன் வாடகைக்கு வந்த சேதம்.]]></a:t>
+              <a:t><![CDATA[14. ஒருவன் பிறனிடத்தில் எதையாகிலும் இரவலாக வாங்கினதுண்டானால், அதற்கு உடையவன்கூட இராதபோது, அது சேதப்பட்டாலும், செத்துப்போனாலும், அவன் அதற்கு உத்தரவாதம் பண்ணவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3219,51 +3223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நியமிக்கப்படாத ஒரு கன்னிகையை ஒருவன் மோசம்போக்கி அவளோடே சயனித்தால், அவன் அவளுக்காகப் பரிசம்கொடுத்து, அவளை விவாகம்பண்ணக்கடவன்.]]></a:t>
+              <a:t><![CDATA[14. ஒருவன் பிறனிடத்தில் எதையாகிலும் இரவலாக வாங்கினதுண்டானால், அதற்கு உடையவன்கூட இராதபோது, அது சேதப்பட்டாலும், செத்துப்போனாலும், அவன் அதற்கு உத்தரவாதம் பண்ணவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3328,51 +3332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நியமிக்கப்படாத ஒரு கன்னிகையை ஒருவன் மோசம்போக்கி அவளோடே சயனித்தால், அவன் அவளுக்காகப் பரிசம்கொடுத்து, அவளை விவாகம்பண்ணக்கடவன்.]]></a:t>
+              <a:t><![CDATA[15. அதற்கு உடையவன்கூட இருந்தானாகில், அவன் உத்தரவாதம் பண்ணவேண்டுவதில்லை; அது வாடகைக்கு வாங்கப்பட்டிருந்தால், அது அவன் வாடகைக்கு வந்த சேதம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3437,51 +3441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவள் தகப்பன் அவளை அவனுக்குக் கொடுக்கமாட்டேன் என்றானாகில், கன்னிகைகளுக்காகக் கொடுக்கப்படும் பரிச முறைமையின்படி அவன் பணத்தை நிறுத்துக் கொடுக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[15. அதற்கு உடையவன்கூட இருந்தானாகில், அவன் உத்தரவாதம் பண்ணவேண்டுவதில்லை; அது வாடகைக்கு வாங்கப்பட்டிருந்தால், அது அவன் வாடகைக்கு வந்த சேதம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3546,51 +3550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவள் தகப்பன் அவளை அவனுக்குக் கொடுக்கமாட்டேன் என்றானாகில், கன்னிகைகளுக்காகக் கொடுக்கப்படும் பரிச முறைமையின்படி அவன் பணத்தை நிறுத்துக் கொடுக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[15. அதற்கு உடையவன்கூட இருந்தானாகில், அவன் உத்தரவாதம் பண்ணவேண்டுவதில்லை; அது வாடகைக்கு வாங்கப்பட்டிருந்தால், அது அவன் வாடகைக்கு வந்த சேதம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3655,51 +3659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சூனியக்காரியை உயிரோடே வைக்க வேண்டாம்.]]></a:t>
+              <a:t><![CDATA[16. நியமிக்கப்படாத ஒரு கன்னிகையை ஒருவன் மோசம்போக்கி அவளோடே சயனித்தால், அவன் அவளுக்காகப் பரிசம்கொடுத்து, அவளை விவாகம்பண்ணக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3764,51 +3768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மிருகத்தோடே புணருகிறவன் எவனும் கொல்லப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[16. நியமிக்கப்படாத ஒரு கன்னிகையை ஒருவன் மோசம்போக்கி அவளோடே சயனித்தால், அவன் அவளுக்காகப் பரிசம்கொடுத்து, அவளை விவாகம்பண்ணக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3873,51 +3877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கர்த்தர் ஒருவருக்கே ஒழிய வேறே தேவர்களுக்குப் பலியிடுகிறவன் சங்கரிக்கப்படக்கடவன்.]]></a:t>
+              <a:t><![CDATA[24. கோபம்மூண்டவராகி, உங்களைப் பட்டயத்தினால் கொலைசெய்வேன்; உங்கள் மனைவிகள் விதவைகளும், உங்கள் பிள்ளைகள் திக்கற்ற பிள்ளைகளுமாவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3982,51 +3986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. திருடன் கன்னமிடுகையில் கண்டுபிடிக்கப்பட்டு, அடிக்கப்பட்டுச் செத்தால், அவன் நிமித்தம் இரத்தப்பழி சுமராது.]]></a:t>
+              <a:t><![CDATA[1. ஒருவன் ஒரு மாட்டையாவது ஒரு ஆட்டையாவது திருடி, அதைக் கொன்றால், அல்லது அதை விற்றால், அவன் அந்த மாட்டுக்கு ஐந்து மாடுகளையும், அந்த ஆட்டுக்கு நாலு ஆடுகளையும் பதிலாகக் கொடுக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4091,51 +4095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அந்நியனைச் சிறுமைப்படுத்தாமலும் ஒடுக்காமலும் இருப்பீர்களாக; நீங்களும் எகிப்து தேசத்தில் அந்நியர்களாயிருந்தீர்களே.]]></a:t>
+              <a:t><![CDATA[17. அவள் தகப்பன் அவளை அவனுக்குக் கொடுக்கமாட்டேன் என்றானாகில், கன்னிகைகளுக்காகக் கொடுக்கப்படும் பரிச முறைமையின்படி அவன் பணத்தை நிறுத்துக் கொடுக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4200,51 +4204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அந்நியனைச் சிறுமைப்படுத்தாமலும் ஒடுக்காமலும் இருப்பீர்களாக; நீங்களும் எகிப்து தேசத்தில் அந்நியர்களாயிருந்தீர்களே.]]></a:t>
+              <a:t><![CDATA[17. அவள் தகப்பன் அவளை அவனுக்குக் கொடுக்கமாட்டேன் என்றானாகில், கன்னிகைகளுக்காகக் கொடுக்கப்படும் பரிச முறைமையின்படி அவன் பணத்தை நிறுத்துக் கொடுக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4309,51 +4313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. விதவையையும் திக்கற்ற பிள்ளையையும் ஒடுக்காமல் இருப்பீர்களாக;]]></a:t>
+              <a:t><![CDATA[25. உங்களுக்குள் சிறுமைப்பட்டிருக்கிற என் ஜனங்களில் ஒருவனுக்கு நீங்கள் பணம் கடனாகக் கொடுத்திருந்தால், வட்டிவாங்குகிறவர்கள்போல அவனிடத்தில் வட்டி வாங்கவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4418,51 +4422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்களை எவ்வளவாகிலும் ஒடுக்கும்போது, அவர்கள் என்னை நோக்கி முறையிட்டால், அவர்கள் முறையிடுதலை நான் நிச்சயமாய்க் கேட்டு,]]></a:t>
+              <a:t><![CDATA[25. உங்களுக்குள் சிறுமைப்பட்டிருக்கிற என் ஜனங்களில் ஒருவனுக்கு நீங்கள் பணம் கடனாகக் கொடுத்திருந்தால், வட்டிவாங்குகிறவர்கள்போல அவனிடத்தில் வட்டி வாங்கவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4527,51 +4531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கோபம்மூண்டவராகி, உங்களைப் பட்டயத்தினால் கொலைசெய்வேன்; உங்கள் மனைவிகள் விதவைகளும், உங்கள் பிள்ளைகள் திக்கற்ற பிள்ளைகளுமாவார்கள்.]]></a:t>
+              <a:t><![CDATA[18. சூனியக்காரியை உயிரோடே வைக்க வேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4636,51 +4640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கோபம்மூண்டவராகி, உங்களைப் பட்டயத்தினால் கொலைசெய்வேன்; உங்கள் மனைவிகள் விதவைகளும், உங்கள் பிள்ளைகள் திக்கற்ற பிள்ளைகளுமாவார்கள்.]]></a:t>
+              <a:t><![CDATA[26. பிறனுடைய வஸ்திரத்தை ஈடாக வாங்கினால், பொழுதுபோகுமுன்னமே அதை அவனுக்குத் திரும்பக் கொடுத்து விடுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4745,51 +4749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. உங்களுக்குள் சிறுமைப்பட்டிருக்கிற என் ஜனங்களில் ஒருவனுக்கு நீங்கள் பணம் கடனாகக் கொடுத்திருந்தால், வட்டிவாங்குகிறவர்கள்போல அவனிடத்தில் வட்டி வாங்கவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[26. பிறனுடைய வஸ்திரத்தை ஈடாக வாங்கினால், பொழுதுபோகுமுன்னமே அதை அவனுக்குத் திரும்பக் கொடுத்து விடுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4854,51 +4858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. உங்களுக்குள் சிறுமைப்பட்டிருக்கிற என் ஜனங்களில் ஒருவனுக்கு நீங்கள் பணம் கடனாகக் கொடுத்திருந்தால், வட்டிவாங்குகிறவர்கள்போல அவனிடத்தில் வட்டி வாங்கவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[19. மிருகத்தோடே புணருகிறவன் எவனும் கொல்லப்படவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4963,51 +4967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. பிறனுடைய வஸ்திரத்தை ஈடாக வாங்கினால், பொழுதுபோகுமுன்னமே அதை அவனுக்குத் திரும்பக் கொடுத்து விடுவாயாக.]]></a:t>
+              <a:t><![CDATA[27. அவன் போர்வை அதுதானே, அதுவே அவன் தன் உடம்பை மூடிக்கொள்ளுகிற வஸ்திரம்; வேறு எதினாலே போர்த்துப் படுத்துக்கொள்ளுவான்? அவன் என்னை நோக்கி முறையிடும்போது, நான் அவனுக்குச் செவிகொடுப்பேன், நான் இரக்கமுள்ளவராயிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5072,51 +5076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. பிறனுடைய வஸ்திரத்தை ஈடாக வாங்கினால், பொழுதுபோகுமுன்னமே அதை அவனுக்குத் திரும்பக் கொடுத்து விடுவாயாக.]]></a:t>
+              <a:t><![CDATA[20. கர்த்தர் ஒருவருக்கே ஒழிய வேறே தேவர்களுக்குப் பலியிடுகிறவன் சங்கரிக்கப்படக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5290,51 +5294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவன் போர்வை அதுதானே, அதுவே அவன் தன் உடம்பை மூடிக்கொள்ளுகிற வஸ்திரம்; வேறு எதினாலே போர்த்துப் படுத்துக்கொள்ளுவான்? அவன் என்னை நோக்கி முறையிடும்போது, நான் அவனுக்குச் செவிகொடுப்பேன், நான் இரக்கமுள்ளவராயிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[20. கர்த்தர் ஒருவருக்கே ஒழிய வேறே தேவர்களுக்குப் பலியிடுகிறவன் சங்கரிக்கப்படக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5399,51 +5403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவன் போர்வை அதுதானே, அதுவே அவன் தன் உடம்பை மூடிக்கொள்ளுகிற வஸ்திரம்; வேறு எதினாலே போர்த்துப் படுத்துக்கொள்ளுவான்? அவன் என்னை நோக்கி முறையிடும்போது, நான் அவனுக்குச் செவிகொடுப்பேன், நான் இரக்கமுள்ளவராயிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[28. நியாயாதிபதிகளைத் தூஷியாமலும், உன் ஜனத்தின் அதிபதியைச் சபியாமலும் இருப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5508,51 +5512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நியாயாதிபதிகளைத் தூஷியாமலும், உன் ஜனத்தின் அதிபதியைச் சபியாமலும் இருப்பாயாக.]]></a:t>
+              <a:t><![CDATA[21. அந்நியனைச் சிறுமைப்படுத்தாமலும் ஒடுக்காமலும் இருப்பீர்களாக; நீங்களும் எகிப்து தேசத்தில் அந்நியர்களாயிருந்தீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5835,51 +5839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. உன் மாடுகளிலும் உன் ஆடுகளிலும் அப்படியே செய்வாயாக; குட்டியானது ஏழுநாள் தன் தாயோடே இருக்கட்டும், எட்டாம் நாளிலே அதை எனக்குச் செலுத்துவாயாக.]]></a:t>
+              <a:t><![CDATA[22. விதவையையும் திக்கற்ற பிள்ளையையும் ஒடுக்காமல் இருப்பீர்களாக;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6053,51 +6057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. நீங்கள் எனக்குப் பரிசுத்த மனுஷராயிருக்கக்கடவீர்கள்; வெளியிலே பீறுண்ட மாம்சத்தைப் புசியாமல், அதை நாய்களுக்குப் போட்டுவிடுங்கள்.]]></a:t>
+              <a:t><![CDATA[30. உன் மாடுகளிலும் உன் ஆடுகளிலும் அப்படியே செய்வாயாக; குட்டியானது ஏழுநாள் தன் தாயோடே இருக்கட்டும், எட்டாம் நாளிலே அதை எனக்குச் செலுத்துவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6162,50 +6166,159 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
+              <a:t><![CDATA[23. அவர்களை எவ்வளவாகிலும் ஒடுக்கும்போது, அவர்கள் என்னை நோக்கி முறையிட்டால், அவர்கள் முறையிடுதலை நான் நிச்சயமாய்க் கேட்டு,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
               <a:t><![CDATA[31. நீங்கள் எனக்குப் பரிசுத்த மனுஷராயிருக்கக்கடவீர்கள்; வெளியிலே பீறுண்ட மாம்சத்தைப் புசியாமல், அதை நாய்களுக்குப் போட்டுவிடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
@@ -6271,51 +6384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சூரியன் அவன்மேல் உதித்திருந்ததானால், அவன் நிமித்தம் இரத்தப்பழி சுமரும்; திருடன் பதில் கொடுத்துத் தீர்க்கவேண்டும்; அவன் கையில் ஒன்றும் இல்லாதிருந்தால், தான் செய்த களவுக்காக விலைப்படக்கடவன்.]]></a:t>
+              <a:t><![CDATA[2. திருடன் கன்னமிடுகையில் கண்டுபிடிக்கப்பட்டு, அடிக்கப்பட்டுச் செத்தால், அவன் நிமித்தம் இரத்தப்பழி சுமராது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6489,51 +6602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவன் திருடின மாடாவது கழுதையாவது ஆடாவது உயிருடனே அவன் கையில் கண்டுபிடிக்கப்பட்டால், இரட்டிப்பாய் அவன் கொடுக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[3. சூரியன் அவன்மேல் உதித்திருந்ததானால், அவன் நிமித்தம் இரத்தப்பழி சுமரும்; திருடன் பதில் கொடுத்துத் தீர்க்கவேண்டும்; அவன் கையில் ஒன்றும் இல்லாதிருந்தால், தான் செய்த களவுக்காக விலைப்படக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6677,51 +6790,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469495538" r:id="rId1"/>
+    <p:sldLayoutId id="2474537113" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7145,50 +7258,58 @@
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -7321,51 +7442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. If a man shall cause a field or vineyard to be eaten, and shall put in his beast, and shall feed]]></a:t>
+              <a:t><![CDATA[5. “যখন একটি ব্যক্তি তার গৃহপালিত জন্তুদের তার নিজের ক্ষেতে অথবা দ্রাক্ষাক্ষেতে চরতে দেয়, কিন্তু]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7453,51 +7574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in another man's field; of the best of his own field, and of the best of his own vineyard, shall he]]></a:t>
+              <a:t><![CDATA[তারা যদি বিপথে গিয়ে অন্য কারো ক্ষেতে অথবা দ্রাক্ষাক্ষেতে চরে বেড়ায তাহলে তাকে তার ক্ষেতের অথবা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7585,51 +7706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[make restitution.]]></a:t>
+              <a:t><![CDATA[দ্রাক্ষাক্ষেতের সবচেযে ভালো ফসল দিয়ে ক্ষতিপূরণ দিতে হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7717,51 +7838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. If fire break out, and catch in thorns, so that the stacks of corn, or the standing corn, or the]]></a:t>
+              <a:t><![CDATA[6. “কেউ যদি তার প্রতিবেশীর শস্যের গাদা অথবা য়ে শস্য কাটা হয়নি তা অথবা পুরো ক্ষেতটি পুড়িয়ে ফেলে,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7849,51 +7970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[field, be consumed therewith; he that kindled the fire shall surely make restitution.]]></a:t>
+              <a:t><![CDATA[তাহলে যা কিছু পুড়ে গেছে তার ক্ষতিপূরণ তাকে দিতে হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7981,51 +8102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. If a man shall deliver unto his neighbour money or stuff to keep, and it be stolen out of the]]></a:t>
+              <a:t><![CDATA[7. “কোনও ব্যক্তি তার টাকা বা অন্য কিছু তার প্রতিবেশীর কাছে রাখতে দিতে পারে| কিন্তু যদি প্রতিবেশীর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8113,51 +8234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[man's house; if the thief be found, let him pay double.]]></a:t>
+              <a:t><![CDATA[বাড়ি থেকে সেই জিনিস চুরি হয়ে যায তবে কি করবে? চোরকে খুঁজে বের করার চেষ্টা করবে| যদি চোরকে পাওয়া]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8245,51 +8366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. If the thief be not found, then the master of the house shall be brought unto the judges, to see]]></a:t>
+              <a:t><![CDATA[যায তবে চোর চুরি করা জিনিসের মূল্যের দ্বিগুণ জরিমানা দেবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8377,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[whether he have put his hand unto his neighbour's goods.]]></a:t>
+              <a:t><![CDATA[8. যদি চোরকে খুঁজে পাওয়া না যায়, তাহলে ঈশ্বর বিচার করবেন য়েখান থেকে চুরি হয়েছে সেই বাড়ির মালিক]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8509,51 +8630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. For all manner of trespass, whether it be for ox, for ass, for sheep, for raiment, or for any]]></a:t>
+              <a:t><![CDATA[দোষী কি না| বাড়ির মালিক ঈশ্বরের কাছে যাবে এবং ঈশ্বর বিচার করবেন য়ে সে কিছু চুরি করেছে কি না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8641,51 +8762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. If a man shall steal an ox, or a sheep, and kill it, or sell it; he shall restore five oxen for]]></a:t>
+              <a:t><![CDATA[1. “য়ে ব্যক্তি ষাঁড় বা মেষ চুরি করেছে তাকে কিভাবে শাস্তি দেবে? যদি সে প্রাণীটিকে হত্যা করে বা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8773,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[manner of lost thing which another challenges to be his, the cause of both parties shall come before]]></a:t>
+              <a:t><![CDATA[9. “যদি কোনও দুই ব্যক্তি উভয়েই কোনও ষাঁড় বা গাধা বা মেষ বা কোনও হারানো বস্তুকে নিজের বলে দাবী করে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8905,51 +9026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the judges; and whom the judges shall condemn, he shall pay double unto his neighbour.]]></a:t>
+              <a:t><![CDATA[তাহলে তারা দুজনেই ঈশ্বরের কাছে যাবে| ঈশ্বর যাকে দোষী করবেন সে অপর ব্যক্তিকে সেই জিনিসটির মূল্যের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9037,51 +9158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. If a man deliver unto his neighbour an ass, or an ox, or a sheep, or any beast, to keep; and it]]></a:t>
+              <a:t><![CDATA[দ্বিগুণ দাস দেবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9169,51 +9290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[die, or be hurt, or driven away, no man seeing it:]]></a:t>
+              <a:t><![CDATA[10. “কোনও ব্যক্তি তার কোন প্রাণীর রক্ষণাবেক্ষণের জন্য তার প্রতিবেশীকে অল্প সময়ের জন্য ভার দিতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9301,51 +9422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Then shall an oath of the LORD be between them both, that he has not put his hand unto his]]></a:t>
+              <a:t><![CDATA[পারে| সেটা গাধা বা ষাঁড় বা মেষ হতে পারে কিন্তু যদি সেই প্রাণী আহত হয় বা মারা যায বা কারো অলক্ষ্যে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9433,51 +9554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[neighbour's goods; and the owner of it shall accept thereof, and he shall not make it good.]]></a:t>
+              <a:t><![CDATA[চুরি হয়ে যায তাহলে কি করবে?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9565,51 +9686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And if it be stolen from him, he shall make restitution unto the owner thereof.]]></a:t>
+              <a:t><![CDATA[11. তখন সেই প্রতিবেশীকে প্রভুর নামে শপথ করে বলতে হবে য়ে সে চুরি করে নি| তখন প্রাণীর মালিক সেই শপথ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9697,51 +9818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. If it be torn in pieces, then let him bring it for witness, and he shall not make good that]]></a:t>
+              <a:t><![CDATA[গ্রাহ্য করবে এবং প্রতিবেশীকে সেই মৃত প্রাণীর জন্য কোন জরিমানা দিতে হবে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9829,51 +9950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which was torn.]]></a:t>
+              <a:t><![CDATA[12. কিন্তু যদি সেই প্রতিবেশী চুরি করে থাকে তবে তাকে জরিমানা দিতে হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9961,51 +10082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And if a man borrow ought of his neighbour, and it be hurt, or die, the owner thereof being not]]></a:t>
+              <a:t><![CDATA[13. যদি কোন বন্য জন্তু প্রাণীটিকে মেরে ফেলে তবে তার দেহ প্রমাণ হিসেবে দেখাতে হবে| তাহলে প্রতিবেশীকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10093,51 +10214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[an ox, and four sheep for a sheep.]]></a:t>
+              <a:t><![CDATA[বিক্রি করে দেয় তবে সে সেটা ফেরত্‌ দিতে পারবে না, তাই তাকে একটা চুরি করা ষাঁড়ের বদলে পাঁচটা ষাঁড়]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10225,51 +10346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with it, he shall surely make it good.]]></a:t>
+              <a:t><![CDATA[জরিমানা দিতে হবে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10357,51 +10478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. But if the owner thereof be with it, he shall not make it good: if it be an hired thing, it came]]></a:t>
+              <a:t><![CDATA[14. “যদি কোনও ব্যক্তি তার প্রতিবেশীর কাছ থেকে ধার নেয় তবে সে তার জন্য দায়ী থাকবে| যদি কোন প্রানী]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10489,51 +10610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for his hire.]]></a:t>
+              <a:t><![CDATA[আহত হয় বা মারা যায তবে প্রতিবেশী প্রানীর মালিককে জরিমানা দেবে| প্রতিবেশীই দায়ী কারণ মালিক সেখানে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10621,51 +10742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And if a man entice a maid that is not betrothed, and lie with her, he shall surely secure her]]></a:t>
+              <a:t><![CDATA[উপস্থিত ছিল না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10753,51 +10874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to be his wife.]]></a:t>
+              <a:t><![CDATA[15. কিন্তু যদি প্রানীর মালিক সেখানে উপস্থিত থাকে তাহলে প্রতিবেশীকে জরিমানা দিতে হবে না| যদি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10885,51 +11006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. If her father utterly refuse to give her unto him, he shall pay money according to the dowry of]]></a:t>
+              <a:t><![CDATA[প্রতিবেশী প্রানীটিকে ব্যবহারের জন্য টাকা দেয় তাহলে তাকে প্রাণীটি আহত হলে বা মারা গেলে জরিমানা দিতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11017,51 +11138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[virgins.]]></a:t>
+              <a:t><![CDATA[হবে না| সে ঐ প্রানীটি ব্যবহারের জন্য যা মূল্য দিয়েছে তাই য়থেষ্ট|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11149,51 +11270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. You shall not suffer a witch to live.]]></a:t>
+              <a:t><![CDATA[16. “যদি, কোনও ব্যক্তি একজন অবাগদত্তা কুমারী মেয়ের সঙ্গে য়ৌন সম্পর্কে লিপ্ত হয় তাহলে সে অবশ্যই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11281,51 +11402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Whosoever lies with a beast shall surely be put to death.]]></a:t>
+              <a:t><![CDATA[তার পিতাকে পুরো য়ৌতুক দেবে এবং তাকে বিয়ে করবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11413,51 +11534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. He that sacrifices unto any god, save unto the LORD only, he shall be utterly destroyed.]]></a:t>
+              <a:t><![CDATA[24. এতে আমি রেগে গিয়ে তোমাকে হত্যা করব, যার ফলে তোমার স্ত্রী বিধবা এবং তোমার সন্তানরা অনাথ হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11545,51 +11666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. If a thief be found breaking up, and be smitten that he die, there shall no blood be shed for]]></a:t>
+              <a:t><![CDATA[কিনে দিতে হবে বা একটা মেষের বদলে চারটি মেষ দিতে হবে| তাকে চুরির জন্য জরিমানা দিতে হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11677,51 +11798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. You shall neither vex a stranger, nor oppress him: for all of you were strangers in the land of]]></a:t>
+              <a:t><![CDATA[17. যদি তার পিতা মেয়েটিকে সেই ব্যক্তির সঙ্গে বিয়ে দিতে নাও চান তাহলেও তাকে মেয়েটির জন্য পুরো অর্থ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11809,51 +11930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Egypt.]]></a:t>
+              <a:t><![CDATA[দিতে হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11941,51 +12062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. All of you shall not afflict any widow, or fatherless child.]]></a:t>
+              <a:t><![CDATA[25. “যদি আমার লোকদের মধ্যে কেউ দরিদ্র হয় এবং তাকে তুমি কিছু টাকা ধার দাও, তাহলে ঐ টাকার ওপর কোন সুদ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12073,51 +12194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. If you afflict them in any way, and they cry at all unto me, I will surely hear their cry;]]></a:t>
+              <a:t><![CDATA[দাবী করো না অথবা তাকে সুদ দিতে বাধ্য করো না| সুদ নিয়ে য়ে টাকা দেয় তার মতো ব্যবহার করো না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12205,51 +12326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And my wrath shall wax hot, and I will kill you with the sword; and your wives shall be widows,]]></a:t>
+              <a:t><![CDATA[18. “যদি কোন স্ত্রীলোক দুষ্ট কূহক করে তবে তাকে বাঁচতে দিও না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12337,51 +12458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and your children fatherless.]]></a:t>
+              <a:t><![CDATA[26. যদি কোনও ব্যক্তি তোমার কাছে ধার শোধ করার প্রমাণ হিসেবে তার গায়ের শীতবস্ত্র বন্ধক রাখে তবে তুমি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12469,51 +12590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. If you lend money to any of my people that is poor by you, you shall not be to him as an usurer,]]></a:t>
+              <a:t><![CDATA[সুর্য়াস্তের আগে তাকে সেটা ফিরিযে দেবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12601,51 +12722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[neither shall you lay upon him interest.]]></a:t>
+              <a:t><![CDATA[19. “কোন মানুষ যদি কোন পশুর সঙ্গে য়ৌন সম্পর্ক করে তবে তাকে অবশ্যই হত্যা করবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12733,51 +12854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. If you at all take your neighbour's raiment to pledge, you shall deliver it unto him by that the]]></a:t>
+              <a:t><![CDATA[27. যদি তার শীতবস্ত্র না থাকে তবে সে শীতে কষ্ট পাবে এবং তার কান্না আমি শুনতে পাবো কারণ আমি দয়ালু|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12865,51 +12986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sun goes down:]]></a:t>
+              <a:t><![CDATA[20. “যদি কোন ব্যক্তি মূর্ত্তিকে নৈবেদ্য দেয় তবে তাকে হত্যা করবে| তোমরা অবশ্যই কেবলমাত্র প্রভুর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12997,51 +13118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[him.]]></a:t>
+              <a:t><![CDATA[2. যদি তার কাছে কিছু না থাকে তাহলে তাকে দাস হিসেবে বিক্রি করে দেওয়া হবে| যদি তুমি লোকটির কাছে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13129,51 +13250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. For that is his covering only, it is his raiment for his skin: wherein shall he sleep? and it]]></a:t>
+              <a:t><![CDATA[কাছেই নৈবেদ্য উত্সর্গ করবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13261,51 +13382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall come to pass, when he cries unto me, that I will hear; for I am gracious.]]></a:t>
+              <a:t><![CDATA[28. “ঈশ্বর বা জনগণের নেতাদের কখনও অভিশাপ দিও না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13393,51 +13514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. You shall not revile the gods, nor curse the ruler of your people.]]></a:t>
+              <a:t><![CDATA[21. “মনে রাখবে তোমরা ইতিপূর্বে মিশরে বিদেশী ছিলে তাই তোমরা কোন বিদেশীকে ঠকাবে না বা আঘাত করবে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13525,51 +13646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. You shall not delay to offer the first of your ripe fruits, and of your liquors: the firstborn]]></a:t>
+              <a:t><![CDATA[29. “ফসল কাটার সময় প্রথম শস্যের দানা ও প্রথম ফলের রস বছরের শেষ পর্য়ন্ত অপেক্ষা না করেই আমাকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13657,51 +13778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of your sons shall you give unto me.]]></a:t>
+              <a:t><![CDATA[দেবে|“তোমাদের প্রথম সন্তানকে আমার কাছে উত্সর্গ করবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13789,51 +13910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. Likewise shall you do with yours oxen, and with your sheep: seven days it shall be with his dam;]]></a:t>
+              <a:t><![CDATA[22. “কোন বিধবা বা অনাথ শিশুর কখনও কোনও ক্ষতি করো না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13921,51 +14042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[on the eighth day you shall give it me.]]></a:t>
+              <a:t><![CDATA[30. তোমাদের প্রথমজাত গরু বা মেষও আমাকে দেবে| প্রথম নবজাতককে তার মাযের কাছে সাত দিন রেখে অষ্টম দিনে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14053,51 +14174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And all of you shall be holy men unto me: neither shall all of you eat any flesh that is torn of]]></a:t>
+              <a:t><![CDATA[আমাকে দিয়ে দেবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14185,51 +14306,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[beasts in the field; all of you shall cast it to the dogs.]]></a:t>
+              <a:t><![CDATA[23. যদি তুমি ঐসব বিধবা ও অনাথদের নির্য়াতন কর তাহলে আমি তাদের দুর্দশার কথা জেনে যাব|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. “তোমরা আমার বিশেষ লোক, কোন বন্য প্রাণীর মেরে ফেলা পশুর মাংস খাবে না| সেই মাংস কুকুরকে খেতে দেবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14317,51 +14570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. If the sun be risen upon him, there shall be blood shed for him; for he should make full]]></a:t>
+              <a:t><![CDATA[জন্তুটিকে দেখতে পাও, তবে চোরকে অবশ্যই চুরি করা জন্তুটির মূল্যের দ্বিগুণ মূল্য দিতে হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14449,51 +14702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[restitution; if he have nothing, then he shall be sold for his theft.]]></a:t>
+              <a:t><![CDATA[3. প্রাণীটি ষাঁড় বা গাধা বা মেষ যাই হোক না কেন নিয়ম একই থাকবে|“যদি সিঁধ কেটে চুরি করার সময় কোনও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14581,51 +14834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. If the theft be certainly found in his hand alive, whether it be ox, or ass, or sheep; he shall]]></a:t>
+              <a:t><![CDATA[চোর মারা যায তবে কেউই দোষী হবে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14713,51 +14966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[restore double.]]></a:t>
+              <a:t><![CDATA[4. কিন্তু যদি এটা দিনের বেলায হয় তাহলে য়ে হত্যা করবে সে দাযী হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14774,91 +15027,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 22]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme93">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme96">
   <a:themeElements>
-    <a:clrScheme name="Theme93">
+    <a:clrScheme name="Theme96">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme93">
+    <a:fontScheme name="Theme96">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14884,51 +15137,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme93">
+    <a:fmtScheme name="Theme96">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15059,51 +15312,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>58</Slides>
+  <Slides>59</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>