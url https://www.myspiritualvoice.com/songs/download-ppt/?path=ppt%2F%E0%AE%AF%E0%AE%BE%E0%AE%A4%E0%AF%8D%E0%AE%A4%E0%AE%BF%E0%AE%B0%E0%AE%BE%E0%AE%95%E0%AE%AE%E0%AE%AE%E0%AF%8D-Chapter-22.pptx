--- v1 (2026-07-31)
+++ v2 (2026-09-16)
@@ -109,50 +109,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -192,50 +200,54 @@
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -392,53 +404,57 @@
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
-  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -498,51 +514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஒருவன் பிறனுடைய வயலிலாவது திராட்சத்தோட்டத்திலாவது தன் மிருகஜீவனை மேயவிட்டால், அவன் தன் சுயவயலிலும் திராட்சத்தோட்டத்திலுமுள்ள பலனில் உத்தமமானதை எடுத்து, பதில் செலுத்தக்கடவன்.]]></a:t>
+              <a:t><![CDATA[5. If a man shall cause a field or vineyard to be eaten, and shall put in his beast, and shall feed in another man's field; of the best of his own field, and of the best of his own vineyard, shall he make restitution.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -607,51 +623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஒருவன் பிறனுடைய வயலிலாவது திராட்சத்தோட்டத்திலாவது தன் மிருகஜீவனை மேயவிட்டால், அவன் தன் சுயவயலிலும் திராட்சத்தோட்டத்திலுமுள்ள பலனில் உத்தமமானதை எடுத்து, பதில் செலுத்தக்கடவன்.]]></a:t>
+              <a:t><![CDATA[5. If a man shall cause a field or vineyard to be eaten, and shall put in his beast, and shall feed in another man's field; of the best of his own field, and of the best of his own vineyard, shall he make restitution.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -716,51 +732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஒருவன் பிறனுடைய வயலிலாவது திராட்சத்தோட்டத்திலாவது தன் மிருகஜீவனை மேயவிட்டால், அவன் தன் சுயவயலிலும் திராட்சத்தோட்டத்திலுமுள்ள பலனில் உத்தமமானதை எடுத்து, பதில் செலுத்தக்கடவன்.]]></a:t>
+              <a:t><![CDATA[6. If fire break out, and catch in thorns, so that the stacks of corn, or the standing corn, or the field, be consumed therewith; he that kindled the fire shall surely make restitution.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -825,51 +841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அக்கினி எழும்பி, முள்ளுக்களில் பற்றி, தானியப்போரையாவது, விளைந்த பயிரையாவது, வயலிலுள்ள வேறே எதையாவது எரித்துப்போட்டதேயானால், அக்கினியைக் கொளுத்தினவன் அக்கினிச் சேதத்திற்கு உத்தரவாதம் பண்ணவேண்டும்.]]></a:t>
+              <a:t><![CDATA[6. If fire break out, and catch in thorns, so that the stacks of corn, or the standing corn, or the field, be consumed therewith; he that kindled the fire shall surely make restitution.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -934,51 +950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அக்கினி எழும்பி, முள்ளுக்களில் பற்றி, தானியப்போரையாவது, விளைந்த பயிரையாவது, வயலிலுள்ள வேறே எதையாவது எரித்துப்போட்டதேயானால், அக்கினியைக் கொளுத்தினவன் அக்கினிச் சேதத்திற்கு உத்தரவாதம் பண்ணவேண்டும்.]]></a:t>
+              <a:t><![CDATA[6. If fire break out, and catch in thorns, so that the stacks of corn, or the standing corn, or the field, be consumed therewith; he that kindled the fire shall surely make restitution.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1043,51 +1059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஒருவன் பிறனுடைய வசத்தில் திரவியத்தையாவது, உடைமைகளையாவது அடைக்கலமாக வைத்திருக்கும்போது, அது அவன் வீட்டிலிருந்து திருடப்பட்டுப்போனால், திருடன் அகப்பட்டானாகில், அவன் அதற்கு இரட்டிப்பாகக் கொடுக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[7. If a man shall deliver unto his neighbour money or stuff to keep, and it be stolen out of the man's house; if the thief be found, let him pay double.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1152,51 +1168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஒருவன் பிறனுடைய வசத்தில் திரவியத்தையாவது, உடைமைகளையாவது அடைக்கலமாக வைத்திருக்கும்போது, அது அவன் வீட்டிலிருந்து திருடப்பட்டுப்போனால், திருடன் அகப்பட்டானாகில், அவன் அதற்கு இரட்டிப்பாகக் கொடுக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[7. If a man shall deliver unto his neighbour money or stuff to keep, and it be stolen out of the man's house; if the thief be found, let him pay double.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1261,51 +1277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஒருவன் பிறனுடைய வசத்தில் திரவியத்தையாவது, உடைமைகளையாவது அடைக்கலமாக வைத்திருக்கும்போது, அது அவன் வீட்டிலிருந்து திருடப்பட்டுப்போனால், திருடன் அகப்பட்டானாகில், அவன் அதற்கு இரட்டிப்பாகக் கொடுக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[7. If a man shall deliver unto his neighbour money or stuff to keep, and it be stolen out of the man's house; if the thief be found, let him pay double.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1370,51 +1386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. திருடன் அகப்படாதேபோனால், அந்த வீட்டுக்காரன் தானே பிறனுடைய பொருளை அபகரித்தானோ இல்லையோ என்று அறியும்படி நியாயாதிபதிகளிடத்தில் அவனைக் கொண்டுபோக வேண்டும்.]]></a:t>
+              <a:t><![CDATA[8. If the thief be not found, then the master of the house shall be brought unto the judges, to see whether he have put his hand unto his neighbour's goods.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1479,51 +1495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. திருடன் அகப்படாதேபோனால், அந்த வீட்டுக்காரன் தானே பிறனுடைய பொருளை அபகரித்தானோ இல்லையோ என்று அறியும்படி நியாயாதிபதிகளிடத்தில் அவனைக் கொண்டுபோக வேண்டும்.]]></a:t>
+              <a:t><![CDATA[8. If the thief be not found, then the master of the house shall be brought unto the judges, to see whether he have put his hand unto his neighbour's goods.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1588,51 +1604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஒருவன் ஒரு மாட்டையாவது ஒரு ஆட்டையாவது திருடி, அதைக் கொன்றால், அல்லது அதை விற்றால், அவன் அந்த மாட்டுக்கு ஐந்து மாடுகளையும், அந்த ஆட்டுக்கு நாலு ஆடுகளையும் பதிலாகக் கொடுக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[1. If a man shall steal an ox, or a sheep, and kill it, or sell it; he shall restore five oxen for an ox, and four sheep for a sheep.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1697,51 +1713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. காணாமற்போன மாடு, கழுதை, ஆடு, வஸ்திரம் முதலியவைகளில் யாதொன்றைப் பிறனொருவன் தன்னுடையது என்று சொல்லி குற்றஞ்சாற்றினால், இருதிறத்தாருடைய வழக்கும் நியாயாதிபதிகளிடத்தில் வரக்கடவது; நியாயாதிபதிகள் எவனைக் குற்றவாளி என்று தீர்க்கிறார்களோ, அவன் மற்றவனுக்கு இரட்டிப்பாகக் கொடுக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[9. For all manner of trespass, whether it be for ox, for ass, for sheep, for raiment, or for any manner of lost thing which another challenges to be his, the cause of both parties shall come before the judges; and whom the judges shall condemn, he shall pay double unto his neighbour.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1806,51 +1822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. காணாமற்போன மாடு, கழுதை, ஆடு, வஸ்திரம் முதலியவைகளில் யாதொன்றைப் பிறனொருவன் தன்னுடையது என்று சொல்லி குற்றஞ்சாற்றினால், இருதிறத்தாருடைய வழக்கும் நியாயாதிபதிகளிடத்தில் வரக்கடவது; நியாயாதிபதிகள் எவனைக் குற்றவாளி என்று தீர்க்கிறார்களோ, அவன் மற்றவனுக்கு இரட்டிப்பாகக் கொடுக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[9. For all manner of trespass, whether it be for ox, for ass, for sheep, for raiment, or for any manner of lost thing which another challenges to be his, the cause of both parties shall come before the judges; and whom the judges shall condemn, he shall pay double unto his neighbour.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1915,51 +1931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. காணாமற்போன மாடு, கழுதை, ஆடு, வஸ்திரம் முதலியவைகளில் யாதொன்றைப் பிறனொருவன் தன்னுடையது என்று சொல்லி குற்றஞ்சாற்றினால், இருதிறத்தாருடைய வழக்கும் நியாயாதிபதிகளிடத்தில் வரக்கடவது; நியாயாதிபதிகள் எவனைக் குற்றவாளி என்று தீர்க்கிறார்களோ, அவன் மற்றவனுக்கு இரட்டிப்பாகக் கொடுக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[9. For all manner of trespass, whether it be for ox, for ass, for sheep, for raiment, or for any manner of lost thing which another challenges to be his, the cause of both parties shall come before the judges; and whom the judges shall condemn, he shall pay double unto his neighbour.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2024,51 +2040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஒருவன் தன் கழுதையையாவது மாட்டையாவது ஆட்டையாவது மற்ற யாதொரு மிருகஜீவனையாவது பிறன் வசத்தில் விட்டிருக்கும்போது அது செத்தாலும், சேதப்பட்டுப்போனாலும், ஒருவரும் காணாதபடி ஓட்டிக்கொண்டு போகப்பட்டாலும்,]]></a:t>
+              <a:t><![CDATA[10. If a man deliver unto his neighbour an ass, or an ox, or a sheep, or any beast, to keep; and it die, or be hurt, or driven away, no man seeing it:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2133,51 +2149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஒருவன் தன் கழுதையையாவது மாட்டையாவது ஆட்டையாவது மற்ற யாதொரு மிருகஜீவனையாவது பிறன் வசத்தில் விட்டிருக்கும்போது அது செத்தாலும், சேதப்பட்டுப்போனாலும், ஒருவரும் காணாதபடி ஓட்டிக்கொண்டு போகப்பட்டாலும்,]]></a:t>
+              <a:t><![CDATA[10. If a man deliver unto his neighbour an ass, or an ox, or a sheep, or any beast, to keep; and it die, or be hurt, or driven away, no man seeing it:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2242,51 +2258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஒருவன் தன் கழுதையையாவது மாட்டையாவது ஆட்டையாவது மற்ற யாதொரு மிருகஜீவனையாவது பிறன் வசத்தில் விட்டிருக்கும்போது அது செத்தாலும், சேதப்பட்டுப்போனாலும், ஒருவரும் காணாதபடி ஓட்டிக்கொண்டு போகப்பட்டாலும்,]]></a:t>
+              <a:t><![CDATA[10. If a man deliver unto his neighbour an ass, or an ox, or a sheep, or any beast, to keep; and it die, or be hurt, or driven away, no man seeing it:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2351,51 +2367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவன் தான் பிறனுடைய பொருளை அபகரிக்கவில்லையென்று கர்த்தர் பேரில் இடும் ஆணை அவர்கள் இருவருக்கும் நடுத்தீர்க்கக்கடவது; உடையவன் அதை அங்கீகரிக்கவேண்டும்; மற்றவன் பதிலளிக்கவேண்டுவதில்லை.]]></a:t>
+              <a:t><![CDATA[11. Then shall an oath of the LORD be between them both, that he has not put his hand unto his neighbour's goods; and the owner of it shall accept thereof, and he shall not make it good.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2460,51 +2476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவன் தான் பிறனுடைய பொருளை அபகரிக்கவில்லையென்று கர்த்தர் பேரில் இடும் ஆணை அவர்கள் இருவருக்கும் நடுத்தீர்க்கக்கடவது; உடையவன் அதை அங்கீகரிக்கவேண்டும்; மற்றவன் பதிலளிக்கவேண்டுவதில்லை.]]></a:t>
+              <a:t><![CDATA[11. Then shall an oath of the LORD be between them both, that he has not put his hand unto his neighbour's goods; and the owner of it shall accept thereof, and he shall not make it good.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2569,51 +2585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அது அவன் வசத்திலிருந்து திருடப்பட்டுப்போயிற்றானால், அவன் அதின் எஜமானுக்கு அதற்காக உத்தரவாதம் பண்ணக்கடவன்.]]></a:t>
+              <a:t><![CDATA[12. And if it be stolen from him, he shall make restitution unto the owner thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2678,51 +2694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அது பீறுண்டுபோயிற்றானால், அதற்குச் சாட்சியை ஒப்புவிக்கவேண்டும். பீறுண்டதற்காக அவன் உத்தரவாதம் பண்ணவேண்டுவதில்லை.]]></a:t>
+              <a:t><![CDATA[12. And if it be stolen from him, he shall make restitution unto the owner thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2787,51 +2803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஒருவன் ஒரு மாட்டையாவது ஒரு ஆட்டையாவது திருடி, அதைக் கொன்றால், அல்லது அதை விற்றால், அவன் அந்த மாட்டுக்கு ஐந்து மாடுகளையும், அந்த ஆட்டுக்கு நாலு ஆடுகளையும் பதிலாகக் கொடுக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[1. If a man shall steal an ox, or a sheep, and kill it, or sell it; he shall restore five oxen for an ox, and four sheep for a sheep.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2896,51 +2912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அது பீறுண்டுபோயிற்றானால், அதற்குச் சாட்சியை ஒப்புவிக்கவேண்டும். பீறுண்டதற்காக அவன் உத்தரவாதம் பண்ணவேண்டுவதில்லை.]]></a:t>
+              <a:t><![CDATA[13. If it be torn in pieces, then let him bring it for witness, and he shall not make good that which was torn.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3005,51 +3021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஒருவன் பிறனிடத்தில் எதையாகிலும் இரவலாக வாங்கினதுண்டானால், அதற்கு உடையவன்கூட இராதபோது, அது சேதப்பட்டாலும், செத்துப்போனாலும், அவன் அதற்கு உத்தரவாதம் பண்ணவேண்டும்.]]></a:t>
+              <a:t><![CDATA[13. If it be torn in pieces, then let him bring it for witness, and he shall not make good that which was torn.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3114,51 +3130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஒருவன் பிறனிடத்தில் எதையாகிலும் இரவலாக வாங்கினதுண்டானால், அதற்கு உடையவன்கூட இராதபோது, அது சேதப்பட்டாலும், செத்துப்போனாலும், அவன் அதற்கு உத்தரவாதம் பண்ணவேண்டும்.]]></a:t>
+              <a:t><![CDATA[14. And if a man borrow ought of his neighbour, and it be hurt, or die, the owner thereof being not with it, he shall surely make it good.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3223,51 +3239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஒருவன் பிறனிடத்தில் எதையாகிலும் இரவலாக வாங்கினதுண்டானால், அதற்கு உடையவன்கூட இராதபோது, அது சேதப்பட்டாலும், செத்துப்போனாலும், அவன் அதற்கு உத்தரவாதம் பண்ணவேண்டும்.]]></a:t>
+              <a:t><![CDATA[14. And if a man borrow ought of his neighbour, and it be hurt, or die, the owner thereof being not with it, he shall surely make it good.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3332,51 +3348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அதற்கு உடையவன்கூட இருந்தானாகில், அவன் உத்தரவாதம் பண்ணவேண்டுவதில்லை; அது வாடகைக்கு வாங்கப்பட்டிருந்தால், அது அவன் வாடகைக்கு வந்த சேதம்.]]></a:t>
+              <a:t><![CDATA[15. But if the owner thereof be with it, he shall not make it good: if it be an hired thing, it came for his hire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3441,51 +3457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அதற்கு உடையவன்கூட இருந்தானாகில், அவன் உத்தரவாதம் பண்ணவேண்டுவதில்லை; அது வாடகைக்கு வாங்கப்பட்டிருந்தால், அது அவன் வாடகைக்கு வந்த சேதம்.]]></a:t>
+              <a:t><![CDATA[15. But if the owner thereof be with it, he shall not make it good: if it be an hired thing, it came for his hire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3550,51 +3566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அதற்கு உடையவன்கூட இருந்தானாகில், அவன் உத்தரவாதம் பண்ணவேண்டுவதில்லை; அது வாடகைக்கு வாங்கப்பட்டிருந்தால், அது அவன் வாடகைக்கு வந்த சேதம்.]]></a:t>
+              <a:t><![CDATA[16. And if a man entice a maid that is not betrothed, and lie with her, he shall surely secure her to be his wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3659,51 +3675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நியமிக்கப்படாத ஒரு கன்னிகையை ஒருவன் மோசம்போக்கி அவளோடே சயனித்தால், அவன் அவளுக்காகப் பரிசம்கொடுத்து, அவளை விவாகம்பண்ணக்கடவன்.]]></a:t>
+              <a:t><![CDATA[16. And if a man entice a maid that is not betrothed, and lie with her, he shall surely secure her to be his wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3768,51 +3784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நியமிக்கப்படாத ஒரு கன்னிகையை ஒருவன் மோசம்போக்கி அவளோடே சயனித்தால், அவன் அவளுக்காகப் பரிசம்கொடுத்து, அவளை விவாகம்பண்ணக்கடவன்.]]></a:t>
+              <a:t><![CDATA[17. If her father utterly refuse to give her unto him, he shall pay money according to the dowry of virgins.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3877,51 +3893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கோபம்மூண்டவராகி, உங்களைப் பட்டயத்தினால் கொலைசெய்வேன்; உங்கள் மனைவிகள் விதவைகளும், உங்கள் பிள்ளைகள் திக்கற்ற பிள்ளைகளுமாவார்கள்.]]></a:t>
+              <a:t><![CDATA[17. If her father utterly refuse to give her unto him, he shall pay money according to the dowry of virgins.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3986,51 +4002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஒருவன் ஒரு மாட்டையாவது ஒரு ஆட்டையாவது திருடி, அதைக் கொன்றால், அல்லது அதை விற்றால், அவன் அந்த மாட்டுக்கு ஐந்து மாடுகளையும், அந்த ஆட்டுக்கு நாலு ஆடுகளையும் பதிலாகக் கொடுக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[2. If a thief be found breaking up, and be smitten that he die, there shall no blood be shed for him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4095,51 +4111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவள் தகப்பன் அவளை அவனுக்குக் கொடுக்கமாட்டேன் என்றானாகில், கன்னிகைகளுக்காகக் கொடுக்கப்படும் பரிச முறைமையின்படி அவன் பணத்தை நிறுத்துக் கொடுக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[18. You shall not suffer a witch to live.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4204,51 +4220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவள் தகப்பன் அவளை அவனுக்குக் கொடுக்கமாட்டேன் என்றானாகில், கன்னிகைகளுக்காகக் கொடுக்கப்படும் பரிச முறைமையின்படி அவன் பணத்தை நிறுத்துக் கொடுக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[19. Whosoever lies with a beast shall surely be put to death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4313,51 +4329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. உங்களுக்குள் சிறுமைப்பட்டிருக்கிற என் ஜனங்களில் ஒருவனுக்கு நீங்கள் பணம் கடனாகக் கொடுத்திருந்தால், வட்டிவாங்குகிறவர்கள்போல அவனிடத்தில் வட்டி வாங்கவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[20. He that sacrifices unto any god, save unto the LORD only, he shall be utterly destroyed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4422,51 +4438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. உங்களுக்குள் சிறுமைப்பட்டிருக்கிற என் ஜனங்களில் ஒருவனுக்கு நீங்கள் பணம் கடனாகக் கொடுத்திருந்தால், வட்டிவாங்குகிறவர்கள்போல அவனிடத்தில் வட்டி வாங்கவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[21. You shall neither vex a stranger, nor oppress him: for all of you were strangers in the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4531,51 +4547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சூனியக்காரியை உயிரோடே வைக்க வேண்டாம்.]]></a:t>
+              <a:t><![CDATA[21. You shall neither vex a stranger, nor oppress him: for all of you were strangers in the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4640,51 +4656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. பிறனுடைய வஸ்திரத்தை ஈடாக வாங்கினால், பொழுதுபோகுமுன்னமே அதை அவனுக்குத் திரும்பக் கொடுத்து விடுவாயாக.]]></a:t>
+              <a:t><![CDATA[22. All of you shall not afflict any widow, or fatherless child.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4749,51 +4765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. பிறனுடைய வஸ்திரத்தை ஈடாக வாங்கினால், பொழுதுபோகுமுன்னமே அதை அவனுக்குத் திரும்பக் கொடுத்து விடுவாயாக.]]></a:t>
+              <a:t><![CDATA[23. If you afflict them in any way, and they cry at all unto me, I will surely hear their cry;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4858,51 +4874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மிருகத்தோடே புணருகிறவன் எவனும் கொல்லப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[23. If you afflict them in any way, and they cry at all unto me, I will surely hear their cry;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4967,51 +4983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவன் போர்வை அதுதானே, அதுவே அவன் தன் உடம்பை மூடிக்கொள்ளுகிற வஸ்திரம்; வேறு எதினாலே போர்த்துப் படுத்துக்கொள்ளுவான்? அவன் என்னை நோக்கி முறையிடும்போது, நான் அவனுக்குச் செவிகொடுப்பேன், நான் இரக்கமுள்ளவராயிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[24. And my wrath shall wax hot, and I will kill you with the sword; and your wives shall be widows, and your children fatherless.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5076,51 +5092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கர்த்தர் ஒருவருக்கே ஒழிய வேறே தேவர்களுக்குப் பலியிடுகிறவன் சங்கரிக்கப்படக்கடவன்.]]></a:t>
+              <a:t><![CDATA[24. And my wrath shall wax hot, and I will kill you with the sword; and your wives shall be widows, and your children fatherless.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5185,51 +5201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. திருடன் கன்னமிடுகையில் கண்டுபிடிக்கப்பட்டு, அடிக்கப்பட்டுச் செத்தால், அவன் நிமித்தம் இரத்தப்பழி சுமராது.]]></a:t>
+              <a:t><![CDATA[2. If a thief be found breaking up, and be smitten that he die, there shall no blood be shed for him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5294,51 +5310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கர்த்தர் ஒருவருக்கே ஒழிய வேறே தேவர்களுக்குப் பலியிடுகிறவன் சங்கரிக்கப்படக்கடவன்.]]></a:t>
+              <a:t><![CDATA[25. If you lend money to any of my people that is poor by you, you shall not be to him as an usurer, neither shall you lay upon him interest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5403,51 +5419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நியாயாதிபதிகளைத் தூஷியாமலும், உன் ஜனத்தின் அதிபதியைச் சபியாமலும் இருப்பாயாக.]]></a:t>
+              <a:t><![CDATA[25. If you lend money to any of my people that is poor by you, you shall not be to him as an usurer, neither shall you lay upon him interest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5512,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அந்நியனைச் சிறுமைப்படுத்தாமலும் ஒடுக்காமலும் இருப்பீர்களாக; நீங்களும் எகிப்து தேசத்தில் அந்நியர்களாயிருந்தீர்களே.]]></a:t>
+              <a:t><![CDATA[26. If you at all take your neighbour's raiment to pledge, you shall deliver it unto him by that the sun goes down:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5621,51 +5637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. முதல் முதல் பழுக்கும் உன் பழத்தையும், வடியும் உன் இரசத்தையும் காணிக்கையாகச் செலுத்தத் தாமதிக்க வேண்டாம். உன் குமாரரில் முதற்பேறானவனை எனக்குக் கொடுப்பாயாக.]]></a:t>
+              <a:t><![CDATA[26. If you at all take your neighbour's raiment to pledge, you shall deliver it unto him by that the sun goes down:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5730,51 +5746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. முதல் முதல் பழுக்கும் உன் பழத்தையும், வடியும் உன் இரசத்தையும் காணிக்கையாகச் செலுத்தத் தாமதிக்க வேண்டாம். உன் குமாரரில் முதற்பேறானவனை எனக்குக் கொடுப்பாயாக.]]></a:t>
+              <a:t><![CDATA[27. For that is his covering only, it is his raiment for his skin: wherein shall he sleep? and it shall come to pass, when he cries unto me, that I will hear; for I am gracious.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5839,51 +5855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. விதவையையும் திக்கற்ற பிள்ளையையும் ஒடுக்காமல் இருப்பீர்களாக;]]></a:t>
+              <a:t><![CDATA[27. For that is his covering only, it is his raiment for his skin: wherein shall he sleep? and it shall come to pass, when he cries unto me, that I will hear; for I am gracious.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5948,51 +5964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. உன் மாடுகளிலும் உன் ஆடுகளிலும் அப்படியே செய்வாயாக; குட்டியானது ஏழுநாள் தன் தாயோடே இருக்கட்டும், எட்டாம் நாளிலே அதை எனக்குச் செலுத்துவாயாக.]]></a:t>
+              <a:t><![CDATA[27. For that is his covering only, it is his raiment for his skin: wherein shall he sleep? and it shall come to pass, when he cries unto me, that I will hear; for I am gracious.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6057,51 +6073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. உன் மாடுகளிலும் உன் ஆடுகளிலும் அப்படியே செய்வாயாக; குட்டியானது ஏழுநாள் தன் தாயோடே இருக்கட்டும், எட்டாம் நாளிலே அதை எனக்குச் செலுத்துவாயாக.]]></a:t>
+              <a:t><![CDATA[28. You shall not revile the gods, nor curse the ruler of your people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6166,51 +6182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்களை எவ்வளவாகிலும் ஒடுக்கும்போது, அவர்கள் என்னை நோக்கி முறையிட்டால், அவர்கள் முறையிடுதலை நான் நிச்சயமாய்க் கேட்டு,]]></a:t>
+              <a:t><![CDATA[29. You shall not delay to offer the first of your ripe fruits, and of your liquors: the firstborn of your sons shall you give unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6275,51 +6291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. நீங்கள் எனக்குப் பரிசுத்த மனுஷராயிருக்கக்கடவீர்கள்; வெளியிலே பீறுண்ட மாம்சத்தைப் புசியாமல், அதை நாய்களுக்குப் போட்டுவிடுங்கள்.]]></a:t>
+              <a:t><![CDATA[29. You shall not delay to offer the first of your ripe fruits, and of your liquors: the firstborn of your sons shall you give unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6384,51 +6400,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. திருடன் கன்னமிடுகையில் கண்டுபிடிக்கப்பட்டு, அடிக்கப்பட்டுச் செத்தால், அவன் நிமித்தம் இரத்தப்பழி சுமராது.]]></a:t>
+              <a:t><![CDATA[3. If the sun be risen upon him, there shall be blood shed for him; for he should make full restitution; if he have nothing, then he shall be sold for his theft.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. Likewise shall you do with yours oxen, and with your sheep: seven days it shall be with his dam; on the eighth day you shall give it me.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. Likewise shall you do with yours oxen, and with your sheep: seven days it shall be with his dam; on the eighth day you shall give it me.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And all of you shall be holy men unto me: neither shall all of you eat any flesh that is torn of beasts in the field; all of you shall cast it to the dogs.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And all of you shall be holy men unto me: neither shall all of you eat any flesh that is torn of beasts in the field; all of you shall cast it to the dogs.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6493,51 +6945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சூரியன் அவன்மேல் உதித்திருந்ததானால், அவன் நிமித்தம் இரத்தப்பழி சுமரும்; திருடன் பதில் கொடுத்துத் தீர்க்கவேண்டும்; அவன் கையில் ஒன்றும் இல்லாதிருந்தால், தான் செய்த களவுக்காக விலைப்படக்கடவன்.]]></a:t>
+              <a:t><![CDATA[3. If the sun be risen upon him, there shall be blood shed for him; for he should make full restitution; if he have nothing, then he shall be sold for his theft.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6602,51 +7054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சூரியன் அவன்மேல் உதித்திருந்ததானால், அவன் நிமித்தம் இரத்தப்பழி சுமரும்; திருடன் பதில் கொடுத்துத் தீர்க்கவேண்டும்; அவன் கையில் ஒன்றும் இல்லாதிருந்தால், தான் செய்த களவுக்காக விலைப்படக்கடவன்.]]></a:t>
+              <a:t><![CDATA[4. If the theft be certainly found in his hand alive, whether it be ox, or ass, or sheep; he shall restore double.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6711,51 +7163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவன் திருடின மாடாவது கழுதையாவது ஆடாவது உயிருடனே அவன் கையில் கண்டுபிடிக்கப்பட்டால், இரட்டிப்பாய் அவன் கொடுக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[4. If the theft be certainly found in his hand alive, whether it be ox, or ass, or sheep; he shall restore double.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6790,51 +7242,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474537113" r:id="rId1"/>
+    <p:sldLayoutId id="2478604206" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7274,50 +7726,82 @@
 
 <file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7442,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. “যখন একটি ব্যক্তি তার গৃহপালিত জন্তুদের তার নিজের ক্ষেতে অথবা দ্রাক্ষাক্ষেতে চরতে দেয়, কিন্তু]]></a:t>
+              <a:t><![CDATA[5. ஒருவன் பிறனுடைய வயலிலாவது திராட்சத்தோட்டத்திலாவது தன் மிருகஜீவனை மேயவிட்டால், அவன் தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তারা যদি বিপথে গিয়ে অন্য কারো ক্ষেতে অথবা দ্রাক্ষাক্ষেতে চরে বেড়ায তাহলে তাকে তার ক্ষেতের অথবা]]></a:t>
+              <a:t><![CDATA[சுயவயலிலும் திராட்சத்தோட்டத்திலுமுள்ள பலனில் உத்தமமானதை எடுத்து, பதில் செலுத்தக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দ্রাক্ষাক্ষেতের সবচেযে ভালো ফসল দিয়ে ক্ষতিপূরণ দিতে হবে|]]></a:t>
+              <a:t><![CDATA[6. அக்கினி எழும்பி, முள்ளுக்களில் பற்றி, தானியப்போரையாவது, விளைந்த பயிரையாவது, வயலிலுள்ள வேறே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. “কেউ যদি তার প্রতিবেশীর শস্যের গাদা অথবা য়ে শস্য কাটা হয়নি তা অথবা পুরো ক্ষেতটি পুড়িয়ে ফেলে,]]></a:t>
+              <a:t><![CDATA[எதையாவது எரித்துப்போட்டதேயானால், அக்கினியைக் கொளுத்தினவன் அக்கினிச் சேதத்திற்கு உத்தரவாதம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাহলে যা কিছু পুড়ে গেছে তার ক্ষতিপূরণ তাকে দিতে হবে|]]></a:t>
+              <a:t><![CDATA[பண்ணவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. “কোনও ব্যক্তি তার টাকা বা অন্য কিছু তার প্রতিবেশীর কাছে রাখতে দিতে পারে| কিন্তু যদি প্রতিবেশীর]]></a:t>
+              <a:t><![CDATA[7. ஒருவன் பிறனுடைய வசத்தில் திரவியத்தையாவது, உடைமைகளையாவது அடைக்கலமாக வைத்திருக்கும்போது, அது அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +8718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বাড়ি থেকে সেই জিনিস চুরি হয়ে যায তবে কি করবে? চোরকে খুঁজে বের করার চেষ্টা করবে| যদি চোরকে পাওয়া]]></a:t>
+              <a:t><![CDATA[வீட்டிலிருந்து திருடப்பட்டுப்போனால், திருடன் அகப்பட்டானாகில், அவன் அதற்கு இரட்டிப்பாகக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +8850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যায তবে চোর চুরি করা জিনিসের মূল্যের দ্বিগুণ জরিমানা দেবে|]]></a:t>
+              <a:t><![CDATA[கொடுக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +8982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. যদি চোরকে খুঁজে পাওয়া না যায়, তাহলে ঈশ্বর বিচার করবেন য়েখান থেকে চুরি হয়েছে সেই বাড়ির মালিক]]></a:t>
+              <a:t><![CDATA[8. திருடன் அகப்படாதேபோனால், அந்த வீட்டுக்காரன் தானே பிறனுடைய பொருளை அபகரித்தானோ இல்லையோ என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +9114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দোষী কি না| বাড়ির মালিক ঈশ্বরের কাছে যাবে এবং ঈশ্বর বিচার করবেন য়ে সে কিছু চুরি করেছে কি না|]]></a:t>
+              <a:t><![CDATA[அறியும்படி நியாயாதிபதிகளிடத்தில் அவனைக் கொண்டுபோக வேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. “য়ে ব্যক্তি ষাঁড় বা মেষ চুরি করেছে তাকে কিভাবে শাস্তি দেবে? যদি সে প্রাণীটিকে হত্যা করে বা]]></a:t>
+              <a:t><![CDATA[1. ஒருவன் ஒரு மாட்டையாவது ஒரு ஆட்டையாவது திருடி, அதைக் கொன்றால், அல்லது அதை விற்றால், அவன் அந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. “যদি কোনও দুই ব্যক্তি উভয়েই কোনও ষাঁড় বা গাধা বা মেষ বা কোনও হারানো বস্তুকে নিজের বলে দাবী করে]]></a:t>
+              <a:t><![CDATA[9. காணாமற்போன மாடு, கழுதை, ஆடு, வஸ்திரம் முதலியவைகளில் யாதொன்றைப் பிறனொருவன் தன்னுடையது என்று சொல்லி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9026,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাহলে তারা দুজনেই ঈশ্বরের কাছে যাবে| ঈশ্বর যাকে দোষী করবেন সে অপর ব্যক্তিকে সেই জিনিসটির মূল্যের]]></a:t>
+              <a:t><![CDATA[குற்றஞ்சாற்றினால், இருதிறத்தாருடைய வழக்கும் நியாயாதிபதிகளிடத்தில் வரக்கடவது; நியாயாதிபதிகள் எவனைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9158,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দ্বিগুণ দাস দেবে|]]></a:t>
+              <a:t><![CDATA[குற்றவாளி என்று தீர்க்கிறார்களோ, அவன் மற்றவனுக்கு இரட்டிப்பாகக் கொடுக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9290,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. “কোনও ব্যক্তি তার কোন প্রাণীর রক্ষণাবেক্ষণের জন্য তার প্রতিবেশীকে অল্প সময়ের জন্য ভার দিতে]]></a:t>
+              <a:t><![CDATA[10. ஒருவன் தன் கழுதையையாவது மாட்டையாவது ஆட்டையாவது மற்ற யாதொரு மிருகஜீவனையாவது பிறன் வசத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9422,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পারে| সেটা গাধা বা ষাঁড় বা মেষ হতে পারে কিন্তু যদি সেই প্রাণী আহত হয় বা মারা যায বা কারো অলক্ষ্যে]]></a:t>
+              <a:t><![CDATA[விட்டிருக்கும்போது அது செத்தாலும், சேதப்பட்டுப்போனாலும், ஒருவரும் காணாதபடி ஓட்டிக்கொண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9554,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চুরি হয়ে যায তাহলে কি করবে?]]></a:t>
+              <a:t><![CDATA[போகப்பட்டாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9686,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. তখন সেই প্রতিবেশীকে প্রভুর নামে শপথ করে বলতে হবে য়ে সে চুরি করে নি| তখন প্রাণীর মালিক সেই শপথ]]></a:t>
+              <a:t><![CDATA[11. அவன் தான் பிறனுடைய பொருளை அபகரிக்கவில்லையென்று கர்த்தர் பேரில் இடும் ஆணை அவர்கள் இருவருக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9818,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গ্রাহ্য করবে এবং প্রতিবেশীকে সেই মৃত প্রাণীর জন্য কোন জরিমানা দিতে হবে না|]]></a:t>
+              <a:t><![CDATA[நடுத்தீர்க்கக்கடவது; உடையவன் அதை அங்கீகரிக்கவேண்டும்; மற்றவன் பதிலளிக்கவேண்டுவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9950,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. কিন্তু যদি সেই প্রতিবেশী চুরি করে থাকে তবে তাকে জরিমানা দিতে হবে|]]></a:t>
+              <a:t><![CDATA[12. அது அவன் வசத்திலிருந்து திருடப்பட்டுப்போயிற்றானால், அவன் அதின் எஜமானுக்கு அதற்காக உத்தரவாதம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10082,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. যদি কোন বন্য জন্তু প্রাণীটিকে মেরে ফেলে তবে তার দেহ প্রমাণ হিসেবে দেখাতে হবে| তাহলে প্রতিবেশীকে]]></a:t>
+              <a:t><![CDATA[பண்ணக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10214,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিক্রি করে দেয় তবে সে সেটা ফেরত্‌ দিতে পারবে না, তাই তাকে একটা চুরি করা ষাঁড়ের বদলে পাঁচটা ষাঁড়]]></a:t>
+              <a:t><![CDATA[மாட்டுக்கு ஐந்து மாடுகளையும், அந்த ஆட்டுக்கு நாலு ஆடுகளையும் பதிலாகக் கொடுக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10346,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জরিমানা দিতে হবে না|]]></a:t>
+              <a:t><![CDATA[13. அது பீறுண்டுபோயிற்றானால், அதற்குச் சாட்சியை ஒப்புவிக்கவேண்டும். பீறுண்டதற்காக அவன் உத்தரவாதம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10478,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. “যদি কোনও ব্যক্তি তার প্রতিবেশীর কাছ থেকে ধার নেয় তবে সে তার জন্য দায়ী থাকবে| যদি কোন প্রানী]]></a:t>
+              <a:t><![CDATA[பண்ணவேண்டுவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10610,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আহত হয় বা মারা যায তবে প্রতিবেশী প্রানীর মালিককে জরিমানা দেবে| প্রতিবেশীই দায়ী কারণ মালিক সেখানে]]></a:t>
+              <a:t><![CDATA[14. ஒருவன் பிறனிடத்தில் எதையாகிலும் இரவலாக வாங்கினதுண்டானால், அதற்கு உடையவன்கூட இராதபோது, அது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10742,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[উপস্থিত ছিল না|]]></a:t>
+              <a:t><![CDATA[சேதப்பட்டாலும், செத்துப்போனாலும், அவன் அதற்கு உத்தரவாதம் பண்ணவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10874,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. কিন্তু যদি প্রানীর মালিক সেখানে উপস্থিত থাকে তাহলে প্রতিবেশীকে জরিমানা দিতে হবে না| যদি]]></a:t>
+              <a:t><![CDATA[15. அதற்கு உடையவன்கூட இருந்தானாகில், அவன் உத்தரவாதம் பண்ணவேண்டுவதில்லை; அது வாடகைக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11006,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রতিবেশী প্রানীটিকে ব্যবহারের জন্য টাকা দেয় তাহলে তাকে প্রাণীটি আহত হলে বা মারা গেলে জরিমানা দিতে]]></a:t>
+              <a:t><![CDATA[வாங்கப்பட்டிருந்தால், அது அவன் வாடகைக்கு வந்த சேதம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11138,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হবে না| সে ঐ প্রানীটি ব্যবহারের জন্য যা মূল্য দিয়েছে তাই য়থেষ্ট|]]></a:t>
+              <a:t><![CDATA[16. நியமிக்கப்படாத ஒரு கன்னிகையை ஒருவன் மோசம்போக்கி அவளோடே சயனித்தால், அவன் அவளுக்காகப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11270,51 +11754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. “যদি, কোনও ব্যক্তি একজন অবাগদত্তা কুমারী মেয়ের সঙ্গে য়ৌন সম্পর্কে লিপ্ত হয় তাহলে সে অবশ্যই]]></a:t>
+              <a:t><![CDATA[பரிசம்கொடுத்து, அவளை விவாகம்பண்ணக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11402,51 +11886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তার পিতাকে পুরো য়ৌতুক দেবে এবং তাকে বিয়ে করবে|]]></a:t>
+              <a:t><![CDATA[17. அவள் தகப்பன் அவளை அவனுக்குக் கொடுக்கமாட்டேன் என்றானாகில், கன்னிகைகளுக்காகக் கொடுக்கப்படும் பரிச]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11534,51 +12018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. এতে আমি রেগে গিয়ে তোমাকে হত্যা করব, যার ফলে তোমার স্ত্রী বিধবা এবং তোমার সন্তানরা অনাথ হবে|]]></a:t>
+              <a:t><![CDATA[முறைமையின்படி அவன் பணத்தை நிறுத்துக் கொடுக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11666,51 +12150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কিনে দিতে হবে বা একটা মেষের বদলে চারটি মেষ দিতে হবে| তাকে চুরির জন্য জরিমানা দিতে হবে|]]></a:t>
+              <a:t><![CDATA[2. திருடன் கன்னமிடுகையில் கண்டுபிடிக்கப்பட்டு, அடிக்கப்பட்டுச் செத்தால், அவன் நிமித்தம் இரத்தப்பழி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11798,51 +12282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. যদি তার পিতা মেয়েটিকে সেই ব্যক্তির সঙ্গে বিয়ে দিতে নাও চান তাহলেও তাকে মেয়েটির জন্য পুরো অর্থ]]></a:t>
+              <a:t><![CDATA[18. சூனியக்காரியை உயிரோடே வைக்க வேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11930,51 +12414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিতে হবে|]]></a:t>
+              <a:t><![CDATA[19. மிருகத்தோடே புணருகிறவன் எவனும் கொல்லப்படவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12062,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. “যদি আমার লোকদের মধ্যে কেউ দরিদ্র হয় এবং তাকে তুমি কিছু টাকা ধার দাও, তাহলে ঐ টাকার ওপর কোন সুদ]]></a:t>
+              <a:t><![CDATA[20. கர்த்தர் ஒருவருக்கே ஒழிய வேறே தேவர்களுக்குப் பலியிடுகிறவன் சங்கரிக்கப்படக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12194,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দাবী করো না অথবা তাকে সুদ দিতে বাধ্য করো না| সুদ নিয়ে য়ে টাকা দেয় তার মতো ব্যবহার করো না|]]></a:t>
+              <a:t><![CDATA[21. அந்நியனைச் சிறுமைப்படுத்தாமலும் ஒடுக்காமலும் இருப்பீர்களாக; நீங்களும் எகிப்து தேசத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12326,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. “যদি কোন স্ত্রীলোক দুষ্ট কূহক করে তবে তাকে বাঁচতে দিও না|]]></a:t>
+              <a:t><![CDATA[அந்நியர்களாயிருந்தீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12458,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. যদি কোনও ব্যক্তি তোমার কাছে ধার শোধ করার প্রমাণ হিসেবে তার গায়ের শীতবস্ত্র বন্ধক রাখে তবে তুমি]]></a:t>
+              <a:t><![CDATA[22. விதவையையும் திக்கற்ற பிள்ளையையும் ஒடுக்காமல் இருப்பீர்களாக;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12590,51 +13074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সুর্য়াস্তের আগে তাকে সেটা ফিরিযে দেবে|]]></a:t>
+              <a:t><![CDATA[23. அவர்களை எவ்வளவாகிலும் ஒடுக்கும்போது, அவர்கள் என்னை நோக்கி முறையிட்டால், அவர்கள் முறையிடுதலை நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12722,51 +13206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. “কোন মানুষ যদি কোন পশুর সঙ্গে য়ৌন সম্পর্ক করে তবে তাকে অবশ্যই হত্যা করবে|]]></a:t>
+              <a:t><![CDATA[நிச்சயமாய்க் கேட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12854,51 +13338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. যদি তার শীতবস্ত্র না থাকে তবে সে শীতে কষ্ট পাবে এবং তার কান্না আমি শুনতে পাবো কারণ আমি দয়ালু|]]></a:t>
+              <a:t><![CDATA[24. கோபம்மூண்டவராகி, உங்களைப் பட்டயத்தினால் கொலைசெய்வேன்; உங்கள் மனைவிகள் விதவைகளும், உங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12986,51 +13470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. “যদি কোন ব্যক্তি মূর্ত্তিকে নৈবেদ্য দেয় তবে তাকে হত্যা করবে| তোমরা অবশ্যই কেবলমাত্র প্রভুর]]></a:t>
+              <a:t><![CDATA[பிள்ளைகள் திக்கற்ற பிள்ளைகளுமாவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13118,51 +13602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. যদি তার কাছে কিছু না থাকে তাহলে তাকে দাস হিসেবে বিক্রি করে দেওয়া হবে| যদি তুমি লোকটির কাছে]]></a:t>
+              <a:t><![CDATA[சுமராது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13250,51 +13734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কাছেই নৈবেদ্য উত্সর্গ করবে|]]></a:t>
+              <a:t><![CDATA[25. உங்களுக்குள் சிறுமைப்பட்டிருக்கிற என் ஜனங்களில் ஒருவனுக்கு நீங்கள் பணம் கடனாகக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13382,51 +13866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. “ঈশ্বর বা জনগণের নেতাদের কখনও অভিশাপ দিও না|]]></a:t>
+              <a:t><![CDATA[கொடுத்திருந்தால், வட்டிவாங்குகிறவர்கள்போல அவனிடத்தில் வட்டி வாங்கவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13514,51 +13998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. “মনে রাখবে তোমরা ইতিপূর্বে মিশরে বিদেশী ছিলে তাই তোমরা কোন বিদেশীকে ঠকাবে না বা আঘাত করবে না|]]></a:t>
+              <a:t><![CDATA[26. பிறனுடைய வஸ்திரத்தை ஈடாக வாங்கினால், பொழுதுபோகுமுன்னமே அதை அவனுக்குத் திரும்பக் கொடுத்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13646,51 +14130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. “ফসল কাটার সময় প্রথম শস্যের দানা ও প্রথম ফলের রস বছরের শেষ পর্য়ন্ত অপেক্ষা না করেই আমাকে]]></a:t>
+              <a:t><![CDATA[விடுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13778,51 +14262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেবে|“তোমাদের প্রথম সন্তানকে আমার কাছে উত্সর্গ করবে|]]></a:t>
+              <a:t><![CDATA[27. அவன் போர்வை அதுதானே, அதுவே அவன் தன் உடம்பை மூடிக்கொள்ளுகிற வஸ்திரம்; வேறு எதினாலே போர்த்துப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13910,51 +14394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. “কোন বিধবা বা অনাথ শিশুর কখনও কোনও ক্ষতি করো না|]]></a:t>
+              <a:t><![CDATA[படுத்துக்கொள்ளுவான்? அவன் என்னை நோக்கி முறையிடும்போது, நான் அவனுக்குச் செவிகொடுப்பேன், நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14042,51 +14526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. তোমাদের প্রথমজাত গরু বা মেষও আমাকে দেবে| প্রথম নবজাতককে তার মাযের কাছে সাত দিন রেখে অষ্টম দিনে]]></a:t>
+              <a:t><![CDATA[இரக்கமுள்ளவராயிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14174,51 +14658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমাকে দিয়ে দেবে|]]></a:t>
+              <a:t><![CDATA[28. நியாயாதிபதிகளைத் தூஷியாமலும், உன் ஜனத்தின் அதிபதியைச் சபியாமலும் இருப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14306,51 +14790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. যদি তুমি ঐসব বিধবা ও অনাথদের নির্য়াতন কর তাহলে আমি তাদের দুর্দশার কথা জেনে যাব|]]></a:t>
+              <a:t><![CDATA[29. முதல் முதல் பழுக்கும் உன் பழத்தையும், வடியும் உன் இரசத்தையும் காணிக்கையாகச் செலுத்தத் தாமதிக்க]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14438,51 +14922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. “তোমরা আমার বিশেষ লোক, কোন বন্য প্রাণীর মেরে ফেলা পশুর মাংস খাবে না| সেই মাংস কুকুরকে খেতে দেবে|]]></a:t>
+              <a:t><![CDATA[வேண்டாம். உன் குமாரரில் முதற்பேறானவனை எனக்குக் கொடுப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14570,51 +15054,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জন্তুটিকে দেখতে পাও, তবে চোরকে অবশ্যই চুরি করা জন্তুটির মূল্যের দ্বিগুণ মূল্য দিতে হবে|]]></a:t>
+              <a:t><![CDATA[3. சூரியன் அவன்மேல் உதித்திருந்ததானால், அவன் நிமித்தம் இரத்தப்பழி சுமரும்; திருடன் பதில் கொடுத்துத்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. உன் மாடுகளிலும் உன் ஆடுகளிலும் அப்படியே செய்வாயாக; குட்டியானது ஏழுநாள் தன் தாயோடே இருக்கட்டும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எட்டாம் நாளிலே அதை எனக்குச் செலுத்துவாயாக.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. நீங்கள் எனக்குப் பரிசுத்த மனுஷராயிருக்கக்கடவீர்கள்; வெளியிலே பீறுண்ட மாம்சத்தைப் புசியாமல், அதை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நாய்களுக்குப் போட்டுவிடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14702,51 +15714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. প্রাণীটি ষাঁড় বা গাধা বা মেষ যাই হোক না কেন নিয়ম একই থাকবে|“যদি সিঁধ কেটে চুরি করার সময় কোনও]]></a:t>
+              <a:t><![CDATA[தீர்க்கவேண்டும்; அவன் கையில் ஒன்றும் இல்லாதிருந்தால், தான் செய்த களவுக்காக விலைப்படக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14834,51 +15846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চোর মারা যায তবে কেউই দোষী হবে না|]]></a:t>
+              <a:t><![CDATA[4. அவன் திருடின மாடாவது கழுதையாவது ஆடாவது உயிருடனே அவன் கையில் கண்டுபிடிக்கப்பட்டால், இரட்டிப்பாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14966,51 +15978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. কিন্তু যদি এটা দিনের বেলায হয় তাহলে য়ে হত্যা করবে সে দাযী হবে|]]></a:t>
+              <a:t><![CDATA[அவன் கொடுக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15027,91 +16039,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 22]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme96">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme13">
   <a:themeElements>
-    <a:clrScheme name="Theme96">
+    <a:clrScheme name="Theme13">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme96">
+    <a:fontScheme name="Theme13">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15137,51 +16149,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme96">
+    <a:fmtScheme name="Theme13">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15312,51 +16324,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>59</Slides>
+  <Slides>63</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>