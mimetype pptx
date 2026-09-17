--- v1 (2026-07-15)
+++ v2 (2026-09-17)
@@ -117,54 +117,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -208,52 +204,50 @@
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
-    <p:sldId id="319" r:id="rId66"/>
-    <p:sldId id="320" r:id="rId67"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -414,55 +408,53 @@
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
-  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
-[...3 lines deleted...]
-  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -522,51 +514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. எனக்குப் பயப்படும் பயத்தை உனக்குமுன் செல்லும்படி செய்வேன். நீ செல்லும் இடமெங்குமுள்ள ஜனங்கள் எல்லாரையம் கலங்கடித்து, உன் சத்துருக்கள் எல்லாரையும் முதுகு காட்டப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[6. You shall not shift the judgment of your poor in his cause.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -631,51 +623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. எனக்குப் பயப்படும் பயத்தை உனக்குமுன் செல்லும்படி செய்வேன். நீ செல்லும் இடமெங்குமுள்ள ஜனங்கள் எல்லாரையம் கலங்கடித்து, உன் சத்துருக்கள் எல்லாரையும் முதுகு காட்டப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[7. Keep you far from a false matter; and the innocent and righteous slay you not: for I will not justify the wicked.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -740,51 +732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. உன் முகத்திற்கு முன்னின்று ஏவியரையும் கானானியரையும் ஏத்தியரையும் துரத்திவிட, குளவிகளை உனக்கு முன்னே அனுப்புவேன்.]]></a:t>
+              <a:t><![CDATA[7. Keep you far from a false matter; and the innocent and righteous slay you not: for I will not justify the wicked.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -849,51 +841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. உன் முகத்திற்கு முன்னின்று ஏவியரையும் கானானியரையும் ஏத்தியரையும் துரத்திவிட, குளவிகளை உனக்கு முன்னே அனுப்புவேன்.]]></a:t>
+              <a:t><![CDATA[8. And you shall take no gift: for the gift blinds the wise, and perverts the words of the righteous.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -958,51 +950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. தேசம் பாழாய்ப்போகாமலும், காட்டுமிருகங்கள் உனக்கு விரோதமாய்ப் பெருகாமலும் இருக்கும்படி, நான் அவர்களை ஒரே வருஷத்திற்குள்ளே உன் முன்னின்று துரத்திவிடாமல்,]]></a:t>
+              <a:t><![CDATA[8. And you shall take no gift: for the gift blinds the wise, and perverts the words of the righteous.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1067,51 +1059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. தேசம் பாழாய்ப்போகாமலும், காட்டுமிருகங்கள் உனக்கு விரோதமாய்ப் பெருகாமலும் இருக்கும்படி, நான் அவர்களை ஒரே வருஷத்திற்குள்ளே உன் முன்னின்று துரத்திவிடாமல்,]]></a:t>
+              <a:t><![CDATA[9. Also you shall not oppress a stranger: for all of you know the heart of a stranger, seeing all of you were strangers in the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1176,51 +1168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. நீ விருத்தியடைந்து, தேசத்தைச் சுதந்தரித்துக்கொள்ளும்வரைக்கும், அவர்களைக் கொஞ்சம் கொஞ்சமாய் உன் முன்னின்று துரத்திவிடுவேன்.]]></a:t>
+              <a:t><![CDATA[9. Also you shall not oppress a stranger: for all of you know the heart of a stranger, seeing all of you were strangers in the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1285,51 +1277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. நீ விருத்தியடைந்து, தேசத்தைச் சுதந்தரித்துக்கொள்ளும்வரைக்கும், அவர்களைக் கொஞ்சம் கொஞ்சமாய் உன் முன்னின்று துரத்திவிடுவேன்.]]></a:t>
+              <a:t><![CDATA[10. And six years you shall sow your land, and shall gather in the fruits thereof:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1394,51 +1386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. சிவந்த சமுத்திரம் தொடங்கி பெலிஸ்தரின் சமுத்திரம்வரைக்கும், வனாந்தரம் தொடங்கி நதிவரைக்கும் உன் எல்லையாயிருக்கும்படி செய்வேன்; நான் அந்தத் தேசத்தின் குடிகளை உங்கள் கையில் ஒப்புக்கொடுப்பேன்; நீ அவர்களை உன் முன்னின்று துரத்திவிடுவாய்.]]></a:t>
+              <a:t><![CDATA[11. But the seventh year you shall let it rest and lie still; that the poor of your people may eat: and what they leave the beasts of the field shall eat. In like manner you shall deal with your vineyard, and with your olive yard.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1503,51 +1495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. சிவந்த சமுத்திரம் தொடங்கி பெலிஸ்தரின் சமுத்திரம்வரைக்கும், வனாந்தரம் தொடங்கி நதிவரைக்கும் உன் எல்லையாயிருக்கும்படி செய்வேன்; நான் அந்தத் தேசத்தின் குடிகளை உங்கள் கையில் ஒப்புக்கொடுப்பேன்; நீ அவர்களை உன் முன்னின்று துரத்திவிடுவாய்.]]></a:t>
+              <a:t><![CDATA[11. But the seventh year you shall let it rest and lie still; that the poor of your people may eat: and what they leave the beasts of the field shall eat. In like manner you shall deal with your vineyard, and with your olive yard.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1612,51 +1604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. என் தூதனானவர் உனக்குமுன் சென்று, எமோரியரும் ஏத்தியரும் பெரிசியரும் கானானியரும் ஏவியரும் எபூசியரும் இருக்கிற இடத்துக்கு உன்னை நடத்திக்கொண்டுபோவார்; அவர்களை நான் அதம்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[1. You shall not raise a false report: put not yours hand with the wicked to be an unrighteous witness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1721,51 +1713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. சிவந்த சமுத்திரம் தொடங்கி பெலிஸ்தரின் சமுத்திரம்வரைக்கும், வனாந்தரம் தொடங்கி நதிவரைக்கும் உன் எல்லையாயிருக்கும்படி செய்வேன்; நான் அந்தத் தேசத்தின் குடிகளை உங்கள் கையில் ஒப்புக்கொடுப்பேன்; நீ அவர்களை உன் முன்னின்று துரத்திவிடுவாய்.]]></a:t>
+              <a:t><![CDATA[11. But the seventh year you shall let it rest and lie still; that the poor of your people may eat: and what they leave the beasts of the field shall eat. In like manner you shall deal with your vineyard, and with your olive yard.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1830,51 +1822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அவர்களோடும் அவர்கள் தேவர்களோடும் நீ உடன்படிக்கை பண்ணாதிருப்பாயாக.]]></a:t>
+              <a:t><![CDATA[12. Six days you shall do your work, and on the seventh day you shall rest: that yours ox and yours ass may rest, and the son of your handmaid, and the stranger, may be refreshed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1939,51 +1931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அவர்கள் உன்னை எனக்கு விரோதமாகப் பாவஞ் செய்யப்பண்ணாதபடிக்கு உன் தேசத்திலே குடியிருக்க வேண்டாம்; நீ அவர்கள் தேவர்களைச் சேவித்தால், அது உனக்குக் கண்ணியாயிருக்கும் என்றார்.]]></a:t>
+              <a:t><![CDATA[12. Six days you shall do your work, and on the seventh day you shall rest: that yours ox and yours ass may rest, and the son of your handmaid, and the stranger, may be refreshed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2048,51 +2040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அவர்கள் உன்னை எனக்கு விரோதமாகப் பாவஞ் செய்யப்பண்ணாதபடிக்கு உன் தேசத்திலே குடியிருக்க வேண்டாம்; நீ அவர்கள் தேவர்களைச் சேவித்தால், அது உனக்குக் கண்ணியாயிருக்கும் என்றார்.]]></a:t>
+              <a:t><![CDATA[13. And in all things that I have said unto you be circumspect: and make no mention of the name of other gods, neither let it be heard out of your mouth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2157,51 +2149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அபாண்டமான சொல்லை ஏற்றுக் கொள்ளாயாக; கொடுமையுள்ள சாட்சிக்காரனாயிருக்க ஆகாதவனோடே கலவாயாக.]]></a:t>
+              <a:t><![CDATA[13. And in all things that I have said unto you be circumspect: and make no mention of the name of other gods, neither let it be heard out of your mouth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2266,51 +2258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அபாண்டமான சொல்லை ஏற்றுக் கொள்ளாயாக; கொடுமையுள்ள சாட்சிக்காரனாயிருக்க ஆகாதவனோடே கலவாயாக.]]></a:t>
+              <a:t><![CDATA[14. Three times you shall keep a feast unto me in the year.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2375,51 +2367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தீமைசெய்ய திரளானபேர்களைப் பின்பற்றாதிருப்பாயாக; வழக்கிலே நியாயத்தைப் புரட்ட மிகுதியானவர்களின் பட்சத்தில் சாய்ந்து, உத்தரவு சொல்லாதிருப்பாயாக.]]></a:t>
+              <a:t><![CDATA[15. You shall keep the feast of unleavened bread: (you shall eat unleavened bread seven days, as I commanded you, in the time appointed of the month Abib; for in it you came out from Egypt: and none shall appear before me empty:)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2484,51 +2476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தீமைசெய்ய திரளானபேர்களைப் பின்பற்றாதிருப்பாயாக; வழக்கிலே நியாயத்தைப் புரட்ட மிகுதியானவர்களின் பட்சத்தில் சாய்ந்து, உத்தரவு சொல்லாதிருப்பாயாக.]]></a:t>
+              <a:t><![CDATA[15. You shall keep the feast of unleavened bread: (you shall eat unleavened bread seven days, as I commanded you, in the time appointed of the month Abib; for in it you came out from Egypt: and none shall appear before me empty:)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2593,51 +2585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. வியாச்சியத்திலே தரித்திரனுடைய முகத்தைப் பாராயாக.]]></a:t>
+              <a:t><![CDATA[15. You shall keep the feast of unleavened bread: (you shall eat unleavened bread seven days, as I commanded you, in the time appointed of the month Abib; for in it you came out from Egypt: and none shall appear before me empty:)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2702,51 +2694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உன் சத்துருவின் மாடாவது அவனுடைய கழுதையாவது தப்பிப்போகக்கண்டால், அதைத் திரும்ப அவனிடத்தில் கொண்டுபோய் விடுவாயாக.]]></a:t>
+              <a:t><![CDATA[16. And the feast of harvest, the first-fruits of your labours, which you have sown in the field: and the feast of ingathering, which is in the end of the year, when you have gathered in your labours out of the field.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2811,51 +2803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. என் தூதனானவர் உனக்குமுன் சென்று, எமோரியரும் ஏத்தியரும் பெரிசியரும் கானானியரும் ஏவியரும் எபூசியரும் இருக்கிற இடத்துக்கு உன்னை நடத்திக்கொண்டுபோவார்; அவர்களை நான் அதம்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[2. You shall not follow a multitude to do evil; neither shall you speak in a cause to decline after many to shift judgment:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2920,51 +2912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உன் சத்துருவின் மாடாவது அவனுடைய கழுதையாவது தப்பிப்போகக்கண்டால், அதைத் திரும்ப அவனிடத்தில் கொண்டுபோய் விடுவாயாக.]]></a:t>
+              <a:t><![CDATA[16. And the feast of harvest, the first-fruits of your labours, which you have sown in the field: and the feast of ingathering, which is in the end of the year, when you have gathered in your labours out of the field.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3029,51 +3021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உன்னைப் பகைக்கிறவனுடைய கழுதை சுமையோடே விழுந்துகிடக்கக் கண்டாயானால், அதற்கு உதவிசெய்யாதிருக்கலாமா? அவசியமாய் அவனோடேகூட அதற்கு உதவிசெய்வாயாக.]]></a:t>
+              <a:t><![CDATA[16. And the feast of harvest, the first-fruits of your labours, which you have sown in the field: and the feast of ingathering, which is in the end of the year, when you have gathered in your labours out of the field.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3138,51 +3130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உன்னைப் பகைக்கிறவனுடைய கழுதை சுமையோடே விழுந்துகிடக்கக் கண்டாயானால், அதற்கு உதவிசெய்யாதிருக்கலாமா? அவசியமாய் அவனோடேகூட அதற்கு உதவிசெய்வாயாக.]]></a:t>
+              <a:t><![CDATA[17. Three items in the year all your males shall appear before the LORD God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3247,51 +3239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உன்னிடத்திலிருக்கிற எளியவனுடைய வியாச்சியத்தில் அவனுடைய நியாயத்தைப் புரட்டாயாக.]]></a:t>
+              <a:t><![CDATA[18. You shall not offer the blood of my sacrifice with leavened bread; neither shall the fat of my sacrifice remain until the morning.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3356,51 +3348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கள்ளக்காரியத்துக்குத் தூரமாயிருப்பாயாக; குற்றமில்லாதவனையும் நீதிமானையும் கொலைசெய்யாயாக; நான் துன்மார்க்கனை நீதிமான் என்று தீர்க்கமாட்டேன்.]]></a:t>
+              <a:t><![CDATA[18. You shall not offer the blood of my sacrifice with leavened bread; neither shall the fat of my sacrifice remain until the morning.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3465,51 +3457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கள்ளக்காரியத்துக்குத் தூரமாயிருப்பாயாக; குற்றமில்லாதவனையும் நீதிமானையும் கொலைசெய்யாயாக; நான் துன்மார்க்கனை நீதிமான் என்று தீர்க்கமாட்டேன்.]]></a:t>
+              <a:t><![CDATA[19. The first of the first-fruits of your land you shall bring into the house of the LORD your God. You shall not seethe a kid in his mother's milk.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3574,51 +3566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பரிதானம் வாங்காதிருப்பாயாக; பரிதானம் பார்வையுள்ளவர்களைக் குருடாக்கி, நீதிமான்களின் வார்த்தைகளைப் புரட்டும்.]]></a:t>
+              <a:t><![CDATA[19. The first of the first-fruits of your land you shall bring into the house of the LORD your God. You shall not seethe a kid in his mother's milk.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3683,51 +3675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பரிதானம் வாங்காதிருப்பாயாக; பரிதானம் பார்வையுள்ளவர்களைக் குருடாக்கி, நீதிமான்களின் வார்த்தைகளைப் புரட்டும்.]]></a:t>
+              <a:t><![CDATA[20. Behold, I send an Angel before you, to keep you in the way, and to bring you into the place which I have prepared.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3792,51 +3784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அந்நியனை ஒடுக்காயாக; எகிப்து தேசத்தில் அந்நியர்களாயிருந்த நீங்கள் அந்நியனுடைய இருதயத்தை அறிந்திருக்கிறீர்களே.]]></a:t>
+              <a:t><![CDATA[20. Behold, I send an Angel before you, to keep you in the way, and to bring you into the place which I have prepared.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3901,51 +3893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அந்நியனை ஒடுக்காயாக; எகிப்து தேசத்தில் அந்நியர்களாயிருந்த நீங்கள் அந்நியனுடைய இருதயத்தை அறிந்திருக்கிறீர்களே.]]></a:t>
+              <a:t><![CDATA[21. Beware of him, and obey his voice, provoke him not; for he will not pardon your transgressions: for my name is in him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4010,51 +4002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நீ அவர்களுடைய தேவர்களைப் பணிந்துகொள்ளாமலும், சேவியாமலும், அவர்கள் செய்கைகளின்படி செய்யாமலும், அவர்களை நிர்மூலம்பண்ணி, அவர்களுடைய சிலைகளை உடைத்துப்போடுவாயாக.]]></a:t>
+              <a:t><![CDATA[2. You shall not follow a multitude to do evil; neither shall you speak in a cause to decline after many to shift judgment:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4119,51 +4111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆறுவருஷம் நீ உன் நிலத்தில் பயிரிட்டு, அதின் பலனைச் சேர்த்துக்கொள்.]]></a:t>
+              <a:t><![CDATA[21. Beware of him, and obey his voice, provoke him not; for he will not pardon your transgressions: for my name is in him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4228,51 +4220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஏழாம் வருஷத்தில் உன் ஜனத்திலுள்ள எளியவர்கள் புசிக்கவும், மீதியானதை வெளியின் ஜெந்துக்கள் தின்னவும், அந்த நிலம் சும்மா கிடக்க விட்டுவிடுவாயாக; உன் திராட்சத்தோட்டத்தையும் உன் ஒலிவத்தோப்பையும் அப்படியே செய்வாயாக.]]></a:t>
+              <a:t><![CDATA[22. But if you shall indeed obey his voice, and do all that I speak; then I will be an enemy unto yours enemies, and an adversary unto yours adversaries.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4337,51 +4329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஏழாம் வருஷத்தில் உன் ஜனத்திலுள்ள எளியவர்கள் புசிக்கவும், மீதியானதை வெளியின் ஜெந்துக்கள் தின்னவும், அந்த நிலம் சும்மா கிடக்க விட்டுவிடுவாயாக; உன் திராட்சத்தோட்டத்தையும் உன் ஒலிவத்தோப்பையும் அப்படியே செய்வாயாக.]]></a:t>
+              <a:t><![CDATA[22. But if you shall indeed obey his voice, and do all that I speak; then I will be an enemy unto yours enemies, and an adversary unto yours adversaries.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4446,51 +4438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஏழாம் வருஷத்தில் உன் ஜனத்திலுள்ள எளியவர்கள் புசிக்கவும், மீதியானதை வெளியின் ஜெந்துக்கள் தின்னவும், அந்த நிலம் சும்மா கிடக்க விட்டுவிடுவாயாக; உன் திராட்சத்தோட்டத்தையும் உன் ஒலிவத்தோப்பையும் அப்படியே செய்வாயாக.]]></a:t>
+              <a:t><![CDATA[23. For mine Angel shall go before you, and bring you in unto the Amorites, and the Hittites, and the Perizzites, and the Canaanites, the Hivites, and the Jebusites: and I will cut them off.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4555,51 +4547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆறுநாள் உன் வேலையைச் செய்து, ஏழாம்நாளிலே உன் மாடும் உன் கழுதையும் இளைப்பாறவும், உன் அடிமைப்பெண்ணின் பிள்ளையும் அந்நியனும் இளைப்பாறவும் ஓய்ந்திருப்பாயாக.]]></a:t>
+              <a:t><![CDATA[23. For mine Angel shall go before you, and bring you in unto the Amorites, and the Hittites, and the Perizzites, and the Canaanites, the Hivites, and the Jebusites: and I will cut them off.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4664,51 +4656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆறுநாள் உன் வேலையைச் செய்து, ஏழாம்நாளிலே உன் மாடும் உன் கழுதையும் இளைப்பாறவும், உன் அடிமைப்பெண்ணின் பிள்ளையும் அந்நியனும் இளைப்பாறவும் ஓய்ந்திருப்பாயாக.]]></a:t>
+              <a:t><![CDATA[24. You shall not bow down to their gods, nor serve them, nor do after their works: but you shall utterly overthrow them, and quite break down their images.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4773,51 +4765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நான் உங்களுக்குச் சொன்னவைகள் யாவற்றிலும் சாவதானமாயிருங்கள். அந்நிய தேவர்களின் பேரைச் சொல்லவேண்டாம்; அது உன் வாயிலிருந்து பிறக்கக் கேட்கப்படவும் வேண்டாம்.]]></a:t>
+              <a:t><![CDATA[24. You shall not bow down to their gods, nor serve them, nor do after their works: but you shall utterly overthrow them, and quite break down their images.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4882,51 +4874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நான் உங்களுக்குச் சொன்னவைகள் யாவற்றிலும் சாவதானமாயிருங்கள். அந்நிய தேவர்களின் பேரைச் சொல்லவேண்டாம்; அது உன் வாயிலிருந்து பிறக்கக் கேட்கப்படவும் வேண்டாம்.]]></a:t>
+              <a:t><![CDATA[25. And all of you shall serve the LORD your God, and he shall bless your bread, and your water; and I will take sickness away from the midst of you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4991,51 +4983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. வருஷத்தில் மூன்றுதரம் எனக்குப் பண்டிகை ஆசரிப்பாயாக.]]></a:t>
+              <a:t><![CDATA[25. And all of you shall serve the LORD your God, and he shall bless your bread, and your water; and I will take sickness away from the midst of you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5100,51 +5092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. புளிப்பில்லா அப்பப்பண்டிகையைக் கொண்டாடி, நான் உனக்குக் கட்டளையிட்டபடியே ஆபிப் மாதத்தின் குறித்த காலத்தில் ஏழுநாள் புளிப்பில்லா அப்பம் புசிப்பாயாக; அந்த மாதத்தில் எகிப்திலிருந்து புறப்பட்டாயே, என் சந்நிதியில் வெறுங்கையாய் வரவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[26. There shall nothing cast their young, nor be barren, in your land: the number of your days I will fulfill.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5209,51 +5201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நீ அவர்களுடைய தேவர்களைப் பணிந்துகொள்ளாமலும், சேவியாமலும், அவர்கள் செய்கைகளின்படி செய்யாமலும், அவர்களை நிர்மூலம்பண்ணி, அவர்களுடைய சிலைகளை உடைத்துப்போடுவாயாக.]]></a:t>
+              <a:t><![CDATA[3. Neither shall you countenance a poor man in his cause.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5318,51 +5310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. புளிப்பில்லா அப்பப்பண்டிகையைக் கொண்டாடி, நான் உனக்குக் கட்டளையிட்டபடியே ஆபிப் மாதத்தின் குறித்த காலத்தில் ஏழுநாள் புளிப்பில்லா அப்பம் புசிப்பாயாக; அந்த மாதத்தில் எகிப்திலிருந்து புறப்பட்டாயே, என் சந்நிதியில் வெறுங்கையாய் வரவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[27. I will send my fear before you, and will destroy all the people to whom you shall come, and I will make all yours enemies turn their backs unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5427,51 +5419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. புளிப்பில்லா அப்பப்பண்டிகையைக் கொண்டாடி, நான் உனக்குக் கட்டளையிட்டபடியே ஆபிப் மாதத்தின் குறித்த காலத்தில் ஏழுநாள் புளிப்பில்லா அப்பம் புசிப்பாயாக; அந்த மாதத்தில் எகிப்திலிருந்து புறப்பட்டாயே, என் சந்நிதியில் வெறுங்கையாய் வரவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[27. I will send my fear before you, and will destroy all the people to whom you shall come, and I will make all yours enemies turn their backs unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5536,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீ வயலில் விதைத்த உன் பயிர் வேலைகளின் முதற்பலனைச் செலுத்துகிற அறுப்புக்கால பண்டிகையையும், வருஷ முடிவிலே நீ வயலில் உன் வேலைகளின் பலனைச் சேர்த்துத் தீர்ந்தபோது, சேர்ப்புக்கால பண்டிகையையும் ஆசரிப்பாயாக.]]></a:t>
+              <a:t><![CDATA[28. And I will send hornets before you, which shall drive out the Hivite, the Canaanite, and the Hittite, from before you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5645,51 +5637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீ வயலில் விதைத்த உன் பயிர் வேலைகளின் முதற்பலனைச் செலுத்துகிற அறுப்புக்கால பண்டிகையையும், வருஷ முடிவிலே நீ வயலில் உன் வேலைகளின் பலனைச் சேர்த்துத் தீர்ந்தபோது, சேர்ப்புக்கால பண்டிகையையும் ஆசரிப்பாயாக.]]></a:t>
+              <a:t><![CDATA[28. And I will send hornets before you, which shall drive out the Hivite, the Canaanite, and the Hittite, from before you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5754,51 +5746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீ வயலில் விதைத்த உன் பயிர் வேலைகளின் முதற்பலனைச் செலுத்துகிற அறுப்புக்கால பண்டிகையையும், வருஷ முடிவிலே நீ வயலில் உன் வேலைகளின் பலனைச் சேர்த்துத் தீர்ந்தபோது, சேர்ப்புக்கால பண்டிகையையும் ஆசரிப்பாயாக.]]></a:t>
+              <a:t><![CDATA[29. I will not drive them out from before you in one year; lest the land become desolate, and the beast of the field multiply against you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5863,51 +5855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. வருஷத்தில் மூன்றுதரம் உன் ஆண்மக்கள் எல்லாரும் கர்த்தராகிய ஆண்டவருடைய சந்நிதியில் வரக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[29. I will not drive them out from before you in one year; lest the land become desolate, and the beast of the field multiply against you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5972,51 +5964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. எனக்கு இடும் பலியின் இரத்தத்தைப் புளித்தமாவுடன் செலுத்தவேண்டாம், எனக்கு இடும் பலியின் கொழுப்பை விடியற்காலம்வரைக்கும் வைக்கவும் வேண்டாம்.]]></a:t>
+              <a:t><![CDATA[30. By little and little I will drive them out from before you, until you be increased, and inherit the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6081,51 +6073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. எனக்கு இடும் பலியின் இரத்தத்தைப் புளித்தமாவுடன் செலுத்தவேண்டாம், எனக்கு இடும் பலியின் கொழுப்பை விடியற்காலம்வரைக்கும் வைக்கவும் வேண்டாம்.]]></a:t>
+              <a:t><![CDATA[30. By little and little I will drive them out from before you, until you be increased, and inherit the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6190,51 +6182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உன் நிலத்தில் முதல் விளைச்சல்களில் முதற் கனியை உன் தேவனாகிய கர்த்தருடைய ஆலயத்துக்குக் கொண்டு வருவாயாக; வெள்ளாட்டுக்குட்டியை அதின் தாயின் பாலிலே சமைக்கவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[31. And I will set your bounds from the Red sea even unto the sea of the Philistines, and from the desert unto the river: for I will deliver the inhabitants of the land into your hand; and you shall drive them out before you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6299,51 +6291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உன் நிலத்தில் முதல் விளைச்சல்களில் முதற் கனியை உன் தேவனாகிய கர்த்தருடைய ஆலயத்துக்குக் கொண்டு வருவாயாக; வெள்ளாட்டுக்குட்டியை அதின் தாயின் பாலிலே சமைக்கவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[31. And I will set your bounds from the Red sea even unto the sea of the Philistines, and from the desert unto the river: for I will deliver the inhabitants of the land into your hand; and you shall drive them out before you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6408,51 +6400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. உங்கள் தேவனாகிய கர்த்தரையே சேவிக்கக்கடவீர்கள்; அவர் உன் அப்பத்தையும் உன் தண்ணீரையும் ஆசீர்வதிப்பார். வியாதியை உன்னிலிருந்து விலக்குவேன்.]]></a:t>
+              <a:t><![CDATA[4. If you meet yours enemy's ox or his ass going astray, you shall surely bring it back to him again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6517,51 +6509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. வழியில் உன்னைக் காக்கிறதற்கும், நான் ஆயத்தம்பண்ணின ஸ்தானத்துக்கு உன்னைக் கொண்டுபோய்ச் சேர்க்கிறதற்கும், இதோ, நான் ஒரு தூதனை உனக்கு முன்னே அனுப்புகிறேன்.]]></a:t>
+              <a:t><![CDATA[31. And I will set your bounds from the Red sea even unto the sea of the Philistines, and from the desert unto the river: for I will deliver the inhabitants of the land into your hand; and you shall drive them out before you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6626,51 +6618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. வழியில் உன்னைக் காக்கிறதற்கும், நான் ஆயத்தம்பண்ணின ஸ்தானத்துக்கு உன்னைக் கொண்டுபோய்ச் சேர்க்கிறதற்கும், இதோ, நான் ஒரு தூதனை உனக்கு முன்னே அனுப்புகிறேன்.]]></a:t>
+              <a:t><![CDATA[32. You shall make no covenant with them, nor with their gods.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6735,51 +6727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவர் சமுகத்தில் எச்சரிக்கையாயிருந்து, அவர் வாக்குக்குச் செவிகொடு; அவரைக் கோபப்படுத்தாதே; உங்கள் துரோகங்களை அவர் பொறுப்பதில்லை; என் நாமம் அவர் உள்ளத்தில் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[33. They shall not dwell in your land, lest they make you sin against me: for if you serve their gods, it will surely be a snare unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6844,269 +6836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவர் சமுகத்தில் எச்சரிக்கையாயிருந்து, அவர் வாக்குக்குச் செவிகொடு; அவரைக் கோபப்படுத்தாதே; உங்கள் துரோகங்களை அவர் பொறுப்பதில்லை; என் நாமம் அவர் உள்ளத்தில் இருக்கிறது.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[22. நீ அவர் வாக்கை நன்றாய்க் கேட்டு, நான் சொல்வதையெல்லாம் செய்வாயாகில், நான் உன் சத்துருக்களுக்குச் சத்துருவாயும், உன் விரோதிகளுக்கு விரோதியாயும் இருப்பேன்.]]></a:t>
+              <a:t><![CDATA[33. They shall not dwell in your land, lest they make you sin against me: for if you serve their gods, it will surely be a snare unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7171,51 +6945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. உங்கள் தேவனாகிய கர்த்தரையே சேவிக்கக்கடவீர்கள்; அவர் உன் அப்பத்தையும் உன் தண்ணீரையும் ஆசீர்வதிப்பார். வியாதியை உன்னிலிருந்து விலக்குவேன்.]]></a:t>
+              <a:t><![CDATA[4. If you meet yours enemy's ox or his ass going astray, you shall surely bring it back to him again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7280,51 +7054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. கர்ப்பம் விழுகிறதும் மலடும் உன் தேசத்தில் இருப்பதில்லை; உன் ஆயுசுநாட்களைப் பூரணப்படுத்துவேன்.]]></a:t>
+              <a:t><![CDATA[5. If you see the ass of him that hates you lying under his burden, and would forbear to help him, you shall surely help with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7389,51 +7163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. கர்ப்பம் விழுகிறதும் மலடும் உன் தேசத்தில் இருப்பதில்லை; உன் ஆயுசுநாட்களைப் பூரணப்படுத்துவேன்.]]></a:t>
+              <a:t><![CDATA[5. If you see the ass of him that hates you lying under his burden, and would forbear to help him, you shall surely help with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7468,51 +7242,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473089625" r:id="rId1"/>
+    <p:sldLayoutId id="2478619107" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7984,66 +7758,50 @@
 
 <file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -8168,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. I will send my fear before you, and will destroy all the people to whom you shall come, and I]]></a:t>
+              <a:t><![CDATA[6. உன்னிடத்திலிருக்கிற எளியவனுடைய வியாச்சியத்தில் அவனுடைய நியாயத்தைப் புரட்டாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8300,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[will make all yours enemies turn their backs unto you.]]></a:t>
+              <a:t><![CDATA[7. கள்ளக்காரியத்துக்குத் தூரமாயிருப்பாயாக; குற்றமில்லாதவனையும் நீதிமானையும் கொலைசெய்யாயாக; நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8432,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And I will send hornets before you, which shall drive out the Hivite, the Canaanite, and the]]></a:t>
+              <a:t><![CDATA[துன்மார்க்கனை நீதிமான் என்று தீர்க்கமாட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8564,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Hittite, from before you.]]></a:t>
+              <a:t><![CDATA[8. பரிதானம் வாங்காதிருப்பாயாக; பரிதானம் பார்வையுள்ளவர்களைக் குருடாக்கி, நீதிமான்களின் வார்த்தைகளைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8696,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. I will not drive them out from before you in one year; lest the land become desolate, and the]]></a:t>
+              <a:t><![CDATA[புரட்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8828,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[beast of the field multiply against you.]]></a:t>
+              <a:t><![CDATA[9. அந்நியனை ஒடுக்காயாக; எகிப்து தேசத்தில் அந்நியர்களாயிருந்த நீங்கள் அந்நியனுடைய இருதயத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8960,51 +8718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. By little and little I will drive them out from before you, until you be increased, and inherit]]></a:t>
+              <a:t><![CDATA[அறிந்திருக்கிறீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9092,51 +8850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the land.]]></a:t>
+              <a:t><![CDATA[10. ஆறுவருஷம் நீ உன் நிலத்தில் பயிரிட்டு, அதின் பலனைச் சேர்த்துக்கொள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9224,51 +8982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And I will set your bounds from the Red sea even unto the sea of the Philistines, and from the]]></a:t>
+              <a:t><![CDATA[11. ஏழாம் வருஷத்தில் உன் ஜனத்திலுள்ள எளியவர்கள் புசிக்கவும், மீதியானதை வெளியின் ஜெந்துக்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9356,51 +9114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[desert unto the river: for I will deliver the inhabitants of the land into your hand; and you shall]]></a:t>
+              <a:t><![CDATA[தின்னவும், அந்த நிலம் சும்மா கிடக்க விட்டுவிடுவாயாக; உன் திராட்சத்தோட்டத்தையும் உன் ஒலிவத்தோப்பையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9488,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. For mine Angel shall go before you, and bring you in unto the Amorites, and the Hittites, and]]></a:t>
+              <a:t><![CDATA[1. அபாண்டமான சொல்லை ஏற்றுக் கொள்ளாயாக; கொடுமையுள்ள சாட்சிக்காரனாயிருக்க ஆகாதவனோடே கலவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9620,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[drive them out before you.]]></a:t>
+              <a:t><![CDATA[அப்படியே செய்வாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9752,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. You shall make no covenant with them, nor with their gods.]]></a:t>
+              <a:t><![CDATA[12. ஆறுநாள் உன் வேலையைச் செய்து, ஏழாம்நாளிலே உன் மாடும் உன் கழுதையும் இளைப்பாறவும், உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9884,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. They shall not dwell in your land, lest they make you sin against me: for if you serve their]]></a:t>
+              <a:t><![CDATA[அடிமைப்பெண்ணின் பிள்ளையும் அந்நியனும் இளைப்பாறவும் ஓய்ந்திருப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10016,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[gods, it will surely be a snare unto you.]]></a:t>
+              <a:t><![CDATA[13. நான் உங்களுக்குச் சொன்னவைகள் யாவற்றிலும் சாவதானமாயிருங்கள். அந்நிய தேவர்களின் பேரைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10148,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. You shall not raise a false report: put not yours hand with the wicked to be an unrighteous]]></a:t>
+              <a:t><![CDATA[சொல்லவேண்டாம்; அது உன் வாயிலிருந்து பிறக்கக் கேட்கப்படவும் வேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10280,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[witness.]]></a:t>
+              <a:t><![CDATA[14. வருஷத்தில் மூன்றுதரம் எனக்குப் பண்டிகை ஆசரிப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10412,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. You shall not follow a multitude to do evil; neither shall you speak in a cause to decline after]]></a:t>
+              <a:t><![CDATA[15. புளிப்பில்லா அப்பப்பண்டிகையைக் கொண்டாடி, நான் உனக்குக் கட்டளையிட்டபடியே ஆபிப் மாதத்தின் குறித்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10544,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[many to shift judgment:]]></a:t>
+              <a:t><![CDATA[காலத்தில் ஏழுநாள் புளிப்பில்லா அப்பம் புசிப்பாயாக; அந்த மாதத்தில் எகிப்திலிருந்து புறப்பட்டாயே, என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10676,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Neither shall you countenance a poor man in his cause.]]></a:t>
+              <a:t><![CDATA[சந்நிதியில் வெறுங்கையாய் வரவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10808,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. If you meet yours enemy's ox or his ass going astray, you shall surely bring it back to him]]></a:t>
+              <a:t><![CDATA[16. நீ வயலில் விதைத்த உன் பயிர் வேலைகளின் முதற்பலனைச் செலுத்துகிற அறுப்புக்கால பண்டிகையையும், வருஷ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10940,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the Perizzites, and the Canaanites, the Hivites, and the Jebusites: and I will cut them off.]]></a:t>
+              <a:t><![CDATA[2. தீமைசெய்ய திரளானபேர்களைப் பின்பற்றாதிருப்பாயாக; வழக்கிலே நியாயத்தைப் புரட்ட மிகுதியானவர்களின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11072,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[again.]]></a:t>
+              <a:t><![CDATA[முடிவிலே நீ வயலில் உன் வேலைகளின் பலனைச் சேர்த்துத் தீர்ந்தபோது, சேர்ப்புக்கால பண்டிகையையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11204,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. If you see the ass of him that hates you lying under his burden, and would forbear to help him,]]></a:t>
+              <a:t><![CDATA[ஆசரிப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11336,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you shall surely help with him.]]></a:t>
+              <a:t><![CDATA[17. வருஷத்தில் மூன்றுதரம் உன் ஆண்மக்கள் எல்லாரும் கர்த்தராகிய ஆண்டவருடைய சந்நிதியில் வரக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11468,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. You shall not shift the judgment of your poor in his cause.]]></a:t>
+              <a:t><![CDATA[18. எனக்கு இடும் பலியின் இரத்தத்தைப் புளித்தமாவுடன் செலுத்தவேண்டாம், எனக்கு இடும் பலியின் கொழுப்பை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11600,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Keep you far from a false matter; and the innocent and righteous slay you not: for I will not]]></a:t>
+              <a:t><![CDATA[விடியற்காலம்வரைக்கும் வைக்கவும் வேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11732,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[justify the wicked.]]></a:t>
+              <a:t><![CDATA[19. உன் நிலத்தில் முதல் விளைச்சல்களில் முதற் கனியை உன் தேவனாகிய கர்த்தருடைய ஆலயத்துக்குக் கொண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11864,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And you shall take no gift: for the gift blinds the wise, and perverts the words of the]]></a:t>
+              <a:t><![CDATA[வருவாயாக; வெள்ளாட்டுக்குட்டியை அதின் தாயின் பாலிலே சமைக்கவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11996,51 +11754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[righteous.]]></a:t>
+              <a:t><![CDATA[20. வழியில் உன்னைக் காக்கிறதற்கும், நான் ஆயத்தம்பண்ணின ஸ்தானத்துக்கு உன்னைக் கொண்டுபோய்ச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12128,51 +11886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Also you shall not oppress a stranger: for all of you know the heart of a stranger, seeing all of]]></a:t>
+              <a:t><![CDATA[சேர்க்கிறதற்கும், இதோ, நான் ஒரு தூதனை உனக்கு முன்னே அனுப்புகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12260,51 +12018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you were strangers in the land of Egypt.]]></a:t>
+              <a:t><![CDATA[21. அவர் சமுகத்தில் எச்சரிக்கையாயிருந்து, அவர் வாக்குக்குச் செவிகொடு; அவரைக் கோபப்படுத்தாதே; உங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12392,51 +12150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. You shall not bow down to their gods, nor serve them, nor do after their works: but you shall]]></a:t>
+              <a:t><![CDATA[பட்சத்தில் சாய்ந்து, உத்தரவு சொல்லாதிருப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12524,51 +12282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And six years you shall sow your land, and shall gather in the fruits thereof:]]></a:t>
+              <a:t><![CDATA[துரோகங்களை அவர் பொறுப்பதில்லை; என் நாமம் அவர் உள்ளத்தில் இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12656,51 +12414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. But the seventh year you shall let it rest and lie still; that the poor of your people may eat:]]></a:t>
+              <a:t><![CDATA[22. நீ அவர் வாக்கை நன்றாய்க் கேட்டு, நான் சொல்வதையெல்லாம் செய்வாயாகில், நான் உன் சத்துருக்களுக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12788,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and what they leave the beasts of the field shall eat. In like manner you shall deal with your]]></a:t>
+              <a:t><![CDATA[சத்துருவாயும், உன் விரோதிகளுக்கு விரோதியாயும் இருப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12920,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[vineyard, and with your olive yard.]]></a:t>
+              <a:t><![CDATA[23. என் தூதனானவர் உனக்குமுன் சென்று, எமோரியரும் ஏத்தியரும் பெரிசியரும் கானானியரும் ஏவியரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13052,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Six days you shall do your work, and on the seventh day you shall rest: that yours ox and yours]]></a:t>
+              <a:t><![CDATA[எபூசியரும் இருக்கிற இடத்துக்கு உன்னை நடத்திக்கொண்டுபோவார்; அவர்களை நான் அதம்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13184,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ass may rest, and the son of your handmaid, and the stranger, may be refreshed.]]></a:t>
+              <a:t><![CDATA[24. நீ அவர்களுடைய தேவர்களைப் பணிந்துகொள்ளாமலும், சேவியாமலும், அவர்கள் செய்கைகளின்படி செய்யாமலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13316,51 +13074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And in all things that I have said unto you be circumspect: and make no mention of the name of]]></a:t>
+              <a:t><![CDATA[அவர்களை நிர்மூலம்பண்ணி, அவர்களுடைய சிலைகளை உடைத்துப்போடுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13448,51 +13206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[other gods, neither let it be heard out of your mouth.]]></a:t>
+              <a:t><![CDATA[25. உங்கள் தேவனாகிய கர்த்தரையே சேவிக்கக்கடவீர்கள்; அவர் உன் அப்பத்தையும் உன் தண்ணீரையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13580,51 +13338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Three times you shall keep a feast unto me in the year.]]></a:t>
+              <a:t><![CDATA[ஆசீர்வதிப்பார். வியாதியை உன்னிலிருந்து விலக்குவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13712,51 +13470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. You shall keep the feast of unleavened bread: (you shall eat unleavened bread seven days, as I]]></a:t>
+              <a:t><![CDATA[26. கர்ப்பம் விழுகிறதும் மலடும் உன் தேசத்தில் இருப்பதில்லை; உன் ஆயுசுநாட்களைப் பூரணப்படுத்துவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13844,51 +13602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[utterly overthrow them, and quite break down their images.]]></a:t>
+              <a:t><![CDATA[3. வியாச்சியத்திலே தரித்திரனுடைய முகத்தைப் பாராயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13976,51 +13734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[commanded you, in the time appointed of the month Abib; for in it you came out from Egypt: and none]]></a:t>
+              <a:t><![CDATA[27. எனக்குப் பயப்படும் பயத்தை உனக்குமுன் செல்லும்படி செய்வேன். நீ செல்லும் இடமெங்குமுள்ள ஜனங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14108,51 +13866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall appear before me empty:)]]></a:t>
+              <a:t><![CDATA[எல்லாரையம் கலங்கடித்து, உன் சத்துருக்கள் எல்லாரையும் முதுகு காட்டப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14240,51 +13998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And the feast of harvest, the first-fruits of your labours, which you have sown in the field:]]></a:t>
+              <a:t><![CDATA[28. உன் முகத்திற்கு முன்னின்று ஏவியரையும் கானானியரையும் ஏத்தியரையும் துரத்திவிட, குளவிகளை உனக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14372,51 +14130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and the feast of ingathering, which is in the end of the year, when you have gathered in your]]></a:t>
+              <a:t><![CDATA[முன்னே அனுப்புவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14504,51 +14262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[labours out of the field.]]></a:t>
+              <a:t><![CDATA[29. தேசம் பாழாய்ப்போகாமலும், காட்டுமிருகங்கள் உனக்கு விரோதமாய்ப் பெருகாமலும் இருக்கும்படி, நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14636,51 +14394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Three items in the year all your males shall appear before the LORD God.]]></a:t>
+              <a:t><![CDATA[அவர்களை ஒரே வருஷத்திற்குள்ளே உன் முன்னின்று துரத்திவிடாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14768,51 +14526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. You shall not offer the blood of my sacrifice with leavened bread; neither shall the fat of my]]></a:t>
+              <a:t><![CDATA[30. நீ விருத்தியடைந்து, தேசத்தைச் சுதந்தரித்துக்கொள்ளும்வரைக்கும், அவர்களைக் கொஞ்சம் கொஞ்சமாய் உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14900,51 +14658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sacrifice remain until the morning.]]></a:t>
+              <a:t><![CDATA[முன்னின்று துரத்திவிடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15032,51 +14790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. The first of the first-fruits of your land you shall bring into the house of the LORD your God.]]></a:t>
+              <a:t><![CDATA[31. சிவந்த சமுத்திரம் தொடங்கி பெலிஸ்தரின் சமுத்திரம்வரைக்கும், வனாந்தரம் தொடங்கி நதிவரைக்கும் உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15164,51 +14922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[You shall not seethe a kid in his mother's milk.]]></a:t>
+              <a:t><![CDATA[எல்லையாயிருக்கும்படி செய்வேன்; நான் அந்தத் தேசத்தின் குடிகளை உங்கள் கையில் ஒப்புக்கொடுப்பேன்; நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15296,51 +15054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And all of you shall serve the LORD your God, and he shall bless your bread, and your water; and]]></a:t>
+              <a:t><![CDATA[4. உன் சத்துருவின் மாடாவது அவனுடைய கழுதையாவது தப்பிப்போகக்கண்டால், அதைத் திரும்ப அவனிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15428,51 +15186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Behold, I send an Angel before you, to keep you in the way, and to bring you into the place]]></a:t>
+              <a:t><![CDATA[அவர்களை உன் முன்னின்று துரத்திவிடுவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15560,51 +15318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which I have prepared.]]></a:t>
+              <a:t><![CDATA[32. அவர்களோடும் அவர்கள் தேவர்களோடும் நீ உடன்படிக்கை பண்ணாதிருப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15692,51 +15450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Beware of him, and obey his voice, provoke him not; for he will not pardon your transgressions:]]></a:t>
+              <a:t><![CDATA[33. அவர்கள் உன்னை எனக்கு விரோதமாகப் பாவஞ் செய்யப்பண்ணாதபடிக்கு உன் தேசத்திலே குடியிருக்க வேண்டாம்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15824,315 +15582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for my name is in him.]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[yours enemies, and an adversary unto yours adversaries.]]></a:t>
+              <a:t><![CDATA[நீ அவர்கள் தேவர்களைச் சேவித்தால், அது உனக்குக் கண்ணியாயிருக்கும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16220,51 +15714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[I will take sickness away from the midst of you.]]></a:t>
+              <a:t><![CDATA[கொண்டுபோய் விடுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16352,51 +15846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. There shall nothing cast their young, nor be barren, in your land: the number of your days I]]></a:t>
+              <a:t><![CDATA[5. உன்னைப் பகைக்கிறவனுடைய கழுதை சுமையோடே விழுந்துகிடக்கக் கண்டாயானால், அதற்கு உதவிசெய்யாதிருக்கலாமா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16484,51 +15978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[will fulfill.]]></a:t>
+              <a:t><![CDATA[அவசியமாய் அவனோடேகூட அதற்கு உதவிசெய்வாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16545,91 +16039,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 23]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme84">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme47">
   <a:themeElements>
-    <a:clrScheme name="Theme84">
+    <a:clrScheme name="Theme47">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme84">
+    <a:fontScheme name="Theme47">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16655,51 +16149,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme84">
+    <a:fmtScheme name="Theme47">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -16830,51 +16324,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>65</Slides>
+  <Slides>63</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>