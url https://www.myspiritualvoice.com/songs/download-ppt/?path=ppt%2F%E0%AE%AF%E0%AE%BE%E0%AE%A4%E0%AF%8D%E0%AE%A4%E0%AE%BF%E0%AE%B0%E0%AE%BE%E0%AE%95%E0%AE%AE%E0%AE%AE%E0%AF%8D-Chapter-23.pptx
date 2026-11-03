--- v2 (2026-09-17)
+++ v3 (2026-11-03)
@@ -7242,51 +7242,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619107" r:id="rId1"/>
+    <p:sldLayoutId id="2482649583" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -16039,91 +16039,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 23]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme47">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme83">
   <a:themeElements>
-    <a:clrScheme name="Theme47">
+    <a:clrScheme name="Theme83">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme47">
+    <a:fontScheme name="Theme83">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16149,51 +16149,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme47">
+    <a:fmtScheme name="Theme83">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>