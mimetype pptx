--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -55,54 +55,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -115,52 +111,50 @@
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
-    <p:sldId id="288" r:id="rId35"/>
-    <p:sldId id="289" r:id="rId36"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -290,55 +284,53 @@
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
-  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
-[...3 lines deleted...]
-  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -725,51 +717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது மோசே அந்த இரத்தத்தில் பாதி எடுத்து, பாத்திரங்களில் வார்த்து, பாதி இரத்தத்தைப் பலிபீடத்தின்மேல் தெளித்து,]]></a:t>
+              <a:t><![CDATA[7. உடன்படிக்கையின் புஸ்தகத்தை எடுத்து, ஜனங்களின் காதுகேட்க வாசித்தான்; அவர்கள் கர்த்தர் சொன்னபடியெல்லாம் செய்து, கீழ்ப்படிந்து நடப்போம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -943,51 +935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உடன்படிக்கையின் புஸ்தகத்தை எடுத்து, ஜனங்களின் காதுகேட்க வாசித்தான்; அவர்கள் கர்த்தர் சொன்னபடியெல்லாம் செய்து, கீழ்ப்படிந்து நடப்போம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது மோசே இரத்தத்தை எடுத்து, ஜனங்களின்மேல் தெளித்து, இந்த வார்த்தைகள் யாவையுங்குறித்து கர்த்தர் உங்களோடே பண்ணின உடன்படிக்கையின் இரத்தம் இதுவே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2916,268 +2908,50 @@
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[17. மலையின் கொடுமுடியிலே கர்த்தருடைய மகிமையின் காட்சி இஸ்ரவேல் புத்திரருடைய கண்களுக்குப் பட்சிக்கிற அக்கினியைப்போல் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...216 lines deleted...]
-<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -3965,51 +3739,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469488613" r:id="rId1"/>
+    <p:sldLayoutId id="2474540498" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4209,66 +3983,50 @@
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4417,51 +4175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And he sent young men of the children of Israel, which offered burnt offerings, and sacrificed]]></a:t>
+              <a:t><![CDATA[5. তারপর মোশি ইস্রায়েলের যুবকদের পাঠাল প্রভুর বেদীতে কিছু উত্সর্গের জন্য| এই যুবকরা হোমবলি ও মঙ্গল]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4549,51 +4307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[peace offerings of oxen unto the LORD.]]></a:t>
+              <a:t><![CDATA[নৈবেদ্য স্বরূপ প্রভুর কাছে ষাঁড়গুলি উত্সর্গ করল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4681,51 +4439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And Moses took half of the blood, and put it in basons; and half of the blood he sprinkled on the]]></a:t>
+              <a:t><![CDATA[6. পশু বলির সময় মোশি পাত্রগুলিতে অর্ধেক রক্ত রাখল এবং বাকী রক্ত বেদীর ওপর ঢেলে দিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4813,51 +4571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[altar.]]></a:t>
+              <a:t><![CDATA[7. মোশি তখন খাতাটি নিয়ে তাতে লেখা চুক্তিগুলি চেঁচিয়ে পড়তে থাকল| লোকরা তা শুনে বলে উঠল, “আমরা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4945,51 +4703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And he took the book of the covenant, and read in the audience of the people: and they said, All]]></a:t>
+              <a:t><![CDATA[প্রভুর দেওয়া বিধিগুলি শুনেছি এবং আমরা তা মানতে রাজি আছি|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5077,51 +4835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that the LORD has said will we do, and be obedient.]]></a:t>
+              <a:t><![CDATA[8. তখন মোশি লোকদের মাঝে উঠে দাঁড়াল এবং ঐ পাত্রগুলিতে রাখা রক্ত ছিটিয়ে দিল| সে বলল, “দেখ, এই হচ্ছে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5209,51 +4967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And Moses took the blood, and sprinkled it on the people, and said, Behold the blood of the]]></a:t>
+              <a:t><![CDATA[সেই রক্ত যা তোমাদের সঙ্গে প্রভুর চুক্তির সূচনা করে| চুক্তিটিকে ব্যাখ্যা করার জন্যই ঈশ্বর তোমাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5341,51 +5099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[covenant, which the LORD has made with you concerning all these words.]]></a:t>
+              <a:t><![CDATA[জন্য বিধি প্রণযন করেছেন|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5473,51 +5231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Then went up Moses, and Aaron, Nadab, and Abihu, and seventy of the elders of Israel:]]></a:t>
+              <a:t><![CDATA[9. এরপর মোশি, হারোণ, নাদব, অবীহূ এবং ইস্রায়েলের 70 জন প্রবীণ নেতৃবৃন্দ সেই পর্বতে চড়ল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5605,51 +5363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And they saw the God of Israel: and there was under his feet as it were a paved work of a]]></a:t>
+              <a:t><![CDATA[10. পর্বতের ওপর তারা ইস্রায়েলের ঈশ্বরকে দেখতে পেল| ঈশ্বর নীল আকাশের মতো স্বচ্ছ নীলকান্ত মণির]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5737,51 +5495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And he said unto Moses, Come up unto the LORD, you, and Aaron, Nadab, and Abihu, and seventy of]]></a:t>
+              <a:t><![CDATA[1. প্রভু মোশিকে বললেন, “তুমি, হারোণ, নাদব, অবীহূ এবং ইস্রায়েলের 70 জন প্রবীণ নেতৃবৃন্দ পর্বতের ওপর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5869,51 +5627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sapphire stone, and as it were the body of heaven in his clearness.]]></a:t>
+              <a:t><![CDATA[রাস্তার ওপরে দাঁড়িয়ে ছিলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6001,51 +5759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And upon the nobles of the children of Israel he laid not his hand: also they saw God, and did]]></a:t>
+              <a:t><![CDATA[11. ইস্রায়েলের প্রবীণদের প্রত্যেকে ঈশ্বরকে দেখতে পেল| কিন্তু ঈশ্বর তাদের ধ্বংস করেন নি|পরিবর্তে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6133,51 +5891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[eat and drink.]]></a:t>
+              <a:t><![CDATA[তারা সবাই একত্রে ভোজন ও পান করল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6265,51 +6023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And the LORD said unto Moses, Come up to me into the mount, and be there: and I will give you]]></a:t>
+              <a:t><![CDATA[12. প্রভু মোশিকে বললেন, “পর্বতের ওপর আমার কাছে এসো এবং ওখানে থাকো| আমি লোকদের জন্য আমার শিক্ষামালা ও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6397,51 +6155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[tables of stone, and a law, and commandments which I have written; that you may teach them.]]></a:t>
+              <a:t><![CDATA[বিধিগুলি দুটো প্রস্তর ফলকে লিখে রেখেছি| আমি এই প্রস্তর ফলকগুলি তোমাকে দিতে চাই|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6529,51 +6287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And Moses rose up, and his minister Joshua: and Moses went up into the mount of God.]]></a:t>
+              <a:t><![CDATA[13. তখন মোশি ও তার পরিচারক যিহোশূয় ঈশ্বরের কাছে যাওয়ার জন্য পর্বতে চড়লো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6661,51 +6419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And he said unto the elders, Tarry all of you here for us, until we come again unto you: and,]]></a:t>
+              <a:t><![CDATA[14. মোশি প্রবীণ নেতৃবৃন্দের উদ্দেশ্যে বলল, “এখানে তোমরা আমাদের দুজনের জন্য অপেক্ষা করো| আমরা তোমাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6793,51 +6551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[behold, Aaron and Hur are with you: if any man have any matters to do, let him come unto them.]]></a:t>
+              <a:t><![CDATA[কাছে ফিরে আসব| আমি যাবার পর তোমাদের কারো কোন সমস্যা হলে হারোণ ও হূরের কাছে যাবে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6925,51 +6683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And Moses went up into the mount, and a cloud covered the mount.]]></a:t>
+              <a:t><![CDATA[15. মোশি যখন পর্বতে উঠল তখন পর্বত মেঘে আচ্ছন্ন ছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7057,51 +6815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And the glory of the LORD abode upon mount Sinai, and the cloud covered it six days: and the]]></a:t>
+              <a:t><![CDATA[16. সীনয় পর্বতে প্রভুর মহিমা স্থায়ী হল| ছয় দিন পর্বত মেঘে ঢেকে রইল এবং সপ্তম দিনে ঈশ্বর মেঘের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7189,51 +6947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the elders of Israel; and worship all of you far off.]]></a:t>
+              <a:t><![CDATA[উঠে এসে দূর থেকে আমার উপাসনা করো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7321,51 +7079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[seventh day he called unto Moses out of the midst of the cloud.]]></a:t>
+              <a:t><![CDATA[ভেতর থেকে মোশির সঙ্গে কথা বললেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7453,51 +7211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And the sight of the glory of the LORD was like devouring fire on the top of the mount in the]]></a:t>
+              <a:t><![CDATA[17. আর তখন ইস্রায়েলের লোকরা প্রভুর মহিমা দেখতে পেল| য়েন এক আগুনের গোলা জ্বলছিল পর্বতের চূড়ায়|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7585,315 +7343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[eyes of the children of Israel.]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[mount forty days and forty nights.]]></a:t>
+              <a:t><![CDATA[18. তখন মোশি মেঘের মধ্যে দিয়েই পর্বতের চূড়ায় উঠতে লাগল| মোশি ঐ পর্বতে 40 দিন ও 40 রাত কাটিযেছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7981,51 +7475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And Moses alone shall come near the LORD: but they shall not come nigh; neither shall the people]]></a:t>
+              <a:t><![CDATA[2. কিন্তু মোশি একাই প্রভুর কাছে আসবে| অন্যরা য়েন প্রভুর কাছে না যায| এমনকি বাকী লোকরা মোশির সঙ্গে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8113,51 +7607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[go up with him.]]></a:t>
+              <a:t><![CDATA[পর্বতে উঠবে না|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8245,51 +7739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And Moses came and told the people all the words of the LORD, and all the judgments: and all the]]></a:t>
+              <a:t><![CDATA[3. প্রভুর সমস্ত নির্দেশ ও সমস্ত বিধি মোশি লোকদের বলল| তখন সবাই রাজী হল এবং বলল, “আমরা প্রভুর সমস্ত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8377,51 +7871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[people answered with one voice, and said, All the words which the LORD has said will we do.]]></a:t>
+              <a:t><![CDATA[নির্দেশ মেনে চলব|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8509,51 +8003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And Moses wrote all the words of the LORD, and rose up early in the morning, and built an altar]]></a:t>
+              <a:t><![CDATA[4. তখন মোশি একটি খাতায় প্রভুর সমস্ত নির্দেশ লিখে রাখল| পরদিন সকালে সে জেগে উঠল এবং পর্বতের পাদদেশে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8641,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[under the hill, and twelve pillars, according to the twelve tribes of Israel.]]></a:t>
+              <a:t><![CDATA[একটি বেদী এবং ইস্রায়েলের দ্বাদশ পরিবারগোষ্ঠী অনুসারে বারোটি স্তম্ভ নির্মাণ করল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8702,91 +8196,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 24]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme44">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme47">
   <a:themeElements>
-    <a:clrScheme name="Theme44">
+    <a:clrScheme name="Theme47">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme44">
+    <a:fontScheme name="Theme47">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8812,51 +8306,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme44">
+    <a:fmtScheme name="Theme47">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8987,51 +8481,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>34</Slides>
+  <Slides>32</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>