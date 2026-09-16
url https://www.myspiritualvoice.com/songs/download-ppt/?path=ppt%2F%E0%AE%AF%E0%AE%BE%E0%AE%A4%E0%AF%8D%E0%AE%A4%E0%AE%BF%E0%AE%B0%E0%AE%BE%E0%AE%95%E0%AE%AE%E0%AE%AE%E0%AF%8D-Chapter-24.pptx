--- v1 (2026-07-31)
+++ v2 (2026-09-16)
@@ -55,50 +55,62 @@
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -111,50 +123,56 @@
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
+    <p:sldId id="288" r:id="rId35"/>
+    <p:sldId id="289" r:id="rId36"/>
+    <p:sldId id="290" r:id="rId37"/>
+    <p:sldId id="291" r:id="rId38"/>
+    <p:sldId id="292" r:id="rId39"/>
+    <p:sldId id="293" r:id="rId40"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -284,53 +302,59 @@
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
-  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -390,51 +414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இஸ்ரவேல் புத்திரரின் வாலிபரை அனுப்பினான்; அவர்கள் சர்வாங்க தகனபலிகளைச் செலுத்தி, கர்த்தருக்குச் சமாதானபலிகளாகக் காளைகளைப் பலியிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And Moses wrote all the words of the LORD, and rose up early in the morning, and built an altar under the hill, and twelve pillars, according to the twelve tribes of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -499,51 +523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இஸ்ரவேல் புத்திரரின் வாலிபரை அனுப்பினான்; அவர்கள் சர்வாங்க தகனபலிகளைச் செலுத்தி, கர்த்தருக்குச் சமாதானபலிகளாகக் காளைகளைப் பலியிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And Moses wrote all the words of the LORD, and rose up early in the morning, and built an altar under the hill, and twelve pillars, according to the twelve tribes of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -608,51 +632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது மோசே அந்த இரத்தத்தில் பாதி எடுத்து, பாத்திரங்களில் வார்த்து, பாதி இரத்தத்தைப் பலிபீடத்தின்மேல் தெளித்து,]]></a:t>
+              <a:t><![CDATA[5. And he sent young men of the children of Israel, which offered burnt offerings, and sacrificed peace offerings of oxen unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -717,51 +741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உடன்படிக்கையின் புஸ்தகத்தை எடுத்து, ஜனங்களின் காதுகேட்க வாசித்தான்; அவர்கள் கர்த்தர் சொன்னபடியெல்லாம் செய்து, கீழ்ப்படிந்து நடப்போம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And he sent young men of the children of Israel, which offered burnt offerings, and sacrificed peace offerings of oxen unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -826,51 +850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உடன்படிக்கையின் புஸ்தகத்தை எடுத்து, ஜனங்களின் காதுகேட்க வாசித்தான்; அவர்கள் கர்த்தர் சொன்னபடியெல்லாம் செய்து, கீழ்ப்படிந்து நடப்போம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And Moses took half of the blood, and put it in basons; and half of the blood he sprinkled on the altar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -935,51 +959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது மோசே இரத்தத்தை எடுத்து, ஜனங்களின்மேல் தெளித்து, இந்த வார்த்தைகள் யாவையுங்குறித்து கர்த்தர் உங்களோடே பண்ணின உடன்படிக்கையின் இரத்தம் இதுவே என்றான்.]]></a:t>
+              <a:t><![CDATA[6. And Moses took half of the blood, and put it in basons; and half of the blood he sprinkled on the altar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1044,51 +1068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது மோசே இரத்தத்தை எடுத்து, ஜனங்களின்மேல் தெளித்து, இந்த வார்த்தைகள் யாவையுங்குறித்து கர்த்தர் உங்களோடே பண்ணின உடன்படிக்கையின் இரத்தம் இதுவே என்றான்.]]></a:t>
+              <a:t><![CDATA[7. And he took the book of the covenant, and read in the audience of the people: and they said, All that the LORD has said will we do, and be obedient.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1153,51 +1177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது மோசே இரத்தத்தை எடுத்து, ஜனங்களின்மேல் தெளித்து, இந்த வார்த்தைகள் யாவையுங்குறித்து கர்த்தர் உங்களோடே பண்ணின உடன்படிக்கையின் இரத்தம் இதுவே என்றான்.]]></a:t>
+              <a:t><![CDATA[7. And he took the book of the covenant, and read in the audience of the people: and they said, All that the LORD has said will we do, and be obedient.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1262,51 +1286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பின்பு மோசேயும் ஆரோனும் நாதாபும் அபியூவும், இஸ்ரவேலருடைய மூப்பரில் எழுபதுபேரும் ஏறிப்போய்,]]></a:t>
+              <a:t><![CDATA[8. And Moses took the blood, and sprinkled it on the people, and said, Behold the blood of the covenant, which the LORD has made with you concerning all these words.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1371,51 +1395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இஸ்ரவேலின் தேவனைத் தரிசித்தார்கள். அவருடைய பாதத்தின்கீழே நீலக்கல்லிழைத்த வேலைக்கு ஒப்பாகவும் தெளிந்த வானத்தின் பிரபைக்கு ஒப்பாகவும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[8. And Moses took the blood, and sprinkled it on the people, and said, Behold the blood of the covenant, which the LORD has made with you concerning all these words.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1480,51 +1504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு அவர் மோசேயை நோக்கி: நீயும் ஆரோனும் நாதாபும் அபியூவும் இஸ்ரவேலின் மூப்பரில் எழுபதுபேரும் கர்த்தரிடத்தில் ஏறிவந்து, தூரத்திலிருந்து பணிந்துகொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[1. And he said unto Moses, Come up unto the LORD, you, and Aaron, Nadab, and Abihu, and seventy of the elders of Israel; and worship all of you far off.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1589,51 +1613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இஸ்ரவேலின் தேவனைத் தரிசித்தார்கள். அவருடைய பாதத்தின்கீழே நீலக்கல்லிழைத்த வேலைக்கு ஒப்பாகவும் தெளிந்த வானத்தின் பிரபைக்கு ஒப்பாகவும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[9. Then went up Moses, and Aaron, Nadab, and Abihu, and seventy of the elders of Israel:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1698,51 +1722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர் இஸ்ரவேல் புத்திரருடைய அதிபதிகள்மேல் தம்முடைய கையை நீட்டவில்லை; அவர்கள் தேவனைத் தரிசித்து, பின்பு புசித்துக் குடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And they saw the God of Israel: and there was under his feet as it were a paved work of a sapphire stone, and as it were the body of heaven in his clearness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1807,51 +1831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர் இஸ்ரவேல் புத்திரருடைய அதிபதிகள்மேல் தம்முடைய கையை நீட்டவில்லை; அவர்கள் தேவனைத் தரிசித்து, பின்பு புசித்துக் குடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And they saw the God of Israel: and there was under his feet as it were a paved work of a sapphire stone, and as it were the body of heaven in his clearness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1916,51 +1940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: நீ மலையின்மேல் என்னிடத்திற்கு ஏறிவந்து, அங்கே இரு; நான் உனக்குக் கற்பலகைகளையும், நீ அவர்களுக்கு உபதேசிப்பதற்கு, நான் எழுதின நியாயப்பிரமாணத்தையும் கற்பனைகளையும் கொடுப்பேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[11. And upon the nobles of the children of Israel he laid not his hand: also they saw God, and did eat and drink.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2025,51 +2049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: நீ மலையின்மேல் என்னிடத்திற்கு ஏறிவந்து, அங்கே இரு; நான் உனக்குக் கற்பலகைகளையும், நீ அவர்களுக்கு உபதேசிப்பதற்கு, நான் எழுதின நியாயப்பிரமாணத்தையும் கற்பனைகளையும் கொடுப்பேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[11. And upon the nobles of the children of Israel he laid not his hand: also they saw God, and did eat and drink.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2134,51 +2158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது மோசே தன் ஊழியக்காரனாகிய யோசுவாவோடே எழுந்து போனான். மோசே தேவ பர்வதத்தில் ஏறிப்போகையில்,]]></a:t>
+              <a:t><![CDATA[12. And the LORD said unto Moses, Come up to me into the mount, and be there: and I will give you tables of stone, and a law, and commandments which I have written; that you may teach them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2243,51 +2267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவன் மூப்பரை நோக்கி: நாங்கள் உங்களிடத்தில் திரும்பிவருமட்டும், நீங்கள் இங்கே எங்களுக்காகக் காத்திருங்கள்; ஆரோனும் ஊரும் உங்களிடத்தில் இருக்கிறார்கள்; ஒருவனுக்கு யாதொரு காரியம் உண்டானால், அவன் அவர்களிடத்தில் போகலாம் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. And the LORD said unto Moses, Come up to me into the mount, and be there: and I will give you tables of stone, and a law, and commandments which I have written; that you may teach them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2352,51 +2376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவன் மூப்பரை நோக்கி: நாங்கள் உங்களிடத்தில் திரும்பிவருமட்டும், நீங்கள் இங்கே எங்களுக்காகக் காத்திருங்கள்; ஆரோனும் ஊரும் உங்களிடத்தில் இருக்கிறார்கள்; ஒருவனுக்கு யாதொரு காரியம் உண்டானால், அவன் அவர்களிடத்தில் போகலாம் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. And the LORD said unto Moses, Come up to me into the mount, and be there: and I will give you tables of stone, and a law, and commandments which I have written; that you may teach them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2461,51 +2485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மோசே மலையின்மேல் ஏறினபோது, ஒரு மேகம் மலையை மூடிற்று.]]></a:t>
+              <a:t><![CDATA[13. And Moses rose up, and his minister Joshua: and Moses went up into the mount of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2570,51 +2594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தருடைய மகிமை சீனாய்மலையின்மேல் தங்கியிருந்தது; மேகம் ஆறு நாள் அதை மூடியிருந்தது; ஏழாம் நாளில் அவர் மேகத்தின் நடுவிலிருந்து மோசேயைக் கூப்பிட்டார்.]]></a:t>
+              <a:t><![CDATA[14. And he said unto the elders, Tarry all of you here for us, until we come again unto you: and, behold, Aaron and Hur are with you: if any man have any matters to do, let him come unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2679,51 +2703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு அவர் மோசேயை நோக்கி: நீயும் ஆரோனும் நாதாபும் அபியூவும் இஸ்ரவேலின் மூப்பரில் எழுபதுபேரும் கர்த்தரிடத்தில் ஏறிவந்து, தூரத்திலிருந்து பணிந்துகொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[1. And he said unto Moses, Come up unto the LORD, you, and Aaron, Nadab, and Abihu, and seventy of the elders of Israel; and worship all of you far off.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2788,51 +2812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தருடைய மகிமை சீனாய்மலையின்மேல் தங்கியிருந்தது; மேகம் ஆறு நாள் அதை மூடியிருந்தது; ஏழாம் நாளில் அவர் மேகத்தின் நடுவிலிருந்து மோசேயைக் கூப்பிட்டார்.]]></a:t>
+              <a:t><![CDATA[14. And he said unto the elders, Tarry all of you here for us, until we come again unto you: and, behold, Aaron and Hur are with you: if any man have any matters to do, let him come unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2897,51 +2921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மலையின் கொடுமுடியிலே கர்த்தருடைய மகிமையின் காட்சி இஸ்ரவேல் புத்திரருடைய கண்களுக்குப் பட்சிக்கிற அக்கினியைப்போல் இருந்தது.]]></a:t>
+              <a:t><![CDATA[14. And he said unto the elders, Tarry all of you here for us, until we come again unto you: and, behold, Aaron and Hur are with you: if any man have any matters to do, let him come unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3006,51 +3030,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. மோசே மேகத்தின் நடுவிலே பிரவேசித்து, மலையின்மேல் ஏறி, இரவும் பகலும் நாற்பதுநாள் மலையில் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[15. And Moses went up into the mount, and a cloud covered the mount.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. And the glory of the LORD abode upon mount Sinai, and the cloud covered it six days: and the seventh day he called unto Moses out of the midst of the cloud.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. And the glory of the LORD abode upon mount Sinai, and the cloud covered it six days: and the seventh day he called unto Moses out of the midst of the cloud.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. And the sight of the glory of the LORD was like devouring fire on the top of the mount in the eyes of the children of Israel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. And the sight of the glory of the LORD was like devouring fire on the top of the mount in the eyes of the children of Israel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. And Moses went into the midst of the cloud, and got him up into the mount: and Moses was in the mount forty days and forty nights.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. And Moses went into the midst of the cloud, and got him up into the mount: and Moses was in the mount forty days and forty nights.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3115,51 +3793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மோசே மாத்திரம் கர்த்தரிடத்தில் சமீபித்து வரலாம்; அவர்கள் சமீபித்து வரலாகாது; ஜனங்கள் அவனோடேகூட ஏறிவரவேண்டாம் என்றார்.]]></a:t>
+              <a:t><![CDATA[2. And Moses alone shall come near the LORD: but they shall not come nigh; neither shall the people go up with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3224,51 +3902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மோசே மாத்திரம் கர்த்தரிடத்தில் சமீபித்து வரலாம்; அவர்கள் சமீபித்து வரலாகாது; ஜனங்கள் அவனோடேகூட ஏறிவரவேண்டாம் என்றார்.]]></a:t>
+              <a:t><![CDATA[2. And Moses alone shall come near the LORD: but they shall not come nigh; neither shall the people go up with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3333,51 +4011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மோசே வந்து, கர்த்தருடைய வார்த்தைகள் யாவையும் நியாயங்கள் யாவையும் ஜனங்களுக்கு அறிவித்தான். அப்பொழுது ஜனங்களெல்லாரும் ஏகசத்தமாய்: கர்த்தர் அருளின எல்லா வார்த்தைகளின்படியும் செய்வோம் என்று பிரதியுத்தரம் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And Moses came and told the people all the words of the LORD, and all the judgments: and all the people answered with one voice, and said, All the words which the LORD has said will we do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3442,51 +4120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மோசே வந்து, கர்த்தருடைய வார்த்தைகள் யாவையும் நியாயங்கள் யாவையும் ஜனங்களுக்கு அறிவித்தான். அப்பொழுது ஜனங்களெல்லாரும் ஏகசத்தமாய்: கர்த்தர் அருளின எல்லா வார்த்தைகளின்படியும் செய்வோம் என்று பிரதியுத்தரம் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And Moses came and told the people all the words of the LORD, and all the judgments: and all the people answered with one voice, and said, All the words which the LORD has said will we do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3551,51 +4229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மோசே கர்த்தருடைய வார்த்தைகளையெல்லாம் எழுதிவைத்து, அதிகாலமே எழுந்து, மலையின் அடியில் ஒரு பலிபீடத்தைக் கட்டி, இஸ்ரவேலுடைய பன்னிரண்டு கோத்திரங்களுடைய இலக்கத்தின்படியே பன்னிரண்டு தூண்களை நிறுத்தினான்.]]></a:t>
+              <a:t><![CDATA[3. And Moses came and told the people all the words of the LORD, and all the judgments: and all the people answered with one voice, and said, All the words which the LORD has said will we do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3660,51 +4338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மோசே கர்த்தருடைய வார்த்தைகளையெல்லாம் எழுதிவைத்து, அதிகாலமே எழுந்து, மலையின் அடியில் ஒரு பலிபீடத்தைக் கட்டி, இஸ்ரவேலுடைய பன்னிரண்டு கோத்திரங்களுடைய இலக்கத்தின்படியே பன்னிரண்டு தூண்களை நிறுத்தினான்.]]></a:t>
+              <a:t><![CDATA[4. And Moses wrote all the words of the LORD, and rose up early in the morning, and built an altar under the hill, and twelve pillars, according to the twelve tribes of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3739,51 +4417,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474540498" r:id="rId1"/>
+    <p:sldLayoutId id="2478604236" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3983,50 +4661,98 @@
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4175,51 +4901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. তারপর মোশি ইস্রায়েলের যুবকদের পাঠাল প্রভুর বেদীতে কিছু উত্সর্গের জন্য| এই যুবকরা হোমবলি ও মঙ্গল]]></a:t>
+              <a:t><![CDATA[பலிபீடத்தைக் கட்டி, இஸ்ரவேலுடைய பன்னிரண்டு கோத்திரங்களுடைய இலக்கத்தின்படியே பன்னிரண்டு தூண்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4307,51 +5033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নৈবেদ্য স্বরূপ প্রভুর কাছে ষাঁড়গুলি উত্সর্গ করল|]]></a:t>
+              <a:t><![CDATA[நிறுத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4439,51 +5165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. পশু বলির সময় মোশি পাত্রগুলিতে অর্ধেক রক্ত রাখল এবং বাকী রক্ত বেদীর ওপর ঢেলে দিল|]]></a:t>
+              <a:t><![CDATA[5. இஸ்ரவேல் புத்திரரின் வாலிபரை அனுப்பினான்; அவர்கள் சர்வாங்க தகனபலிகளைச் செலுத்தி, கர்த்தருக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4571,51 +5297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. মোশি তখন খাতাটি নিয়ে তাতে লেখা চুক্তিগুলি চেঁচিয়ে পড়তে থাকল| লোকরা তা শুনে বলে উঠল, “আমরা]]></a:t>
+              <a:t><![CDATA[சமாதானபலிகளாகக் காளைகளைப் பலியிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4703,51 +5429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রভুর দেওয়া বিধিগুলি শুনেছি এবং আমরা তা মানতে রাজি আছি|”]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது மோசே அந்த இரத்தத்தில் பாதி எடுத்து, பாத்திரங்களில் வார்த்து, பாதி இரத்தத்தைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4835,51 +5561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. তখন মোশি লোকদের মাঝে উঠে দাঁড়াল এবং ঐ পাত্রগুলিতে রাখা রক্ত ছিটিয়ে দিল| সে বলল, “দেখ, এই হচ্ছে]]></a:t>
+              <a:t><![CDATA[பலிபீடத்தின்மேல் தெளித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4967,51 +5693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সেই রক্ত যা তোমাদের সঙ্গে প্রভুর চুক্তির সূচনা করে| চুক্তিটিকে ব্যাখ্যা করার জন্যই ঈশ্বর তোমাদের]]></a:t>
+              <a:t><![CDATA[7. உடன்படிக்கையின் புஸ்தகத்தை எடுத்து, ஜனங்களின் காதுகேட்க வாசித்தான்; அவர்கள் கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5099,51 +5825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জন্য বিধি প্রণযন করেছেন|”]]></a:t>
+              <a:t><![CDATA[சொன்னபடியெல்லாம் செய்து, கீழ்ப்படிந்து நடப்போம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5231,51 +5957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. এরপর মোশি, হারোণ, নাদব, অবীহূ এবং ইস্রায়েলের 70 জন প্রবীণ নেতৃবৃন্দ সেই পর্বতে চড়ল|]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது மோசே இரத்தத்தை எடுத்து, ஜனங்களின்மேல் தெளித்து, இந்த வார்த்தைகள் யாவையுங்குறித்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5363,51 +6089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. পর্বতের ওপর তারা ইস্রায়েলের ঈশ্বরকে দেখতে পেল| ঈশ্বর নীল আকাশের মতো স্বচ্ছ নীলকান্ত মণির]]></a:t>
+              <a:t><![CDATA[கர்த்தர் உங்களோடே பண்ணின உடன்படிக்கையின் இரத்தம் இதுவே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5495,51 +6221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. প্রভু মোশিকে বললেন, “তুমি, হারোণ, নাদব, অবীহূ এবং ইস্রায়েলের 70 জন প্রবীণ নেতৃবৃন্দ পর্বতের ওপর]]></a:t>
+              <a:t><![CDATA[1. பின்பு அவர் மோசேயை நோக்கி: நீயும் ஆரோனும் நாதாபும் அபியூவும் இஸ்ரவேலின் மூப்பரில் எழுபதுபேரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5627,51 +6353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রাস্তার ওপরে দাঁড়িয়ে ছিলেন|]]></a:t>
+              <a:t><![CDATA[9. பின்பு மோசேயும் ஆரோனும் நாதாபும் அபியூவும், இஸ்ரவேலருடைய மூப்பரில் எழுபதுபேரும் ஏறிப்போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5759,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ইস্রায়েলের প্রবীণদের প্রত্যেকে ঈশ্বরকে দেখতে পেল| কিন্তু ঈশ্বর তাদের ধ্বংস করেন নি|পরিবর্তে]]></a:t>
+              <a:t><![CDATA[10. இஸ்ரவேலின் தேவனைத் தரிசித்தார்கள். அவருடைய பாதத்தின்கீழே நீலக்கல்லிழைத்த வேலைக்கு ஒப்பாகவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5891,51 +6617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তারা সবাই একত্রে ভোজন ও পান করল|]]></a:t>
+              <a:t><![CDATA[தெளிந்த வானத்தின் பிரபைக்கு ஒப்பாகவும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6023,51 +6749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. প্রভু মোশিকে বললেন, “পর্বতের ওপর আমার কাছে এসো এবং ওখানে থাকো| আমি লোকদের জন্য আমার শিক্ষামালা ও]]></a:t>
+              <a:t><![CDATA[11. அவர் இஸ்ரவேல் புத்திரருடைய அதிபதிகள்மேல் தம்முடைய கையை நீட்டவில்லை; அவர்கள் தேவனைத் தரிசித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6155,51 +6881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিধিগুলি দুটো প্রস্তর ফলকে লিখে রেখেছি| আমি এই প্রস্তর ফলকগুলি তোমাকে দিতে চাই|”]]></a:t>
+              <a:t><![CDATA[பின்பு புசித்துக் குடித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6287,51 +7013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. তখন মোশি ও তার পরিচারক যিহোশূয় ঈশ্বরের কাছে যাওয়ার জন্য পর্বতে চড়লো|]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: நீ மலையின்மேல் என்னிடத்திற்கு ஏறிவந்து, அங்கே இரு; நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6419,51 +7145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. মোশি প্রবীণ নেতৃবৃন্দের উদ্দেশ্যে বলল, “এখানে তোমরা আমাদের দুজনের জন্য অপেক্ষা করো| আমরা তোমাদের]]></a:t>
+              <a:t><![CDATA[உனக்குக் கற்பலகைகளையும், நீ அவர்களுக்கு உபதேசிப்பதற்கு, நான் எழுதின நியாயப்பிரமாணத்தையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6551,51 +7277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কাছে ফিরে আসব| আমি যাবার পর তোমাদের কারো কোন সমস্যা হলে হারোণ ও হূরের কাছে যাবে|”]]></a:t>
+              <a:t><![CDATA[கற்பனைகளையும் கொடுப்பேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6683,51 +7409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. মোশি যখন পর্বতে উঠল তখন পর্বত মেঘে আচ্ছন্ন ছিল|]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது மோசே தன் ஊழியக்காரனாகிய யோசுவாவோடே எழுந்து போனான். மோசே தேவ பர்வதத்தில் ஏறிப்போகையில்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6815,51 +7541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. সীনয় পর্বতে প্রভুর মহিমা স্থায়ী হল| ছয় দিন পর্বত মেঘে ঢেকে রইল এবং সপ্তম দিনে ঈশ্বর মেঘের]]></a:t>
+              <a:t><![CDATA[14. அவன் மூப்பரை நோக்கி: நாங்கள் உங்களிடத்தில் திரும்பிவருமட்டும், நீங்கள் இங்கே எங்களுக்காகக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6947,51 +7673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[উঠে এসে দূর থেকে আমার উপাসনা করো|]]></a:t>
+              <a:t><![CDATA[கர்த்தரிடத்தில் ஏறிவந்து, தூரத்திலிருந்து பணிந்துகொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7079,51 +7805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ভেতর থেকে মোশির সঙ্গে কথা বললেন|]]></a:t>
+              <a:t><![CDATA[காத்திருங்கள்; ஆரோனும் ஊரும் உங்களிடத்தில் இருக்கிறார்கள்; ஒருவனுக்கு யாதொரு காரியம் உண்டானால், அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7211,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. আর তখন ইস্রায়েলের লোকরা প্রভুর মহিমা দেখতে পেল| য়েন এক আগুনের গোলা জ্বলছিল পর্বতের চূড়ায়|]]></a:t>
+              <a:t><![CDATA[அவர்களிடத்தில் போகலாம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7343,51 +8069,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. তখন মোশি মেঘের মধ্যে দিয়েই পর্বতের চূড়ায় উঠতে লাগল| মোশি ঐ পর্বতে 40 দিন ও 40 রাত কাটিযেছিল|]]></a:t>
+              <a:t><![CDATA[15. மோசே மலையின்மேல் ஏறினபோது, ஒரு மேகம் மலையை மூடிற்று.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. கர்த்தருடைய மகிமை சீனாய்மலையின்மேல் தங்கியிருந்தது; மேகம் ஆறு நாள் அதை மூடியிருந்தது; ஏழாம்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நாளில் அவர் மேகத்தின் நடுவிலிருந்து மோசேயைக் கூப்பிட்டார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. மலையின் கொடுமுடியிலே கர்த்தருடைய மகிமையின் காட்சி இஸ்ரவேல் புத்திரருடைய கண்களுக்குப் பட்சிக்கிற]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அக்கினியைப்போல் இருந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. மோசே மேகத்தின் நடுவிலே பிரவேசித்து, மலையின்மேல் ஏறி, இரவும் பகலும் நாற்பதுநாள் மலையில்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +8993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. কিন্তু মোশি একাই প্রভুর কাছে আসবে| অন্যরা য়েন প্রভুর কাছে না যায| এমনকি বাকী লোকরা মোশির সঙ্গে]]></a:t>
+              <a:t><![CDATA[2. மோசே மாத்திரம் கர்த்தரிடத்தில் சமீபித்து வரலாம்; அவர்கள் சமீபித்து வரலாகாது; ஜனங்கள் அவனோடேகூட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +9125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পর্বতে উঠবে না|”]]></a:t>
+              <a:t><![CDATA[ஏறிவரவேண்டாம் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. প্রভুর সমস্ত নির্দেশ ও সমস্ত বিধি মোশি লোকদের বলল| তখন সবাই রাজী হল এবং বলল, “আমরা প্রভুর সমস্ত]]></a:t>
+              <a:t><![CDATA[3. மோசே வந்து, கர்த்தருடைய வார்த்தைகள் யாவையும் நியாயங்கள் யாவையும் ஜனங்களுக்கு அறிவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নির্দেশ মেনে চলব|”]]></a:t>
+              <a:t><![CDATA[அப்பொழுது ஜனங்களெல்லாரும் ஏகசத்தமாய்: கர்த்தர் அருளின எல்லா வார்த்தைகளின்படியும் செய்வோம் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. তখন মোশি একটি খাতায় প্রভুর সমস্ত নির্দেশ লিখে রাখল| পরদিন সকালে সে জেগে উঠল এবং পর্বতের পাদদেশে]]></a:t>
+              <a:t><![CDATA[பிரதியுத்தரம் சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[একটি বেদী এবং ইস্রায়েলের দ্বাদশ পরিবারগোষ্ঠী অনুসারে বারোটি স্তম্ভ নির্মাণ করল|]]></a:t>
+              <a:t><![CDATA[4. மோசே கர்த்தருடைய வார்த்தைகளையெல்லாம் எழுதிவைத்து, அதிகாலமே எழுந்து, மலையின் அடியில் ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8196,91 +9714,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 24]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme47">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme86">
   <a:themeElements>
-    <a:clrScheme name="Theme47">
+    <a:clrScheme name="Theme86">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme47">
+    <a:fontScheme name="Theme86">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8306,51 +9824,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme47">
+    <a:fmtScheme name="Theme86">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8481,51 +9999,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>32</Slides>
+  <Slides>38</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>