--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -109,70 +109,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...18 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -212,60 +192,50 @@
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
-    <p:sldId id="315" r:id="rId62"/>
-[...8 lines deleted...]
-    <p:sldId id="324" r:id="rId71"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -422,63 +392,53 @@
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
-  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
-[...11 lines deleted...]
-  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -538,51 +498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்கள் நடுவிலே நான் வாசம் பண்ண, எனக்கு ஒரு பரிசுத்த ஸ்தலத்தை உண்டாக்குவார்களாக.]]></a:t>
+              <a:t><![CDATA[7. ஏபோத்திலும் மார்ப்பதக்கத்திலும் பதிக்கும் கோமேதகக் கற்களும் இரத்தினங்களுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -647,51 +607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நான் உனக்குக் காண்பிக்கும் வாசஸ்தலத்தின் மாதிரியின்படியும், அதினுடைய எல்லாத் தட்டுமுட்டுகளின் மாதிரியின்படியும் அதைச் செய்வீர்களாக.]]></a:t>
+              <a:t><![CDATA[17. பசும்பொன்னினாலே கிருபாசனத்தைப் பண்ணுவாயாக; அது இரண்டரை முழ நீழமும் ஒன்றரை முழ அகலமுமாய் இருக்கக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -756,51 +716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நான் உனக்குக் காண்பிக்கும் வாசஸ்தலத்தின் மாதிரியின்படியும், அதினுடைய எல்லாத் தட்டுமுட்டுகளின் மாதிரியின்படியும் அதைச் செய்வீர்களாக.]]></a:t>
+              <a:t><![CDATA[8. அவர்கள் நடுவிலே நான் வாசம் பண்ண, எனக்கு ஒரு பரிசுத்த ஸ்தலத்தை உண்டாக்குவார்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -865,51 +825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சீத்திம் மரத்தினால் ஒரு பெட்டியைப் பண்ணக்கடவர்கள்; அதின் நீளம் இரண்டரை முழமும், அதின் அகலம் ஒன்றரை முழமும், அதன் உயரம் ஒன்றரை முழமுமாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[18. பொன்னினால் இரண்டு கேருபீன்களைச் செய்வாயாக; பொன்னைத் தகடாய் அடித்து, அவைகளைச் செய்து, கிருபாசனத்தின் இரண்டு ஓரங்களிலும் வைப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -974,51 +934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சீத்திம் மரத்தினால் ஒரு பெட்டியைப் பண்ணக்கடவர்கள்; அதின் நீளம் இரண்டரை முழமும், அதின் அகலம் ஒன்றரை முழமும், அதன் உயரம் ஒன்றரை முழமுமாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[9. நான் உனக்குக் காண்பிக்கும் வாசஸ்தலத்தின் மாதிரியின்படியும், அதினுடைய எல்லாத் தட்டுமுட்டுகளின் மாதிரியின்படியும் அதைச் செய்வீர்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1083,51 +1043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதை எங்கும் பசும்பொன்தகட்டால் மூடுவாயாக; நீ அதின் உட்புறத்தையும் வெளிப்புறத்தையும் அதினால் மூடி, அதின்மேல் சுற்றிலும் பொன்னினால் திரணையை உண்டாக்கி,]]></a:t>
+              <a:t><![CDATA[9. நான் உனக்குக் காண்பிக்கும் வாசஸ்தலத்தின் மாதிரியின்படியும், அதினுடைய எல்லாத் தட்டுமுட்டுகளின் மாதிரியின்படியும் அதைச் செய்வீர்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1192,51 +1152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதை எங்கும் பசும்பொன்தகட்டால் மூடுவாயாக; நீ அதின் உட்புறத்தையும் வெளிப்புறத்தையும் அதினால் மூடி, அதின்மேல் சுற்றிலும் பொன்னினால் திரணையை உண்டாக்கி,]]></a:t>
+              <a:t><![CDATA[10. சீத்திம் மரத்தினால் ஒரு பெட்டியைப் பண்ணக்கடவர்கள்; அதின் நீளம் இரண்டரை முழமும், அதின் அகலம் ஒன்றரை முழமும், அதன் உயரம் ஒன்றரை முழமுமாயிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1301,51 +1261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதற்கு நாலு பொன் வளையங்களை வார்ப்பித்து, அவைகளை அதின் நாலு மூலைகளிலும் போட்டு, ஒரு பக்கத்தில் இரண்டு வளையங்களும், மறுபக்கத்தில் இரண்டு வளையங்களும் இருக்கும்படி தைத்து,]]></a:t>
+              <a:t><![CDATA[10. சீத்திம் மரத்தினால் ஒரு பெட்டியைப் பண்ணக்கடவர்கள்; அதின் நீளம் இரண்டரை முழமும், அதின் அகலம் ஒன்றரை முழமும், அதன் உயரம் ஒன்றரை முழமுமாயிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1410,51 +1370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதற்கு நாலு பொன் வளையங்களை வார்ப்பித்து, அவைகளை அதின் நாலு மூலைகளிலும் போட்டு, ஒரு பக்கத்தில் இரண்டு வளையங்களும், மறுபக்கத்தில் இரண்டு வளையங்களும் இருக்கும்படி தைத்து,]]></a:t>
+              <a:t><![CDATA[19. ஒரு புறத்து ஓரத்தில் ஒரு கேருபீனையும் மறுபுறத்து ஓரத்தில் மற்றக் கேருபீனையும் பண்ணிவை; அந்தக் கேருபீன்கள் கிருபாசனத்தின் இரண்டு ஓரங்களிலும் அதனோடே ஏகவேலையாயிருக்கும்படி, அவைகளைப் பண்ணக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1519,51 +1479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. சீத்திம் மரத்தால் தண்டுகளைச் செய்து, அவைகளைப் பொன்தகட்டால் மூடி,]]></a:t>
+              <a:t><![CDATA[19. ஒரு புறத்து ஓரத்தில் ஒரு கேருபீனையும் மறுபுறத்து ஓரத்தில் மற்றக் கேருபீனையும் பண்ணிவை; அந்தக் கேருபீன்கள் கிருபாசனத்தின் இரண்டு ஓரங்களிலும் அதனோடே ஏகவேலையாயிருக்கும்படி, அவைகளைப் பண்ணக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1737,51 +1697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அந்தத் தண்டுகளால் பெட்டியைச் சுமக்கும்படி, அவைகளைப் பெட்டியின் பக்கங்களிலிருக்கும் வளையங்களிலே பாய்ச்சக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[11. அதை எங்கும் பசும்பொன்தகட்டால் மூடுவாயாக; நீ அதின் உட்புறத்தையும் வெளிப்புறத்தையும் அதினால் மூடி, அதின்மேல் சுற்றிலும் பொன்னினால் திரணையை உண்டாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1846,51 +1806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அந்தத் தண்டுகளால் பெட்டியைச் சுமக்கும்படி, அவைகளைப் பெட்டியின் பக்கங்களிலிருக்கும் வளையங்களிலே பாய்ச்சக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[20. அந்தக் கேருபீன்கள் தங்கள் செட்டைகளை உயர விரித்து, தங்கள் செட்டைகளால் கிருபாசனத்தை மூடுகிறவைகளும் ஒன்றுக்கொன்று எதிர்முகமுள்ளவைகளுமாய் இருக்கக்கடவது; கேருபீன்களின் முகங்கள் கிருபாசனத்தை நோக்குகிறவைகளாயிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1955,51 +1915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அந்தத் தண்டுகள் பெட்டியிலிருந்து கழற்றப்படாமல், அதின் வளையங்களிலே இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[20. அந்தக் கேருபீன்கள் தங்கள் செட்டைகளை உயர விரித்து, தங்கள் செட்டைகளால் கிருபாசனத்தை மூடுகிறவைகளும் ஒன்றுக்கொன்று எதிர்முகமுள்ளவைகளுமாய் இருக்கக்கடவது; கேருபீன்களின் முகங்கள் கிருபாசனத்தை நோக்குகிறவைகளாயிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2064,51 +2024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நான் உனக்குக் கொடுக்கும் சாட்சிப் பிரமாணத்தை அந்தப் பெட்டியிலே வைப்பாயாக.]]></a:t>
+              <a:t><![CDATA[12. அதற்கு நாலு பொன் வளையங்களை வார்ப்பித்து, அவைகளை அதின் நாலு மூலைகளிலும் போட்டு, ஒரு பக்கத்தில் இரண்டு வளையங்களும், மறுபக்கத்தில் இரண்டு வளையங்களும் இருக்கும்படி தைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2173,51 +2133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பசும்பொன்னினாலே கிருபாசனத்தைப் பண்ணுவாயாக; அது இரண்டரை முழ நீழமும் ஒன்றரை முழ அகலமுமாய் இருக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[12. அதற்கு நாலு பொன் வளையங்களை வார்ப்பித்து, அவைகளை அதின் நாலு மூலைகளிலும் போட்டு, ஒரு பக்கத்தில் இரண்டு வளையங்களும், மறுபக்கத்தில் இரண்டு வளையங்களும் இருக்கும்படி தைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2282,51 +2242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பசும்பொன்னினாலே கிருபாசனத்தைப் பண்ணுவாயாக; அது இரண்டரை முழ நீழமும் ஒன்றரை முழ அகலமுமாய் இருக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[21. கிருபாசனத்தைப் பெட்டியின்மீதில் வைத்து, பெட்டிக்குள்ளே நான் உனக்குக் கொடுக்கும் சாட்சிப்பிரமாணத்தை வைப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2391,51 +2351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பொன்னினால் இரண்டு கேருபீன்களைச் செய்வாயாக; பொன்னைத் தகடாய் அடித்து, அவைகளைச் செய்து, கிருபாசனத்தின் இரண்டு ஓரங்களிலும் வைப்பாயாக.]]></a:t>
+              <a:t><![CDATA[13. சீத்திம் மரத்தால் தண்டுகளைச் செய்து, அவைகளைப் பொன்தகட்டால் மூடி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2500,51 +2460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பொன்னினால் இரண்டு கேருபீன்களைச் செய்வாயாக; பொன்னைத் தகடாய் அடித்து, அவைகளைச் செய்து, கிருபாசனத்தின் இரண்டு ஓரங்களிலும் வைப்பாயாக.]]></a:t>
+              <a:t><![CDATA[22. அங்கே நான் உன்னைச் சந்திப்பேன்; கிருபாசனத்தின்மீதிலும் சாட்சிப்பெட்டியின்மேல் நிற்கும் இரண்டு கேருபீன்களின் நடுவிலும் இருந்து நான் இஸ்ரவேல் புத்திரருக்காக உனக்குக் கற்பிக்கப் போகிறவைகளையெல்லாம் உன்னோடே சொல்லுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2609,51 +2569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஒரு புறத்து ஓரத்தில் ஒரு கேருபீனையும் மறுபுறத்து ஓரத்தில் மற்றக் கேருபீனையும் பண்ணிவை; அந்தக் கேருபீன்கள் கிருபாசனத்தின் இரண்டு ஓரங்களிலும் அதனோடே ஏகவேலையாயிருக்கும்படி, அவைகளைப் பண்ணக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[22. அங்கே நான் உன்னைச் சந்திப்பேன்; கிருபாசனத்தின்மீதிலும் சாட்சிப்பெட்டியின்மேல் நிற்கும் இரண்டு கேருபீன்களின் நடுவிலும் இருந்து நான் இஸ்ரவேல் புத்திரருக்காக உனக்குக் கற்பிக்கப் போகிறவைகளையெல்லாம் உன்னோடே சொல்லுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2718,51 +2678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஒரு புறத்து ஓரத்தில் ஒரு கேருபீனையும் மறுபுறத்து ஓரத்தில் மற்றக் கேருபீனையும் பண்ணிவை; அந்தக் கேருபீன்கள் கிருபாசனத்தின் இரண்டு ஓரங்களிலும் அதனோடே ஏகவேலையாயிருக்கும்படி, அவைகளைப் பண்ணக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[14. அந்தத் தண்டுகளால் பெட்டியைச் சுமக்கும்படி, அவைகளைப் பெட்டியின் பக்கங்களிலிருக்கும் வளையங்களிலே பாய்ச்சக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2936,51 +2896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அந்தக் கேருபீன்கள் தங்கள் செட்டைகளை உயர விரித்து, தங்கள் செட்டைகளால் கிருபாசனத்தை மூடுகிறவைகளும் ஒன்றுக்கொன்று எதிர்முகமுள்ளவைகளுமாய் இருக்கக்கடவது; கேருபீன்களின் முகங்கள் கிருபாசனத்தை நோக்குகிறவைகளாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[14. அந்தத் தண்டுகளால் பெட்டியைச் சுமக்கும்படி, அவைகளைப் பெட்டியின் பக்கங்களிலிருக்கும் வளையங்களிலே பாய்ச்சக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3045,51 +3005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அந்தக் கேருபீன்கள் தங்கள் செட்டைகளை உயர விரித்து, தங்கள் செட்டைகளால் கிருபாசனத்தை மூடுகிறவைகளும் ஒன்றுக்கொன்று எதிர்முகமுள்ளவைகளுமாய் இருக்கக்கடவது; கேருபீன்களின் முகங்கள் கிருபாசனத்தை நோக்குகிறவைகளாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[23. சீத்திம் மரத்தால் ஒரு மேஜையையும் பண்ணுவாயாக; அது இரண்டு முழ நீளமும் ஒரு முழ அகலமும் ஒன்றரை முழ உயரமுமாய் இருக்கக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3154,51 +3114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அந்தக் கேருபீன்கள் தங்கள் செட்டைகளை உயர விரித்து, தங்கள் செட்டைகளால் கிருபாசனத்தை மூடுகிறவைகளும் ஒன்றுக்கொன்று எதிர்முகமுள்ளவைகளுமாய் இருக்கக்கடவது; கேருபீன்களின் முகங்கள் கிருபாசனத்தை நோக்குகிறவைகளாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[23. சீத்திம் மரத்தால் ஒரு மேஜையையும் பண்ணுவாயாக; அது இரண்டு முழ நீளமும் ஒரு முழ அகலமும் ஒன்றரை முழ உயரமுமாய் இருக்கக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3263,51 +3223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கிருபாசனத்தைப் பெட்டியின்மீதில் வைத்து, பெட்டிக்குள்ளே நான் உனக்குக் கொடுக்கும் சாட்சிப்பிரமாணத்தை வைப்பாயாக.]]></a:t>
+              <a:t><![CDATA[15. அந்தத் தண்டுகள் பெட்டியிலிருந்து கழற்றப்படாமல், அதின் வளையங்களிலே இருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3372,51 +3332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கிருபாசனத்தைப் பெட்டியின்மீதில் வைத்து, பெட்டிக்குள்ளே நான் உனக்குக் கொடுக்கும் சாட்சிப்பிரமாணத்தை வைப்பாயாக.]]></a:t>
+              <a:t><![CDATA[15. அந்தத் தண்டுகள் பெட்டியிலிருந்து கழற்றப்படாமல், அதின் வளையங்களிலே இருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3481,51 +3441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அங்கே நான் உன்னைச் சந்திப்பேன்; கிருபாசனத்தின்மீதிலும் சாட்சிப்பெட்டியின்மேல் நிற்கும் இரண்டு கேருபீன்களின் நடுவிலும் இருந்து நான் இஸ்ரவேல் புத்திரருக்காக உனக்குக் கற்பிக்கப் போகிறவைகளையெல்லாம் உன்னோடே சொல்லுவேன்.]]></a:t>
+              <a:t><![CDATA[24. அதைப் பசும் பொன்தகட்டால் மூடி, சுற்றிலும் அதற்குப் பொன்னினால் திரணையை உண்டாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3590,51 +3550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அங்கே நான் உன்னைச் சந்திப்பேன்; கிருபாசனத்தின்மீதிலும் சாட்சிப்பெட்டியின்மேல் நிற்கும் இரண்டு கேருபீன்களின் நடுவிலும் இருந்து நான் இஸ்ரவேல் புத்திரருக்காக உனக்குக் கற்பிக்கப் போகிறவைகளையெல்லாம் உன்னோடே சொல்லுவேன்.]]></a:t>
+              <a:t><![CDATA[16. நான் உனக்குக் கொடுக்கும் சாட்சிப் பிரமாணத்தை அந்தப் பெட்டியிலே வைப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3699,51 +3659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அங்கே நான் உன்னைச் சந்திப்பேன்; கிருபாசனத்தின்மீதிலும் சாட்சிப்பெட்டியின்மேல் நிற்கும் இரண்டு கேருபீன்களின் நடுவிலும் இருந்து நான் இஸ்ரவேல் புத்திரருக்காக உனக்குக் கற்பிக்கப் போகிறவைகளையெல்லாம் உன்னோடே சொல்லுவேன்.]]></a:t>
+              <a:t><![CDATA[25. சுற்றிலும் அதற்கு நாலு விரற்கடையான சட்டத்தையும், அதின் சட்டத்திற்குச் சுற்றிலும் பொன்னினால் திரணையையும் உண்டாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3808,51 +3768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. சீத்திம் மரத்தால் ஒரு மேஜையையும் பண்ணுவாயாக; அது இரண்டு முழ நீளமும் ஒரு முழ அகலமும் ஒன்றரை முழ உயரமுமாய் இருக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[25. சுற்றிலும் அதற்கு நாலு விரற்கடையான சட்டத்தையும், அதின் சட்டத்திற்குச் சுற்றிலும் பொன்னினால் திரணையையும் உண்டாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3917,51 +3877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. சீத்திம் மரத்தால் ஒரு மேஜையையும் பண்ணுவாயாக; அது இரண்டு முழ நீளமும் ஒரு முழ அகலமும் ஒன்றரை முழ உயரமுமாய் இருக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[26. அதற்கு நாலு பொன்வளையங்களைப் பண்ணி, அவைகளை அதின் நாலு கால்களுக்கு இருக்கும் நாலு மூலைகளிலும் தைக்கக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4135,51 +4095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அதைப் பசும் பொன்தகட்டால் மூடி, சுற்றிலும் அதற்குப் பொன்னினால் திரணையை உண்டாக்கி,]]></a:t>
+              <a:t><![CDATA[27. அந்த வளையங்கள் மேஜையைச் சுமக்கும் தண்டுகளுக்கு இடங்களாயிருக்கும்படி, சட்டத்தின் அருகே இருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4244,51 +4204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. சுற்றிலும் அதற்கு நாலு விரற்கடையான சட்டத்தையும், அதின் சட்டத்திற்குச் சுற்றிலும் பொன்னினால் திரணையையும் உண்டாக்கி,]]></a:t>
+              <a:t><![CDATA[27. அந்த வளையங்கள் மேஜையைச் சுமக்கும் தண்டுகளுக்கு இடங்களாயிருக்கும்படி, சட்டத்தின் அருகே இருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4353,51 +4313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. சுற்றிலும் அதற்கு நாலு விரற்கடையான சட்டத்தையும், அதின் சட்டத்திற்குச் சுற்றிலும் பொன்னினால் திரணையையும் உண்டாக்கி,]]></a:t>
+              <a:t><![CDATA[28. அந்தத் தண்டுகளைச் சீத்திம் மரத்தினால் செய்து, அவைகளைப் பொன்தகட்டால் மூடக்கடவாய்; அவைகளால் மேஜை சுமக்கப்படவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4462,51 +4422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அதற்கு நாலு பொன்வளையங்களைப் பண்ணி, அவைகளை அதின் நாலு கால்களுக்கு இருக்கும் நாலு மூலைகளிலும் தைக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[29. அதற்குரிய தட்டுகளையும், தூபக்கரண்டிகளையும், கிண்ணங்களைையும், பானபலி கரகங்களையும் பண்ணக்கடவாய்; அவைகளைப் பசும்பொன்னினால் பண்ணக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4571,51 +4531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அதற்கு நாலு பொன்வளையங்களைப் பண்ணி, அவைகளை அதின் நாலு கால்களுக்கு இருக்கும் நாலு மூலைகளிலும் தைக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[30. மேஜையின்மேல் நித்தமும் என் சந்நிதியில் சமுகத்தப்பங்களை வைக்கக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4680,51 +4640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அந்த வளையங்கள் மேஜையைச் சுமக்கும் தண்டுகளுக்கு இடங்களாயிருக்கும்படி, சட்டத்தின் அருகே இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[31. பசும்பொன்னினால் ஒரு குத்துவிளக்கையும் உண்டாக்குவாயாக; அது பொன்னினால் அடிப்புவேலையாய்ச் செய்யப்படவேண்டும்; அதின் தண்டும் கிளைகளும் மொக்குகளும் பழங்களும் பூக்களும் பொன்னினால் செய்யப்படவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4789,51 +4749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அந்தத் தண்டுகளைச் சீத்திம் மரத்தினால் செய்து, அவைகளைப் பொன்தகட்டால் மூடக்கடவாய்; அவைகளால் மேஜை சுமக்கப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[31. பசும்பொன்னினால் ஒரு குத்துவிளக்கையும் உண்டாக்குவாயாக; அது பொன்னினால் அடிப்புவேலையாய்ச் செய்யப்படவேண்டும்; அதின் தண்டும் கிளைகளும் மொக்குகளும் பழங்களும் பூக்களும் பொன்னினால் செய்யப்படவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4898,51 +4858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அந்தத் தண்டுகளைச் சீத்திம் மரத்தினால் செய்து, அவைகளைப் பொன்தகட்டால் மூடக்கடவாய்; அவைகளால் மேஜை சுமக்கப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[32. ஆறு கிளைகள் அதின் பக்கங்களில் விடவேண்டும்; குத்துவிளக்கின் மூன்று கிளைகள் அதின் ஒரு பக்கத்திலும், குத்துவிளக்கின் மூன்று கிளைகள் அதின் மறுபக்கத்திலும் விடவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5007,51 +4967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அதற்குரிய தட்டுகளையும், தூபக்கரண்டிகளையும், கிண்ணங்களைையும், பானபலி கரகங்களையும் பண்ணக்கடவாய்; அவைகளைப் பசும்பொன்னினால் பண்ணக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[32. ஆறு கிளைகள் அதின் பக்கங்களில் விடவேண்டும்; குத்துவிளக்கின் மூன்று கிளைகள் அதின் ஒரு பக்கத்திலும், குத்துவிளக்கின் மூன்று கிளைகள் அதின் மறுபக்கத்திலும் விடவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5116,51 +5076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அதற்குரிய தட்டுகளையும், தூபக்கரண்டிகளையும், கிண்ணங்களைையும், பானபலி கரகங்களையும் பண்ணக்கடவாய்; அவைகளைப் பசும்பொன்னினால் பண்ணக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[33. ஒவ்வொரு கிளையிலே வாதுமைக் கொட்டைக்கு ஒப்பான மூன்று மொக்குகளும், ஒரு பழமும், ஒரு பூவும் இருப்பதாக; குத்துவிளக்கிலிருந்து புறப்படும் ஆறு கிளைகளிலும் அப்படியே இருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5334,51 +5294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. மேஜையின்மேல் நித்தமும் என் சந்நிதியில் சமுகத்தப்பங்களை வைக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[34. விளக்குத்தண்டிலோ, வாதுமைக் கொட்டைக்கு ஒப்பான நாலு மொக்குகளும், பழங்களும், பூக்களும் இருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5443,51 +5403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. பசும்பொன்னினால் ஒரு குத்துவிளக்கையும் உண்டாக்குவாயாக; அது பொன்னினால் அடிப்புவேலையாய்ச் செய்யப்படவேண்டும்; அதின் தண்டும் கிளைகளும் மொக்குகளும் பழங்களும் பூக்களும் பொன்னினால் செய்யப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[35. அதிலிருந்து புறப்படும் இரண்டு கிளைகளின்கீழ் ஒரு பழமும், வேறு இரண்டு கிளைகளின்கீழ் ஒரு பழமும், மற்ற இரண்டு கிளைகளின்கீழ் ஒரு பழமும் இருப்பதாக; விளக்குத்தண்டிலிருந்து புறப்படும் ஆறு கிளைகளுக்கும் அப்படியே இருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5552,51 +5512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. பசும்பொன்னினால் ஒரு குத்துவிளக்கையும் உண்டாக்குவாயாக; அது பொன்னினால் அடிப்புவேலையாய்ச் செய்யப்படவேண்டும்; அதின் தண்டும் கிளைகளும் மொக்குகளும் பழங்களும் பூக்களும் பொன்னினால் செய்யப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[35. அதிலிருந்து புறப்படும் இரண்டு கிளைகளின்கீழ் ஒரு பழமும், வேறு இரண்டு கிளைகளின்கீழ் ஒரு பழமும், மற்ற இரண்டு கிளைகளின்கீழ் ஒரு பழமும் இருப்பதாக; விளக்குத்தண்டிலிருந்து புறப்படும் ஆறு கிளைகளுக்கும் அப்படியே இருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5661,51 +5621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ஆறு கிளைகள் அதின் பக்கங்களில் விடவேண்டும்; குத்துவிளக்கின் மூன்று கிளைகள் அதின் ஒரு பக்கத்திலும், குத்துவிளக்கின் மூன்று கிளைகள் அதின் மறுபக்கத்திலும் விடவேண்டும்.]]></a:t>
+              <a:t><![CDATA[36. அவைகளின் பழங்களும் அவைகளின் கிளைகளும் பொன்னினால் உண்டானவைகளாயிருப்பதாக; அவையெல்லாம் தகடாய் அடித்த பசும்பொன்னால் செய்யப்பட்ட ஒரே வேலையாயிருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5770,51 +5730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ஆறு கிளைகள் அதின் பக்கங்களில் விடவேண்டும்; குத்துவிளக்கின் மூன்று கிளைகள் அதின் ஒரு பக்கத்திலும், குத்துவிளக்கின் மூன்று கிளைகள் அதின் மறுபக்கத்திலும் விடவேண்டும்.]]></a:t>
+              <a:t><![CDATA[36. அவைகளின் பழங்களும் அவைகளின் கிளைகளும் பொன்னினால் உண்டானவைகளாயிருப்பதாக; அவையெல்லாம் தகடாய் அடித்த பசும்பொன்னால் செய்யப்பட்ட ஒரே வேலையாயிருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5879,51 +5839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ஒவ்வொரு கிளையிலே வாதுமைக் கொட்டைக்கு ஒப்பான மூன்று மொக்குகளும், ஒரு பழமும், ஒரு பூவும் இருப்பதாக; குத்துவிளக்கிலிருந்து புறப்படும் ஆறு கிளைகளிலும் அப்படியே இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[37. அதில் ஏழு அகல்களைச் செய்வாயாக; அதற்கு நேரெதிராய் எரியும்படிக்கு அவைகள் ஏற்றப்படக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5988,51 +5948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ஒவ்வொரு கிளையிலே வாதுமைக் கொட்டைக்கு ஒப்பான மூன்று மொக்குகளும், ஒரு பழமும், ஒரு பூவும் இருப்பதாக; குத்துவிளக்கிலிருந்து புறப்படும் ஆறு கிளைகளிலும் அப்படியே இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[38. அதின் கத்தரிகளும் சாம்பல் பாத்திரங்களும் பசும்பொன்னினால் செய்யப்படுவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6097,51 +6057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ஒவ்வொரு கிளையிலே வாதுமைக் கொட்டைக்கு ஒப்பான மூன்று மொக்குகளும், ஒரு பழமும், ஒரு பூவும் இருப்பதாக; குத்துவிளக்கிலிருந்து புறப்படும் ஆறு கிளைகளிலும் அப்படியே இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[39. அதையும் அதற்குரிய பணிமுட்டுகள் யாவையும் ஒரு தாலந்து பசும்பொன்னினால் பண்ணவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6206,51 +6166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. விளக்குத்தண்டிலோ, வாதுமைக் கொட்டைக்கு ஒப்பான நாலு மொக்குகளும், பழங்களும், பூக்களும் இருப்பதாக.]]></a:t>
+              <a:t><![CDATA[40. மலையிலே உனக்குக் காண்பிக்கப்பட்ட மாதிரியின்படியே அவைகளைச் செய்ய எச்சரிக்கையாயிரு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6315,51 +6275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. விளக்குத்தண்டிலோ, வாதுமைக் கொட்டைக்கு ஒப்பான நாலு மொக்குகளும், பழங்களும், பூக்களும் இருப்பதாக.]]></a:t>
+              <a:t><![CDATA[40. மலையிலே உனக்குக் காண்பிக்கப்பட்ட மாதிரியின்படியே அவைகளைச் செய்ய எச்சரிக்கையாயிரு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6425,1140 +6385,50 @@
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[4. இளநீலநூலும், இரத்தாம்பரநூலும், சிவப்புநூலும், மெல்லிய பஞ்சுநூலும், வெள்ளாட்டுமயிரும்,]]></a:t>
-            </a:r>
-[...1088 lines deleted...]
-              <a:t><![CDATA[40. மலையிலே உனக்குக் காண்பிக்கப்பட்ட மாதிரியின்படியே அவைகளைச் செய்ய எச்சரிக்கையாயிரு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7920,51 +6790,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469488616" r:id="rId1"/>
+    <p:sldLayoutId id="2474540482" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8404,130 +7274,50 @@
 
 <file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...78 lines deleted...]
-
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -8652,51 +7442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And let them make me a sanctuary; that I may dwell among them.]]></a:t>
+              <a:t><![CDATA[ব্যবহৃত হবে তা গ্রহণ করো|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8784,51 +7574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. According to all that I show you, after the pattern of the tabernacle, and the pattern of all the]]></a:t>
+              <a:t><![CDATA[17. আড়াই হাত লম্বা ও দেড় হাত চওড়া একটি সোনার আচ্ছাদন তৈরী করবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8916,51 +7706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[instruments thereof, even so shall all of you make it.]]></a:t>
+              <a:t><![CDATA[8. ঈশ্বর আরও বললেন, “লোকরা আমার জন্য একটি পবিত্র স্থান তৈরী করবে| তখন আমি তাদের মধ্যে থাকতে পারব|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9048,51 +7838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And they shall make an ark of shittim wood: two cubits and a half shall be the length thereof,]]></a:t>
+              <a:t><![CDATA[18. “পেটানো সোনা দিয়ে দুইটি করূব দূত বানাও এবং সোনার আচ্ছাদনের দুই প্রান্তে তাদের রাখো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9180,51 +7970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and a cubit and a half the breadth thereof, and a cubit and a half the height thereof.]]></a:t>
+              <a:t><![CDATA[9. আমি তোমাদের পবিত্র তাঁবু এবং তার আসবাবপত্রাদি কেমন দেখতে হওয়া উচিত্‌ দেখাব| এবং আমি য়েমনটি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9312,51 +8102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And you shall overlay it with pure gold, within and without shall you overlay it, and shall make]]></a:t>
+              <a:t><![CDATA[দেখাব ঠিক তেমনি একটি তাঁবু তৈরী করবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9444,51 +8234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[upon it a crown of gold round about.]]></a:t>
+              <a:t><![CDATA[10. “একটি বিশেষ সিন্দুক তৈরী করবে| সিন্দুকটি তোমরা বাবলা কাঠ দিয়ে তৈরী করবে| পবিত্র সিন্দুকটির]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9576,51 +8366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And you shall cast four rings of gold for it, and put them in the four corners thereof; and two]]></a:t>
+              <a:t><![CDATA[দৈর্য়্ঘ হবে 2.5 হাত, প্রস্থ 1.5 হাত এবং উচ্চতা 1.5 হাত|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9708,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[rings shall be in the one side of it, and two rings in the other side of it.]]></a:t>
+              <a:t><![CDATA[19. আচ্ছাদনের দুই কোণায তাদের রেখে একই আচ্ছাদনের নীচে ওদের স্থাপন করবে| এরপর দূতদের এবং আচ্ছাদনটিকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9840,51 +8630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And you shall make staves of shittim wood, and overlay them with gold.]]></a:t>
+              <a:t><![CDATA[একটি অখণ্ড বস্তু করবার জন্য তাদের যুক্ত করো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9972,51 +8762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And the LORD spoke unto Moses, saying,]]></a:t>
+              <a:t><![CDATA[1. প্রভু মোশিকে বললেন,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10104,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And you shall put the staves into the rings by the sides of the ark, that the ark may be borne]]></a:t>
+              <a:t><![CDATA[11. পুরো সিন্দুকটির ভেতরে বাইরে সোনা দিয়ে মুড়ে দেবে| তোমরা অবশ্যই তার চারধারে সোনার ঝালর দেবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10236,51 +9026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with them.]]></a:t>
+              <a:t><![CDATA[20. দূতদের ডানা দুটিকে অবশ্যই আকাশের দিকে বিস্তৃত করে দিতে হবে| এবার ডানা সমেত দূতের মূর্তিকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10368,51 +9158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. The staves shall be in the rings of the ark: they shall not be taken from it.]]></a:t>
+              <a:t><![CDATA[সিন্দুকে এমনভাবে রাখবে য়েন দুজনেই মুখোমুখি আচ্ছাদনের দিকে তাকিযে থাকে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10500,51 +9290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And you shall put into the ark the testimony which I shall give you.]]></a:t>
+              <a:t><![CDATA[12. তোমরা সিন্দুকটিকে বয়ে নেওয়ার জন্য চারটি সোনার আংটা সিন্দুকটির চারদিকে লাগাবে| দুদিকে দুটো করে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10632,51 +9422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And you shall make a mercy seat of pure gold: two cubits and a half shall be the length thereof,]]></a:t>
+              <a:t><![CDATA[সোনার কড়া বা আংটা থাকবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10764,51 +9554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and a cubit and a half the breadth thereof.]]></a:t>
+              <a:t><![CDATA[21. “আমি তোমাদের চুক্তিটি দেবে এবং তোমরা তা সিন্দুকে রাখবে এবং সিন্দুকের ওপর ঐ ঢাকনাটি দিয়ে দেবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +9686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And you shall make two cherubims of gold, of beaten work shall you make them, in the two ends of]]></a:t>
+              <a:t><![CDATA[13. এরপর সিন্দুকটিকে বহন করার জন্য দুটো বাবলা কাঠের দণ্ড বানাবে| এই দণ্ডটিও সোনা দিয়ে মোড়া থাকবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +9818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the mercy seat.]]></a:t>
+              <a:t><![CDATA[22. আমি যখন তোমাদের সঙ্গে সাক্ষাত্‌ করব তখন আমি পরস্পর মুখোমুখি ঐ দূতদের মাঝখানে আচ্ছাদনের ওপর থেকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +9950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And make one cherub on the one end, and the other cherub on the other end: even of the mercy]]></a:t>
+              <a:t><![CDATA[কথা বলব| ইস্রায়েলবাসীকে দেবার জন্য আমি আমার সমস্ত আদেশসমূহ তোমাদের দেব|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +10082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[seat shall all of you make the cherubims on the two ends thereof.]]></a:t>
+              <a:t><![CDATA[14. এরপর সিন্দুকটির দু প্রান্তের আংটার মধ্যে দণ্ডগুলি ঢোকাবে এবং সিন্দুকটিকে বয়ে নিয়ে যাওয়ার কাজে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +10214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Speak unto the children of Israel, that they bring me an offering: of every man that gives it]]></a:t>
+              <a:t><![CDATA[2. “ইস্রায়েলের লোকদের বলো আমার জন্য উপহার নিয়ে আসতে| তারা ব্যক্তিগতভাবে নিজেদের মনে মনে ঠিক করে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11556,51 +10346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And the cherubims shall stretch forth their wings on high, covering the mercy seat with their]]></a:t>
+              <a:t><![CDATA[ব্যবহার করবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11688,51 +10478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wings, and their faces shall look one to another; toward the mercy seat shall the faces of the]]></a:t>
+              <a:t><![CDATA[23. “বাবলা কাঠের একটি টেবিল তৈরী করবে| টেবিলটি দৈর্য়্ঘে হবে 2 হাত, প্রস্থে 1 হাত এবং উচ্চতায় 1.5]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11820,51 +10610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cherubims be.]]></a:t>
+              <a:t><![CDATA[হাত|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11952,51 +10742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And you shall put the mercy seat above upon the ark; and in the ark you shall put the testimony]]></a:t>
+              <a:t><![CDATA[15. এই দণ্ডগুলি অবশ্যই সিন্দুকটির হাতার ভেতরদিকে দৃঢ় হয়ে থাকবে এবং সেগুলো কখনও খুলে নেওয়া হবে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12084,51 +10874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that I shall give you.]]></a:t>
+              <a:t><![CDATA[না|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12216,51 +11006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And there I will meet with you, and I will commune with you from above the mercy seat, from]]></a:t>
+              <a:t><![CDATA[24. টেবিলটি খাঁটি সোনা দিয়ে মোড়া থাকবে এবং টেবিলের চারদিকে সোনার নিকেল করা থাকবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12348,51 +11138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[between the two cherubims which are upon the ark of the testimony, of all things which I will give]]></a:t>
+              <a:t><![CDATA[16. ঈশ্বর বললেন, “আমি তোমাদের চুক্তিটি দেব| তা ঐ সিন্দুকে রেখে দেবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12480,51 +11270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you in commandment unto the children of Israel.]]></a:t>
+              <a:t><![CDATA[25. তারপর টেবিলের চারিদিকে 1 হাত চওড়া একটি কাঠের কাঠামো তৈরী করবে এবং ঐ কাঠের কাঠামোতে সোনার নিকেল]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12612,51 +11402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. You shall also make a table of shittim wood: two cubits shall be the length thereof, and a cubit]]></a:t>
+              <a:t><![CDATA[করা থাকবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12744,51 +11534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the breadth thereof, and a cubit and a half the height thereof.]]></a:t>
+              <a:t><![CDATA[26. টেবিলের চার পায়ায চারটি সোনার কড়া তৈরী করে রাখবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12876,51 +11666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[willingly with his heart all of you shall take my offering.]]></a:t>
+              <a:t><![CDATA[নেবে তারা আমাকে কি দিতে চায| আমার হয়ে তুমি সেই উপহারগুলি গ্রহণ করো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13008,51 +11798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And you shall overlay it with pure gold, and make thereto a crown of gold round about.]]></a:t>
+              <a:t><![CDATA[27. পায়ায সোনার কড়া চারটি টেবিলের ওপর রাখা কাঠামো বরাবর সোজা তুলে আনবে| এবার চারটি কড়ায দণ্ড]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13140,51 +11930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And you shall make unto it a border of an hand breadth round about, and you shall make a golden]]></a:t>
+              <a:t><![CDATA[ঢুকিয়ে টেবিলটিকে বহন করা যাবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13272,51 +12062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[crown to the border thereof round about.]]></a:t>
+              <a:t><![CDATA[28. বাবলা কাঠেরই দণ্ড তৈরী করে য়েগুলি সোনারপাতে মুড়ে টেবিলটিকে বহন করবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13404,51 +12194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And you shall make for it four rings of gold, and put the rings in the four corners that are on]]></a:t>
+              <a:t><![CDATA[29. সোনার থালা, চামচ, মগ ও পাত্র তৈরী করবে| মগ ও পাত্র পেয নৈবেদ্যর জন্য ব্যবহার করা হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13536,51 +12326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the four feet thereof.]]></a:t>
+              <a:t><![CDATA[30. টেবিলের ওপর আমার জন্য বিশেষ রুটি রাখবে| এবং তা য়েন সর্বক্ষণই আমার সামনে রাখা থাকে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13668,51 +12458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. Opposite to the border shall the rings be for places of the staves to bear the table.]]></a:t>
+              <a:t><![CDATA[31. “এরপর একটি দীপদান বানাবে| খাঁটি সোনাকে পিটিযে একটি সুদৃশ্য দীপদান তৈরী করবে| এই দীপদানের কাণ্ড,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13800,51 +12590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And you shall make the staves of shittim wood, and overlay them with gold, that the table may be]]></a:t>
+              <a:t><![CDATA[শাখা, গোলাধার প্রভৃতি সব অখণ্ড হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13932,51 +12722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[borne with them.]]></a:t>
+              <a:t><![CDATA[32. “এই দীপদানে অবশ্যই ছয়টি শাখা থাকতে হবে| তিনটি শাখা একদিকে প্রসারিত থাকবে এবং অন্যদিকে থাকবে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14064,51 +12854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And you shall make the dishes thereof, and spoons thereof, and covers thereof, and bowls]]></a:t>
+              <a:t><![CDATA[তিনটি শাখা|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14196,51 +12986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thereof, to cover likewise: of pure gold shall you make them.]]></a:t>
+              <a:t><![CDATA[33. প্রত্যেক শাখায় তিনটি ফুল থাকবে| ঐ দীপদানের ফুলগুলি বাদাম ফুলের মতো হবে এবং তাতে মুকুলও থাকবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14328,51 +13118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And this is the offering which all of you shall take of them; gold, and silver, and brass,]]></a:t>
+              <a:t><![CDATA[3. এই হল তার ফর্দ যা যা তুমি তাদের থেকে গ্রহণ করবে: সোনা, রূপো এবং পিতল,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14460,51 +13250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And you shall set upon the table showbread before me always.]]></a:t>
+              <a:t><![CDATA[34. দীপদানের জন্য আরও চারটে ফুল তৈরী করবে| এই ফুলগুলি হবে বাদাম ফুলের মতো, সঙ্গে মুকুলও থাকবে.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14592,51 +13382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And you shall make a candlestick of pure gold: of beaten work shall the candlestick be made: his]]></a:t>
+              <a:t><![CDATA[35. দীপদানের ছয়টি শাখা থাকবে| হাতলের বা দীপদানের কাণ্ডের দুদিক থেকে যথাক্রমে তিনটি করে শাখা বেরিয়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14724,51 +13514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shaft, and his branches, his bowls, his knops, and his flowers, shall be of the same.]]></a:t>
+              <a:t><![CDATA[আসবে| কাণ্ডের যেখানে শাখাগুলি মিশছে সেখানে ফুল ও মুকুল তৈরী করে লাগাবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14856,51 +13646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. And six branches shall come out of the sides of it; three branches of the candlestick out of the]]></a:t>
+              <a:t><![CDATA[36. পুরো দীপদানটি, এবং শাখা ফুলগুলিও খাঁটি সোনার হওয়া চাই| এবং পুরোটাই একছাঁচে অর্থাত্‌ অখণ্ড হতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14988,51 +13778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[one side, and three branches of the candlestick out of the other side:]]></a:t>
+              <a:t><![CDATA[হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15120,51 +13910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. Three bowls made like unto almonds, with a the shape of round apples and a flower in one branch;]]></a:t>
+              <a:t><![CDATA[37. এরপর সাতটি প্রদীপ বানাবে দীপদানে রাখার জন্য| এই প্রদীপগুলিই দীপদানের সামনে আলোকিত করে রাখবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15252,51 +14042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and three bowls made like almonds in the other branch, with a the shape of round apples and a]]></a:t>
+              <a:t><![CDATA[38. প্রদীপের চিমটাটিও সোনার হওয়া চাই| য়ে থালাটিতে দীপদানটি রাখা হবে সেটিকেও সোনার হতে হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15384,51 +14174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[flower: so in the six branches that come out of the candlestick.]]></a:t>
+              <a:t><![CDATA[39. ঐ দীপদান ও দীপদানের আনুষঙ্গিক অংশ তৈরী করতে অবশ্যই 75 পাউণ্ড সোনা ব্যবহার করতে হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15516,51 +14306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. And in the candlesticks shall be four bowls made like unto almonds, with their knops and their]]></a:t>
+              <a:t><![CDATA[40. পর্বতের ওপর আমি তোমাদের যা যা দেখিয়েছি তা তৈরী করার সময় সর্বদা সতর্ক থেকো, য়েন কোন ভুল না]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15648,51 +14438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[flowers.]]></a:t>
+              <a:t><![CDATA[হয়|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15780,1371 +14570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And blue, and purple, and scarlet, and fine linen, and goats' hair,]]></a:t>
-[...1319 lines deleted...]
-              <a:t><![CDATA[40. And look that you make them after their pattern, which was showed you in the mount.]]></a:t>
+              <a:t><![CDATA[4. নীল, বেগুনী এবং লাল সূতো ও মসৃণ শনের কাপড় এবং ছাগলের লোম,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17232,51 +14702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And rams' skins dyed red, and badgers' skins, and shittim wood,]]></a:t>
+              <a:t><![CDATA[5. মেষের লাল রঙের চামড়া, মসৃণ চামড়া, বাবলা কাঠ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17364,51 +14834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Oil for the light, spices for anointing oil, and for sweet incense,]]></a:t>
+              <a:t><![CDATA[6. প্রদীপের তেল, অভিষেকের তেল, সুগন্ধি মশলা, সুগন্ধি ধূপ তৈরির মশলা|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17496,51 +14966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Onyx stones, and stones to be set in the ephod, and in the breastplate.]]></a:t>
+              <a:t><![CDATA[7. এগুলি ছাড়াও অলীক মণি এবং অন্যান্য মনিমাণিক্য য়েগুলো যাজক দ্বারা পরিহিত এফোদ এবং বক্ষাবরণের ওপর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17557,91 +15027,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 25]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme84">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme89">
   <a:themeElements>
-    <a:clrScheme name="Theme84">
+    <a:clrScheme name="Theme89">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme84">
+    <a:fontScheme name="Theme89">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -17667,51 +15137,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme84">
+    <a:fmtScheme name="Theme89">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -17842,51 +15312,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>69</Slides>
+  <Slides>59</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>