--- v1 (2026-07-31)
+++ v2 (2026-09-16)
@@ -109,50 +109,68 @@
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -192,50 +210,59 @@
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
+    <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -392,53 +419,62 @@
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
-  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -498,51 +534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஏபோத்திலும் மார்ப்பதக்கத்திலும் பதிக்கும் கோமேதகக் கற்களும் இரத்தினங்களுமே.]]></a:t>
+              <a:t><![CDATA[8. And let them make me a sanctuary; that I may dwell among them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -607,51 +643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பசும்பொன்னினாலே கிருபாசனத்தைப் பண்ணுவாயாக; அது இரண்டரை முழ நீழமும் ஒன்றரை முழ அகலமுமாய் இருக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[9. According to all that I show you, after the pattern of the tabernacle, and the pattern of all the instruments thereof, even so shall all of you make it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -716,51 +752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்கள் நடுவிலே நான் வாசம் பண்ண, எனக்கு ஒரு பரிசுத்த ஸ்தலத்தை உண்டாக்குவார்களாக.]]></a:t>
+              <a:t><![CDATA[9. According to all that I show you, after the pattern of the tabernacle, and the pattern of all the instruments thereof, even so shall all of you make it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -825,51 +861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பொன்னினால் இரண்டு கேருபீன்களைச் செய்வாயாக; பொன்னைத் தகடாய் அடித்து, அவைகளைச் செய்து, கிருபாசனத்தின் இரண்டு ஓரங்களிலும் வைப்பாயாக.]]></a:t>
+              <a:t><![CDATA[10. And they shall make an ark of shittim wood: two cubits and a half shall be the length thereof, and a cubit and a half the breadth thereof, and a cubit and a half the height thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -934,51 +970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நான் உனக்குக் காண்பிக்கும் வாசஸ்தலத்தின் மாதிரியின்படியும், அதினுடைய எல்லாத் தட்டுமுட்டுகளின் மாதிரியின்படியும் அதைச் செய்வீர்களாக.]]></a:t>
+              <a:t><![CDATA[10. And they shall make an ark of shittim wood: two cubits and a half shall be the length thereof, and a cubit and a half the breadth thereof, and a cubit and a half the height thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1043,51 +1079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நான் உனக்குக் காண்பிக்கும் வாசஸ்தலத்தின் மாதிரியின்படியும், அதினுடைய எல்லாத் தட்டுமுட்டுகளின் மாதிரியின்படியும் அதைச் செய்வீர்களாக.]]></a:t>
+              <a:t><![CDATA[11. And you shall overlay it with pure gold, within and without shall you overlay it, and shall make upon it a crown of gold round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1152,51 +1188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சீத்திம் மரத்தினால் ஒரு பெட்டியைப் பண்ணக்கடவர்கள்; அதின் நீளம் இரண்டரை முழமும், அதின் அகலம் ஒன்றரை முழமும், அதன் உயரம் ஒன்றரை முழமுமாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[11. And you shall overlay it with pure gold, within and without shall you overlay it, and shall make upon it a crown of gold round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1261,51 +1297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சீத்திம் மரத்தினால் ஒரு பெட்டியைப் பண்ணக்கடவர்கள்; அதின் நீளம் இரண்டரை முழமும், அதின் அகலம் ஒன்றரை முழமும், அதன் உயரம் ஒன்றரை முழமுமாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[12. And you shall cast four rings of gold for it, and put them in the four corners thereof; and two rings shall be in the one side of it, and two rings in the other side of it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1370,51 +1406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஒரு புறத்து ஓரத்தில் ஒரு கேருபீனையும் மறுபுறத்து ஓரத்தில் மற்றக் கேருபீனையும் பண்ணிவை; அந்தக் கேருபீன்கள் கிருபாசனத்தின் இரண்டு ஓரங்களிலும் அதனோடே ஏகவேலையாயிருக்கும்படி, அவைகளைப் பண்ணக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[12. And you shall cast four rings of gold for it, and put them in the four corners thereof; and two rings shall be in the one side of it, and two rings in the other side of it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1479,51 +1515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஒரு புறத்து ஓரத்தில் ஒரு கேருபீனையும் மறுபுறத்து ஓரத்தில் மற்றக் கேருபீனையும் பண்ணிவை; அந்தக் கேருபீன்கள் கிருபாசனத்தின் இரண்டு ஓரங்களிலும் அதனோடே ஏகவேலையாயிருக்கும்படி, அவைகளைப் பண்ணக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[13. And you shall make staves of shittim wood, and overlay them with gold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1588,51 +1624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[1. And the LORD spoke unto Moses, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1697,51 +1733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதை எங்கும் பசும்பொன்தகட்டால் மூடுவாயாக; நீ அதின் உட்புறத்தையும் வெளிப்புறத்தையும் அதினால் மூடி, அதின்மேல் சுற்றிலும் பொன்னினால் திரணையை உண்டாக்கி,]]></a:t>
+              <a:t><![CDATA[14. And you shall put the staves into the rings by the sides of the ark, that the ark may be borne with them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1806,51 +1842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அந்தக் கேருபீன்கள் தங்கள் செட்டைகளை உயர விரித்து, தங்கள் செட்டைகளால் கிருபாசனத்தை மூடுகிறவைகளும் ஒன்றுக்கொன்று எதிர்முகமுள்ளவைகளுமாய் இருக்கக்கடவது; கேருபீன்களின் முகங்கள் கிருபாசனத்தை நோக்குகிறவைகளாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[14. And you shall put the staves into the rings by the sides of the ark, that the ark may be borne with them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1915,51 +1951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அந்தக் கேருபீன்கள் தங்கள் செட்டைகளை உயர விரித்து, தங்கள் செட்டைகளால் கிருபாசனத்தை மூடுகிறவைகளும் ஒன்றுக்கொன்று எதிர்முகமுள்ளவைகளுமாய் இருக்கக்கடவது; கேருபீன்களின் முகங்கள் கிருபாசனத்தை நோக்குகிறவைகளாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[15. The staves shall be in the rings of the ark: they shall not be taken from it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2024,51 +2060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதற்கு நாலு பொன் வளையங்களை வார்ப்பித்து, அவைகளை அதின் நாலு மூலைகளிலும் போட்டு, ஒரு பக்கத்தில் இரண்டு வளையங்களும், மறுபக்கத்தில் இரண்டு வளையங்களும் இருக்கும்படி தைத்து,]]></a:t>
+              <a:t><![CDATA[16. And you shall put into the ark the testimony which I shall give you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2133,51 +2169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதற்கு நாலு பொன் வளையங்களை வார்ப்பித்து, அவைகளை அதின் நாலு மூலைகளிலும் போட்டு, ஒரு பக்கத்தில் இரண்டு வளையங்களும், மறுபக்கத்தில் இரண்டு வளையங்களும் இருக்கும்படி தைத்து,]]></a:t>
+              <a:t><![CDATA[17. And you shall make a mercy seat of pure gold: two cubits and a half shall be the length thereof, and a cubit and a half the breadth thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2242,51 +2278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கிருபாசனத்தைப் பெட்டியின்மீதில் வைத்து, பெட்டிக்குள்ளே நான் உனக்குக் கொடுக்கும் சாட்சிப்பிரமாணத்தை வைப்பாயாக.]]></a:t>
+              <a:t><![CDATA[17. And you shall make a mercy seat of pure gold: two cubits and a half shall be the length thereof, and a cubit and a half the breadth thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2351,51 +2387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. சீத்திம் மரத்தால் தண்டுகளைச் செய்து, அவைகளைப் பொன்தகட்டால் மூடி,]]></a:t>
+              <a:t><![CDATA[18. And you shall make two cherubims of gold, of beaten work shall you make them, in the two ends of the mercy seat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2460,51 +2496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அங்கே நான் உன்னைச் சந்திப்பேன்; கிருபாசனத்தின்மீதிலும் சாட்சிப்பெட்டியின்மேல் நிற்கும் இரண்டு கேருபீன்களின் நடுவிலும் இருந்து நான் இஸ்ரவேல் புத்திரருக்காக உனக்குக் கற்பிக்கப் போகிறவைகளையெல்லாம் உன்னோடே சொல்லுவேன்.]]></a:t>
+              <a:t><![CDATA[18. And you shall make two cherubims of gold, of beaten work shall you make them, in the two ends of the mercy seat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2569,51 +2605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அங்கே நான் உன்னைச் சந்திப்பேன்; கிருபாசனத்தின்மீதிலும் சாட்சிப்பெட்டியின்மேல் நிற்கும் இரண்டு கேருபீன்களின் நடுவிலும் இருந்து நான் இஸ்ரவேல் புத்திரருக்காக உனக்குக் கற்பிக்கப் போகிறவைகளையெல்லாம் உன்னோடே சொல்லுவேன்.]]></a:t>
+              <a:t><![CDATA[19. And make one cherub on the one end, and the other cherub on the other end: even of the mercy seat shall all of you make the cherubims on the two ends thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2678,51 +2714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அந்தத் தண்டுகளால் பெட்டியைச் சுமக்கும்படி, அவைகளைப் பெட்டியின் பக்கங்களிலிருக்கும் வளையங்களிலே பாய்ச்சக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[19. And make one cherub on the one end, and the other cherub on the other end: even of the mercy seat shall all of you make the cherubims on the two ends thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2787,51 +2823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இஸ்ரவேல் புத்திரர் எனக்குக் காணிக்கையைக் கொண்டுவரும்படி அவர்களுக்குச் சொல்லு; மனப்பூர்வமாய் உற்சாகத்துடன் கொடுப்பவன் எவனோ அவனிடத்தில் எனக்குக் காணிக்கையை வாங்குவீர்களாக.]]></a:t>
+              <a:t><![CDATA[2. Speak unto the children of Israel, that they bring me an offering: of every man that gives it willingly with his heart all of you shall take my offering.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2896,51 +2932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அந்தத் தண்டுகளால் பெட்டியைச் சுமக்கும்படி, அவைகளைப் பெட்டியின் பக்கங்களிலிருக்கும் வளையங்களிலே பாய்ச்சக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[20. And the cherubims shall stretch forth their wings on high, covering the mercy seat with their wings, and their faces shall look one to another; toward the mercy seat shall the faces of the cherubims be.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3005,51 +3041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. சீத்திம் மரத்தால் ஒரு மேஜையையும் பண்ணுவாயாக; அது இரண்டு முழ நீளமும் ஒரு முழ அகலமும் ஒன்றரை முழ உயரமுமாய் இருக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[20. And the cherubims shall stretch forth their wings on high, covering the mercy seat with their wings, and their faces shall look one to another; toward the mercy seat shall the faces of the cherubims be.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3114,51 +3150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. சீத்திம் மரத்தால் ஒரு மேஜையையும் பண்ணுவாயாக; அது இரண்டு முழ நீளமும் ஒரு முழ அகலமும் ஒன்றரை முழ உயரமுமாய் இருக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[20. And the cherubims shall stretch forth their wings on high, covering the mercy seat with their wings, and their faces shall look one to another; toward the mercy seat shall the faces of the cherubims be.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3223,51 +3259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அந்தத் தண்டுகள் பெட்டியிலிருந்து கழற்றப்படாமல், அதின் வளையங்களிலே இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[21. And you shall put the mercy seat above upon the ark; and in the ark you shall put the testimony that I shall give you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3332,51 +3368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அந்தத் தண்டுகள் பெட்டியிலிருந்து கழற்றப்படாமல், அதின் வளையங்களிலே இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[21. And you shall put the mercy seat above upon the ark; and in the ark you shall put the testimony that I shall give you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3441,51 +3477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அதைப் பசும் பொன்தகட்டால் மூடி, சுற்றிலும் அதற்குப் பொன்னினால் திரணையை உண்டாக்கி,]]></a:t>
+              <a:t><![CDATA[22. And there I will meet with you, and I will commune with you from above the mercy seat, from between the two cherubims which are upon the ark of the testimony, of all things which I will give you in commandment unto the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3550,51 +3586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நான் உனக்குக் கொடுக்கும் சாட்சிப் பிரமாணத்தை அந்தப் பெட்டியிலே வைப்பாயாக.]]></a:t>
+              <a:t><![CDATA[22. And there I will meet with you, and I will commune with you from above the mercy seat, from between the two cherubims which are upon the ark of the testimony, of all things which I will give you in commandment unto the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3659,51 +3695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. சுற்றிலும் அதற்கு நாலு விரற்கடையான சட்டத்தையும், அதின் சட்டத்திற்குச் சுற்றிலும் பொன்னினால் திரணையையும் உண்டாக்கி,]]></a:t>
+              <a:t><![CDATA[22. And there I will meet with you, and I will commune with you from above the mercy seat, from between the two cherubims which are upon the ark of the testimony, of all things which I will give you in commandment unto the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3768,51 +3804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. சுற்றிலும் அதற்கு நாலு விரற்கடையான சட்டத்தையும், அதின் சட்டத்திற்குச் சுற்றிலும் பொன்னினால் திரணையையும் உண்டாக்கி,]]></a:t>
+              <a:t><![CDATA[23. You shall also make a table of shittim wood: two cubits shall be the length thereof, and a cubit the breadth thereof, and a cubit and a half the height thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3877,51 +3913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அதற்கு நாலு பொன்வளையங்களைப் பண்ணி, அவைகளை அதின் நாலு கால்களுக்கு இருக்கும் நாலு மூலைகளிலும் தைக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[23. You shall also make a table of shittim wood: two cubits shall be the length thereof, and a cubit the breadth thereof, and a cubit and a half the height thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3986,51 +4022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இஸ்ரவேல் புத்திரர் எனக்குக் காணிக்கையைக் கொண்டுவரும்படி அவர்களுக்குச் சொல்லு; மனப்பூர்வமாய் உற்சாகத்துடன் கொடுப்பவன் எவனோ அவனிடத்தில் எனக்குக் காணிக்கையை வாங்குவீர்களாக.]]></a:t>
+              <a:t><![CDATA[2. Speak unto the children of Israel, that they bring me an offering: of every man that gives it willingly with his heart all of you shall take my offering.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4095,51 +4131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அந்த வளையங்கள் மேஜையைச் சுமக்கும் தண்டுகளுக்கு இடங்களாயிருக்கும்படி, சட்டத்தின் அருகே இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[24. And you shall overlay it with pure gold, and make thereto a crown of gold round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4204,51 +4240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அந்த வளையங்கள் மேஜையைச் சுமக்கும் தண்டுகளுக்கு இடங்களாயிருக்கும்படி, சட்டத்தின் அருகே இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[25. And you shall make unto it a border of an hand breadth round about, and you shall make a golden crown to the border thereof round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4313,51 +4349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அந்தத் தண்டுகளைச் சீத்திம் மரத்தினால் செய்து, அவைகளைப் பொன்தகட்டால் மூடக்கடவாய்; அவைகளால் மேஜை சுமக்கப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[25. And you shall make unto it a border of an hand breadth round about, and you shall make a golden crown to the border thereof round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4422,51 +4458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அதற்குரிய தட்டுகளையும், தூபக்கரண்டிகளையும், கிண்ணங்களைையும், பானபலி கரகங்களையும் பண்ணக்கடவாய்; அவைகளைப் பசும்பொன்னினால் பண்ணக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[26. And you shall make for it four rings of gold, and put the rings in the four corners that are on the four feet thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4531,51 +4567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. மேஜையின்மேல் நித்தமும் என் சந்நிதியில் சமுகத்தப்பங்களை வைக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[26. And you shall make for it four rings of gold, and put the rings in the four corners that are on the four feet thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4640,51 +4676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. பசும்பொன்னினால் ஒரு குத்துவிளக்கையும் உண்டாக்குவாயாக; அது பொன்னினால் அடிப்புவேலையாய்ச் செய்யப்படவேண்டும்; அதின் தண்டும் கிளைகளும் மொக்குகளும் பழங்களும் பூக்களும் பொன்னினால் செய்யப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[27. Opposite to the border shall the rings be for places of the staves to bear the table.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4749,51 +4785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. பசும்பொன்னினால் ஒரு குத்துவிளக்கையும் உண்டாக்குவாயாக; அது பொன்னினால் அடிப்புவேலையாய்ச் செய்யப்படவேண்டும்; அதின் தண்டும் கிளைகளும் மொக்குகளும் பழங்களும் பூக்களும் பொன்னினால் செய்யப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[27. Opposite to the border shall the rings be for places of the staves to bear the table.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4858,51 +4894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ஆறு கிளைகள் அதின் பக்கங்களில் விடவேண்டும்; குத்துவிளக்கின் மூன்று கிளைகள் அதின் ஒரு பக்கத்திலும், குத்துவிளக்கின் மூன்று கிளைகள் அதின் மறுபக்கத்திலும் விடவேண்டும்.]]></a:t>
+              <a:t><![CDATA[28. And you shall make the staves of shittim wood, and overlay them with gold, that the table may be borne with them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4967,51 +5003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ஆறு கிளைகள் அதின் பக்கங்களில் விடவேண்டும்; குத்துவிளக்கின் மூன்று கிளைகள் அதின் ஒரு பக்கத்திலும், குத்துவிளக்கின் மூன்று கிளைகள் அதின் மறுபக்கத்திலும் விடவேண்டும்.]]></a:t>
+              <a:t><![CDATA[28. And you shall make the staves of shittim wood, and overlay them with gold, that the table may be borne with them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5076,51 +5112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ஒவ்வொரு கிளையிலே வாதுமைக் கொட்டைக்கு ஒப்பான மூன்று மொக்குகளும், ஒரு பழமும், ஒரு பூவும் இருப்பதாக; குத்துவிளக்கிலிருந்து புறப்படும் ஆறு கிளைகளிலும் அப்படியே இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[29. And you shall make the dishes thereof, and spoons thereof, and covers thereof, and bowls thereof, to cover likewise: of pure gold shall you make them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5185,51 +5221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீங்கள் அவர்களிடத்தில் வாங்கவேண்டிய காணிக்கையாவன, பொன்னும், வெள்ளியும், வெண்கலமும்,]]></a:t>
+              <a:t><![CDATA[3. And this is the offering which all of you shall take of them; gold, and silver, and brass,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5294,51 +5330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. விளக்குத்தண்டிலோ, வாதுமைக் கொட்டைக்கு ஒப்பான நாலு மொக்குகளும், பழங்களும், பூக்களும் இருப்பதாக.]]></a:t>
+              <a:t><![CDATA[29. And you shall make the dishes thereof, and spoons thereof, and covers thereof, and bowls thereof, to cover likewise: of pure gold shall you make them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5403,51 +5439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அதிலிருந்து புறப்படும் இரண்டு கிளைகளின்கீழ் ஒரு பழமும், வேறு இரண்டு கிளைகளின்கீழ் ஒரு பழமும், மற்ற இரண்டு கிளைகளின்கீழ் ஒரு பழமும் இருப்பதாக; விளக்குத்தண்டிலிருந்து புறப்படும் ஆறு கிளைகளுக்கும் அப்படியே இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[30. And you shall set upon the table showbread before me always.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5512,51 +5548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அதிலிருந்து புறப்படும் இரண்டு கிளைகளின்கீழ் ஒரு பழமும், வேறு இரண்டு கிளைகளின்கீழ் ஒரு பழமும், மற்ற இரண்டு கிளைகளின்கீழ் ஒரு பழமும் இருப்பதாக; விளக்குத்தண்டிலிருந்து புறப்படும் ஆறு கிளைகளுக்கும் அப்படியே இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[31. And you shall make a candlestick of pure gold: of beaten work shall the candlestick be made: his shaft, and his branches, his bowls, his knops, and his flowers, shall be of the same.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5621,51 +5657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அவைகளின் பழங்களும் அவைகளின் கிளைகளும் பொன்னினால் உண்டானவைகளாயிருப்பதாக; அவையெல்லாம் தகடாய் அடித்த பசும்பொன்னால் செய்யப்பட்ட ஒரே வேலையாயிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[31. And you shall make a candlestick of pure gold: of beaten work shall the candlestick be made: his shaft, and his branches, his bowls, his knops, and his flowers, shall be of the same.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5730,51 +5766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அவைகளின் பழங்களும் அவைகளின் கிளைகளும் பொன்னினால் உண்டானவைகளாயிருப்பதாக; அவையெல்லாம் தகடாய் அடித்த பசும்பொன்னால் செய்யப்பட்ட ஒரே வேலையாயிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[31. And you shall make a candlestick of pure gold: of beaten work shall the candlestick be made: his shaft, and his branches, his bowls, his knops, and his flowers, shall be of the same.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5839,51 +5875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அதில் ஏழு அகல்களைச் செய்வாயாக; அதற்கு நேரெதிராய் எரியும்படிக்கு அவைகள் ஏற்றப்படக்கடவது.]]></a:t>
+              <a:t><![CDATA[32. And six branches shall come out of the sides of it; three branches of the candlestick out of the one side, and three branches of the candlestick out of the other side:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5948,51 +5984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அதின் கத்தரிகளும் சாம்பல் பாத்திரங்களும் பசும்பொன்னினால் செய்யப்படுவதாக.]]></a:t>
+              <a:t><![CDATA[32. And six branches shall come out of the sides of it; three branches of the candlestick out of the one side, and three branches of the candlestick out of the other side:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6057,51 +6093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அதையும் அதற்குரிய பணிமுட்டுகள் யாவையும் ஒரு தாலந்து பசும்பொன்னினால் பண்ணவேண்டும்.]]></a:t>
+              <a:t><![CDATA[33. Three bowls made like unto almonds, with a the shape of round apples and a flower in one branch; and three bowls made like almonds in the other branch, with a the shape of round apples and a flower: so in the six branches that come out of the candlestick.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6166,51 +6202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. மலையிலே உனக்குக் காண்பிக்கப்பட்ட மாதிரியின்படியே அவைகளைச் செய்ய எச்சரிக்கையாயிரு.]]></a:t>
+              <a:t><![CDATA[33. Three bowls made like unto almonds, with a the shape of round apples and a flower in one branch; and three bowls made like almonds in the other branch, with a the shape of round apples and a flower: so in the six branches that come out of the candlestick.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6275,51 +6311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. மலையிலே உனக்குக் காண்பிக்கப்பட்ட மாதிரியின்படியே அவைகளைச் செய்ய எச்சரிக்கையாயிரு.]]></a:t>
+              <a:t><![CDATA[34. And in the candlesticks shall be four bowls made like unto almonds, with their knops and their flowers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6384,51 +6420,1032 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இளநீலநூலும், இரத்தாம்பரநூலும், சிவப்புநூலும், மெல்லிய பஞ்சுநூலும், வெள்ளாட்டுமயிரும்,]]></a:t>
+              <a:t><![CDATA[4. And blue, and purple, and scarlet, and fine linen, and goats' hair,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. And there shall be a the shape of round apples under two branches of the same, and a the shape of round apples under two branches of the same, and a the shape of round apples under two branches of the same, according to the six branches that proceed out of the candlestick.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. And there shall be a the shape of round apples under two branches of the same, and a the shape of round apples under two branches of the same, and a the shape of round apples under two branches of the same, according to the six branches that proceed out of the candlestick.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. And there shall be a the shape of round apples under two branches of the same, and a the shape of round apples under two branches of the same, and a the shape of round apples under two branches of the same, according to the six branches that proceed out of the candlestick.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. Their knops and their branches shall be of the same: all it shall be one beaten work of pure gold.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. Their knops and their branches shall be of the same: all it shall be one beaten work of pure gold.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. And you shall make the seven lamps thereof: and they shall light the lamps thereof, that they may give light opposite to it.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. And the tongs thereof, and the intruments for snuffings thereof, shall be of pure gold.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. Of a talent of pure gold shall he make it, with all these vessels.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. And look that you make them after their pattern, which was showed you in the mount.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6493,51 +7510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. சிவப்புத்தீர்ந்த ஆட்டுக்கடாத்தோலும், தகசுத்தோலும், சீத்திம் மரமும்,]]></a:t>
+              <a:t><![CDATA[5. And rams' skins dyed red, and badgers' skins, and shittim wood,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6602,51 +7619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. விளக்கெண்ணெயும், அபிஷேகதைலத்துக்குப் பரிமளவர்க்கங்களும், தூபத்துக்குச் சுகந்தவர்க்கங்களும்,]]></a:t>
+              <a:t><![CDATA[6. Oil for the light, spices for anointing oil, and for sweet incense,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6711,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஏபோத்திலும் மார்ப்பதக்கத்திலும் பதிக்கும் கோமேதகக் கற்களும் இரத்தினங்களுமே.]]></a:t>
+              <a:t><![CDATA[7. Onyx stones, and stones to be set in the ephod, and in the breastplate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6790,51 +7807,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474540482" r:id="rId1"/>
+    <p:sldLayoutId id="2478604235" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7274,50 +8291,122 @@
 
 <file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7442,51 +8531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ব্যবহৃত হবে তা গ্রহণ করো|”]]></a:t>
+              <a:t><![CDATA[8. அவர்கள் நடுவிலே நான் வாசம் பண்ண, எனக்கு ஒரு பரிசுத்த ஸ்தலத்தை உண்டாக்குவார்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +8663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. আড়াই হাত লম্বা ও দেড় হাত চওড়া একটি সোনার আচ্ছাদন তৈরী করবে|]]></a:t>
+              <a:t><![CDATA[9. நான் உனக்குக் காண்பிக்கும் வாசஸ்தலத்தின் மாதிரியின்படியும், அதினுடைய எல்லாத் தட்டுமுட்டுகளின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +8795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ঈশ্বর আরও বললেন, “লোকরা আমার জন্য একটি পবিত্র স্থান তৈরী করবে| তখন আমি তাদের মধ্যে থাকতে পারব|]]></a:t>
+              <a:t><![CDATA[மாதிரியின்படியும் அதைச் செய்வீர்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +8927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. “পেটানো সোনা দিয়ে দুইটি করূব দূত বানাও এবং সোনার আচ্ছাদনের দুই প্রান্তে তাদের রাখো|]]></a:t>
+              <a:t><![CDATA[10. சீத்திம் மரத்தினால் ஒரு பெட்டியைப் பண்ணக்கடவர்கள்; அதின் நீளம் இரண்டரை முழமும், அதின் அகலம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +9059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. আমি তোমাদের পবিত্র তাঁবু এবং তার আসবাবপত্রাদি কেমন দেখতে হওয়া উচিত্‌ দেখাব| এবং আমি য়েমনটি]]></a:t>
+              <a:t><![CDATA[ஒன்றரை முழமும், அதன் உயரம் ஒன்றரை முழமுமாயிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +9191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেখাব ঠিক তেমনি একটি তাঁবু তৈরী করবে|]]></a:t>
+              <a:t><![CDATA[11. அதை எங்கும் பசும்பொன்தகட்டால் மூடுவாயாக; நீ அதின் உட்புறத்தையும் வெளிப்புறத்தையும் அதினால் மூடி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +9323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. “একটি বিশেষ সিন্দুক তৈরী করবে| সিন্দুকটি তোমরা বাবলা কাঠ দিয়ে তৈরী করবে| পবিত্র সিন্দুকটির]]></a:t>
+              <a:t><![CDATA[அதின்மேல் சுற்றிலும் பொன்னினால் திரணையை உண்டாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +9455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দৈর্য়্ঘ হবে 2.5 হাত, প্রস্থ 1.5 হাত এবং উচ্চতা 1.5 হাত|]]></a:t>
+              <a:t><![CDATA[12. அதற்கு நாலு பொன் வளையங்களை வார்ப்பித்து, அவைகளை அதின் நாலு மூலைகளிலும் போட்டு, ஒரு பக்கத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +9587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. আচ্ছাদনের দুই কোণায তাদের রেখে একই আচ্ছাদনের নীচে ওদের স্থাপন করবে| এরপর দূতদের এবং আচ্ছাদনটিকে]]></a:t>
+              <a:t><![CDATA[இரண்டு வளையங்களும், மறுபக்கத்தில் இரண்டு வளையங்களும் இருக்கும்படி தைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +9719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[একটি অখণ্ড বস্তু করবার জন্য তাদের যুক্ত করো|]]></a:t>
+              <a:t><![CDATA[13. சீத்திம் மரத்தால் தண்டுகளைச் செய்து, அவைகளைப் பொன்தகட்டால் மூடி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +9851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. প্রভু মোশিকে বললেন,]]></a:t>
+              <a:t><![CDATA[1. கர்த்தர் மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +9983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. পুরো সিন্দুকটির ভেতরে বাইরে সোনা দিয়ে মুড়ে দেবে| তোমরা অবশ্যই তার চারধারে সোনার ঝালর দেবে|]]></a:t>
+              <a:t><![CDATA[14. அந்தத் தண்டுகளால் பெட்டியைச் சுமக்கும்படி, அவைகளைப் பெட்டியின் பக்கங்களிலிருக்கும் வளையங்களிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9026,51 +10115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. দূতদের ডানা দুটিকে অবশ্যই আকাশের দিকে বিস্তৃত করে দিতে হবে| এবার ডানা সমেত দূতের মূর্তিকে]]></a:t>
+              <a:t><![CDATA[பாய்ச்சக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9158,51 +10247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সিন্দুকে এমনভাবে রাখবে য়েন দুজনেই মুখোমুখি আচ্ছাদনের দিকে তাকিযে থাকে|]]></a:t>
+              <a:t><![CDATA[15. அந்தத் தண்டுகள் பெட்டியிலிருந்து கழற்றப்படாமல், அதின் வளையங்களிலே இருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9290,51 +10379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. তোমরা সিন্দুকটিকে বয়ে নেওয়ার জন্য চারটি সোনার আংটা সিন্দুকটির চারদিকে লাগাবে| দুদিকে দুটো করে]]></a:t>
+              <a:t><![CDATA[16. நான் உனக்குக் கொடுக்கும் சாட்சிப் பிரமாணத்தை அந்தப் பெட்டியிலே வைப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9422,51 +10511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সোনার কড়া বা আংটা থাকবে|]]></a:t>
+              <a:t><![CDATA[17. பசும்பொன்னினாலே கிருபாசனத்தைப் பண்ணுவாயாக; அது இரண்டரை முழ நீழமும் ஒன்றரை முழ அகலமுமாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9554,51 +10643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. “আমি তোমাদের চুক্তিটি দেবে এবং তোমরা তা সিন্দুকে রাখবে এবং সিন্দুকের ওপর ঐ ঢাকনাটি দিয়ে দেবে|]]></a:t>
+              <a:t><![CDATA[இருக்கக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9686,51 +10775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. এরপর সিন্দুকটিকে বহন করার জন্য দুটো বাবলা কাঠের দণ্ড বানাবে| এই দণ্ডটিও সোনা দিয়ে মোড়া থাকবে|]]></a:t>
+              <a:t><![CDATA[18. பொன்னினால் இரண்டு கேருபீன்களைச் செய்வாயாக; பொன்னைத் தகடாய் அடித்து, அவைகளைச் செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9818,51 +10907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. আমি যখন তোমাদের সঙ্গে সাক্ষাত্‌ করব তখন আমি পরস্পর মুখোমুখি ঐ দূতদের মাঝখানে আচ্ছাদনের ওপর থেকে]]></a:t>
+              <a:t><![CDATA[கிருபாசனத்தின் இரண்டு ஓரங்களிலும் வைப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9950,51 +11039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কথা বলব| ইস্রায়েলবাসীকে দেবার জন্য আমি আমার সমস্ত আদেশসমূহ তোমাদের দেব|]]></a:t>
+              <a:t><![CDATA[19. ஒரு புறத்து ஓரத்தில் ஒரு கேருபீனையும் மறுபுறத்து ஓரத்தில் மற்றக் கேருபீனையும் பண்ணிவை; அந்தக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10082,51 +11171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. এরপর সিন্দুকটির দু প্রান্তের আংটার মধ্যে দণ্ডগুলি ঢোকাবে এবং সিন্দুকটিকে বয়ে নিয়ে যাওয়ার কাজে]]></a:t>
+              <a:t><![CDATA[கேருபீன்கள் கிருபாசனத்தின் இரண்டு ஓரங்களிலும் அதனோடே ஏகவேலையாயிருக்கும்படி, அவைகளைப் பண்ணக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10214,51 +11303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. “ইস্রায়েলের লোকদের বলো আমার জন্য উপহার নিয়ে আসতে| তারা ব্যক্তিগতভাবে নিজেদের মনে মনে ঠিক করে]]></a:t>
+              <a:t><![CDATA[2. இஸ்ரவேல் புத்திரர் எனக்குக் காணிக்கையைக் கொண்டுவரும்படி அவர்களுக்குச் சொல்லு; மனப்பூர்வமாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10346,51 +11435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ব্যবহার করবে|]]></a:t>
+              <a:t><![CDATA[20. அந்தக் கேருபீன்கள் தங்கள் செட்டைகளை உயர விரித்து, தங்கள் செட்டைகளால் கிருபாசனத்தை மூடுகிறவைகளும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10478,51 +11567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. “বাবলা কাঠের একটি টেবিল তৈরী করবে| টেবিলটি দৈর্য়্ঘে হবে 2 হাত, প্রস্থে 1 হাত এবং উচ্চতায় 1.5]]></a:t>
+              <a:t><![CDATA[ஒன்றுக்கொன்று எதிர்முகமுள்ளவைகளுமாய் இருக்கக்கடவது; கேருபீன்களின் முகங்கள் கிருபாசனத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10610,51 +11699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হাত|]]></a:t>
+              <a:t><![CDATA[நோக்குகிறவைகளாயிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10742,51 +11831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. এই দণ্ডগুলি অবশ্যই সিন্দুকটির হাতার ভেতরদিকে দৃঢ় হয়ে থাকবে এবং সেগুলো কখনও খুলে নেওয়া হবে]]></a:t>
+              <a:t><![CDATA[21. கிருபாசனத்தைப் பெட்டியின்மீதில் வைத்து, பெட்டிக்குள்ளே நான் உனக்குக் கொடுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10874,51 +11963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[না|”]]></a:t>
+              <a:t><![CDATA[சாட்சிப்பிரமாணத்தை வைப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11006,51 +12095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. টেবিলটি খাঁটি সোনা দিয়ে মোড়া থাকবে এবং টেবিলের চারদিকে সোনার নিকেল করা থাকবে|]]></a:t>
+              <a:t><![CDATA[22. அங்கே நான் உன்னைச் சந்திப்பேன்; கிருபாசனத்தின்மீதிலும் சாட்சிப்பெட்டியின்மேல் நிற்கும் இரண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11138,51 +12227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ঈশ্বর বললেন, “আমি তোমাদের চুক্তিটি দেব| তা ঐ সিন্দুকে রেখে দেবে|]]></a:t>
+              <a:t><![CDATA[கேருபீன்களின் நடுவிலும் இருந்து நான் இஸ்ரவேல் புத்திரருக்காக உனக்குக் கற்பிக்கப் போகிறவைகளையெல்லாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11270,51 +12359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. তারপর টেবিলের চারিদিকে 1 হাত চওড়া একটি কাঠের কাঠামো তৈরী করবে এবং ঐ কাঠের কাঠামোতে সোনার নিকেল]]></a:t>
+              <a:t><![CDATA[உன்னோடே சொல்லுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11402,51 +12491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করা থাকবে|]]></a:t>
+              <a:t><![CDATA[23. சீத்திம் மரத்தால் ஒரு மேஜையையும் பண்ணுவாயாக; அது இரண்டு முழ நீளமும் ஒரு முழ அகலமும் ஒன்றரை முழ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11534,51 +12623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. টেবিলের চার পায়ায চারটি সোনার কড়া তৈরী করে রাখবে|]]></a:t>
+              <a:t><![CDATA[உயரமுமாய் இருக்கக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11666,51 +12755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নেবে তারা আমাকে কি দিতে চায| আমার হয়ে তুমি সেই উপহারগুলি গ্রহণ করো|]]></a:t>
+              <a:t><![CDATA[உற்சாகத்துடன் கொடுப்பவன் எவனோ அவனிடத்தில் எனக்குக் காணிக்கையை வாங்குவீர்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11798,51 +12887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. পায়ায সোনার কড়া চারটি টেবিলের ওপর রাখা কাঠামো বরাবর সোজা তুলে আনবে| এবার চারটি কড়ায দণ্ড]]></a:t>
+              <a:t><![CDATA[24. அதைப் பசும் பொன்தகட்டால் மூடி, சுற்றிலும் அதற்குப் பொன்னினால் திரணையை உண்டாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11930,51 +13019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঢুকিয়ে টেবিলটিকে বহন করা যাবে|]]></a:t>
+              <a:t><![CDATA[25. சுற்றிலும் அதற்கு நாலு விரற்கடையான சட்டத்தையும், அதின் சட்டத்திற்குச் சுற்றிலும் பொன்னினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12062,51 +13151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. বাবলা কাঠেরই দণ্ড তৈরী করে য়েগুলি সোনারপাতে মুড়ে টেবিলটিকে বহন করবে|]]></a:t>
+              <a:t><![CDATA[திரணையையும் உண்டாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12194,51 +13283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. সোনার থালা, চামচ, মগ ও পাত্র তৈরী করবে| মগ ও পাত্র পেয নৈবেদ্যর জন্য ব্যবহার করা হবে|]]></a:t>
+              <a:t><![CDATA[26. அதற்கு நாலு பொன்வளையங்களைப் பண்ணி, அவைகளை அதின் நாலு கால்களுக்கு இருக்கும் நாலு மூலைகளிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12326,51 +13415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. টেবিলের ওপর আমার জন্য বিশেষ রুটি রাখবে| এবং তা য়েন সর্বক্ষণই আমার সামনে রাখা থাকে|]]></a:t>
+              <a:t><![CDATA[தைக்கக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12458,51 +13547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. “এরপর একটি দীপদান বানাবে| খাঁটি সোনাকে পিটিযে একটি সুদৃশ্য দীপদান তৈরী করবে| এই দীপদানের কাণ্ড,]]></a:t>
+              <a:t><![CDATA[27. அந்த வளையங்கள் மேஜையைச் சுமக்கும் தண்டுகளுக்கு இடங்களாயிருக்கும்படி, சட்டத்தின் அருகே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12590,51 +13679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শাখা, গোলাধার প্রভৃতি সব অখণ্ড হবে|]]></a:t>
+              <a:t><![CDATA[இருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12722,51 +13811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. “এই দীপদানে অবশ্যই ছয়টি শাখা থাকতে হবে| তিনটি শাখা একদিকে প্রসারিত থাকবে এবং অন্যদিকে থাকবে]]></a:t>
+              <a:t><![CDATA[28. அந்தத் தண்டுகளைச் சீத்திம் மரத்தினால் செய்து, அவைகளைப் பொன்தகட்டால் மூடக்கடவாய்; அவைகளால் மேஜை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12854,51 +13943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তিনটি শাখা|]]></a:t>
+              <a:t><![CDATA[சுமக்கப்படவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12986,51 +14075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. প্রত্যেক শাখায় তিনটি ফুল থাকবে| ঐ দীপদানের ফুলগুলি বাদাম ফুলের মতো হবে এবং তাতে মুকুলও থাকবে|]]></a:t>
+              <a:t><![CDATA[29. அதற்குரிய தட்டுகளையும், தூபக்கரண்டிகளையும், கிண்ணங்களைையும், பானபலி கரகங்களையும் பண்ணக்கடவாய்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13118,51 +14207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. এই হল তার ফর্দ যা যা তুমি তাদের থেকে গ্রহণ করবে: সোনা, রূপো এবং পিতল,]]></a:t>
+              <a:t><![CDATA[3. நீங்கள் அவர்களிடத்தில் வாங்கவேண்டிய காணிக்கையாவன, பொன்னும், வெள்ளியும், வெண்கலமும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13250,51 +14339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. দীপদানের জন্য আরও চারটে ফুল তৈরী করবে| এই ফুলগুলি হবে বাদাম ফুলের মতো, সঙ্গে মুকুলও থাকবে.]]></a:t>
+              <a:t><![CDATA[அவைகளைப் பசும்பொன்னினால் பண்ணக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13382,51 +14471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. দীপদানের ছয়টি শাখা থাকবে| হাতলের বা দীপদানের কাণ্ডের দুদিক থেকে যথাক্রমে তিনটি করে শাখা বেরিয়ে]]></a:t>
+              <a:t><![CDATA[30. மேஜையின்மேல் நித்தமும் என் சந்நிதியில் சமுகத்தப்பங்களை வைக்கக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13514,51 +14603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আসবে| কাণ্ডের যেখানে শাখাগুলি মিশছে সেখানে ফুল ও মুকুল তৈরী করে লাগাবে|]]></a:t>
+              <a:t><![CDATA[31. பசும்பொன்னினால் ஒரு குத்துவிளக்கையும் உண்டாக்குவாயாக; அது பொன்னினால் அடிப்புவேலையாய்ச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13646,51 +14735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. পুরো দীপদানটি, এবং শাখা ফুলগুলিও খাঁটি সোনার হওয়া চাই| এবং পুরোটাই একছাঁচে অর্থাত্‌ অখণ্ড হতে]]></a:t>
+              <a:t><![CDATA[செய்யப்படவேண்டும்; அதின் தண்டும் கிளைகளும் மொக்குகளும் பழங்களும் பூக்களும் பொன்னினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13778,51 +14867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হবে|]]></a:t>
+              <a:t><![CDATA[செய்யப்படவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13910,51 +14999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. এরপর সাতটি প্রদীপ বানাবে দীপদানে রাখার জন্য| এই প্রদীপগুলিই দীপদানের সামনে আলোকিত করে রাখবে|]]></a:t>
+              <a:t><![CDATA[32. ஆறு கிளைகள் அதின் பக்கங்களில் விடவேண்டும்; குத்துவிளக்கின் மூன்று கிளைகள் அதின் ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14042,51 +15131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. প্রদীপের চিমটাটিও সোনার হওয়া চাই| য়ে থালাটিতে দীপদানটি রাখা হবে সেটিকেও সোনার হতে হবে|]]></a:t>
+              <a:t><![CDATA[பக்கத்திலும், குத்துவிளக்கின் மூன்று கிளைகள் அதின் மறுபக்கத்திலும் விடவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14174,51 +15263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ঐ দীপদান ও দীপদানের আনুষঙ্গিক অংশ তৈরী করতে অবশ্যই 75 পাউণ্ড সোনা ব্যবহার করতে হবে|]]></a:t>
+              <a:t><![CDATA[33. ஒவ்வொரு கிளையிலே வாதுமைக் கொட்டைக்கு ஒப்பான மூன்று மொக்குகளும், ஒரு பழமும், ஒரு பூவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14306,51 +15395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. পর্বতের ওপর আমি তোমাদের যা যা দেখিয়েছি তা তৈরী করার সময় সর্বদা সতর্ক থেকো, য়েন কোন ভুল না]]></a:t>
+              <a:t><![CDATA[இருப்பதாக; குத்துவிளக்கிலிருந்து புறப்படும் ஆறு கிளைகளிலும் அப்படியே இருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14438,51 +15527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হয়|”]]></a:t>
+              <a:t><![CDATA[34. விளக்குத்தண்டிலோ, வாதுமைக் கொட்டைக்கு ஒப்பான நாலு மொக்குகளும், பழங்களும், பூக்களும் இருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14570,51 +15659,1239 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. নীল, বেগুনী এবং লাল সূতো ও মসৃণ শনের কাপড় এবং ছাগলের লোম,]]></a:t>
+              <a:t><![CDATA[4. இளநீலநூலும், இரத்தாம்பரநூலும், சிவப்புநூலும், மெல்லிய பஞ்சுநூலும், வெள்ளாட்டுமயிரும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. அதிலிருந்து புறப்படும் இரண்டு கிளைகளின்கீழ் ஒரு பழமும், வேறு இரண்டு கிளைகளின்கீழ் ஒரு பழமும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மற்ற இரண்டு கிளைகளின்கீழ் ஒரு பழமும் இருப்பதாக; விளக்குத்தண்டிலிருந்து புறப்படும் ஆறு கிளைகளுக்கும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்படியே இருக்கவேண்டும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. அவைகளின் பழங்களும் அவைகளின் கிளைகளும் பொன்னினால் உண்டானவைகளாயிருப்பதாக; அவையெல்லாம் தகடாய்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அடித்த பசும்பொன்னால் செய்யப்பட்ட ஒரே வேலையாயிருக்கவேண்டும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. அதில் ஏழு அகல்களைச் செய்வாயாக; அதற்கு நேரெதிராய் எரியும்படிக்கு அவைகள் ஏற்றப்படக்கடவது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. அதின் கத்தரிகளும் சாம்பல் பாத்திரங்களும் பசும்பொன்னினால் செய்யப்படுவதாக.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. அதையும் அதற்குரிய பணிமுட்டுகள் யாவையும் ஒரு தாலந்து பசும்பொன்னினால் பண்ணவேண்டும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. மலையிலே உனக்குக் காண்பிக்கப்பட்ட மாதிரியின்படியே அவைகளைச் செய்ய எச்சரிக்கையாயிரு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14702,51 +16979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. মেষের লাল রঙের চামড়া, মসৃণ চামড়া, বাবলা কাঠ,]]></a:t>
+              <a:t><![CDATA[5. சிவப்புத்தீர்ந்த ஆட்டுக்கடாத்தோலும், தகசுத்தோலும், சீத்திம் மரமும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14834,51 +17111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. প্রদীপের তেল, অভিষেকের তেল, সুগন্ধি মশলা, সুগন্ধি ধূপ তৈরির মশলা|]]></a:t>
+              <a:t><![CDATA[6. விளக்கெண்ணெயும், அபிஷேகதைலத்துக்குப் பரிமளவர்க்கங்களும், தூபத்துக்குச் சுகந்தவர்க்கங்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14966,51 +17243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. এগুলি ছাড়াও অলীক মণি এবং অন্যান্য মনিমাণিক্য য়েগুলো যাজক দ্বারা পরিহিত এফোদ এবং বক্ষাবরণের ওপর]]></a:t>
+              <a:t><![CDATA[7. ஏபோத்திலும் மார்ப்பதக்கத்திலும் பதிக்கும் கோமேதகக் கற்களும் இரத்தினங்களுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15027,91 +17304,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 25]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme89">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme64">
   <a:themeElements>
-    <a:clrScheme name="Theme89">
+    <a:clrScheme name="Theme64">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme89">
+    <a:fontScheme name="Theme64">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15137,51 +17414,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme89">
+    <a:fmtScheme name="Theme64">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15312,51 +17589,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>59</Slides>
+  <Slides>68</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>