--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -101,54 +101,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -184,52 +180,50 @@
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
-    <p:sldId id="311" r:id="rId58"/>
-    <p:sldId id="312" r:id="rId59"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -382,55 +376,53 @@
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
-  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
-[...3 lines deleted...]
-  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -490,51 +482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அந்தத் தொங்குதிரைக்குச் சீத்திம் மரத்தால் ஐந்து தூண்களைச் செய்து, அவைகளைப் பொன்தகட்டால் மூடி, அவைகளுக்குப் பொன் கொக்கிகளை உண்டாக்கி, அவைகளுக்கு ஐந்து வெண்கலப் பாதங்களை வார்ப்பிக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[33. கொக்கிகளின்கீழே அந்தத் திரைச்சீலையைத் தொங்கவிட்டு, சாட்சிப்பெட்டியை அங்கே திரைக்குள்ளாக வைக்கக்கடவாய்; அந்தத் திரைச்சீலை பரிசுத்த ஸ்தலத்திற்கும் மகா பரிசுத்த ஸ்தலத்திற்கும் பிரிவை உண்டாக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -599,51 +591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மேலும் திரித்த மெல்லிய பஞ்சுநூலினாலும் இளநீலநூலினாலும் இரத்தாம்பர நூலினாலும் சிவப்புநூலினாலும் நெய்யப்பட்ட பத்து மூடுதிரைகளால் வாசஸ்தலத்தை உண்டுபண்ணுவாயாக; அவைகளில் விசித்திரவேலையாய்க் கேருபீன்களைச் செய்யக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[33. கொக்கிகளின்கீழே அந்தத் திரைச்சீலையைத் தொங்கவிட்டு, சாட்சிப்பெட்டியை அங்கே திரைக்குள்ளாக வைக்கக்கடவாய்; அந்தத் திரைச்சீலை பரிசுத்த ஸ்தலத்திற்கும் மகா பரிசுத்த ஸ்தலத்திற்கும் பிரிவை உண்டாக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -708,51 +700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மேலும் திரித்த மெல்லிய பஞ்சுநூலினாலும் இளநீலநூலினாலும் இரத்தாம்பர நூலினாலும் சிவப்புநூலினாலும் நெய்யப்பட்ட பத்து மூடுதிரைகளால் வாசஸ்தலத்தை உண்டுபண்ணுவாயாக; அவைகளில் விசித்திரவேலையாய்க் கேருபீன்களைச் செய்யக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[34. மகா பரிசுத்த ஸ்தலத்திலே சாட்சிப் பெட்டியின்மீதில் கிருபாசனத்தை வைப்பாயாக;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -817,51 +809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஒவ்வொரு மூடுதிரையும் இருபத்தெட்டு முழ நீளமும் நாலு முழ அகலமுமாயிருப்பதாக; மூடுதிரைகளெல்லாம் ஒரே அளவாயிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[35. திரைக்குப் புறம்பாக மேஜையையும் மேஜைக்கு எதிரே வாசஸ்தலத்தின் தென்புறமாகக் குத்துவிளக்கையும் வைத்து, மேஜையை வடபுறமாக வைப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -926,51 +918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஐந்து மூடுதிரை ஒன்றோடொன்று இணைக்கப்பட்டிருக்கவேண்டும்; மற்ற ஐந்து மூடுதிரைகளும் ஒன்றோடொன்று இணைக்கப்பட்டிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[35. திரைக்குப் புறம்பாக மேஜையையும் மேஜைக்கு எதிரே வாசஸ்தலத்தின் தென்புறமாகக் குத்துவிளக்கையும் வைத்து, மேஜையை வடபுறமாக வைப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1035,51 +1027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இணைக்கப்பட்ட ஒரு மூடுதிரையின் கடை ஓரத்தில் இளநீலநூலால் காதுகளை உண்டுபண்ணு; இணைக்கப்பட்ட மற்ற மூடுதிரையின் கடைஓரத்திலும் அப்படியே செய்வாயாக.]]></a:t>
+              <a:t><![CDATA[36. இளநீலநூலும் இரத்தாம்பரநூலும் சிவப்புநூலும் திரித்த மெல்லிய பஞ்சுநூலுமாகிய இவற்றால் சித்திரத் தையல் வேலையான ஒரு தொங்குதிரையும் கூடாரத்தின் வாசலுக்கு உண்டாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1144,51 +1136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. காதுகள் ஒன்றோடொன்று இணையும்படி ஒரு மூடுதிரையில் ஐம்பது காதுகளையும், இணைக்கப்பட்ட மற்ற மூடுதிரையின் ஓரத்தில் ஐம்பது காதுகளையும் உண்டுபண்ணுவாயாக.]]></a:t>
+              <a:t><![CDATA[36. இளநீலநூலும் இரத்தாம்பரநூலும் சிவப்புநூலும் திரித்த மெல்லிய பஞ்சுநூலுமாகிய இவற்றால் சித்திரத் தையல் வேலையான ஒரு தொங்குதிரையும் கூடாரத்தின் வாசலுக்கு உண்டாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1253,51 +1245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஐம்பது பொன் கொக்கிகளையும் பண்ணி, மூடுதிரைகளை ஒன்றோடொன்று அந்தக் கொக்கிகளால் இணைத்துவிடுவாயாக, அப்பொழுது அது ஒரே வாசஸ்தலமாகும்.]]></a:t>
+              <a:t><![CDATA[37. அந்தத் தொங்குதிரைக்குச் சீத்திம் மரத்தால் ஐந்து தூண்களைச் செய்து, அவைகளைப் பொன்தகட்டால் மூடி, அவைகளுக்குப் பொன் கொக்கிகளை உண்டாக்கி, அவைகளுக்கு ஐந்து வெண்கலப் பாதங்களை வார்ப்பிக்கக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1362,51 +1354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஐம்பது பொன் கொக்கிகளையும் பண்ணி, மூடுதிரைகளை ஒன்றோடொன்று அந்தக் கொக்கிகளால் இணைத்துவிடுவாயாக, அப்பொழுது அது ஒரே வாசஸ்தலமாகும்.]]></a:t>
+              <a:t><![CDATA[37. அந்தத் தொங்குதிரைக்குச் சீத்திம் மரத்தால் ஐந்து தூண்களைச் செய்து, அவைகளைப் பொன்தகட்டால் மூடி, அவைகளுக்குப் பொன் கொக்கிகளை உண்டாக்கி, அவைகளுக்கு ஐந்து வெண்கலப் பாதங்களை வார்ப்பிக்கக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1471,51 +1463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. வாசஸ்தலத்தின்மேல் கூடாரமாகப் போடும்படி ஆட்டுமயிரால் பதினொரு மூடுதிரைகளை உண்டுபண்ணுவாயாக.]]></a:t>
+              <a:t><![CDATA[1. மேலும் திரித்த மெல்லிய பஞ்சுநூலினாலும் இளநீலநூலினாலும் இரத்தாம்பர நூலினாலும் சிவப்புநூலினாலும் நெய்யப்பட்ட பத்து மூடுதிரைகளால் வாசஸ்தலத்தை உண்டுபண்ணுவாயாக; அவைகளில் விசித்திரவேலையாய்க் கேருபீன்களைச் செய்யக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1580,51 +1572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. கொக்கிகளின்கீழே அந்தத் திரைச்சீலையைத் தொங்கவிட்டு, சாட்சிப்பெட்டியை அங்கே திரைக்குள்ளாக வைக்கக்கடவாய்; அந்தத் திரைச்சீலை பரிசுத்த ஸ்தலத்திற்கும் மகா பரிசுத்த ஸ்தலத்திற்கும் பிரிவை உண்டாக்கும்.]]></a:t>
+              <a:t><![CDATA[28. நடுத்தாழ்ப்பாள் ஒரு முனை தொடங்கி மறுமுனைமட்டும் பலகைகளின் மையத்தில் உருவப் பாய்ச்சப்பட்டிருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1689,51 +1681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஒவ்வொரு மூடுதிரை முப்பது முழ நீளமும் நாலு முழ அகலமுமாய் இருக்கவேண்டும்; பதினொரு மூடுதிரைகளும் ஒரே அளவாயிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[1. மேலும் திரித்த மெல்லிய பஞ்சுநூலினாலும் இளநீலநூலினாலும் இரத்தாம்பர நூலினாலும் சிவப்புநூலினாலும் நெய்யப்பட்ட பத்து மூடுதிரைகளால் வாசஸ்தலத்தை உண்டுபண்ணுவாயாக; அவைகளில் விசித்திரவேலையாய்க் கேருபீன்களைச் செய்யக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1798,51 +1790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஐந்து மூடுதிரைகளை ஒன்றாகவும், ஆறு மூடுதிரைகளை ஒன்றாகவும் இணைக்கவேண்டும்; ஆறாம் மூடுதிரையைக் கூடாரத்தின் முகப்பிற்கு முன்னே மடித்துப் போடுவாயாக.]]></a:t>
+              <a:t><![CDATA[1. மேலும் திரித்த மெல்லிய பஞ்சுநூலினாலும் இளநீலநூலினாலும் இரத்தாம்பர நூலினாலும் சிவப்புநூலினாலும் நெய்யப்பட்ட பத்து மூடுதிரைகளால் வாசஸ்தலத்தை உண்டுபண்ணுவாயாக; அவைகளில் விசித்திரவேலையாய்க் கேருபீன்களைச் செய்யக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1907,51 +1899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஐந்து மூடுதிரைகளை ஒன்றாகவும், ஆறு மூடுதிரைகளை ஒன்றாகவும் இணைக்கவேண்டும்; ஆறாம் மூடுதிரையைக் கூடாரத்தின் முகப்பிற்கு முன்னே மடித்துப் போடுவாயாக.]]></a:t>
+              <a:t><![CDATA[2. ஒவ்வொரு மூடுதிரையும் இருபத்தெட்டு முழ நீளமும் நாலு முழ அகலமுமாயிருப்பதாக; மூடுதிரைகளெல்லாம் ஒரே அளவாயிருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2016,51 +2008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இணைக்கப்பட்ட ஒரு மூடுதிரையின் கடை ஓரத்தில் ஐம்பது காதுகளையும், இணைக்கப்பட்ட மற்ற மூடுதிரையின் ஓரத்தில் ஐம்பது காதுகளையும் உண்டுபண்ணி,]]></a:t>
+              <a:t><![CDATA[3. ஐந்து மூடுதிரை ஒன்றோடொன்று இணைக்கப்பட்டிருக்கவேண்டும்; மற்ற ஐந்து மூடுதிரைகளும் ஒன்றோடொன்று இணைக்கப்பட்டிருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2125,51 +2117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இணைக்கப்பட்ட ஒரு மூடுதிரையின் கடை ஓரத்தில் ஐம்பது காதுகளையும், இணைக்கப்பட்ட மற்ற மூடுதிரையின் ஓரத்தில் ஐம்பது காதுகளையும் உண்டுபண்ணி,]]></a:t>
+              <a:t><![CDATA[4. இணைக்கப்பட்ட ஒரு மூடுதிரையின் கடை ஓரத்தில் இளநீலநூலால் காதுகளை உண்டுபண்ணு; இணைக்கப்பட்ட மற்ற மூடுதிரையின் கடைஓரத்திலும் அப்படியே செய்வாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2234,51 +2226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஐம்பது வெண்கலக் கொக்கிகளைச் செய்து, கொக்கிகளைக் காதுகளில் மாட்டி, ஒரே கூடாரமாகும்படி அதை இணைத்து விடுவாயாக.]]></a:t>
+              <a:t><![CDATA[5. காதுகள் ஒன்றோடொன்று இணையும்படி ஒரு மூடுதிரையில் ஐம்பது காதுகளையும், இணைக்கப்பட்ட மற்ற மூடுதிரையின் ஓரத்தில் ஐம்பது காதுகளையும் உண்டுபண்ணுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2343,51 +2335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஐம்பது வெண்கலக் கொக்கிகளைச் செய்து, கொக்கிகளைக் காதுகளில் மாட்டி, ஒரே கூடாரமாகும்படி அதை இணைத்து விடுவாயாக.]]></a:t>
+              <a:t><![CDATA[6. ஐம்பது பொன் கொக்கிகளையும் பண்ணி, மூடுதிரைகளை ஒன்றோடொன்று அந்தக் கொக்கிகளால் இணைத்துவிடுவாயாக, அப்பொழுது அது ஒரே வாசஸ்தலமாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2452,51 +2444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கூடாரத்தின் மூடுதிரைகளில் மிச்சமான பாதி மூடுதிரை வாசஸ்தலத்தின் பின்புறத்தில் தொங்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[6. ஐம்பது பொன் கொக்கிகளையும் பண்ணி, மூடுதிரைகளை ஒன்றோடொன்று அந்தக் கொக்கிகளால் இணைத்துவிடுவாயாக, அப்பொழுது அது ஒரே வாசஸ்தலமாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2561,51 +2553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கூடாரத்தினுடைய மூடுதிரைகளின் நீளத்திலே மீதியானதில், இந்தப்புறத்தில் ஒரு முழமும் அந்தப்புறத்தின் ஒரு முழமும் வாசஸ்தலத்தை மூடும்படி அதின் பக்கங்களிலே தொங்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[7. வாசஸ்தலத்தின்மேல் கூடாரமாகப் போடும்படி ஆட்டுமயிரால் பதினொரு மூடுதிரைகளை உண்டுபண்ணுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2670,51 +2662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கூடாரத்தினுடைய மூடுதிரைகளின் நீளத்திலே மீதியானதில், இந்தப்புறத்தில் ஒரு முழமும் அந்தப்புறத்தின் ஒரு முழமும் வாசஸ்தலத்தை மூடும்படி அதின் பக்கங்களிலே தொங்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[7. வாசஸ்தலத்தின்மேல் கூடாரமாகப் போடும்படி ஆட்டுமயிரால் பதினொரு மூடுதிரைகளை உண்டுபண்ணுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2779,51 +2771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. கொக்கிகளின்கீழே அந்தத் திரைச்சீலையைத் தொங்கவிட்டு, சாட்சிப்பெட்டியை அங்கே திரைக்குள்ளாக வைக்கக்கடவாய்; அந்தத் திரைச்சீலை பரிசுத்த ஸ்தலத்திற்கும் மகா பரிசுத்த ஸ்தலத்திற்கும் பிரிவை உண்டாக்கும்.]]></a:t>
+              <a:t><![CDATA[29. பலகைகளைப் பொன்தகட்டால் மூடி, தாழ்ப்பாள்களின் இடங்களாகிய அவைகளின் வளையங்களைப் பொன்னினால் பண்ணி, தாழ்ப்பாள்களைப் பொன்தகட்டால் மூடக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2888,51 +2880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சிவப்புத்தீர்ந்த ஆட்டுக்கடாத் தோலினால் கூடாரத்திற்கு ஒரு மூடியையும், அதின்மேல் தகசுத்தோலால் ஒரு மூடியையும் உண்டுபண்ணுவாயாக.]]></a:t>
+              <a:t><![CDATA[8. ஒவ்வொரு மூடுதிரை முப்பது முழ நீளமும் நாலு முழ அகலமுமாய் இருக்கவேண்டும்; பதினொரு மூடுதிரைகளும் ஒரே அளவாயிருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2997,51 +2989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சிவப்புத்தீர்ந்த ஆட்டுக்கடாத் தோலினால் கூடாரத்திற்கு ஒரு மூடியையும், அதின்மேல் தகசுத்தோலால் ஒரு மூடியையும் உண்டுபண்ணுவாயாக.]]></a:t>
+              <a:t><![CDATA[9. ஐந்து மூடுதிரைகளை ஒன்றாகவும், ஆறு மூடுதிரைகளை ஒன்றாகவும் இணைக்கவேண்டும்; ஆறாம் மூடுதிரையைக் கூடாரத்தின் முகப்பிற்கு முன்னே மடித்துப் போடுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3106,51 +3098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. வாசஸ்தலத்துக்கு நிமிர்ந்துநிற்கும் பலகைகளையும் சீத்திம் மரத்தால் உண்டுபண்ணுவாயாக.]]></a:t>
+              <a:t><![CDATA[9. ஐந்து மூடுதிரைகளை ஒன்றாகவும், ஆறு மூடுதிரைகளை ஒன்றாகவும் இணைக்கவேண்டும்; ஆறாம் மூடுதிரையைக் கூடாரத்தின் முகப்பிற்கு முன்னே மடித்துப் போடுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3215,51 +3207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஒவ்வொரு பலகையும் பத்து முழ நீளமும் ஒன்றரை முழ அகலமுமாய் இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[10. இணைக்கப்பட்ட ஒரு மூடுதிரையின் கடை ஓரத்தில் ஐம்பது காதுகளையும், இணைக்கப்பட்ட மற்ற மூடுதிரையின் ஓரத்தில் ஐம்பது காதுகளையும் உண்டுபண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3324,51 +3316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஒவ்வொரு பலகைக்கும் ஒன்றோடொன்று ஒத்து இசைந்திருக்கும் இரண்டு கழுந்துகள் இருக்கவேண்டும்; வாசஸ்தலத்தின் பலகைகளுக்கெல்லாம் இப்படியே செய்வாயாக.]]></a:t>
+              <a:t><![CDATA[11. ஐம்பது வெண்கலக் கொக்கிகளைச் செய்து, கொக்கிகளைக் காதுகளில் மாட்டி, ஒரே கூடாரமாகும்படி அதை இணைத்து விடுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3433,51 +3425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஒவ்வொரு பலகைக்கும் ஒன்றோடொன்று ஒத்து இசைந்திருக்கும் இரண்டு கழுந்துகள் இருக்கவேண்டும்; வாசஸ்தலத்தின் பலகைகளுக்கெல்லாம் இப்படியே செய்வாயாக.]]></a:t>
+              <a:t><![CDATA[12. கூடாரத்தின் மூடுதிரைகளில் மிச்சமான பாதி மூடுதிரை வாசஸ்தலத்தின் பின்புறத்தில் தொங்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3542,51 +3534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. வாசஸ்தலத்துக்காகச் செய்யப்படுகிற பலகைகளில் இருபது பலகை தெற்கே தென்திசைக்கு எதிராக நிற்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[13. கூடாரத்தினுடைய மூடுதிரைகளின் நீளத்திலே மீதியானதில், இந்தப்புறத்தில் ஒரு முழமும் அந்தப்புறத்தின் ஒரு முழமும் வாசஸ்தலத்தை மூடும்படி அதின் பக்கங்களிலே தொங்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3651,51 +3643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அந்த இருபது பலகைகளின்கீழே வைக்கும் நாற்பது வெள்ளிப் பாதங்களை உண்டுபண்ணுவாயாக; ஒரு பலகையின் கீழ் அதின் இரண்டு கழுந்துகளுக்கும் இரண்டு பாதங்களும், மற்றப் பலகையின் கீழ் அதின் இரண்டு கழுந்துகளுக்கும் இரண்டு பாதங்களும் இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[13. கூடாரத்தினுடைய மூடுதிரைகளின் நீளத்திலே மீதியானதில், இந்தப்புறத்தில் ஒரு முழமும் அந்தப்புறத்தின் ஒரு முழமும் வாசஸ்தலத்தை மூடும்படி அதின் பக்கங்களிலே தொங்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3760,51 +3752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அந்த இருபது பலகைகளின்கீழே வைக்கும் நாற்பது வெள்ளிப் பாதங்களை உண்டுபண்ணுவாயாக; ஒரு பலகையின் கீழ் அதின் இரண்டு கழுந்துகளுக்கும் இரண்டு பாதங்களும், மற்றப் பலகையின் கீழ் அதின் இரண்டு கழுந்துகளுக்கும் இரண்டு பாதங்களும் இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[14. சிவப்புத்தீர்ந்த ஆட்டுக்கடாத் தோலினால் கூடாரத்திற்கு ஒரு மூடியையும், அதின்மேல் தகசுத்தோலால் ஒரு மூடியையும் உண்டுபண்ணுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3869,51 +3861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. வாசஸ்தலத்தின் மறுபக்கமாகிய வடபுறத்திலும் இருபது பலகைகளையும்,]]></a:t>
+              <a:t><![CDATA[14. சிவப்புத்தீர்ந்த ஆட்டுக்கடாத் தோலினால் கூடாரத்திற்கு ஒரு மூடியையும், அதின்மேல் தகசுத்தோலால் ஒரு மூடியையும் உண்டுபண்ணுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3978,51 +3970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. மகா பரிசுத்த ஸ்தலத்திலே சாட்சிப் பெட்டியின்மீதில் கிருபாசனத்தை வைப்பாயாக;]]></a:t>
+              <a:t><![CDATA[29. பலகைகளைப் பொன்தகட்டால் மூடி, தாழ்ப்பாள்களின் இடங்களாகிய அவைகளின் வளையங்களைப் பொன்னினால் பண்ணி, தாழ்ப்பாள்களைப் பொன்தகட்டால் மூடக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4087,51 +4079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவைகளின்கீழ் நாற்பது வெள்ளிப்பாதங்களையும் உண்டுபண்ணுவாயாக; ஒரு பலகையின்கீழ் இரண்டு பாதங்களும், மற்றப் பலகையின்கீழ் இரண்டு பாதங்களும் இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[15. வாசஸ்தலத்துக்கு நிமிர்ந்துநிற்கும் பலகைகளையும் சீத்திம் மரத்தால் உண்டுபண்ணுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4196,51 +4188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. வாசஸ்தலத்தின் மேற்புறத்திற்கு ஆறு பலகைகளையும்,]]></a:t>
+              <a:t><![CDATA[16. ஒவ்வொரு பலகையும் பத்து முழ நீளமும் ஒன்றரை முழ அகலமுமாய் இருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4305,51 +4297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. வாசஸ்தலத்தின் இருபக்கத்திலுமுள்ள மூலைகளுக்கு இரண்டு பலகைகளையும் உண்டுபண்ணுவாயாக.]]></a:t>
+              <a:t><![CDATA[17. ஒவ்வொரு பலகைக்கும் ஒன்றோடொன்று ஒத்து இசைந்திருக்கும் இரண்டு கழுந்துகள் இருக்கவேண்டும்; வாசஸ்தலத்தின் பலகைகளுக்கெல்லாம் இப்படியே செய்வாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4414,51 +4406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவைகள் கீழே இசைக்கப்பட்டிருக்கவேண்டும்; மேலேயும் ஒரு வளையத்தினால் இசைக்கப்பட்டிருக்கவேண்டும்; இரண்டு மூலைகளுக்கும் அப்படியே இருக்கவேண்டும்; அவைகள் இரண்டு மூலைகளுக்காகும்.]]></a:t>
+              <a:t><![CDATA[18. வாசஸ்தலத்துக்காகச் செய்யப்படுகிற பலகைகளில் இருபது பலகை தெற்கே தென்திசைக்கு எதிராக நிற்கக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4523,51 +4515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவைகள் கீழே இசைக்கப்பட்டிருக்கவேண்டும்; மேலேயும் ஒரு வளையத்தினால் இசைக்கப்பட்டிருக்கவேண்டும்; இரண்டு மூலைகளுக்கும் அப்படியே இருக்கவேண்டும்; அவைகள் இரண்டு மூலைகளுக்காகும்.]]></a:t>
+              <a:t><![CDATA[19. அந்த இருபது பலகைகளின்கீழே வைக்கும் நாற்பது வெள்ளிப் பாதங்களை உண்டுபண்ணுவாயாக; ஒரு பலகையின் கீழ் அதின் இரண்டு கழுந்துகளுக்கும் இரண்டு பாதங்களும், மற்றப் பலகையின் கீழ் அதின் இரண்டு கழுந்துகளுக்கும் இரண்டு பாதங்களும் இருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4632,51 +4624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அந்தப்படி எட்டுப் பலகைகள் இருக்கவேண்டும்; ஒவ்வொரு பலகையின் கீழ் இரண்டு இரண்டு பாதங்களாகப் பதினாறு வெள்ளிப் பாதங்களும் இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[19. அந்த இருபது பலகைகளின்கீழே வைக்கும் நாற்பது வெள்ளிப் பாதங்களை உண்டுபண்ணுவாயாக; ஒரு பலகையின் கீழ் அதின் இரண்டு கழுந்துகளுக்கும் இரண்டு பாதங்களும், மற்றப் பலகையின் கீழ் அதின் இரண்டு கழுந்துகளுக்கும் இரண்டு பாதங்களும் இருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4741,51 +4733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அந்தப்படி எட்டுப் பலகைகள் இருக்கவேண்டும்; ஒவ்வொரு பலகையின் கீழ் இரண்டு இரண்டு பாதங்களாகப் பதினாறு வெள்ளிப் பாதங்களும் இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[20. வாசஸ்தலத்தின் மறுபக்கமாகிய வடபுறத்திலும் இருபது பலகைகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4850,51 +4842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. சீத்திம் மரத்தால் வாசஸ்தலத்தின் ஒரு பக்கத்துப் பலகைகளுக்கு ஐந்து தாழ்ப்பாள்களையும்,]]></a:t>
+              <a:t><![CDATA[21. அவைகளின்கீழ் நாற்பது வெள்ளிப்பாதங்களையும் உண்டுபண்ணுவாயாக; ஒரு பலகையின்கீழ் இரண்டு பாதங்களும், மற்றப் பலகையின்கீழ் இரண்டு பாதங்களும் இருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4959,51 +4951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. வாசஸ்தலத்தின் மறுபக்கத்துப் பலகைகளுக்கு ஐந்து தாழ்ப்பாள்களையும், வாசஸ்தலத்தின் மேற்புறமான பின்பக்கத்துப் பலகைகளுக்கு ஐந்து தாழ்ப்பாள்களையும் பண்ணுவாயாக.]]></a:t>
+              <a:t><![CDATA[22. வாசஸ்தலத்தின் மேற்புறத்திற்கு ஆறு பலகைகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5068,51 +5060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. வாசஸ்தலத்தின் மறுபக்கத்துப் பலகைகளுக்கு ஐந்து தாழ்ப்பாள்களையும், வாசஸ்தலத்தின் மேற்புறமான பின்பக்கத்துப் பலகைகளுக்கு ஐந்து தாழ்ப்பாள்களையும் பண்ணுவாயாக.]]></a:t>
+              <a:t><![CDATA[23. வாசஸ்தலத்தின் இருபக்கத்திலுமுள்ள மூலைகளுக்கு இரண்டு பலகைகளையும் உண்டுபண்ணுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5177,51 +5169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. திரைக்குப் புறம்பாக மேஜையையும் மேஜைக்கு எதிரே வாசஸ்தலத்தின் தென்புறமாகக் குத்துவிளக்கையும் வைத்து, மேஜையை வடபுறமாக வைப்பாயாக.]]></a:t>
+              <a:t><![CDATA[30. இவ்விதமாக மலையின்மேல் உனக்குக் காண்பிக்கப்பட்ட மாதிரியின்படியே வாசஸ்தலத்தை நிறுத்துவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5286,51 +5278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நடுத்தாழ்ப்பாள் ஒரு முனை தொடங்கி மறுமுனைமட்டும் பலகைகளின் மையத்தில் உருவப் பாய்ச்சப்பட்டிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[24. அவைகள் கீழே இசைக்கப்பட்டிருக்கவேண்டும்; மேலேயும் ஒரு வளையத்தினால் இசைக்கப்பட்டிருக்கவேண்டும்; இரண்டு மூலைகளுக்கும் அப்படியே இருக்கவேண்டும்; அவைகள் இரண்டு மூலைகளுக்காகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5395,51 +5387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. பலகைகளைப் பொன்தகட்டால் மூடி, தாழ்ப்பாள்களின் இடங்களாகிய அவைகளின் வளையங்களைப் பொன்னினால் பண்ணி, தாழ்ப்பாள்களைப் பொன்தகட்டால் மூடக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[24. அவைகள் கீழே இசைக்கப்பட்டிருக்கவேண்டும்; மேலேயும் ஒரு வளையத்தினால் இசைக்கப்பட்டிருக்கவேண்டும்; இரண்டு மூலைகளுக்கும் அப்படியே இருக்கவேண்டும்; அவைகள் இரண்டு மூலைகளுக்காகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5504,51 +5496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. பலகைகளைப் பொன்தகட்டால் மூடி, தாழ்ப்பாள்களின் இடங்களாகிய அவைகளின் வளையங்களைப் பொன்னினால் பண்ணி, தாழ்ப்பாள்களைப் பொன்தகட்டால் மூடக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[25. அந்தப்படி எட்டுப் பலகைகள் இருக்கவேண்டும்; ஒவ்வொரு பலகையின் கீழ் இரண்டு இரண்டு பாதங்களாகப் பதினாறு வெள்ளிப் பாதங்களும் இருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5613,51 +5605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. இவ்விதமாக மலையின்மேல் உனக்குக் காண்பிக்கப்பட்ட மாதிரியின்படியே வாசஸ்தலத்தை நிறுத்துவாயாக.]]></a:t>
+              <a:t><![CDATA[26. சீத்திம் மரத்தால் வாசஸ்தலத்தின் ஒரு பக்கத்துப் பலகைகளுக்கு ஐந்து தாழ்ப்பாள்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5722,51 +5714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. இளநீலநூலும் இரத்தாம்பரநூலும் சிவப்புநூலும் திரித்த மெல்லிய பஞ்சுநூலுமான இவற்றால் ஒரு திரைச்சீலையை உண்டுபண்ணக்கடவாய்; அதிலே விசித்திரவேலையால் செய்யப்பட்ட கேருபீன்கள் வைக்கப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[26. சீத்திம் மரத்தால் வாசஸ்தலத்தின் ஒரு பக்கத்துப் பலகைகளுக்கு ஐந்து தாழ்ப்பாள்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5831,269 +5823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. இளநீலநூலும் இரத்தாம்பரநூலும் சிவப்புநூலும் திரித்த மெல்லிய பஞ்சுநூலுமான இவற்றால் ஒரு திரைச்சீலையை உண்டுபண்ணக்கடவாய்; அதிலே விசித்திரவேலையால் செய்யப்பட்ட கேருபீன்கள் வைக்கப்படவேண்டும்.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[32. சீத்திம் மரத்தினால் செய்து, பொன்தகட்டால் மூடப்பட்ட நாலு தூண்களிலே அதைத் தொங்கவிடு; அந்தத் தூண்கள் நாலு வெள்ளிப் பாதங்கள்மேல் நிற்கவும், அவைகளின் கொக்கிகள் பொன்னினால் செய்யப்படவும் வேண்டும்.]]></a:t>
+              <a:t><![CDATA[27. வாசஸ்தலத்தின் மறுபக்கத்துப் பலகைகளுக்கு ஐந்து தாழ்ப்பாள்களையும், வாசஸ்தலத்தின் மேற்புறமான பின்பக்கத்துப் பலகைகளுக்கு ஐந்து தாழ்ப்பாள்களையும் பண்ணுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6158,51 +5932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. திரைக்குப் புறம்பாக மேஜையையும் மேஜைக்கு எதிரே வாசஸ்தலத்தின் தென்புறமாகக் குத்துவிளக்கையும் வைத்து, மேஜையை வடபுறமாக வைப்பாயாக.]]></a:t>
+              <a:t><![CDATA[31. இளநீலநூலும் இரத்தாம்பரநூலும் சிவப்புநூலும் திரித்த மெல்லிய பஞ்சுநூலுமான இவற்றால் ஒரு திரைச்சீலையை உண்டுபண்ணக்கடவாய்; அதிலே விசித்திரவேலையால் செய்யப்பட்ட கேருபீன்கள் வைக்கப்படவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6267,51 +6041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. இளநீலநூலும் இரத்தாம்பரநூலும் சிவப்புநூலும் திரித்த மெல்லிய பஞ்சுநூலுமாகிய இவற்றால் சித்திரத் தையல் வேலையான ஒரு தொங்குதிரையும் கூடாரத்தின் வாசலுக்கு உண்டாக்கி,]]></a:t>
+              <a:t><![CDATA[31. இளநீலநூலும் இரத்தாம்பரநூலும் சிவப்புநூலும் திரித்த மெல்லிய பஞ்சுநூலுமான இவற்றால் ஒரு திரைச்சீலையை உண்டுபண்ணக்கடவாய்; அதிலே விசித்திரவேலையால் செய்யப்பட்ட கேருபீன்கள் வைக்கப்படவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6376,51 +6150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. இளநீலநூலும் இரத்தாம்பரநூலும் சிவப்புநூலும் திரித்த மெல்லிய பஞ்சுநூலுமாகிய இவற்றால் சித்திரத் தையல் வேலையான ஒரு தொங்குதிரையும் கூடாரத்தின் வாசலுக்கு உண்டாக்கி,]]></a:t>
+              <a:t><![CDATA[32. சீத்திம் மரத்தினால் செய்து, பொன்தகட்டால் மூடப்பட்ட நாலு தூண்களிலே அதைத் தொங்கவிடு; அந்தத் தூண்கள் நாலு வெள்ளிப் பாதங்கள்மேல் நிற்கவும், அவைகளின் கொக்கிகள் பொன்னினால் செய்யப்படவும் வேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6485,51 +6259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அந்தத் தொங்குதிரைக்குச் சீத்திம் மரத்தால் ஐந்து தூண்களைச் செய்து, அவைகளைப் பொன்தகட்டால் மூடி, அவைகளுக்குப் பொன் கொக்கிகளை உண்டாக்கி, அவைகளுக்கு ஐந்து வெண்கலப் பாதங்களை வார்ப்பிக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[32. சீத்திம் மரத்தினால் செய்து, பொன்தகட்டால் மூடப்பட்ட நாலு தூண்களிலே அதைத் தொங்கவிடு; அந்தத் தூண்கள் நாலு வெள்ளிப் பாதங்கள்மேல் நிற்கவும், அவைகளின் கொக்கிகள் பொன்னினால் செய்யப்படவும் வேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6564,51 +6338,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506478" r:id="rId1"/>
+    <p:sldLayoutId id="2474540513" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7008,66 +6782,50 @@
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -7200,51 +6958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[और उनके लिये पीतल की पांच कुसिर्यां ढलवा कर बनवाना॥]]></a:t>
+              <a:t><![CDATA[33. পর্দাটি সোনার আংটাগুলির নীচে টাঙিযে দাও| তারপর ঠিক পর্দার পিছনে সাক্ষ্যসিন্দুক রাখবে| টাঙানো]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. फिर निवासस्थान के लिये दस परदे बनवाना; इन को बटी हुई सनी वाले और नीले, बैंजनी और लाल रंग के कपड़े]]></a:t>
+              <a:t><![CDATA[পর্দা দিয়ে পবিত্র স্থান এবং অতি পবিত্র স্থানের মধ্যে বিভাজন করবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[का कढ़ाई के काम किए हुए करूबों के साथ बनवाना।]]></a:t>
+              <a:t><![CDATA[34. অতি পবিত্র স্থান হিসাবে সাক্ষ্যসিন্দুকের ওপর একটি আবরণ রাখবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. एक एक परदे की लम्बाई अट्ठाईस हाथ और चौड़ाई चार हाथ की हो; सब परदे एक ही नाप के हों।]]></a:t>
+              <a:t><![CDATA[35. “পবিত্র স্থানে পর্দার উল্টো দিকে নির্মিত বিশেষ টেবিলটি রাখবে| টেবিলটি বসানো হবে পবিত্র তাঁবুর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. पांच परदे एक दूसरे से जुड़े हुए हों; और फिर जो पांच परदे रहेंगे वे भी एक दूसरे से जुड़े हुए हों।]]></a:t>
+              <a:t><![CDATA[উত্তর দিকে| এবার দীপদানটিকে বসাবে দক্ষিণ দিকে টেবিলের থেকে খানিকটা দূরে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. और जहां ये दोनों पर दे जोड़े जाएं वहां की दोनों छोरों पर नीली नीली फलियां लगवाना।]]></a:t>
+              <a:t><![CDATA[36. “এবারে একটি পর্দা দিয়ে পবিত্র তাঁবুর প্রবেশ পথ ঢেকে দেবে| পর্দাটি বানাবে লাল, নীল, বেগুনী সুতো]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. दोनों छोरों में पचास पचास फलियां ऐसे लगवाना कि वे आम्हने साम्हने हों।]]></a:t>
+              <a:t><![CDATA[ও মসৃণ শনের কাপড় দিয়ে| এবং তাতে চিত্র ফুটিযে তুলবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. और सोने के पचास अंकड़े बनवाना; और परदों के पंचो को अंकड़ों के द्वारा एक दूसरे से ऐसा जुड़वाना कि]]></a:t>
+              <a:t><![CDATA[37. এই পর্দা টাঙানোর জন্য সোনার আংটা বানাবে| এবং বাবলা কাঠের পাঁচটি খুঁটি বানাবে| সেগুলিও সোনার পাতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +8014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[निवासस्थान मिलकर एक ही हो जाए।]]></a:t>
+              <a:t><![CDATA[মোড়া থাকবে| পাঁচটি খুঁটির পায়া পিতল দিয়ে বানাবে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +8146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. फिर निवास के ऊपर तम्बू का काम देने के लिये बकरी के बाल के ग्यारह परदे बनवाना।]]></a:t>
+              <a:t><![CDATA[1. প্রভু মোশিকে বললেন, “পবিত্র তাঁবুটি তৈরী করবে 10 টি পর্দা দিয়ে| পর্দাগুলি তৈরী হবে মসৃণ শনের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8520,51 +8278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. और बीच वाले पर्दे को अंकडिय़ों के नीचे लटकाकर, उसकी आड़ में साक्षीपत्र का सन्दूक भीतर लिवा ले]]></a:t>
+              <a:t><![CDATA[28. তক্তাগুলির মাঝখানে একটি কেন্দ্রস্থিত হুড়কো লাগাতে হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8652,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. एक एक परदे की लम्बाई तीस हाथ और चौड़ाई चार हाथ की हो; ग्यारहों परदे एक ही नाप के हों।]]></a:t>
+              <a:t><![CDATA[কাপড়ে এবং নীল, বেগুনী ও লাল সুতোয| একজন দক্ষ কারিগর পর্দাটি বুনবে এবং তাতে সে করূব দূতের চিত্র]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8784,51 +8542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. और पांच परदे अलग और फिर छ: परदे अलग जुड़वाना, और छटवें परदे को तम्बू के साम्हने मोड़ कर दुहरा कर]]></a:t>
+              <a:t><![CDATA[সেলাই করবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8916,51 +8674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[देना।]]></a:t>
+              <a:t><![CDATA[2. প্রত্যেকটি পর্দা একই রকম আকৃতির তৈরী করবে| প্রত্যেকটি পর্দা দৈর্য়্ঘে 28 হাত ও প্রস্থে 4 হাত হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9048,51 +8806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. और तू पचास अंकड़े उस परदे की छोर में जो बाहर से मिलाया जाएगा और पचास ही अंकड़े दूसरी ओर के परदे]]></a:t>
+              <a:t><![CDATA[3. এক ভাগ করবার জন্য 5টি পর্দাকে যুক্ত করো| পর্দাগুলি সমান দু ভাগে ভাগ করবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9180,51 +8938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[की छोर में जो बाहर से मिलाया जाएगा बनवाना।]]></a:t>
+              <a:t><![CDATA[4. এক ভাগের শেষ পর্দাটির ধার জুড়ে ফাঁস তৈরী করবার জন্য নীল কাপড় ব্যবহার কর|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9312,51 +9070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. और पीतल के पचास अंकड़े बनाना, और अंकड़ों को फलियों में लगाकर तम्बू को ऐसा जुड़वाना कि वह मिलकर]]></a:t>
+              <a:t><![CDATA[5. দুই ভাগের শেষ পর্দা দুটিতে 50 টি নীল কাপড়ের ঝালর থাকবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9444,51 +9202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[एक ही हो जाए।]]></a:t>
+              <a:t><![CDATA[6. পর্দাগুলিকে একত্রে যুক্ত করবার জন্য 50 টি সোনার আংটা তৈরী কর| এটা পবিত্র তাঁবুটিকে একসঙ্গে যুক্ত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9576,51 +9334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. और तम्बू के परदों का लटका हुआ भाग, अर्थात जो आधा पट रहेगा, वह निवास की पिछली ओर लटका रहे।]]></a:t>
+              <a:t><![CDATA[করবে একটি অখণ্ড তাঁবু করবার জন্য|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9708,51 +9466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. और तम्बू के परदों की लम्बाई में से हाथ भर इधर, और हाथ भर उधर निवास के ढांकने के लिये उसकी दोनों]]></a:t>
+              <a:t><![CDATA[7. “একটি তাঁবু তৈরী করবার জন্য ছাগলের লোম দিয়ে তৈরী এগারোটি পর্দা ব্যবহার করো| এই তাঁবুটি হবে আগের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9840,51 +9598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[अलंगों पर लटका हुआ रहे।]]></a:t>
+              <a:t><![CDATA[পবিত্র তাঁবুর আচ্ছাদন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9972,51 +9730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जाना; सो वह बीचवाला पर्दा तुम्हारे लिये पवित्रस्थान को परमपवित्रस्थान से अलग किये रहे।]]></a:t>
+              <a:t><![CDATA[29. “কাঠামোগুলি তারপর সোনা দিয়ে মুড়ে দেবে| তক্তাগুলি আটকানোর জন্য আংটা ব্যবহার করবে| আংটাগুলিও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10104,51 +9862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. फिर तम्बू के लिये लाल रंग से रंगी हुई मेढों की खालों का एक ओढ़ना और उसके ऊपर सूइसों की खालों का]]></a:t>
+              <a:t><![CDATA[8. এই সমস্ত পর্দাগুলি অবশ্যই একই আকৃতির হবে| প্রত্যেকটি পর্দা হবে 30 হাত লম্বা এবং 4 হাত চওড়া|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10236,51 +9994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[भी एक ओढ़ना बनवाना॥]]></a:t>
+              <a:t><![CDATA[9. এগারোটি পর্দা দুভাগে ভাগ করে এক ভাগে পাঁচটা ও অন্য ভাগে ছয়টি পর্দা রাখবে| পবিত্র তাঁবুর সামনে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10368,51 +10126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. फिर निवास को खड़ा करने के लिये बबूल की लकड़ी के तख्ते बनवाना।]]></a:t>
+              <a:t><![CDATA[ষষ্ঠ পর্দাটি ভাঁজ করে রাখবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10500,51 +10258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. एक एक तख्ते की लम्बाई दस हाथ और चौड़ाई डेढ़ हाथ की हो।]]></a:t>
+              <a:t><![CDATA[10. প্রতিটি ভাগের শেষে পর্দার নীচে 50 টি ফাঁস লাগাও|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10632,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. एक एक तख्ते में एक दूसरे से जोड़ी हुई दो दो चूलें हों; निवास के सब तख्तों को इसी भांति से]]></a:t>
+              <a:t><![CDATA[11. এবার পর্দাগুলি একত্র করার জন্য 50 টি পিতলের আংটা তৈরী করবে এবং একসঙ্গে সেগুলি টাঙ্গাবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10764,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बनवाना।]]></a:t>
+              <a:t><![CDATA[12. এই তাঁবুর শেষ পর্দাটির অর্ধেক অবশ্যই পবিত্র তাঁবুর পিছন দিকে ঝুলে থাকবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. और निवास के लिये जो तख्ते तू बनवाएगा उन में से बीस तख्ते तो दक्खिन की ओर के लिये हों;]]></a:t>
+              <a:t><![CDATA[13. অন্য দিকেও 1 হাত করে পর্দা পবিত্র তাঁবুর ভূমিদেশ থেকে নীচের দিকে ঝুলে থাকবে| এইভাবে পবিত্র]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. और बीसों तख्तों के नीचे चांदी की चालीस कुसिर्यां बनवाना, अर्थात एक एक तख्ते के नीचे उसके चूलों]]></a:t>
+              <a:t><![CDATA[তাঁবুকে পরবর্তী তাঁবুটি চারিদিক থেকে আচ্ছাদনের মতো ঘিরে থাকবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[के लिये दो दो कुसिर्यां।]]></a:t>
+              <a:t><![CDATA[14. ভেতরের তাঁবু থেকে বাইরের তাঁবুতে যাওয়ার জন্য দুখানি চামড়ার ছাদ তৈরী করবে| একটি হবে পুং মেষের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +11050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. और निवास की दूसरी अलंग, अर्थात उत्तर की ओर बीस तख्ते बनवाना।]]></a:t>
+              <a:t><![CDATA[পাকা চামড়ায তৈরী এবং অন্যটি হবে উত্কৃষ্ট চামড়ার|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +11182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. फिर परमपवित्र स्थान में साक्षीपत्र के सन्दूक के ऊपर प्रायश्चित्त के ढकने को रखना।]]></a:t>
+              <a:t><![CDATA[অবশ্যই সোনার হবে| কীলকগুলিকে সোনা দিয়ে ঢেকে দাও|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11556,51 +11314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. और उनके लिये चांदी की चालीस कुसिर्यां बनवाना, अर्थात एक एक तख्ते के नीचे दो दो कुसिर्यां हों।]]></a:t>
+              <a:t><![CDATA[15. “পবিত্র তাঁবুটিকে খাড়া করে রাখার জন্য বাবলা কাঠের একটি কাঠামো তৈরী করবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11688,51 +11446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. और निवास की पिछली अलंग, अर्थात पश्चिम की ओर के लिए छः तख्ते बनवाना।]]></a:t>
+              <a:t><![CDATA[16. ঐ কাঠামোটি হবে 10 হাত উঁচু ও 1.5 হাত চওড়া|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11820,51 +11578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. और पिछले अलंग में निवास के कोनों के लिये दो तख्ते बनवाना;]]></a:t>
+              <a:t><![CDATA[17. প্রত্যেকটি কাঠামোর নীচে দুটো পায়া থাকবে| পবিত্র তাঁবুর প্রত্যেকটি কাঠামো একই আকারের হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11952,51 +11710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. और ये नीचे से दो दो भाग के हों और दोनों भाग ऊपर के सिरे तक एक एक कड़े में मिलाये जाएं; दोनों]]></a:t>
+              <a:t><![CDATA[18. পবিত্র তাঁবুর দক্ষিণ দিকের জন্য 20 টি কাঠামো বানাবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12084,51 +11842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तख्तों का यही रूप हो; ये तो दोनों कोनों के लिये हों।]]></a:t>
+              <a:t><![CDATA[19. কাঠামোগুলির নীচে লাগানোর জন্য রূপো দিয়ে 40 টি ভূমিমূল তৈরী করবে| প্রত্যেকটি কাঠামোর গোড়ায দুটি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12216,51 +11974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. और आठ तख्तें हों, और उनकी चांदी की सोलह कुसिर्यां हों; अर्थात एक एक तख्ते के नीचे दो दो]]></a:t>
+              <a:t><![CDATA[করে রূপোর পায়া বা ভূমিমূল থাকবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12348,51 +12106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कुसिर्यां हों।]]></a:t>
+              <a:t><![CDATA[20. উত্তর দিকের জন্য আরও 20 টি কাঠামো তৈরী করবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12480,51 +12238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. फिर बबूल की लकड़ी के बेंड़े बनवाना, अर्थात निवास की एक अलंग के तख्तों के लिये पांच,]]></a:t>
+              <a:t><![CDATA[21. একই রকম ভাবে কুড়িটি কাঠামোর দুটি করে পায়ার জন্য আরও 40 টি রূপোর পায়া তৈরী করে লাগাবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12612,51 +12370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. और निवास की दूसरी अलंग के तख्तों के लिये पांच बेंडे, और निवास की जो अलंग पश्चिम की ओर पिछले भाग]]></a:t>
+              <a:t><![CDATA[22. পবিত্র তাঁবুর পিছন দিক অর্থাত্‌ পশ্চিম দিকের জন্য আরও ছয়খানি কাঠামো বানাবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12744,51 +12502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[में होगी, उसके लिये पांच बेंड़े बनवाना।]]></a:t>
+              <a:t><![CDATA[23. পবিত্র তাঁবুর পিছন দিকে দুই কোণের জন্য দুখানি কাঠামো বানাবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12876,51 +12634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. और उस पर्दे के बाहर निवास की उत्तर अलंग मेज़ रखना; और उसकी दक्खिन अलंग मेज़ के साम्हने दीवट को]]></a:t>
+              <a:t><![CDATA[30. এইভাবে পর্বতের ওপর দেখানো পরিকল্পনা অনুযায়ীঅবশ্যই তোমাদের পবিত্র তাঁবুটি তৈরী করতে হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13008,51 +12766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. और बीचवाला बेंड़ा जो तख्तों के मध्य में होगा वह तम्बू के एक सिरे से दूसरे सिरे तक पहुंचे।]]></a:t>
+              <a:t><![CDATA[24. দুই কোণার কাঠামো দুখানি পরস্পরের সঙ্গে নীচের দিকে যুক্ত থাকবে| ওপরে একটি কড়া এই দুখানি কাঠামোকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13140,51 +12898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. फिर तख्तों को सोने से मढ़वाना, और उनके कड़े जो बेंड़ों के घरों का काम देंगे उन्हें भी सोने के]]></a:t>
+              <a:t><![CDATA[একত্রে ধরে রাখবে| দু দিকের কোণাতেই একই রকম হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13272,51 +13030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बनवाना; और बेड़ों को भी सोने से मढ़वाना।]]></a:t>
+              <a:t><![CDATA[25. এই রকম মোট আটটি কাঠামো থাকবে এবং 16 টি রূপোর পায়া থাকবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13404,51 +13162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. और निवास को इस रीति खड़ा करना जैसा इस पर्वत पर तुझे दिखाया गया है॥]]></a:t>
+              <a:t><![CDATA[26. “পবিত্র তাঁবুর কাঠামোগুলি জোড়া লাগানোর জন্য বাবলা কাঠ ব্যবহার করবে| পবিত্র তাঁবুর প্রথম দিকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13536,51 +13294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. फिर नीले, बैजनी और लाल रंग के और बटी हुई सूक्ष्म सनी वाले कपड़े का एक बीचवाला पर्दा बनवाना; वह]]></a:t>
+              <a:t><![CDATA[পাঁচটি জোড়া তক্তা থাকবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13668,315 +13426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कढ़ाई के काम किये हुए करूबों के साथ बने।]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[की चार कुसिर्यों पर खड़ी रहें।]]></a:t>
+              <a:t><![CDATA[27. অন্যদিকেও পাঁচটি তক্তা জোড়া দেওয়া থাকবে| এবং পিছনদিকেও পাঁচটি জোড়া তক্তা থাকবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14064,51 +13558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[रखना।]]></a:t>
+              <a:t><![CDATA[31. “পবিত্র তাঁবুর ভেতর বিভাজনের জন্য মসৃণ শনের কাপড়ের পর্দা বানাবে| ঐ পর্দার ওপর অবশ্যই করূব দূতের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14196,51 +13690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. फिर तम्बू के द्वार के लिये नीले, बैंजनी और लाल रंग के और बटी हुई सूक्ष्म सनी वाले कपड़े का कढ़ाई]]></a:t>
+              <a:t><![CDATA[চেহারা থাকতে হবে| লাল, নীল, বেগুনী সূতোর কারুকার্য়ে তা ফুটে উঠবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14328,51 +13822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[का काम किया हुआ एक पर्दा बनवाना।]]></a:t>
+              <a:t><![CDATA[32. বাবলা কাঠের চারটি খুঁটি তৈরী করে সোনা দিয়ে তাও মুড়ে দেবে| চারটে খুঁটিতে সোনার আংটা লাগাবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14460,51 +13954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. और इस पर्दे के लिये बबूल के पांच खम्भे बनवाना, और उन को सोने से मढ़वाना; उनकी कडियां सोने की हो,]]></a:t>
+              <a:t><![CDATA[খুঁটিরে নীচে রূপোর পায়া লাগাবে| এবার পর্দাটি সোনার আংটায লাগিয়ে টাঙ্গিযে দেবে খুঁটির সঙ্গে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14521,91 +14015,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 26]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme84">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme89">
   <a:themeElements>
-    <a:clrScheme name="Theme84">
+    <a:clrScheme name="Theme89">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme84">
+    <a:fontScheme name="Theme89">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14631,51 +14125,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme84">
+    <a:fmtScheme name="Theme89">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14806,51 +14300,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>57</Slides>
+  <Slides>55</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>