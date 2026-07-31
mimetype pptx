--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -71,56 +71,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -141,53 +135,50 @@
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
-    <p:sldId id="296" r:id="rId43"/>
-[...1 lines deleted...]
-    <p:sldId id="298" r:id="rId45"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -325,56 +316,53 @@
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
-  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
-[...4 lines deleted...]
-  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -543,51 +531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்தச் சல்லடை பலிபீடத்தின் பாதியுயரத்தில் இருக்கும்படி அதைத் தாழப் பலிபீடத்தின் சுற்றடைப்புக்குக் கீழாக வைப்பாயாக.]]></a:t>
+              <a:t><![CDATA[6. பலிபீடத்துக்குச் சீத்திம் மரத்தால் தண்டுகளையும் பண்ணி, அவைகளை வெண்கலத்தகட்டால் மூடுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -652,51 +640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பலிபீடத்துக்குச் சீத்திம் மரத்தால் தண்டுகளையும் பண்ணி, அவைகளை வெண்கலத்தகட்டால் மூடுவாயாக.]]></a:t>
+              <a:t><![CDATA[7. பலிபீடத்தைச் சுமக்கத்தக்கதாக அந்தத் தண்டுகள் அதின் இரண்டு பக்கங்களிலும் வளையங்களிலே பாய்ச்சப்பட்டிருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -761,51 +749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பலிபீடத்தைச் சுமக்கத்தக்கதாக அந்தத் தண்டுகள் அதின் இரண்டு பக்கங்களிலும் வளையங்களிலே பாய்ச்சப்பட்டிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[8. அதை உள் வெளிவிட்டுப் பலகைகளினாலே பண்ணவேண்டும். மலையில் உனக்குக் காண்பிக்கப்பட்டபடியே அதைப் பண்ணக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -870,51 +858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பலிபீடத்தைச் சுமக்கத்தக்கதாக அந்தத் தண்டுகள் அதின் இரண்டு பக்கங்களிலும் வளையங்களிலே பாய்ச்சப்பட்டிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[8. அதை உள் வெளிவிட்டுப் பலகைகளினாலே பண்ணவேண்டும். மலையில் உனக்குக் காண்பிக்கப்பட்டபடியே அதைப் பண்ணக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -979,51 +967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதை உள் வெளிவிட்டுப் பலகைகளினாலே பண்ணவேண்டும். மலையில் உனக்குக் காண்பிக்கப்பட்டபடியே அதைப் பண்ணக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[9. வாசஸ்தலத்துக்குப் பிராகாரத்தையும் உண்டுபண்ணுவாயாக; தெற்கே தென்திசைக்கு எதிரான பிராகாரத்துக்குத் திரித்த மெல்லிய பஞ்சுநூலால் செய்யப்பட்ட நூறுமுழ நீளமான தொங்குதிரைகள் இருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1197,51 +1185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. வாசஸ்தலத்துக்குப் பிராகாரத்தையும் உண்டுபண்ணுவாயாக; தெற்கே தென்திசைக்கு எதிரான பிராகாரத்துக்குத் திரித்த மெல்லிய பஞ்சுநூலால் செய்யப்பட்ட நூறுமுழ நீளமான தொங்குதிரைகள் இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[10. அவைகளுக்கு வெண்கலத்தினாலே இருபது தூண்களும், இருபது பாதங்களும் இருக்கவேண்டும்; தூண்களின் கொக்கிகளும் அவைகளின் பூண்களும் வெள்ளியினால் செய்யப்படவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1415,51 +1403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவைகளுக்கு வெண்கலத்தினாலே இருபது தூண்களும், இருபது பாதங்களும் இருக்கவேண்டும்; தூண்களின் கொக்கிகளும் அவைகளின் பூண்களும் வெள்ளியினால் செய்யப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[11. அப்படியே வடபக்கத்தின் நீளத்திற்கும் நூறுமுழ நீளமான தொங்குதிரைகள் இருக்கவேண்டும்; அவைகளுக்கு இருபது தூண்களும், அவைகளுக்கு இருபது பாதங்களும் வெண்கலமாயிருக்க வேண்டும்; தூண்களின் கொக்கிகளும் பூண்களும் வெள்ளியினால் செய்யப்படவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1742,51 +1730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்படியே வடபக்கத்தின் நீளத்திற்கும் நூறுமுழ நீளமான தொங்குதிரைகள் இருக்கவேண்டும்; அவைகளுக்கு இருபது தூண்களும், அவைகளுக்கு இருபது பாதங்களும் வெண்கலமாயிருக்க வேண்டும்; தூண்களின் கொக்கிகளும் பூண்களும் வெள்ளியினால் செய்யப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[12. பிராகாரத்தின் மேற்பக்கமான அகலத்திற்கு ஐம்பது முழ நீளமான தொங்குதிரைகள் இருக்கவேண்டும்; அவைகளுக்குப் பத்துத் தூண்களும், அவைகளுக்குப் பத்துப் பாதங்களும் இருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1851,51 +1839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்படியே வடபக்கத்தின் நீளத்திற்கும் நூறுமுழ நீளமான தொங்குதிரைகள் இருக்கவேண்டும்; அவைகளுக்கு இருபது தூண்களும், அவைகளுக்கு இருபது பாதங்களும் வெண்கலமாயிருக்க வேண்டும்; தூண்களின் கொக்கிகளும் பூண்களும் வெள்ளியினால் செய்யப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[13. சூரியன் உதிக்கிற திசையாகிய கீழ்ப்பக்கத்தின் பிராகாரம் ஐம்பதுமுழ அகலமாயிருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1960,51 +1948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பிராகாரத்தின் மேற்பக்கமான அகலத்திற்கு ஐம்பது முழ நீளமான தொங்குதிரைகள் இருக்கவேண்டும்; அவைகளுக்குப் பத்துத் தூண்களும், அவைகளுக்குப் பத்துப் பாதங்களும் இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[14. அங்கே ஒரு புறத்திற்குப் பதினைந்து முழ நீளமான தொங்கு திரைகளும், அவைகளுக்கு மூன்று தூண்களும், அவைகளுக்கு மூன்று பாதங்களும் இருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2069,51 +2057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பிராகாரத்தின் மேற்பக்கமான அகலத்திற்கு ஐம்பது முழ நீளமான தொங்குதிரைகள் இருக்கவேண்டும்; அவைகளுக்குப் பத்துத் தூண்களும், அவைகளுக்குப் பத்துப் பாதங்களும் இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[15. மறுபுறத்துக்குப் பதினைந்து முழ நீளமான தொங்கு திரைகளும், அவைகளுக்கு மூன்று தூண்களும், அவைகளுக்கு மூன்று பாதங்களும் இருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2178,51 +2166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. சூரியன் உதிக்கிற திசையாகிய கீழ்ப்பக்கத்தின் பிராகாரம் ஐம்பதுமுழ அகலமாயிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[15. மறுபுறத்துக்குப் பதினைந்து முழ நீளமான தொங்கு திரைகளும், அவைகளுக்கு மூன்று தூண்களும், அவைகளுக்கு மூன்று பாதங்களும் இருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2287,51 +2275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அங்கே ஒரு புறத்திற்குப் பதினைந்து முழ நீளமான தொங்கு திரைகளும், அவைகளுக்கு மூன்று தூண்களும், அவைகளுக்கு மூன்று பாதங்களும் இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[16. பிராகாரத்தின் வாசலுக்கு இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் திரித்த மெல்லிய பஞ்சுநூலாலும் சித்திரத் தையல்வேலையாய்ச் செய்யப்பட்ட இருபதுமுழ நீளமான ஒரு தொங்குதிரையும் அதற்கு நாலு தூண்களும் அவைகளுக்கு நாலு பாதங்களும் இருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2396,51 +2384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அங்கே ஒரு புறத்திற்குப் பதினைந்து முழ நீளமான தொங்கு திரைகளும், அவைகளுக்கு மூன்று தூண்களும், அவைகளுக்கு மூன்று பாதங்களும் இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[16. பிராகாரத்தின் வாசலுக்கு இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் திரித்த மெல்லிய பஞ்சுநூலாலும் சித்திரத் தையல்வேலையாய்ச் செய்யப்பட்ட இருபதுமுழ நீளமான ஒரு தொங்குதிரையும் அதற்கு நாலு தூண்களும் அவைகளுக்கு நாலு பாதங்களும் இருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2505,51 +2493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மறுபுறத்துக்குப் பதினைந்து முழ நீளமான தொங்கு திரைகளும், அவைகளுக்கு மூன்று தூண்களும், அவைகளுக்கு மூன்று பாதங்களும் இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[16. பிராகாரத்தின் வாசலுக்கு இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் திரித்த மெல்லிய பஞ்சுநூலாலும் சித்திரத் தையல்வேலையாய்ச் செய்யப்பட்ட இருபதுமுழ நீளமான ஒரு தொங்குதிரையும் அதற்கு நாலு தூண்களும் அவைகளுக்கு நாலு பாதங்களும் இருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2614,51 +2602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மறுபுறத்துக்குப் பதினைந்து முழ நீளமான தொங்கு திரைகளும், அவைகளுக்கு மூன்று தூண்களும், அவைகளுக்கு மூன்று பாதங்களும் இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[17. சுற்றுப் பிராகாரத்தின் தூண்களெல்லாம் வெள்ளியினால் பூண் கட்டப்பட்டிருக்கவேண்டும்; அவைகளின் கொக்கிகள் வெள்ளியினாலும் அவைகளின் பாதங்கள் வெண்கலத்தினாலும் செய்யப்பட்டிருக்க வேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2832,51 +2820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பிராகாரத்தின் வாசலுக்கு இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் திரித்த மெல்லிய பஞ்சுநூலாலும் சித்திரத் தையல்வேலையாய்ச் செய்யப்பட்ட இருபதுமுழ நீளமான ஒரு தொங்குதிரையும் அதற்கு நாலு தூண்களும் அவைகளுக்கு நாலு பாதங்களும் இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[17. சுற்றுப் பிராகாரத்தின் தூண்களெல்லாம் வெள்ளியினால் பூண் கட்டப்பட்டிருக்கவேண்டும்; அவைகளின் கொக்கிகள் வெள்ளியினாலும் அவைகளின் பாதங்கள் வெண்கலத்தினாலும் செய்யப்பட்டிருக்க வேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2941,51 +2929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பிராகாரத்தின் வாசலுக்கு இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் திரித்த மெல்லிய பஞ்சுநூலாலும் சித்திரத் தையல்வேலையாய்ச் செய்யப்பட்ட இருபதுமுழ நீளமான ஒரு தொங்குதிரையும் அதற்கு நாலு தூண்களும் அவைகளுக்கு நாலு பாதங்களும் இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[18. பிராகாரத்தின் நீளம் நூறுமுழமும், இருபுறத்து அகலம் ஐம்பது ஐம்பது முழமும், உயரம் ஐந்து முழமுமாயிருப்பதாக; அதின் தொங்கல்கள் திரித்த மெல்லிய பஞ்சுநூலினால் செய்யப்பட்டு, அதின் தூண்களின் பாதங்கள் வெண்கலமாயிருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3050,51 +3038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பிராகாரத்தின் வாசலுக்கு இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் திரித்த மெல்லிய பஞ்சுநூலாலும் சித்திரத் தையல்வேலையாய்ச் செய்யப்பட்ட இருபதுமுழ நீளமான ஒரு தொங்குதிரையும் அதற்கு நாலு தூண்களும் அவைகளுக்கு நாலு பாதங்களும் இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[18. பிராகாரத்தின் நீளம் நூறுமுழமும், இருபுறத்து அகலம் ஐம்பது ஐம்பது முழமும், உயரம் ஐந்து முழமுமாயிருப்பதாக; அதின் தொங்கல்கள் திரித்த மெல்லிய பஞ்சுநூலினால் செய்யப்பட்டு, அதின் தூண்களின் பாதங்கள் வெண்கலமாயிருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3159,51 +3147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. சுற்றுப் பிராகாரத்தின் தூண்களெல்லாம் வெள்ளியினால் பூண் கட்டப்பட்டிருக்கவேண்டும்; அவைகளின் கொக்கிகள் வெள்ளியினாலும் அவைகளின் பாதங்கள் வெண்கலத்தினாலும் செய்யப்பட்டிருக்க வேண்டும்.]]></a:t>
+              <a:t><![CDATA[19. வாசஸ்தலத்துக்கடுத்த சகல பணிவிடைக்குத் தேவையான எல்லாப் பணிமுட்டுகளும், அதின் எல்லா முளைகளும், பிராகாரத்தின் எல்லா முளைகளும் வெண்கலமாயிருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3268,51 +3256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. சுற்றுப் பிராகாரத்தின் தூண்களெல்லாம் வெள்ளியினால் பூண் கட்டப்பட்டிருக்கவேண்டும்; அவைகளின் கொக்கிகள் வெள்ளியினாலும் அவைகளின் பாதங்கள் வெண்கலத்தினாலும் செய்யப்பட்டிருக்க வேண்டும்.]]></a:t>
+              <a:t><![CDATA[19. வாசஸ்தலத்துக்கடுத்த சகல பணிவிடைக்குத் தேவையான எல்லாப் பணிமுட்டுகளும், அதின் எல்லா முளைகளும், பிராகாரத்தின் எல்லா முளைகளும் வெண்கலமாயிருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3377,51 +3365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பிராகாரத்தின் நீளம் நூறுமுழமும், இருபுறத்து அகலம் ஐம்பது ஐம்பது முழமும், உயரம் ஐந்து முழமுமாயிருப்பதாக; அதின் தொங்கல்கள் திரித்த மெல்லிய பஞ்சுநூலினால் செய்யப்பட்டு, அதின் தூண்களின் பாதங்கள் வெண்கலமாயிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[20. குத்துவிளக்கு எப்பொழுதும் எரிந்துகொண்டிருக்கும்படி இடித்துப் பிழிந்த தெளிவான ஒலிவ எண்ணெயை உன்னிடத்தில் கொண்டுவரும்படி இஸ்ரவேல் புத்திரருக்குக் கட்டளையிடுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3486,51 +3474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பிராகாரத்தின் நீளம் நூறுமுழமும், இருபுறத்து அகலம் ஐம்பது ஐம்பது முழமும், உயரம் ஐந்து முழமுமாயிருப்பதாக; அதின் தொங்கல்கள் திரித்த மெல்லிய பஞ்சுநூலினால் செய்யப்பட்டு, அதின் தூண்களின் பாதங்கள் வெண்கலமாயிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[20. குத்துவிளக்கு எப்பொழுதும் எரிந்துகொண்டிருக்கும்படி இடித்துப் பிழிந்த தெளிவான ஒலிவ எண்ணெயை உன்னிடத்தில் கொண்டுவரும்படி இஸ்ரவேல் புத்திரருக்குக் கட்டளையிடுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3595,51 +3583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. வாசஸ்தலத்துக்கடுத்த சகல பணிவிடைக்குத் தேவையான எல்லாப் பணிமுட்டுகளும், அதின் எல்லா முளைகளும், பிராகாரத்தின் எல்லா முளைகளும் வெண்கலமாயிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[21. ஆசரிப்புக் கூடாரத்தில் சாட்சி சந்நிதிக்கு முன்னிருக்கும் திரைச்சீலைக்கு வெளிப்புறமாக ஆரோனும் அவன் குமாரரும் சாயங்காலம் தொடங்கி விடியற்காலம்மட்டும் கர்த்தருடைய சந்நிதானத்தில் அந்த விளக்கை எரியவைக்கக்கடவர்கள்; இது இஸ்ரவேல் புத்திரருக்கு தலைமுறை தலைமுறையாக நித்திய கட்டளையாயிருக்கக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3704,51 +3692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. வாசஸ்தலத்துக்கடுத்த சகல பணிவிடைக்குத் தேவையான எல்லாப் பணிமுட்டுகளும், அதின் எல்லா முளைகளும், பிராகாரத்தின் எல்லா முளைகளும் வெண்கலமாயிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[21. ஆசரிப்புக் கூடாரத்தில் சாட்சி சந்நிதிக்கு முன்னிருக்கும் திரைச்சீலைக்கு வெளிப்புறமாக ஆரோனும் அவன் குமாரரும் சாயங்காலம் தொடங்கி விடியற்காலம்மட்டும் கர்த்தருடைய சந்நிதானத்தில் அந்த விளக்கை எரியவைக்கக்கடவர்கள்; இது இஸ்ரவேல் புத்திரருக்கு தலைமுறை தலைமுறையாக நித்திய கட்டளையாயிருக்கக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3813,51 +3801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. குத்துவிளக்கு எப்பொழுதும் எரிந்துகொண்டிருக்கும்படி இடித்துப் பிழிந்த தெளிவான ஒலிவ எண்ணெயை உன்னிடத்தில் கொண்டுவரும்படி இஸ்ரவேல் புத்திரருக்குக் கட்டளையிடுவாயாக.]]></a:t>
+              <a:t><![CDATA[21. ஆசரிப்புக் கூடாரத்தில் சாட்சி சந்நிதிக்கு முன்னிருக்கும் திரைச்சீலைக்கு வெளிப்புறமாக ஆரோனும் அவன் குமாரரும் சாயங்காலம் தொடங்கி விடியற்காலம்மட்டும் கர்த்தருடைய சந்நிதானத்தில் அந்த விளக்கை எரியவைக்கக்கடவர்கள்; இது இஸ்ரவேல் புத்திரருக்கு தலைமுறை தலைமுறையாக நித்திய கட்டளையாயிருக்கக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4031,377 +4019,50 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. குத்துவிளக்கு எப்பொழுதும் எரிந்துகொண்டிருக்கும்படி இடித்துப் பிழிந்த தெளிவான ஒலிவ எண்ணெயை உன்னிடத்தில் கொண்டுவரும்படி இஸ்ரவேல் புத்திரருக்குக் கட்டளையிடுவாயாக.]]></a:t>
-[...325 lines deleted...]
-              </a:rPr>
               <a:t><![CDATA[21. ஆசரிப்புக் கூடாரத்தில் சாட்சி சந்நிதிக்கு முன்னிருக்கும் திரைச்சீலைக்கு வெளிப்புறமாக ஆரோனும் அவன் குமாரரும் சாயங்காலம் தொடங்கி விடியற்காலம்மட்டும் கர்த்தருடைய சந்நிதானத்தில் அந்த விளக்கை எரியவைக்கக்கடவர்கள்; இது இஸ்ரவேல் புத்திரருக்கு தலைமுறை தலைமுறையாக நித்திய கட்டளையாயிருக்கக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
@@ -4794,51 +4455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. வலைப்பின்னல் போன்ற ஒரு வெண்கலச் சல்லடையைப் பண்ணி, அந்தச் சல்லடையின் நாலு மூலைகளிலும் நாலு வெண்கல வளையங்களை உண்டாக்கி,]]></a:t>
+              <a:t><![CDATA[3. அதின் சாம்பலை எடுக்கத்தக்க சட்டிகளையும் கரண்டிகளையும் கிண்ணிகளையும் முள்துறடுகளையும் நெருப்புச்சட்டிகளையும் உண்டாக்குவாயாக; அதின் பணிமுட்டுகளையெல்லாம் வெண்கலத்தால் பண்ணுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4982,51 +4643,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469488616" r:id="rId1"/>
+    <p:sldLayoutId id="2474540480" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5298,74 +4959,50 @@
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...22 lines deleted...]
-
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5506,51 +5143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And you shall put it under the compass of the altar beneath, that the net may be even to the]]></a:t>
+              <a:t><![CDATA[5. বেদীর নীচে এই ঝাঁঝরি রাখবে| কিন্তু এর উচ্চতা হবে বেদীর মধ্যভাগ পর্য়ন্ত|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5638,51 +5275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[midst of the altar.]]></a:t>
+              <a:t><![CDATA[6. “বেদীর জন্য পিতলে মোড়া বাবলা কাঠের খুঁটি ব্যবহার করবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5770,51 +5407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And you shall make staves for the altar, staves of shittim wood, and overlay them with brass.]]></a:t>
+              <a:t><![CDATA[7. বেদীর দুপাশে লাগানো আংটার মধ্যে খুঁটি ঢুকিয়ে বেদীকে যেখানে ইচ্ছে বয়ে নিয়ে বেড়াও|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5902,51 +5539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And the staves shall be put into the rings, and the staves shall be upon the two sides of the]]></a:t>
+              <a:t><![CDATA[8. খালি ধারগুলিতে কাঠের তক্তা ব্যবহার করে বেদীটি একটি শূন্য সিন্দুকের আকারে বানাও| এবং পর্বতে আমি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6034,51 +5671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[altar, to bear it.]]></a:t>
+              <a:t><![CDATA[য়েভাবে দেখালাম ঠিক সেইভাবেই বানাবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6166,51 +5803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Hollow with boards shall you make it: as it was showed you in the mount, so shall they make it.]]></a:t>
+              <a:t><![CDATA[9. “পবিত্র তাঁবুর জন্যে একটি আদালত চত্বর বানাবে| দক্ষিণ দিকে 100 হাত লম্বা পর্দা দেওয়া দেওয়াল]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6298,51 +5935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And you shall make the court of the tabernacle: for the south side southward there shall be]]></a:t>
+              <a:t><![CDATA[থাকবে| এই পর্দা মসৃণ শনের কাপড়ের তৈরী হওয়া চাই|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6430,51 +6067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hangings for the court of fine twined linen of an hundred cubits long for one side:]]></a:t>
+              <a:t><![CDATA[10. কুড়িটি খুঁটি এবং খুঁটিগুলোর নীচে 20 টি পিতলের ভিত্তি তৈরী কর| আংটা এবং পর্দার দণ্ডগুলি রূপো]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6562,51 +6199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And the twenty pillars thereof and their twenty sockets shall be of brass; the hooks of the]]></a:t>
+              <a:t><![CDATA[দিয়ে তৈরী কর|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6694,51 +6331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[pillars and their fillets shall be of silver.]]></a:t>
+              <a:t><![CDATA[11. উত্তরদিকেও একইভাবে 100 হাত লম্বা একটি পর্দার দেওয়াল থাকবে| এর জন্য অবশ্যই 20 টি খুঁটি ও 20 টি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6826,51 +6463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And you shall make an altar of shittim wood, five cubits long, and five cubits broad; the altar]]></a:t>
+              <a:t><![CDATA[1. প্রভু মোশিকে বললেন, “বাবলা কাঠের একটি বেদী বানাবে| বেদীখানা হবে চৌকো আকারের| বেদীটি উচ্চতায় হবে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6958,51 +6595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And likewise for the north side in length there shall be hangings of an hundred cubits long, and]]></a:t>
+              <a:t><![CDATA[পিতলের ভিত্তি থাকবে| এই খুঁটিগুলির জন্য আংটাসমূহ ও পর্দার দণ্ডগুলি হবে রূপোর তৈরী|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7090,51 +6727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his twenty pillars and their twenty sockets of brass; the hooks of the pillars and their fillets of]]></a:t>
+              <a:t><![CDATA[12. “আদালত চত্বরের পশ্চিম দিকে 50 হাত লম্বা পর্দা থাকবে| আর এর জন্য চাই দশটি খুঁটি ও পায়া|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +6859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[silver.]]></a:t>
+              <a:t><![CDATA[13. পূর্ব দিকেও 50 হাত লম্বা পর্দা থাকবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +6991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And for the breadth of the court on the west side shall be hangings of fifty cubits: their]]></a:t>
+              <a:t><![CDATA[14. এই পূর্ব দিকটিই হবে প্রবেশ পথ| প্রবেশ পথের একদিকে থাকবে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +7123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[pillars ten, and their sockets ten.]]></a:t>
+              <a:t><![CDATA[15. হাত লম্বা পর্দা| তার জন্যও চাই তিনটি খুঁটি ও পায়া| 15 অন্যদিকেও করতে হবে একই ব্যাপার সেই 15 হাত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +7255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And the breadth of the court on the east side eastward shall be fifty cubits.]]></a:t>
+              <a:t><![CDATA[লম্বা পর্দা ও তার জন্য চাই 3টি খুঁটি ও 3টি পায়া|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +7387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. The hangings of one side of the gate shall be fifteen cubits: their pillars three, and their]]></a:t>
+              <a:t><![CDATA[16. “আদালত চত্বরের পথটি ঢাকতে বানাবে 20 হাত লম্বা পর্দা| পর্দা তৈরী হবে মিহি ক্ষৌমবস্ত্রের এবং লাল,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +7519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sockets three.]]></a:t>
+              <a:t><![CDATA[নীল, বেগুনী ও লাল সুতোর এবং তাতে সুন্দর চিত্র ফুটিযে তুলবে| পর্দাটি টাঙ্গানোর জন্য চারটি খুঁটি ও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8014,51 +7651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And on the other side shall be hangings fifteen cubits: their pillars three, and their sockets]]></a:t>
+              <a:t><![CDATA[চারটি পায়া থাকবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8146,51 +7783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[three.]]></a:t>
+              <a:t><![CDATA[17. উঠোনের চারিদিকের সমস্ত খুঁটি পর্দার রূপোর দণ্ড দিয়ে যুক্ত হবে| খুঁটির ওপর পর্দা টাঙ্গানোর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8278,51 +7915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall be foursquare: and the height thereof shall be three cubits.]]></a:t>
+              <a:t><![CDATA[3 হাত, লম্বায হবে 5 হাত এবং চওড়ায হবে 3 হাত|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8410,51 +8047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And for the gate of the court shall be an hanging of twenty cubits, of blue, and purple, and]]></a:t>
+              <a:t><![CDATA[আংটাগুলি হবে রূপোর এবং খুঁটির নীচে পায়াগুলি হবে পিতলের|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8542,51 +8179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[scarlet, and fine twined linen, wrought with needlework: and their pillars shall be four, and their]]></a:t>
+              <a:t><![CDATA[18. আদালত চত্বরটি হবে 100 হাত লম্বা ও 50 হাত চওড়া| আদালত চত্বরের চারিদিকে 5 হাত উচ্চতার টানা পর্দার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8674,51 +8311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sockets four.]]></a:t>
+              <a:t><![CDATA[দেওয়াল থাকবে| পর্দাটি হবে মিহি মসীনা কাপড়ের| খুঁটির নীচের পায়াগুলি হবে পিতলের|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8806,51 +8443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. All the pillars round about the court shall be filleted with silver; their hooks shall be of]]></a:t>
+              <a:t><![CDATA[19. পবিত্র তাঁবু তৈরীর যাবতীয় জিনিসপত্র হবে পিতলের| উঠোনের চারিদিকের, পর্দায় ব্যবহারের জন্য]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8938,51 +8575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[silver, and their sockets of brass.]]></a:t>
+              <a:t><![CDATA[কীলকগুলি পিতলের তৈরী হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9070,51 +8707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. The length of the court shall be an hundred cubits, and the breadth fifty every where, and the]]></a:t>
+              <a:t><![CDATA[20. “ইস্রায়েলের লোকদের আদেশ করো, তারা য়েন প্রত্যেক সন্ধ্যায় য়ে প্রদীপ জ্বালানো হবে তার জন্য সব]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9202,51 +8839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[height five cubits of fine twined linen, and their sockets of brass.]]></a:t>
+              <a:t><![CDATA[থেকে ভাল জলপাইযের তেল নিয়ে আসে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9334,51 +8971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. All the vessels of the tabernacle in all the service thereof, and all the pins thereof, and all]]></a:t>
+              <a:t><![CDATA[21. হারোণ ও তার পুত্রদের কাজ হল প্রতি সন্ধ্যায় প্রভুর সামনে প্রদীপ জ্বালানোর জন্য প্রদীপ তৈরী করে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9466,51 +9103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the pins of the court, shall be of brass.]]></a:t>
+              <a:t><![CDATA[রাখা| আর সাক্ষ্য সিন্দুকের ঘরের বাইরে পর্দা দিয়ে বিভাজন করা অন্য একটি ঘরে বা সমাগম তাঁবুর ঘরে তারা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9598,51 +9235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And you shall command the children of Israel, that they bring you pure oil olive beaten for the]]></a:t>
+              <a:t><![CDATA[সন্ধ্যা থেকে সকাল পর্য়ন্ত সর্বদা প্রভুর সামনে প্রদীপ বালিয়ে রাখবে| ইস্রায়েলের লোকরা এবং তাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9730,51 +9367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And you shall make the horns of it upon the four corners thereof: his horns shall be of the same:]]></a:t>
+              <a:t><![CDATA[2. বেদীর চার কোণার প্রত্যেকটির জন্য একটি করে শিখর বানাও এবং প্রত্যেকটি শিখর বেদীর কোনায যুক্ত কর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9862,447 +9499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[light, to cause the lamp to burn always.]]></a:t>
-[...395 lines deleted...]
-              <a:t><![CDATA[their generations on the behalf of the children of Israel.]]></a:t>
+              <a:t><![CDATA[পরবর্তী উত্তরপুরুষরা এই চিরস্থায়ী বিধি মেনে চলবে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10390,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and you shall overlay it with brass.]]></a:t>
+              <a:t><![CDATA[যাতে তারা অখণ্ড হয়| তারপর ওটিকে পিতলের পাত দিয়ে মুড়ে দাও|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10522,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And you shall make his pans to receive his ashes, and his shovels, and his basons, and his forks,]]></a:t>
+              <a:t><![CDATA[3. “বেদীর সমস্ত যন্ত্রপাতি এবং বাসন-কোসন পিতল দিয়ে তৈরী কর| বেদী থেকে ছাই তুলে নেওয়ার জন্য পাত্র,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10654,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and his fire-pans: all the vessels thereof you shall make of brass.]]></a:t>
+              <a:t><![CDATA[তার বেলচাসমূহ, সিঞ্চনকারী পাত্রসমূহ, আঁকশি এবং উনুন তৈরী কর| ব্যবহারের পর বেদীর হোমবলির ছাই দিয়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10786,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And you shall make for it a grate of network of brass; and upon the net shall you make four]]></a:t>
+              <a:t><![CDATA[এগুলো পরিষ্কার করবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10918,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[brazen rings in the four corners thereof.]]></a:t>
+              <a:t><![CDATA[4. বেদীর জন্য ছাকনীর আকারের একটি ঝাঁঝরি রাখবে| ঝাঁঝরির চারকোণার জন্য পিতলের আংটা বানাবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10979,91 +10220,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 27]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme18">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme89">
   <a:themeElements>
-    <a:clrScheme name="Theme18">
+    <a:clrScheme name="Theme89">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme18">
+    <a:fontScheme name="Theme89">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11089,51 +10330,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme18">
+    <a:fmtScheme name="Theme89">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11264,51 +10505,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>43</Slides>
+  <Slides>40</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>