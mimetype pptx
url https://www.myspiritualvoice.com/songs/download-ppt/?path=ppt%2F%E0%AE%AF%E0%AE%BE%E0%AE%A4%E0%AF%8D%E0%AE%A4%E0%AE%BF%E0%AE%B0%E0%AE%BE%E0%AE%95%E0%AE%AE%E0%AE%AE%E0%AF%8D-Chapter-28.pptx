--- v1 (2026-07-31)
+++ v2 (2026-09-17)
@@ -151,50 +151,72 @@
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -255,50 +277,61 @@
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
+    <p:sldId id="336" r:id="rId83"/>
+    <p:sldId id="337" r:id="rId84"/>
+    <p:sldId id="338" r:id="rId85"/>
+    <p:sldId id="339" r:id="rId86"/>
+    <p:sldId id="340" r:id="rId87"/>
+    <p:sldId id="341" r:id="rId88"/>
+    <p:sldId id="342" r:id="rId89"/>
+    <p:sldId id="343" r:id="rId90"/>
+    <p:sldId id="344" r:id="rId91"/>
+    <p:sldId id="345" r:id="rId92"/>
+    <p:sldId id="346" r:id="rId93"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -476,53 +509,64 @@
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
-  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
+  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
+  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
+  <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
+  <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
+  <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
+  <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
+  <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
+  <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
+  <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
+  <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
+  <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -582,51 +626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் உண்டாக்கவேண்டிய வஸ்திரங்களாவன; மார்ப்பதக்கமும், ஏபோத்தும், அங்கியும், விசித்திரமான உள்சட்டையும், பாகையும், இடைக்கச்சையுமே. உன் சகோதரனாகிய ஆரோன் எனக்கு ஆசாரிய ஊழியம் செய்யும்படி, அவனுக்கும் அவன் குமாரருக்கும் பரிசுத்த வஸ்திரங்களை உண்டுபண்ணவேண்டும்.]]></a:t>
+              <a:t><![CDATA[4. And these are the garments which they shall make; a breastplate, and an ephod, and a robe, and a broidered coat, a turban, and a girdle: and they shall make holy garments for Aaron your brother, and his sons, that he may minister unto me in the priest's office.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -691,51 +735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் உண்டாக்கவேண்டிய வஸ்திரங்களாவன; மார்ப்பதக்கமும், ஏபோத்தும், அங்கியும், விசித்திரமான உள்சட்டையும், பாகையும், இடைக்கச்சையுமே. உன் சகோதரனாகிய ஆரோன் எனக்கு ஆசாரிய ஊழியம் செய்யும்படி, அவனுக்கும் அவன் குமாரருக்கும் பரிசுத்த வஸ்திரங்களை உண்டுபண்ணவேண்டும்.]]></a:t>
+              <a:t><![CDATA[4. And these are the garments which they shall make; a breastplate, and an ephod, and a robe, and a broidered coat, a turban, and a girdle: and they shall make holy garments for Aaron your brother, and his sons, that he may minister unto me in the priest's office.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -800,51 +844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர்கள் பொன்னும் இளநீலநூலும் இரத்தாம்பரநூலும் சிவப்புநூலும் மெல்லிய பஞ்சுநூலும் சேகரிப்பார்களாக.]]></a:t>
+              <a:t><![CDATA[5. And they shall take gold, and blue, and purple, and scarlet, and fine linen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -909,51 +953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஏபோத்தைப் பொன்னினாலும் இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் திரித்த மெல்லிய பஞ்சுநூலாலும் விசித்திரவேலையாய்ச் செய்யக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[6. And they shall make the ephod of gold, of blue, and of purple, of scarlet, and fine twined linen, with cunning work.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1018,51 +1062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஏபோத்தைப் பொன்னினாலும் இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் திரித்த மெல்லிய பஞ்சுநூலாலும் விசித்திரவேலையாய்ச் செய்யக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[6. And they shall make the ephod of gold, of blue, and of purple, of scarlet, and fine twined linen, with cunning work.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1127,51 +1171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அது ஒன்றாக இணைக்கப்படும் பொருட்டு, இரண்டு தோள்த்துண்டுகளின்மேலும் அதின் இரண்டு முனைகளும் சேர்க்கப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[7. It shall have the two shoulder pieces thereof joined at the two edges thereof; and so it shall be joined together.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1236,51 +1280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அந்த ஏபோத்தின்மேல் இருக்கவேண்டிய விசித்திரமான கச்சை அந்த வேலைக்கு ஒப்பாகவே, பொன்னினாலும் இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் திரித்த மெல்லிய பஞ்சுநூலாலும் பண்ணப்பட்டு, அதனோடே ஏகமாயிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[7. It shall have the two shoulder pieces thereof joined at the two edges thereof; and so it shall be joined together.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1345,51 +1389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அந்த ஏபோத்தின்மேல் இருக்கவேண்டிய விசித்திரமான கச்சை அந்த வேலைக்கு ஒப்பாகவே, பொன்னினாலும் இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் திரித்த மெல்லிய பஞ்சுநூலாலும் பண்ணப்பட்டு, அதனோடே ஏகமாயிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[8. And the curious girdle of the ephod, which is upon it, shall be of the same, according to the work thereof; even of gold, of blue, and purple, and scarlet, and fine twined linen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1454,51 +1498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பின்னும் நீ இரண்டு கோமேதகக் கற்களை எடுத்து, இஸ்ரவேல் புத்திரரின் நாமங்களை அவைகளில் வெட்டுவாயாக.]]></a:t>
+              <a:t><![CDATA[8. And the curious girdle of the ephod, which is upon it, shall be of the same, according to the work thereof; even of gold, of blue, and purple, and scarlet, and fine twined linen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1563,51 +1607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் பிறந்த வரிசையின்படியே, அவர்களுடைய நாமங்களில் ஆறு நாமங்கள் ஒரு கல்லிலும், மற்ற ஆறு நாமங்கள் மறு கல்லிலும் இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[8. And the curious girdle of the ephod, which is upon it, shall be of the same, according to the work thereof; even of gold, of blue, and purple, and scarlet, and fine twined linen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1672,51 +1716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. உன் சகோதரனாகிய ஆரோன் எனக்கு ஆசாரிய ஊழியம் செய்யும்படிக்கு, நீ ஆரோனையும் அவனோடேகூட அவன் குமாரராகிய நாதாப், அபியூ, எலெயாசார், இத்தாமார் என்னும் ஆரோனின் குமாரரையும் இஸ்ரவேல் புத்திரரிலிருந்து பிரித்து, உன்னிடத்தில் சேர்த்துக்கொள்வாயாக.]]></a:t>
+              <a:t><![CDATA[1. And take you unto you Aaron your brother, and his sons with him, from among the children of Israel, that he may minister unto me in the priest's office, even Aaron, Nadab and Abihu, Eleazar and Ithamar, Aaron's sons.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1781,51 +1825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் பிறந்த வரிசையின்படியே, அவர்களுடைய நாமங்களில் ஆறு நாமங்கள் ஒரு கல்லிலும், மற்ற ஆறு நாமங்கள் மறு கல்லிலும் இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[9. And you shall take two onyx stones, and grave on them the names of the children of Israel:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1890,51 +1934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இரத்தினங்களில் முத்திரை வெட்டுகிறவர்கள் செய்யும் வேலைக்கு ஒப்பாக அந்த இரண்டு கற்களிலும் இஸ்ரவேல் புத்திரரின் நாமங்களை வெட்டி, அவைகளைப் பொன் குவளைகளில் பதிப்பாயாக.]]></a:t>
+              <a:t><![CDATA[10. Six of their names on one stone, and the other six names of the rest on the other stone, according to their birth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1999,51 +2043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆரோன் கர்த்தருக்கு முன்பாகத் தன் இரண்டு தோள்களின் மேலும் இஸ்ரவேல் புத்திரரின் நாமங்களை ஞாபகக்குறியாகச் சுமந்துவர, அந்த இரண்டு கற்களையும் ஏபோத்து தோள்களின்மேல் அவர்களை நினைக்கும்படியான கற்களாக வைக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[10. Six of their names on one stone, and the other six names of the rest on the other stone, according to their birth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2108,51 +2152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆரோன் கர்த்தருக்கு முன்பாகத் தன் இரண்டு தோள்களின் மேலும் இஸ்ரவேல் புத்திரரின் நாமங்களை ஞாபகக்குறியாகச் சுமந்துவர, அந்த இரண்டு கற்களையும் ஏபோத்து தோள்களின்மேல் அவர்களை நினைக்கும்படியான கற்களாக வைக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[11. With the work of an engraver in stone, like the engravings of a signet, shall you engrave the two stones with the names of the children of Israel: you shall make them to be set in casings of gold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2217,51 +2261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பொன்னினால் வளையங்களைப் பண்ணி,]]></a:t>
+              <a:t><![CDATA[11. With the work of an engraver in stone, like the engravings of a signet, shall you engrave the two stones with the names of the children of Israel: you shall make them to be set in casings of gold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2326,51 +2370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சரியான அளவுக்குப் பின்னல் வேலையான இரண்டு சங்கிலிகளையும் பசும்பொன்னினால் உண்டாக்கி, அந்தச் சங்கிலிகளை அந்த வளையங்களில் பூட்டுவாயாக.]]></a:t>
+              <a:t><![CDATA[12. And you shall put the two stones upon the shoulders of the ephod for stones of memorial unto the children of Israel: and Aaron shall bear their names before the LORD upon his two shoulders for a memorial.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2435,51 +2479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நியாயவிதி மார்ப்பதக்கத்தையும் விசித்திர வேலையாய்ச் செய்வாயாக; அதை ஏபோத்து வேலைக்கு ஒப்பாகப் பொன்னினாலும் இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் திரித்த மெல்லிய பஞ்சுநூலாலும் செய்வாயாக.]]></a:t>
+              <a:t><![CDATA[12. And you shall put the two stones upon the shoulders of the ephod for stones of memorial unto the children of Israel: and Aaron shall bear their names before the LORD upon his two shoulders for a memorial.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2544,51 +2588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நியாயவிதி மார்ப்பதக்கத்தையும் விசித்திர வேலையாய்ச் செய்வாயாக; அதை ஏபோத்து வேலைக்கு ஒப்பாகப் பொன்னினாலும் இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் திரித்த மெல்லிய பஞ்சுநூலாலும் செய்வாயாக.]]></a:t>
+              <a:t><![CDATA[12. And you shall put the two stones upon the shoulders of the ephod for stones of memorial unto the children of Israel: and Aaron shall bear their names before the LORD upon his two shoulders for a memorial.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2653,51 +2697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அது சதுரமும் இரட்டையும், ஒரு ஜாண் நீளமும் ஒரு ஜாண் அகலமுமாய் இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[13. And you shall make casings of gold;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2762,51 +2806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அது சதுரமும் இரட்டையும், ஒரு ஜாண் நீளமும் ஒரு ஜாண் அகலமுமாய் இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[14. And two chains of pure gold at the ends; of interwoven work shall you make them, and fasten the interwoven chains to the casings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2871,51 +2915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. உன் சகோதரனாகிய ஆரோன் எனக்கு ஆசாரிய ஊழியம் செய்யும்படிக்கு, நீ ஆரோனையும் அவனோடேகூட அவன் குமாரராகிய நாதாப், அபியூ, எலெயாசார், இத்தாமார் என்னும் ஆரோனின் குமாரரையும் இஸ்ரவேல் புத்திரரிலிருந்து பிரித்து, உன்னிடத்தில் சேர்த்துக்கொள்வாயாக.]]></a:t>
+              <a:t><![CDATA[1. And take you unto you Aaron your brother, and his sons with him, from among the children of Israel, that he may minister unto me in the priest's office, even Aaron, Nadab and Abihu, Eleazar and Ithamar, Aaron's sons.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2980,51 +3024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அதிலே நாலு பத்தி இரத்தினக் கற்களை நிறையப் பதிப்பாயாக; முதலாம் பத்தி பத்மராகமும் புஷ்பராகமும் மாணிக்கமும்,]]></a:t>
+              <a:t><![CDATA[14. And two chains of pure gold at the ends; of interwoven work shall you make them, and fasten the interwoven chains to the casings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3089,51 +3133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இரண்டாம் பத்தி மரகதமும் இந்திரநீலமும் வச்சிரமும்,]]></a:t>
+              <a:t><![CDATA[15. And you shall make the breastplate of judgment with cunning work; after the work of the ephod you shall make it; of gold, of blue, and of purple, and of scarlet, and of fine twined linen, shall you make it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3198,51 +3242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மூன்றாம் பத்தி கெம்பும் வைடூரியமும் சுகந்தியும்,]]></a:t>
+              <a:t><![CDATA[15. And you shall make the breastplate of judgment with cunning work; after the work of the ephod you shall make it; of gold, of blue, and of purple, and of scarlet, and of fine twined linen, shall you make it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3307,51 +3351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நாலாம் பத்தி படிகப்பச்சையும் கோமேதகமும் யஸ்பியுமாய் இருப்பதாக; இவைகள் அந்தந்தப் பத்தியில் பொன்னினாலே பதித்திருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[15. And you shall make the breastplate of judgment with cunning work; after the work of the ephod you shall make it; of gold, of blue, and of purple, and of scarlet, and of fine twined linen, shall you make it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3416,51 +3460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நாலாம் பத்தி படிகப்பச்சையும் கோமேதகமும் யஸ்பியுமாய் இருப்பதாக; இவைகள் அந்தந்தப் பத்தியில் பொன்னினாலே பதித்திருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[16. Foursquare it shall be being doubled; a span shall be the length thereof, and a span shall be the breadth thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3525,51 +3569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இந்தக் கற்கள் இஸ்ரவேல் புத்திரருடைய நாமங்களின்படியே பன்னிரண்டும், அவர்களுடைய நாமங்கள் அவைகளில் வெட்டப்பட்டவைகளுமாய் இருக்கவேண்டும்; பன்னிரண்டு கோத்திரங்களில் ஒவ்வொன்றினுடைய நாமம் ஒவ்வொன்றிலே முத்திரைவெட்டாய் வெட்டியிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[17. And you shall set in it settings of stones, even four rows of stones: the first row shall be a ruby, a topaz, and a carbuncle: this shall be the first row.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3634,51 +3678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இந்தக் கற்கள் இஸ்ரவேல் புத்திரருடைய நாமங்களின்படியே பன்னிரண்டும், அவர்களுடைய நாமங்கள் அவைகளில் வெட்டப்பட்டவைகளுமாய் இருக்கவேண்டும்; பன்னிரண்டு கோத்திரங்களில் ஒவ்வொன்றினுடைய நாமம் ஒவ்வொன்றிலே முத்திரைவெட்டாய் வெட்டியிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[17. And you shall set in it settings of stones, even four rows of stones: the first row shall be a ruby, a topaz, and a carbuncle: this shall be the first row.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3743,51 +3787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. மார்ப்பதக்கத்திற்கு அதின் பக்கங்களிலே பின்னல்வேலையான பசும்பொன் சங்கிலிகளையும் பண்ணி,]]></a:t>
+              <a:t><![CDATA[18. And the second row shall be an emerald, a sapphire, and a diamond.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3852,51 +3896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அந்த மார்ப்பதக்கத்திற்கு இரண்டு பொன் வளையங்களையும் பண்ணி, அந்த இரண்டு வளையங்களையும் மார்ப்பதக்கத்தின் இரண்டு பக்கங்களிலே வைத்து,]]></a:t>
+              <a:t><![CDATA[19. And the third row a jacinth, an agate, and an amethyst.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3961,51 +4005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பொன்னினால் செய்த அந்த இரண்டு பின்னல் வேலையான சங்கிலிகளையும் மார்ப்பதக்கத்தின் பக்கங்களில் இருக்கிற இரண்டு வளையங்களில் மாட்டி,]]></a:t>
+              <a:t><![CDATA[20. And the fourth row a beryl, and an onyx, and a jasper: they shall be set in gold in their settings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4070,51 +4114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. உன் சகோதரனாகிய ஆரோனுக்கு, மகிமையும் அலங்காரமுமாய் இருக்கும் பொருட்டு, பரிசுத்த வஸ்திரங்களை உண்டுபண்ணுவாயாக.]]></a:t>
+              <a:t><![CDATA[1. And take you unto you Aaron your brother, and his sons with him, from among the children of Israel, that he may minister unto me in the priest's office, even Aaron, Nadab and Abihu, Eleazar and Ithamar, Aaron's sons.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4179,51 +4223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவ்விரண்டு பின்னல் வேலையான சங்கிலிகளின் இரண்டு நுனிகளை ஏபோத்துத் தோள்த்துண்டின்மேல் அதின் முன்புறத்தில் இருக்கிற இரண்டு வளையங்களில் மாட்டுவாயாக.]]></a:t>
+              <a:t><![CDATA[20. And the fourth row a beryl, and an onyx, and a jasper: they shall be set in gold in their settings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4288,51 +4332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நீ இரண்டு பொன்வளையங்களைப் பண்ணி, அவைகளை ஏபோத்தின் கீழ்ப்புறத்திற்கு எதிரான மார்ப்பதக்கத்தினுடைய மற்ற இரண்டு பக்கங்களிலும் அதினுடைய ஓரத்திற்குள்ளாக வைத்து,]]></a:t>
+              <a:t><![CDATA[21. And the stones shall be with the names of the children of Israel, twelve, according to their names, like the engravings of a signet; every one with his name shall they be according to the twelve tribes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4397,51 +4441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நீ இரண்டு பொன்வளையங்களைப் பண்ணி, அவைகளை ஏபோத்தின் கீழ்ப்புறத்திற்கு எதிரான மார்ப்பதக்கத்தினுடைய மற்ற இரண்டு பக்கங்களிலும் அதினுடைய ஓரத்திற்குள்ளாக வைத்து,]]></a:t>
+              <a:t><![CDATA[21. And the stones shall be with the names of the children of Israel, twelve, according to their names, like the engravings of a signet; every one with his name shall they be according to the twelve tribes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4506,51 +4550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. வேறே இரண்டு பொன்வளையங்களைப் பண்ணி, அவைகளை ஏபோத்தின் முன்புறத்து இரண்டு கீழ்ப்பக்கங்களில் அதின் இணைப்புக்கு எதிராகவும், ஏபோத்தின் விசித்திரமான கச்சைக்கு மேலாகவும் வைத்து,]]></a:t>
+              <a:t><![CDATA[21. And the stones shall be with the names of the children of Israel, twelve, according to their names, like the engravings of a signet; every one with his name shall they be according to the twelve tribes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4615,51 +4659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. வேறே இரண்டு பொன்வளையங்களைப் பண்ணி, அவைகளை ஏபோத்தின் முன்புறத்து இரண்டு கீழ்ப்பக்கங்களில் அதின் இணைப்புக்கு எதிராகவும், ஏபோத்தின் விசித்திரமான கச்சைக்கு மேலாகவும் வைத்து,]]></a:t>
+              <a:t><![CDATA[22. And you shall make upon the breastplate chains at the ends of interwoven work of pure gold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4724,51 +4768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. மார்ப்பதக்கம் ஏபோத்தின் விசித்திரமான கச்சைக்கு மேலாக இருக்கும்படிக்கும், அது ஏபோத்திலிருந்து நீங்காதபடிக்கும், அதை அதின் வளையங்களால் ஏபோத்து வளையங்களோடே இளநீல நாடாவினால் கட்டவேண்டும்.]]></a:t>
+              <a:t><![CDATA[23. And you shall make upon the breastplate two rings of gold, and shall put the two rings on the two ends of the breastplate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4833,51 +4877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. மார்ப்பதக்கம் ஏபோத்தின் விசித்திரமான கச்சைக்கு மேலாக இருக்கும்படிக்கும், அது ஏபோத்திலிருந்து நீங்காதபடிக்கும், அதை அதின் வளையங்களால் ஏபோத்து வளையங்களோடே இளநீல நாடாவினால் கட்டவேண்டும்.]]></a:t>
+              <a:t><![CDATA[23. And you shall make upon the breastplate two rings of gold, and shall put the two rings on the two ends of the breastplate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4942,51 +4986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஆரோன் பரிசுத்த ஸ்தலத்திற்குள் பிரவேசிக்கும்போது, இஸ்ரவேல் புத்திரரின் நாமங்களைத் தன் இருதயத்தின்மேலிருக்கும் நியாயவிதி மார்ப்பதக்கத்திலே கர்த்தருடைய சந்நிதானத்தில் ஞாபகக்குறியாக எப்பொழுதும் தரித்துக்கொள்ளக்கடவன்.]]></a:t>
+              <a:t><![CDATA[24. And you shall put the two interwoven chains of gold in the two rings which are on the ends of the breastplate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5051,51 +5095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஆரோன் பரிசுத்த ஸ்தலத்திற்குள் பிரவேசிக்கும்போது, இஸ்ரவேல் புத்திரரின் நாமங்களைத் தன் இருதயத்தின்மேலிருக்கும் நியாயவிதி மார்ப்பதக்கத்திலே கர்த்தருடைய சந்நிதானத்தில் ஞாபகக்குறியாக எப்பொழுதும் தரித்துக்கொள்ளக்கடவன்.]]></a:t>
+              <a:t><![CDATA[24. And you shall put the two interwoven chains of gold in the two rings which are on the ends of the breastplate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5160,51 +5204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. நியாயவிதி மார்ப்பதக்கத்திலே ஊரீம் தும்மீம் என்பவைகளை வைப்பாயாக; ஆரோன் கர்த்தருடைய சந்நிதானத்தில் பிரவேசிக்கும்போது, அவைகள் அவன் இருதயத்தின்மேல் இருக்கவேண்டும்; ஆரோன் தன் இருதயத்தின்மேல் இஸ்ரவேல் புத்திரருடைய நியாயவிதியைக் கர்த்தருடைய சந்நிதானத்தில் எப்பொழுதும் தரித்துக்கொள்ளவேண்டும்.]]></a:t>
+              <a:t><![CDATA[25. And the other two ends of the two interwoven chains you shall fasten in the two casings, and put them on the shoulder pieces of the ephod before it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5269,51 +5313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. உன் சகோதரனாகிய ஆரோனுக்கு, மகிமையும் அலங்காரமுமாய் இருக்கும் பொருட்டு, பரிசுத்த வஸ்திரங்களை உண்டுபண்ணுவாயாக.]]></a:t>
+              <a:t><![CDATA[2. And you shall make holy garments for Aaron your brother for glory and for beauty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5378,51 +5422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. நியாயவிதி மார்ப்பதக்கத்திலே ஊரீம் தும்மீம் என்பவைகளை வைப்பாயாக; ஆரோன் கர்த்தருடைய சந்நிதானத்தில் பிரவேசிக்கும்போது, அவைகள் அவன் இருதயத்தின்மேல் இருக்கவேண்டும்; ஆரோன் தன் இருதயத்தின்மேல் இஸ்ரவேல் புத்திரருடைய நியாயவிதியைக் கர்த்தருடைய சந்நிதானத்தில் எப்பொழுதும் தரித்துக்கொள்ளவேண்டும்.]]></a:t>
+              <a:t><![CDATA[25. And the other two ends of the two interwoven chains you shall fasten in the two casings, and put them on the shoulder pieces of the ephod before it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5487,51 +5531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. நியாயவிதி மார்ப்பதக்கத்திலே ஊரீம் தும்மீம் என்பவைகளை வைப்பாயாக; ஆரோன் கர்த்தருடைய சந்நிதானத்தில் பிரவேசிக்கும்போது, அவைகள் அவன் இருதயத்தின்மேல் இருக்கவேண்டும்; ஆரோன் தன் இருதயத்தின்மேல் இஸ்ரவேல் புத்திரருடைய நியாயவிதியைக் கர்த்தருடைய சந்நிதானத்தில் எப்பொழுதும் தரித்துக்கொள்ளவேண்டும்.]]></a:t>
+              <a:t><![CDATA[26. And you shall make two rings of gold, and you shall put them upon the two ends of the breastplate in the border thereof, which is in the side of the ephod inward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5596,51 +5640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ஏபோத்தின் கீழ் அங்கியை முழுவதும் இளநீலநூலால் உண்டாக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[26. And you shall make two rings of gold, and you shall put them upon the two ends of the breastplate in the border thereof, which is in the side of the ephod inward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5705,51 +5749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. தலை நுழைகிற அதின் துவாரம் அதின் நடுவில் இருக்கவும், அதின் துவாரத்துக்கு நெய்யப்பட்ட வேலையான ஒரு நாடா சுற்றிலும் இருக்கவும் வேண்டும்; அது கிழியாதபடிக்கு மார்க்கவசத்தின் துவாரத்துக்கு ஒத்ததாக இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[27. And two other rings of gold you shall make, and shall put them on the two sides of the ephod underneath, toward the front part thereof, opposite to the other coupling thereof, above the curious girdle of the ephod.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5814,51 +5858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. தலை நுழைகிற அதின் துவாரம் அதின் நடுவில் இருக்கவும், அதின் துவாரத்துக்கு நெய்யப்பட்ட வேலையான ஒரு நாடா சுற்றிலும் இருக்கவும் வேண்டும்; அது கிழியாதபடிக்கு மார்க்கவசத்தின் துவாரத்துக்கு ஒத்ததாக இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[27. And two other rings of gold you shall make, and shall put them on the two sides of the ephod underneath, toward the front part thereof, opposite to the other coupling thereof, above the curious girdle of the ephod.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5923,51 +5967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. தலை நுழைகிற அதின் துவாரம் அதின் நடுவில் இருக்கவும், அதின் துவாரத்துக்கு நெய்யப்பட்ட வேலையான ஒரு நாடா சுற்றிலும் இருக்கவும் வேண்டும்; அது கிழியாதபடிக்கு மார்க்கவசத்தின் துவாரத்துக்கு ஒத்ததாக இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[28. And they shall bind the breastplate by the rings thereof unto the rings of the ephod with a lace of blue, that it may be above the curious girdle of the ephod, and that the breastplate be not loosed from the ephod.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6032,51 +6076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அதின் கீழோரங்களில் இளநீலநூல் இரத்தாம்பரநூல் சிவப்புநூல் வேலையால் செய்யப்பட்ட மாதளம்பழங்களையும், அவைகளுக்கு இடையிடையே சுற்றிலும் பொன்மணிகளையும் அதின் ஓரங்களில் சுற்றிலும் தொங்கும்படி பண்ணிவைக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[28. And they shall bind the breastplate by the rings thereof unto the rings of the ephod with a lace of blue, that it may be above the curious girdle of the ephod, and that the breastplate be not loosed from the ephod.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6141,51 +6185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அதின் கீழோரங்களில் இளநீலநூல் இரத்தாம்பரநூல் சிவப்புநூல் வேலையால் செய்யப்பட்ட மாதளம்பழங்களையும், அவைகளுக்கு இடையிடையே சுற்றிலும் பொன்மணிகளையும் அதின் ஓரங்களில் சுற்றிலும் தொங்கும்படி பண்ணிவைக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[29. And Aaron shall bear the names of the children of Israel in the breastplate of judgment upon his heart, when he goes in unto the holy place, for a memorial before the LORD continually.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6250,51 +6294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அங்கியின் ஓரங்களில் சுற்றிலும் ஒரு பொன்மணியும் ஒரு மாதளம்பழமும், ஒரு பொன்மணியும் ஒரு மாதளம்பழமுமாய்த் தொங்குவதாக.]]></a:t>
+              <a:t><![CDATA[29. And Aaron shall bear the names of the children of Israel in the breastplate of judgment upon his heart, when he goes in unto the holy place, for a memorial before the LORD continually.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6359,51 +6403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ஆரோன் ஆராதனை செய்யக் கர்த்தருடைய சந்நிதியில் பரிசுத்த ஸ்தலத்துக்குள் பிரவேசிக்கும்போதும், வெளியே வரும்போதும், அவன் சாகாதபடிக்கு, அதின் சத்தம் கேட்கப்படும்படி அதைத் தரித்துக்கொள்ளவேண்டும்.]]></a:t>
+              <a:t><![CDATA[29. And Aaron shall bear the names of the children of Israel in the breastplate of judgment upon his heart, when he goes in unto the holy place, for a memorial before the LORD continually.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6468,51 +6512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆரோன் எனக்கு ஆசாரிய ஊழியம் செய்யத்தக்கதாக அவனைப் பரிசுத்தப்படுத்தும்படி அவனுக்கு வஸ்திரங்களை உண்டாக்கும்பொருட்டு, நான் ஞானத்தின் ஆவியால் நிரப்பின விவேகமான இருதயமுள்ள யாவரோடும் நீ சொல்லுவாயாக.]]></a:t>
+              <a:t><![CDATA[2. And you shall make holy garments for Aaron your brother for glory and for beauty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6577,51 +6621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ஆரோன் ஆராதனை செய்யக் கர்த்தருடைய சந்நிதியில் பரிசுத்த ஸ்தலத்துக்குள் பிரவேசிக்கும்போதும், வெளியே வரும்போதும், அவன் சாகாதபடிக்கு, அதின் சத்தம் கேட்கப்படும்படி அதைத் தரித்துக்கொள்ளவேண்டும்.]]></a:t>
+              <a:t><![CDATA[30. And you shall put in the breastplate of judgment the Urim and the Thummim; and they shall be upon Aaron's heart, when he goes in before the LORD: and Aaron shall bear the judgment of the children of Israel upon his heart before the LORD continually.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6686,51 +6730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ஆரோன் ஆராதனை செய்யக் கர்த்தருடைய சந்நிதியில் பரிசுத்த ஸ்தலத்துக்குள் பிரவேசிக்கும்போதும், வெளியே வரும்போதும், அவன் சாகாதபடிக்கு, அதின் சத்தம் கேட்கப்படும்படி அதைத் தரித்துக்கொள்ளவேண்டும்.]]></a:t>
+              <a:t><![CDATA[30. And you shall put in the breastplate of judgment the Urim and the Thummim; and they shall be upon Aaron's heart, when he goes in before the LORD: and Aaron shall bear the judgment of the children of Israel upon his heart before the LORD continually.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6795,51 +6839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. பசும்பொன்னினால் ஒரு பட்டத்தைப் பண்ணி கர்த்தருக்குப் பரிசுத்தம் என்று அதிலே முத்திரை வெட்டாகவெட்டி,]]></a:t>
+              <a:t><![CDATA[30. And you shall put in the breastplate of judgment the Urim and the Thummim; and they shall be upon Aaron's heart, when he goes in before the LORD: and Aaron shall bear the judgment of the children of Israel upon his heart before the LORD continually.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6904,51 +6948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. பசும்பொன்னினால் ஒரு பட்டத்தைப் பண்ணி கர்த்தருக்குப் பரிசுத்தம் என்று அதிலே முத்திரை வெட்டாகவெட்டி,]]></a:t>
+              <a:t><![CDATA[31. And you shall make the robe of the ephod all of blue.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7013,51 +7057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அது பாகையிலிருக்கும்படி அதை இளநீல நாடாவினால் பாகையின் முகப்பிலே கட்டுவாயாக.]]></a:t>
+              <a:t><![CDATA[32. And there shall be an hole in the top of it, in the midst thereof: it shall have a binding of woven work round about the hole of it, as it were the hole of an armour of jacket, that it be not rent.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7122,51 +7166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அது பாகையிலிருக்கும்படி அதை இளநீல நாடாவினால் பாகையின் முகப்பிலே கட்டுவாயாக.]]></a:t>
+              <a:t><![CDATA[32. And there shall be an hole in the top of it, in the midst thereof: it shall have a binding of woven work round about the hole of it, as it were the hole of an armour of jacket, that it be not rent.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7231,51 +7275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. இஸ்ரவேல் புத்திரர் தங்கள் பரிசுத்த காணிக்கைகளாகப் படைக்கும் பரிசுத்தமானவைகளின் தோஷத்தை ஆரோன் சுமக்கும்படி, அது ஆரோனுடைய நெற்றியின்மேல் இருப்பதாக; கர்த்தருடைய சந்நிதியில் அவர்கள் அங்கிகரிக்கப்படும்படி, அது எப்பொழுதும் அவன் நெற்றியின் மேல் இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[32. And there shall be an hole in the top of it, in the midst thereof: it shall have a binding of woven work round about the hole of it, as it were the hole of an armour of jacket, that it be not rent.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7340,51 +7384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. இஸ்ரவேல் புத்திரர் தங்கள் பரிசுத்த காணிக்கைகளாகப் படைக்கும் பரிசுத்தமானவைகளின் தோஷத்தை ஆரோன் சுமக்கும்படி, அது ஆரோனுடைய நெற்றியின்மேல் இருப்பதாக; கர்த்தருடைய சந்நிதியில் அவர்கள் அங்கிகரிக்கப்படும்படி, அது எப்பொழுதும் அவன் நெற்றியின் மேல் இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[33. And beneath upon the hem of it you shall make pomegranates of blue, and of purple, and of scarlet, round about the hem thereof; and bells of gold between them round about:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7449,51 +7493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. இஸ்ரவேல் புத்திரர் தங்கள் பரிசுத்த காணிக்கைகளாகப் படைக்கும் பரிசுத்தமானவைகளின் தோஷத்தை ஆரோன் சுமக்கும்படி, அது ஆரோனுடைய நெற்றியின்மேல் இருப்பதாக; கர்த்தருடைய சந்நிதியில் அவர்கள் அங்கிகரிக்கப்படும்படி, அது எப்பொழுதும் அவன் நெற்றியின் மேல் இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[33. And beneath upon the hem of it you shall make pomegranates of blue, and of purple, and of scarlet, round about the hem thereof; and bells of gold between them round about:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7558,51 +7602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. மெல்லிய பஞ்சுநூலால் விசித்திரமான உள்சட்டையையும், மெல்லிய பஞ்சுநூலால் பாகையையும் உண்டாக்கி, இடைக்கச்சையைச் சித்திரத்தையல் வேலையாகப் பண்ணுவாயாக.]]></a:t>
+              <a:t><![CDATA[33. And beneath upon the hem of it you shall make pomegranates of blue, and of purple, and of scarlet, round about the hem thereof; and bells of gold between them round about:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7667,51 +7711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆரோன் எனக்கு ஆசாரிய ஊழியம் செய்யத்தக்கதாக அவனைப் பரிசுத்தப்படுத்தும்படி அவனுக்கு வஸ்திரங்களை உண்டாக்கும்பொருட்டு, நான் ஞானத்தின் ஆவியால் நிரப்பின விவேகமான இருதயமுள்ள யாவரோடும் நீ சொல்லுவாயாக.]]></a:t>
+              <a:t><![CDATA[3. And you shall speak unto all that are wise hearted, whom I have filled with the spirit of wisdom, that they may make Aaron's garments to consecrate him, that he may minister unto me in the priest's office.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7776,51 +7820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. மெல்லிய பஞ்சுநூலால் விசித்திரமான உள்சட்டையையும், மெல்லிய பஞ்சுநூலால் பாகையையும் உண்டாக்கி, இடைக்கச்சையைச் சித்திரத்தையல் வேலையாகப் பண்ணுவாயாக.]]></a:t>
+              <a:t><![CDATA[34. A golden bell and a pomegranate, a golden bell and a pomegranate, upon the hem of the robe round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7885,51 +7929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ஆரோனுடைய குமாரருக்கும், மகிமையும் அலங்காரமுமாயிருக்கும் பொருட்டு, அங்கிகளையும், இடைக்கச்சைகளையும், குல்லாக்களையும் உண்டுபண்ணுவாயாக.]]></a:t>
+              <a:t><![CDATA[34. A golden bell and a pomegranate, a golden bell and a pomegranate, upon the hem of the robe round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7994,51 +8038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ஆரோனுடைய குமாரருக்கும், மகிமையும் அலங்காரமுமாயிருக்கும் பொருட்டு, அங்கிகளையும், இடைக்கச்சைகளையும், குல்லாக்களையும் உண்டுபண்ணுவாயாக.]]></a:t>
+              <a:t><![CDATA[35. And it shall be upon Aaron to minister: and his sound shall be heard when he goes in unto the holy place before the LORD, and when he comes out, that he die not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8103,51 +8147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. உன் சகோதரனாகிய ஆரோனும் அவனோடேகூட அவன் குமாரரும் எனக்கு ஆசாரிய ஊழியம் செய்யும்படிக்கு, நீ அந்த வஸ்திரங்களை அவர்களுக்கு உடுத்தி, அவர்களை அபிஷேகஞ்செய்து, அவர்களைப் பிரதிஷ்டைபண்ணி, அவர்களைப் பரிசுத்தப்படுத்துவாயாக.]]></a:t>
+              <a:t><![CDATA[35. And it shall be upon Aaron to minister: and his sound shall be heard when he goes in unto the holy place before the LORD, and when he comes out, that he die not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8212,51 +8256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. உன் சகோதரனாகிய ஆரோனும் அவனோடேகூட அவன் குமாரரும் எனக்கு ஆசாரிய ஊழியம் செய்யும்படிக்கு, நீ அந்த வஸ்திரங்களை அவர்களுக்கு உடுத்தி, அவர்களை அபிஷேகஞ்செய்து, அவர்களைப் பிரதிஷ்டைபண்ணி, அவர்களைப் பரிசுத்தப்படுத்துவாயாக.]]></a:t>
+              <a:t><![CDATA[36. And you shall make a plate of pure gold, and grave upon it, like the engravings of a signet, HOLINESS TO THE LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8321,51 +8365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அவர்களுடைய நிர்வாணத்தை மூடும்படிக்கு, இடுப்புத்தொடங்கி முழங்கால்மட்டும் உடுத்த சணல்நூல் சல்லடங்களையும் உண்டுபண்ணுவாயாக.]]></a:t>
+              <a:t><![CDATA[36. And you shall make a plate of pure gold, and grave upon it, like the engravings of a signet, HOLINESS TO THE LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8430,51 +8474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அவர்களுடைய நிர்வாணத்தை மூடும்படிக்கு, இடுப்புத்தொடங்கி முழங்கால்மட்டும் உடுத்த சணல்நூல் சல்லடங்களையும் உண்டுபண்ணுவாயாக.]]></a:t>
+              <a:t><![CDATA[37. And you shall put it on a blue lace, that it may be upon the turban; upon the forefront of the turban it shall be.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8539,51 +8583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. ஆரோனும் அவன் குமாரரும் பரிசுத்த ஸ்தலத்திலே ஆராதனைசெய்ய ஆசரிப்புக் கூடாரத்திற்குள் பிரவேசிக்கும்போதும் பலிபீடத்தண்டைக்குச் சேரும்போதும், அக்கிரமம் சுமந்து அவர்கள் சாகாதபடிக்கு, அவைகளைத் தரித்திருக்கவேண்டும்; இது அவனுக்கும் அவனுக்குப் பின்வரும் சந்ததிக்கும் நித்திய கட்டளை.]]></a:t>
+              <a:t><![CDATA[38. And it shall be upon Aaron's forehead, that Aaron may bear the iniquity of the holy things, which the children of Israel shall hallow in all their holy gifts; and it shall be always upon his forehead, that they may be accepted before the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8648,51 +8692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. ஆரோனும் அவன் குமாரரும் பரிசுத்த ஸ்தலத்திலே ஆராதனைசெய்ய ஆசரிப்புக் கூடாரத்திற்குள் பிரவேசிக்கும்போதும் பலிபீடத்தண்டைக்குச் சேரும்போதும், அக்கிரமம் சுமந்து அவர்கள் சாகாதபடிக்கு, அவைகளைத் தரித்திருக்கவேண்டும்; இது அவனுக்கும் அவனுக்குப் பின்வரும் சந்ததிக்கும் நித்திய கட்டளை.]]></a:t>
+              <a:t><![CDATA[38. And it shall be upon Aaron's forehead, that Aaron may bear the iniquity of the holy things, which the children of Israel shall hallow in all their holy gifts; and it shall be always upon his forehead, that they may be accepted before the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8757,51 +8801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. ஆரோனும் அவன் குமாரரும் பரிசுத்த ஸ்தலத்திலே ஆராதனைசெய்ய ஆசரிப்புக் கூடாரத்திற்குள் பிரவேசிக்கும்போதும் பலிபீடத்தண்டைக்குச் சேரும்போதும், அக்கிரமம் சுமந்து அவர்கள் சாகாதபடிக்கு, அவைகளைத் தரித்திருக்கவேண்டும்; இது அவனுக்கும் அவனுக்குப் பின்வரும் சந்ததிக்கும் நித்திய கட்டளை.]]></a:t>
+              <a:t><![CDATA[38. And it shall be upon Aaron's forehead, that Aaron may bear the iniquity of the holy things, which the children of Israel shall hallow in all their holy gifts; and it shall be always upon his forehead, that they may be accepted before the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8866,51 +8910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆரோன் எனக்கு ஆசாரிய ஊழியம் செய்யத்தக்கதாக அவனைப் பரிசுத்தப்படுத்தும்படி அவனுக்கு வஸ்திரங்களை உண்டாக்கும்பொருட்டு, நான் ஞானத்தின் ஆவியால் நிரப்பின விவேகமான இருதயமுள்ள யாவரோடும் நீ சொல்லுவாயாக.]]></a:t>
+              <a:t><![CDATA[3. And you shall speak unto all that are wise hearted, whom I have filled with the spirit of wisdom, that they may make Aaron's garments to consecrate him, that he may minister unto me in the priest's office.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8975,51 +9019,1032 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. ஆரோனும் அவன் குமாரரும் பரிசுத்த ஸ்தலத்திலே ஆராதனைசெய்ய ஆசரிப்புக் கூடாரத்திற்குள் பிரவேசிக்கும்போதும் பலிபீடத்தண்டைக்குச் சேரும்போதும், அக்கிரமம் சுமந்து அவர்கள் சாகாதபடிக்கு, அவைகளைத் தரித்திருக்கவேண்டும்; இது அவனுக்கும் அவனுக்குப் பின்வரும் சந்ததிக்கும் நித்திய கட்டளை.]]></a:t>
+              <a:t><![CDATA[39. And you shall embroider the coat of fine linen, and you shall make the turban of fine linen, and you shall make the girdle of needlework.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. And you shall embroider the coat of fine linen, and you shall make the turban of fine linen, and you shall make the girdle of needlework.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. And for Aaron's sons you shall make coats, and you shall make for them girdles, and bonnets shall you make for them, for glory and for beauty.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. And for Aaron's sons you shall make coats, and you shall make for them girdles, and bonnets shall you make for them, for glory and for beauty.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. And you shall put them upon Aaron your brother, and his sons with him; and shall anoint them, and consecrate them, and sanctify them, that they may minister unto me in the priest's office.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. And you shall put them upon Aaron your brother, and his sons with him; and shall anoint them, and consecrate them, and sanctify them, that they may minister unto me in the priest's office.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. And you shall put them upon Aaron your brother, and his sons with him; and shall anoint them, and consecrate them, and sanctify them, that they may minister unto me in the priest's office.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. And you shall make them linen breeches to cover their nakedness; from the loins even unto the thighs they shall reach:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. And you shall make them linen breeches to cover their nakedness; from the loins even unto the thighs they shall reach:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. And they shall be upon Aaron, and upon his sons, when they come in unto the tabernacle of the congregation, or when they come near unto the altar to minister in the holy place; that they bear not iniquity, and die: it shall be a statute for ever unto him and his seed after him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9084,51 +10109,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் உண்டாக்கவேண்டிய வஸ்திரங்களாவன; மார்ப்பதக்கமும், ஏபோத்தும், அங்கியும், விசித்திரமான உள்சட்டையும், பாகையும், இடைக்கச்சையுமே. உன் சகோதரனாகிய ஆரோன் எனக்கு ஆசாரிய ஊழியம் செய்யும்படி, அவனுக்கும் அவன் குமாரருக்கும் பரிசுத்த வஸ்திரங்களை உண்டுபண்ணவேண்டும்.]]></a:t>
+              <a:t><![CDATA[4. And these are the garments which they shall make; a breastplate, and an ephod, and a robe, and a broidered coat, a turban, and a girdle: and they shall make holy garments for Aaron your brother, and his sons, that he may minister unto me in the priest's office.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. And they shall be upon Aaron, and upon his sons, when they come in unto the tabernacle of the congregation, or when they come near unto the altar to minister in the holy place; that they bear not iniquity, and die: it shall be a statute for ever unto him and his seed after him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. And they shall be upon Aaron, and upon his sons, when they come in unto the tabernacle of the congregation, or when they come near unto the altar to minister in the holy place; that they bear not iniquity, and die: it shall be a statute for ever unto him and his seed after him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9163,51 +10406,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474537103" r:id="rId1"/>
+    <p:sldLayoutId id="2478619071" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9831,54 +11074,142 @@
 
 <file path=ppt/slides/_rels/slide79.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide79.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide80.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide80.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide81.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide81.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide82.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide82.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide83.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide83.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide84.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide84.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide85.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide85.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide86.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide86.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide87.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide87.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide88.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide88.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide89.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide89.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide90.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide90.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide91.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide91.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
@@ -9983,51 +11314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[একটি সাদা বোনা বস্ত্র, একটি পাগড়ি এবং একটি কোমর বন্ধনী| এই বিশেষ পোশাক পরিচ্ছদগুলি বানানো হবে হারোণ]]></a:t>
+              <a:t><![CDATA[உள்சட்டையும், பாகையும், இடைக்கச்சையுமே. உன் சகோதரனாகிய ஆரோன் எனக்கு ஆசாரிய ஊழியம் செய்யும்படி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +11446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ও তার পুত্রদের জন্য| এই পোশাক পরার পরেই ওরা আমায যাজক হিসেবে সেবা করতে পারবে|]]></a:t>
+              <a:t><![CDATA[அவனுக்கும் அவன் குமாரருக்கும் பரிசுத்த வஸ்திரங்களை உண்டுபண்ணவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +11578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. পোশাকগুলিতে ব্যবহার হবে সোনার জরি, মসৃণ মসীনা এবং লাল, নীল, বেগুনী সুতো|]]></a:t>
+              <a:t><![CDATA[5. அவர்கள் பொன்னும் இளநீலநூலும் இரத்தாம்பரநூலும் சிவப்புநூலும் மெல்லிய பஞ்சுநூலும் சேகரிப்பார்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,51 +11710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. “এফোদ বানাতে সোনার জরি, মসৃণ শনের কাপড় ও লাল, নীল, বেগুনী সুতো ব্যবহার করবে| দক্ষতার সঙ্গে অতি]]></a:t>
+              <a:t><![CDATA[6. ஏபோத்தைப் பொன்னினாலும் இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் திரித்த மெல்லிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10511,51 +11842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যত্নে তা তৈরী করতে হবে|]]></a:t>
+              <a:t><![CDATA[பஞ்சுநூலாலும் விசித்திரவேலையாய்ச் செய்யக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +11974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. এফোদের প্রতিটি কাঁধে একটি করে কাঁধ পট্টি থাকবে| এফোদের দুই কোণার সঙ্গে কাঁধ পট্টি সংযুক্ত হবে|]]></a:t>
+              <a:t><![CDATA[7. அது ஒன்றாக இணைக்கப்படும் பொருட்டு, இரண்டு தோள்த்துண்டுகளின்மேலும் அதின் இரண்டு முனைகளும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +12106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. “এফোদের জন্য কোমর বন্ধনী তৈরীর সময় দর্জীদের সতর্ক থাকতে হবে| এফোদের মতো কোমর বন্ধনীতেও সোনার]]></a:t>
+              <a:t><![CDATA[சேர்க்கப்படவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +12238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জরি, মসৃণ শণের কাপড় ও লাল, নীল, বেগুনী সুতো ব্যবহার করা হবে|]]></a:t>
+              <a:t><![CDATA[8. அந்த ஏபோத்தின்மேல் இருக்கவேண்டிய விசித்திரமான கச்சை அந்த வேலைக்கு ஒப்பாகவே, பொன்னினாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +12370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. “দুটো গোমেদমনি নাও এবং তার ওপর ইস্রায়েলের পুত্রদের নাম খোদাই কর|]]></a:t>
+              <a:t><![CDATA[இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் திரித்த மெல்லிய பஞ்சுநூலாலும் பண்ணப்பட்டு, அதனோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +12502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ছয় জনের নাম এক মণিতে ও অন্য ছয় জনের নাম অপর মণিতে খোদাই করবে| নাম খোদাই করার সময় বযস]]></a:t>
+              <a:t><![CDATA[ஏகமாயிருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11303,51 +12634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. প্রভু মোশিকে বললেন, “তোমার ভাই হারোণ ও তার পুত্রগণ নাদব, অবীহূ, ইলীয়াসর এবং ঈথামরকে তোমার কাছে]]></a:t>
+              <a:t><![CDATA[1. உன் சகோதரனாகிய ஆரோன் எனக்கு ஆசாரிய ஊழியம் செய்யும்படிக்கு, நீ ஆரோனையும் அவனோடேகூட அவன் குமாரராகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11435,51 +12766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অনুযায়ীবড় থেকে ছোট এইভাবে পর পর সাজাবে|]]></a:t>
+              <a:t><![CDATA[9. பின்னும் நீ இரண்டு கோமேதகக் கற்களை எடுத்து, இஸ்ரவேல் புத்திரரின் நாமங்களை அவைகளில் வெட்டுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11567,51 +12898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. শীলমোহরের মতো নামগুলো খোদাই করে সোনা দিয়ে বাঁধিযে নেবে|]]></a:t>
+              <a:t><![CDATA[10. அவர்கள் பிறந்த வரிசையின்படியே, அவர்களுடைய நாமங்களில் ஆறு நாமங்கள் ஒரு கல்லிலும், மற்ற ஆறு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11699,51 +13030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. এবারে ঐ দুটি মণি এফোদের দুই কাঁধে লাগাবে| হারোণ যখন প্রভুর সামনে দাঁড়াবে তখন সে ইস্রায়েলের]]></a:t>
+              <a:t><![CDATA[நாமங்கள் மறு கல்லிலும் இருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11831,51 +13162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পুত্রদের নামের স্মারক হিসেবে ঐ বিশেষ আচ্ছাদনটি পরবে|]]></a:t>
+              <a:t><![CDATA[11. இரத்தினங்களில் முத்திரை வெட்டுகிறவர்கள் செய்யும் வேலைக்கு ஒப்பாக அந்த இரண்டு கற்களிலும் இஸ்ரவேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11963,51 +13294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. এফোদের দুই কাঁধে যাতে খোদাই করা মণি দুটি সঠিকভাবে আটকে থাকে তার জন্য খাঁটি সোনা ব্যবহার করবে|]]></a:t>
+              <a:t><![CDATA[புத்திரரின் நாமங்களை வெட்டி, அவைகளைப் பொன் குவளைகளில் பதிப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12095,51 +13426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. খাঁটি সোনার দুটি শিকল তৈরী কর, প্রত্যেকটি দড়ির মত পাকানো এবং তাদের ঐ মণি দুটির সঙ্গে আটকে দাও|]]></a:t>
+              <a:t><![CDATA[12. ஆரோன் கர்த்தருக்கு முன்பாகத் தன் இரண்டு தோள்களின் மேலும் இஸ்ரவேல் புத்திரரின் நாமங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12227,51 +13558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. “মহাযাজকের জন্য বক্ষাবরণ তৈরী করবে| দক্ষ দর্জিরা এফোদের মতোই য়ত্ন করে বক্ষাবরণ তৈরী করবে|]]></a:t>
+              <a:t><![CDATA[ஞாபகக்குறியாகச் சுமந்துவர, அந்த இரண்டு கற்களையும் ஏபோத்து தோள்களின்மேல் அவர்களை நினைக்கும்படியான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12359,51 +13690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বক্ষাবরণ তৈরী হবে সোনার জরি, মসৃণ মসীনা কাপড় ও লাল, নীল, বেগুনী সুতো দিয়ে|]]></a:t>
+              <a:t><![CDATA[கற்களாக வைக்கக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12491,51 +13822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. বক্ষাবরণটিকে চারকোণা করবার জন্য অবশ্যই দুবার ভাঁজ করতে হবে| এর দৈর্য়্ঘ হবে 1 বিঘত্‌ ও প্রস্থ]]></a:t>
+              <a:t><![CDATA[13. பொன்னினால் வளையங்களைப் பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12623,51 +13954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হবে 1 বিঘত্‌|]]></a:t>
+              <a:t><![CDATA[14. சரியான அளவுக்குப் பின்னல் வேலையான இரண்டு சங்கிலிகளையும் பசும்பொன்னினால் உண்டாக்கி, அந்தச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12755,51 +14086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আসতে বলো| তারাই যাজকরূপে ইস্রায়েলের লোকদের হয়ে আমাকে সেবা করবে|]]></a:t>
+              <a:t><![CDATA[நாதாப், அபியூ, எலெயாசார், இத்தாமார் என்னும் ஆரோனின் குமாரரையும் இஸ்ரவேல் புத்திரரிலிருந்து பிரித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12887,51 +14218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. বক্ষাবরণে চার সারিতে মণিমানিক্য বসাও| প্রথম সারিতে থাকবে চূনী, পীতমণি ও মরকত|]]></a:t>
+              <a:t><![CDATA[சங்கிலிகளை அந்த வளையங்களில் பூட்டுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13019,51 +14350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. দ্বিতীয সারিতে থাকবে পদ্মরাগ, নীলকান্ত ও পান্না|]]></a:t>
+              <a:t><![CDATA[15. நியாயவிதி மார்ப்பதக்கத்தையும் விசித்திர வேலையாய்ச் செய்வாயாக; அதை ஏபோத்து வேலைக்கு ஒப்பாகப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13151,51 +14482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. তৃতীয় সারিতে থাকবে পোখরাজ, য়িস্ম ও কটাহেলা|]]></a:t>
+              <a:t><![CDATA[பொன்னினாலும் இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் திரித்த மெல்லிய பஞ்சுநூலாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13283,51 +14614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. চতুর্থ সারিতে থাকবে বৈদুর্য়্য়, গোমেদ ও সূর্য়্য়কান্ত মণি| এই মণিগুলি নিজের নিজের সারিতে সোনায]]></a:t>
+              <a:t><![CDATA[செய்வாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13415,51 +14746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আঁটা থাকবে|]]></a:t>
+              <a:t><![CDATA[16. அது சதுரமும் இரட்டையும், ஒரு ஜாண் நீளமும் ஒரு ஜாண் அகலமுமாய் இருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13547,51 +14878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. বারোটি মণির ওপর ইস্রায়েলের সন্তানদের নাম আলাদা আলাদা করে খোদাই থাকবে| সীলমোহরের মতো ঐ মণিগুলিতে]]></a:t>
+              <a:t><![CDATA[17. அதிலே நாலு பத்தி இரத்தினக் கற்களை நிறையப் பதிப்பாயாக; முதலாம் பத்தி பத்மராகமும் புஷ்பராகமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13679,51 +15010,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বারোজনের নাম খোদাই করা থাকবে|]]></a:t>
+              <a:t><![CDATA[மாணிக்கமும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13811,51 +15142,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. “বক্ষাবরণের ওপরের অংশটির জন্য খাঁটি সোনা দিয়ে প্রত্যেকটিকে দড়ির মত পাকিযে শেকল তৈরী কর|]]></a:t>
+              <a:t><![CDATA[18. இரண்டாம் பத்தி மரகதமும் இந்திரநீலமும் வச்சிரமும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13943,51 +15274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. দুটো সোনার আংটা লাগানো থাকবে বক্ষাবরণের দুই কোণে|]]></a:t>
+              <a:t><![CDATA[19. மூன்றாம் பத்தி கெம்பும் வைடூரியமும் சுகந்தியும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14075,51 +15406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. দুটো সোনার চেন বক্ষাবরণের দুপাশের আংটায লাগাবে|]]></a:t>
+              <a:t><![CDATA[20. நாலாம் பத்தி படிகப்பச்சையும் கோமேதகமும் யஸ்பியுமாய் இருப்பதாக; இவைகள் அந்தந்தப் பத்தியில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14207,51 +15538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. “তোমার ভাই হারোণের জন্য একটি বিশেষ ধরণের পোশাক বানাবে| ঐ পোশাক হারোণকে বিশেষ সম্মান ও গৌরব প্রদান]]></a:t>
+              <a:t><![CDATA[உன்னிடத்தில் சேர்த்துக்கொள்வாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14339,51 +15670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. পাকানো শেকল দুটির অন্য প্রান্ত এফোদের কাঁধের পট্টিগুলোর সঙ্গে অবশ্যই সামনে দিয়ে জোড়া থাকবে|]]></a:t>
+              <a:t><![CDATA[பொன்னினாலே பதித்திருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14471,51 +15802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. আরও দুটো সোনার আংটা বানিয়ে বক্ষাবরণের অন্য দুই প্রান্তে লাগাবে| এফোদের পরে বক্ষাবরণের ভিতর ভাগে]]></a:t>
+              <a:t><![CDATA[21. இந்தக் கற்கள் இஸ்ரவேல் புத்திரருடைய நாமங்களின்படியே பன்னிரண்டும், அவர்களுடைய நாமங்கள் அவைகளில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14603,51 +15934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এই আংটা থাকবে|]]></a:t>
+              <a:t><![CDATA[வெட்டப்பட்டவைகளுமாய் இருக்கவேண்டும்; பன்னிரண்டு கோத்திரங்களில் ஒவ்வொன்றினுடைய நாமம் ஒவ்வொன்றிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14735,51 +16066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. আরও দুটো সোনার আংটা এফোদের সামনের দিকে কাঁধের পট্টির নীচে লাগাবে| এফোদের কোমর বন্ধনীর ওপরে এই]]></a:t>
+              <a:t><![CDATA[முத்திரைவெட்டாய் வெட்டியிருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14867,51 +16198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আংটা স্থাপন করতে হবে|]]></a:t>
+              <a:t><![CDATA[22. மார்ப்பதக்கத்திற்கு அதின் பக்கங்களிலே பின்னல்வேலையான பசும்பொன் சங்கிலிகளையும் பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14999,51 +16330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. বক্ষাবরণ থেকে এফোদ যাতে খসে পড়ে না যায তার জন্য বক্ষাবরণের আংটার সঙ্গে এফোদের আংটা নীল রঙের]]></a:t>
+              <a:t><![CDATA[23. அந்த மார்ப்பதக்கத்திற்கு இரண்டு பொன் வளையங்களையும் பண்ணி, அந்த இரண்டு வளையங்களையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15131,51 +16462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ফিতে দিয়ে বেঁধে নেবে| এইভাবে বক্ষাবরণ কোমর বন্ধনীর কাছাকাছি থেকে এফোদকেও ধরে রাখতে সক্ষম হবে|]]></a:t>
+              <a:t><![CDATA[மார்ப்பதக்கத்தின் இரண்டு பக்கங்களிலே வைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15263,51 +16594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. “হারোণ পবিত্র স্থানে প্রবেশ করলে তাকে বক্ষাবরণ পরতেই হবে| এইভাবে যখন সে প্রভুর সামনে দাঁড়াবে]]></a:t>
+              <a:t><![CDATA[24. பொன்னினால் செய்த அந்த இரண்டு பின்னல் வேலையான சங்கிலிகளையும் மார்ப்பதக்கத்தின் பக்கங்களில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15395,51 +16726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তখন সে তার বক্ষের ওপর স্মারক হিসেবে ইস্রায়েলের বারোজন সন্তানের নাম পরে থাকবে|]]></a:t>
+              <a:t><![CDATA[இருக்கிற இரண்டு வளையங்களில் மாட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15527,51 +16858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. আর সেই বক্ষাবরণের অভ্যন্তরে উরীম ও তূম্মীম রাখবে| প্রভুর সামনে গেলে সর্বদা সেগুলি হারোণের]]></a:t>
+              <a:t><![CDATA[25. அவ்விரண்டு பின்னல் வேலையான சங்கிலிகளின் இரண்டு நுனிகளை ஏபோத்துத் தோள்த்துண்டின்மேல் அதின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15659,51 +16990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেবে|]]></a:t>
+              <a:t><![CDATA[2. உன் சகோதரனாகிய ஆரோனுக்கு, மகிமையும் அலங்காரமுமாய் இருக்கும் பொருட்டு, பரிசுத்த வஸ்திரங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15791,51 +17122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হৃদয়ের ওপর থাকবে| এইভাবে হারোণ প্রভুর সামনে ইস্রায়েলের সন্তানদের বিচার প্রতিনিযত নিজের হৃদয়ের ওপর]]></a:t>
+              <a:t><![CDATA[முன்புறத்தில் இருக்கிற இரண்டு வளையங்களில் மாட்டுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15923,51 +17254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বয়ে নিয়ে বেড়াবে|]]></a:t>
+              <a:t><![CDATA[26. நீ இரண்டு பொன்வளையங்களைப் பண்ணி, அவைகளை ஏபோத்தின் கீழ்ப்புறத்திற்கு எதிரான மார்ப்பதக்கத்தினுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16055,51 +17386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. “এফোদের জন্য একটি সম্পূর্ণরূপে নীল রঙের আলখাল্লা তৈরী করবে|]]></a:t>
+              <a:t><![CDATA[மற்ற இரண்டு பக்கங்களிலும் அதினுடைய ஓரத்திற்குள்ளாக வைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16187,51 +17518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. আলখাল্লার মাঝখান দিয়ে মাথা ঢোকানোর জন্য একটি ছিদ্র করবে এবং এই ছিদ্রটির চারধার জুড়ে একটি বোনা]]></a:t>
+              <a:t><![CDATA[27. வேறே இரண்டு பொன்வளையங்களைப் பண்ணி, அவைகளை ஏபோத்தின் முன்புறத்து இரண்டு கீழ்ப்பக்கங்களில் அதின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16319,51 +17650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কাপড়ের টুকরো সেলাই করে দাও যাতে এটি ছিঁড়ে না যায| এই কাপড় ছিদ্রটির চারদিকে গলাবন্ধনীর কাজ করবে,]]></a:t>
+              <a:t><![CDATA[இணைப்புக்கு எதிராகவும், ஏபோத்தின் விசித்திரமான கச்சைக்கு மேலாகவும் வைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16451,51 +17782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ফলে তা ছিঁড়ে যাবে না|]]></a:t>
+              <a:t><![CDATA[28. மார்ப்பதக்கம் ஏபோத்தின் விசித்திரமான கச்சைக்கு மேலாக இருக்கும்படிக்கும், அது ஏபோத்திலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16583,51 +17914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. লাল, নীল, বেগুনী সুতো দিয়ে ডালিমের মতো সুতোর গোলা তৈরী কর এবং আলখাল্লার নীচে ঝুলিয়ে দেবে আর]]></a:t>
+              <a:t><![CDATA[நீங்காதபடிக்கும், அதை அதின் வளையங்களால் ஏபோத்து வளையங்களோடே இளநீல நாடாவினால் கட்டவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16715,51 +18046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সুতোর বলের মাঝখানে সোনার ছোট ছোট ঘন্টা লাগাবে|]]></a:t>
+              <a:t><![CDATA[29. ஆரோன் பரிசுத்த ஸ்தலத்திற்குள் பிரவேசிக்கும்போது, இஸ்ரவேல் புத்திரரின் நாமங்களைத் தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16847,51 +18178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. পুরো আলখাল্লার নীচের চারিদিকে এই রকম একটা করে সুতোর গোলা ও একটা করে সোনার ঘন্টা লাগানো হবে|]]></a:t>
+              <a:t><![CDATA[இருதயத்தின்மேலிருக்கும் நியாயவிதி மார்ப்பதக்கத்திலே கர்த்தருடைய சந்நிதானத்தில் ஞாபகக்குறியாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16979,51 +18310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. যাজকরূপে প্রভুকে সেবা করার সময় হারোণ এই আলখাল্লাটি পরবে| প্রভুর সামনে দাঁড়ানোর জন্য হারোণ]]></a:t>
+              <a:t><![CDATA[எப்பொழுதும் தரித்துக்கொள்ளக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17111,51 +18442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. কযেকজন দক্ষ দর্জি সেই পোশাক তৈরী করবে| আমি সেই দর্জিদের বিশেষ জ্ঞান ও দক্ষতা প্রদান করেছি| সেই]]></a:t>
+              <a:t><![CDATA[உண்டுபண்ணுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17243,51 +18574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পবিত্র স্থানের দিকে এগোলে ঐ ঘন্টাগুলি বাজবে এবং পবিত্র স্থান ছেড়ে বেরনোর সময়ও ঘন্টাগুলি বাজবে|]]></a:t>
+              <a:t><![CDATA[30. நியாயவிதி மார்ப்பதக்கத்திலே ஊரீம் தும்மீம் என்பவைகளை வைப்பாயாக; ஆரோன் கர்த்தருடைய சந்நிதானத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17375,51 +18706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এইভাবে হারোণ কখনও মারা যাবে না|]]></a:t>
+              <a:t><![CDATA[பிரவேசிக்கும்போது, அவைகள் அவன் இருதயத்தின்மேல் இருக்கவேண்டும்; ஆரோன் தன் இருதயத்தின்மேல் இஸ்ரவேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17507,51 +18838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. “নির্মল সোনার ফলক বানিয়ে তাতে শীলমোহরের মতো জনগণের উদ্দেশ্যে খোদাই করবে এই কথাগুলি: এটি প্রভুর]]></a:t>
+              <a:t><![CDATA[புத்திரருடைய நியாயவிதியைக் கர்த்தருடைய சந்நிதானத்தில் எப்பொழுதும் தரித்துக்கொள்ளவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17639,51 +18970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কাছে উত্সর্গীকৃত|]]></a:t>
+              <a:t><![CDATA[31. ஏபோத்தின் கீழ் அங்கியை முழுவதும் இளநீலநூலால் உண்டாக்கக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17771,51 +19102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. সোনার ফলকটিকে নীল ফিতেতে আবদ্ধ করবে| পাগড়ির ওপর চারিদিকে নীল ফিতে বাঁধা থাকবে| পাগড়ির সামনের]]></a:t>
+              <a:t><![CDATA[32. தலை நுழைகிற அதின் துவாரம் அதின் நடுவில் இருக்கவும், அதின் துவாரத்துக்கு நெய்யப்பட்ட வேலையான ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17903,51 +19234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিকে থাকবে সোনার ফলকটি|]]></a:t>
+              <a:t><![CDATA[நாடா சுற்றிலும் இருக்கவும் வேண்டும்; அது கிழியாதபடிக்கு மார்க்கவசத்தின் துவாரத்துக்கு ஒத்ததாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18035,51 +19366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. হারোণ পাগড়ি সমেত ঐ সোনার ফলকটি মাথায় পরবে| আর তা সবসময় হারোণের মাথায় থাকবে| তার ফলে]]></a:t>
+              <a:t><![CDATA[இருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18167,51 +19498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ইস্রায়েলের লোকরা প্রভুকে য়ে সমস্ত উপঢৌকন দেবে হারোণ তা দোষ মুক্ত করে সব কিছু পবিত্র করে তুলবে যাতে]]></a:t>
+              <a:t><![CDATA[33. அதின் கீழோரங்களில் இளநீலநூல் இரத்தாம்பரநூல் சிவப்புநூல் வேலையால் செய்யப்பட்ட மாதளம்பழங்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18299,51 +19630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সেই সমস্ত উপঢৌকন প্রভু গ্রহণ করতে পারেন|]]></a:t>
+              <a:t><![CDATA[அவைகளுக்கு இடையிடையே சுற்றிலும் பொன்மணிகளையும் அதின் ஓரங்களில் சுற்றிலும் தொங்கும்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18431,51 +19762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. “মসৃণ সাদা মসীনা সুতো দিয়ে আরও একটা আলখাল্লা বুনবে| পাগড়িও বানাবে মসৃণ মসীনা কাপড়ের| চিহ্নিত]]></a:t>
+              <a:t><![CDATA[பண்ணிவைக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18563,51 +19894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দর্জিদের বলো হারোণের জন্য বিশেষ পোশাক তৈরী করতে| এই পোশাকই প্রমাণ করবে সেই যাজক আমাকে বিশেষ ভাবে]]></a:t>
+              <a:t><![CDATA[3. ஆரோன் எனக்கு ஆசாரிய ஊழியம் செய்யத்தக்கதாக அவனைப் பரிசுத்தப்படுத்தும்படி அவனுக்கு வஸ்திரங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18695,51 +20026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কোমর বন্ধনী বানাবে|]]></a:t>
+              <a:t><![CDATA[34. அங்கியின் ஓரங்களில் சுற்றிலும் ஒரு பொன்மணியும் ஒரு மாதளம்பழமும், ஒரு பொன்மணியும் ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18827,51 +20158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. হারোণের পুত্রদের জন্যও গায়ের পোশাক, কোমর বন্ধনী ও পাগড়ি বানাবে| এই পোশাকই তাদের গৌরবান্বিত ও]]></a:t>
+              <a:t><![CDATA[மாதளம்பழமுமாய்த் தொங்குவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18959,51 +20290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সম্মানিত করবে|]]></a:t>
+              <a:t><![CDATA[35. ஆரோன் ஆராதனை செய்யக் கர்த்தருடைய சந்நிதியில் பரிசுத்த ஸ்தலத்துக்குள் பிரவேசிக்கும்போதும், வெளியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19091,51 +20422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. এই পোশাকগুলি তোমার ভাই হারোণ ও তার পুত্রদের পরাবে| যাজক হিসেবে অভিষেকের জন্য তাদের গায়ে বিশেষ]]></a:t>
+              <a:t><![CDATA[வரும்போதும், அவன் சாகாதபடிக்கு, அதின் சத்தம் கேட்கப்படும்படி அதைத் தரித்துக்கொள்ளவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19223,51 +20554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সুগন্ধি তেল ছেটাবে| এইভাবে তারা পবিত্র হবে এবং প্রভুর সেবা করার য়োগ্য যাজক হয়ে উঠবে|]]></a:t>
+              <a:t><![CDATA[36. பசும்பொன்னினால் ஒரு பட்டத்தைப் பண்ணி கர்த்தருக்குப் பரிசுத்தம் என்று அதிலே முத்திரை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19355,51 +20686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. “যাজকদের নগ্নতা ঢাকার জন্য শরীরের ভেতরের পোশাক মসৃণ মসীনা কাপড়ে তৈরী হবে| এই ভেতরের পোশাক তাদের]]></a:t>
+              <a:t><![CDATA[வெட்டாகவெட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19487,51 +20818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জঙঘা থেকে কোমর পর্য়ন্ত ঢেকে রাখবে|]]></a:t>
+              <a:t><![CDATA[37. அது பாகையிலிருக்கும்படி அதை இளநீல நாடாவினால் பாகையின் முகப்பிலே கட்டுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19619,51 +20950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. সমাগম তাঁবুতে প্রবেশের সময় হারোণ ও তার পুত্রদের অবশ্যই এই পোশাকগুলি পরাতে হবে| পবিত্র স্থানে]]></a:t>
+              <a:t><![CDATA[38. இஸ்ரவேல் புத்திரர் தங்கள் பரிசுத்த காணிக்கைகளாகப் படைக்கும் பரிசுத்தமானவைகளின் தோஷத்தை ஆரோன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19751,51 +21082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রভুর সেবার উদ্দেশ্যে বেদীর কাছে আসতে হলে তাদের এই পোশাক পরতে হবে| তারা যদি এই পোশাক না পরে তাহলে]]></a:t>
+              <a:t><![CDATA[சுமக்கும்படி, அது ஆரோனுடைய நெற்றியின்மேல் இருப்பதாக; கர்த்தருடைய சந்நிதியில் அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19883,51 +21214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাদের মরতে হবে কারণ তারা অপরাধী| এই পোশাক পরার বিধি হারোণ ও তার পরবর্তী বংশধরদের চিরস্থায়ীভাবে মেনে]]></a:t>
+              <a:t><![CDATA[அங்கிகரிக்கப்படும்படி, அது எப்பொழுதும் அவன் நெற்றியின் மேல் இருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20015,51 +21346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সেবা করছে| তখন সে আমাকে যাজকের মতোই সেবা করবে|]]></a:t>
+              <a:t><![CDATA[உண்டாக்கும்பொருட்டு, நான் ஞானத்தின் ஆவியால் நிரப்பின விவேகமான இருதயமுள்ள யாவரோடும் நீ சொல்லுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20147,51 +21478,1239 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চলতেই হবে|”]]></a:t>
+              <a:t><![CDATA[39. மெல்லிய பஞ்சுநூலால் விசித்திரமான உள்சட்டையையும், மெல்லிய பஞ்சுநூலால் பாகையையும் உண்டாக்கி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இடைக்கச்சையைச் சித்திரத்தையல் வேலையாகப் பண்ணுவாயாக.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. ஆரோனுடைய குமாரருக்கும், மகிமையும் அலங்காரமுமாயிருக்கும் பொருட்டு, அங்கிகளையும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இடைக்கச்சைகளையும், குல்லாக்களையும் உண்டுபண்ணுவாயாக.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. உன் சகோதரனாகிய ஆரோனும் அவனோடேகூட அவன் குமாரரும் எனக்கு ஆசாரிய ஊழியம் செய்யும்படிக்கு, நீ அந்த]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வஸ்திரங்களை அவர்களுக்கு உடுத்தி, அவர்களை அபிஷேகஞ்செய்து, அவர்களைப் பிரதிஷ்டைபண்ணி, அவர்களைப்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide86.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பரிசுத்தப்படுத்துவாயாக.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide87.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. அவர்களுடைய நிர்வாணத்தை மூடும்படிக்கு, இடுப்புத்தொடங்கி முழங்கால்மட்டும் உடுத்த சணல்நூல்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide88.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சல்லடங்களையும் உண்டுபண்ணுவாயாக.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide89.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. ஆரோனும் அவன் குமாரரும் பரிசுத்த ஸ்தலத்திலே ஆராதனைசெய்ய ஆசரிப்புக் கூடாரத்திற்குள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20279,51 +22798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. তাদের য়ে পোশাকগুলি বানাতে হবে তা হল এই : একটি বক্ষাবরণ, একটি এফোদ, একটি নীল রঙের পরিচ্ছদ এবং]]></a:t>
+              <a:t><![CDATA[4. அவர்கள் உண்டாக்கவேண்டிய வஸ்திரங்களாவன; மார்ப்பதக்கமும், ஏபோத்தும், அங்கியும், விசித்திரமான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20339,92 +22858,356 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 28]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide90.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிரவேசிக்கும்போதும் பலிபீடத்தண்டைக்குச் சேரும்போதும், அக்கிரமம் சுமந்து அவர்கள் சாகாதபடிக்கு,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide91.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவைகளைத் தரித்திருக்கவேண்டும்; இது அவனுக்கும் அவனுக்குப் பின்வரும் சந்ததிக்கும் நித்திய கட்டளை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme8">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme45">
   <a:themeElements>
-    <a:clrScheme name="Theme8">
+    <a:clrScheme name="Theme45">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme8">
+    <a:fontScheme name="Theme45">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -20450,51 +23233,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme8">
+    <a:fmtScheme name="Theme45">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -20625,51 +23408,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>80</Slides>
+  <Slides>91</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>