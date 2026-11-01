--- v2 (2026-09-17)
+++ v3 (2026-11-01)
@@ -10406,51 +10406,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619071" r:id="rId1"/>
+    <p:sldLayoutId id="2482537066" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -23123,91 +23123,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 28]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme45">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme12">
   <a:themeElements>
-    <a:clrScheme name="Theme45">
+    <a:clrScheme name="Theme12">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme45">
+    <a:fontScheme name="Theme12">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -23233,51 +23233,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme45">
+    <a:fmtScheme name="Theme12">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>