--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -151,74 +151,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...22 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -279,62 +255,50 @@
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
-    <p:sldId id="336" r:id="rId83"/>
-[...10 lines deleted...]
-    <p:sldId id="347" r:id="rId94"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -512,65 +476,53 @@
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
-  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
-[...13 lines deleted...]
-  <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -1284,51 +1236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அது ஒன்றாக இணைக்கப்படும் பொருட்டு, இரண்டு தோள்த்துண்டுகளின்மேலும் அதின் இரண்டு முனைகளும் சேர்க்கப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[8. அந்த ஏபோத்தின்மேல் இருக்கவேண்டிய விசித்திரமான கச்சை அந்த வேலைக்கு ஒப்பாகவே, பொன்னினாலும் இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் திரித்த மெல்லிய பஞ்சுநூலாலும் பண்ணப்பட்டு, அதனோடே ஏகமாயிருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1502,51 +1454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அந்த ஏபோத்தின்மேல் இருக்கவேண்டிய விசித்திரமான கச்சை அந்த வேலைக்கு ஒப்பாகவே, பொன்னினாலும் இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் திரித்த மெல்லிய பஞ்சுநூலாலும் பண்ணப்பட்டு, அதனோடே ஏகமாயிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[9. பின்னும் நீ இரண்டு கோமேதகக் கற்களை எடுத்து, இஸ்ரவேல் புத்திரரின் நாமங்களை அவைகளில் வெட்டுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1611,51 +1563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பின்னும் நீ இரண்டு கோமேதகக் கற்களை எடுத்து, இஸ்ரவேல் புத்திரரின் நாமங்களை அவைகளில் வெட்டுவாயாக.]]></a:t>
+              <a:t><![CDATA[10. அவர்கள் பிறந்த வரிசையின்படியே, அவர்களுடைய நாமங்களில் ஆறு நாமங்கள் ஒரு கல்லிலும், மற்ற ஆறு நாமங்கள் மறு கல்லிலும் இருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1938,51 +1890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் பிறந்த வரிசையின்படியே, அவர்களுடைய நாமங்களில் ஆறு நாமங்கள் ஒரு கல்லிலும், மற்ற ஆறு நாமங்கள் மறு கல்லிலும் இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[11. இரத்தினங்களில் முத்திரை வெட்டுகிறவர்கள் செய்யும் வேலைக்கு ஒப்பாக அந்த இரண்டு கற்களிலும் இஸ்ரவேல் புத்திரரின் நாமங்களை வெட்டி, அவைகளைப் பொன் குவளைகளில் பதிப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2047,51 +1999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இரத்தினங்களில் முத்திரை வெட்டுகிறவர்கள் செய்யும் வேலைக்கு ஒப்பாக அந்த இரண்டு கற்களிலும் இஸ்ரவேல் புத்திரரின் நாமங்களை வெட்டி, அவைகளைப் பொன் குவளைகளில் பதிப்பாயாக.]]></a:t>
+              <a:t><![CDATA[12. ஆரோன் கர்த்தருக்கு முன்பாகத் தன் இரண்டு தோள்களின் மேலும் இஸ்ரவேல் புத்திரரின் நாமங்களை ஞாபகக்குறியாகச் சுமந்துவர, அந்த இரண்டு கற்களையும் ஏபோத்து தோள்களின்மேல் அவர்களை நினைக்கும்படியான கற்களாக வைக்கக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2156,51 +2108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இரத்தினங்களில் முத்திரை வெட்டுகிறவர்கள் செய்யும் வேலைக்கு ஒப்பாக அந்த இரண்டு கற்களிலும் இஸ்ரவேல் புத்திரரின் நாமங்களை வெட்டி, அவைகளைப் பொன் குவளைகளில் பதிப்பாயாக.]]></a:t>
+              <a:t><![CDATA[12. ஆரோன் கர்த்தருக்கு முன்பாகத் தன் இரண்டு தோள்களின் மேலும் இஸ்ரவேல் புத்திரரின் நாமங்களை ஞாபகக்குறியாகச் சுமந்துவர, அந்த இரண்டு கற்களையும் ஏபோத்து தோள்களின்மேல் அவர்களை நினைக்கும்படியான கற்களாக வைக்கக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2265,51 +2217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இரத்தினங்களில் முத்திரை வெட்டுகிறவர்கள் செய்யும் வேலைக்கு ஒப்பாக அந்த இரண்டு கற்களிலும் இஸ்ரவேல் புத்திரரின் நாமங்களை வெட்டி, அவைகளைப் பொன் குவளைகளில் பதிப்பாயாக.]]></a:t>
+              <a:t><![CDATA[13. பொன்னினால் வளையங்களைப் பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2374,51 +2326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆரோன் கர்த்தருக்கு முன்பாகத் தன் இரண்டு தோள்களின் மேலும் இஸ்ரவேல் புத்திரரின் நாமங்களை ஞாபகக்குறியாகச் சுமந்துவர, அந்த இரண்டு கற்களையும் ஏபோத்து தோள்களின்மேல் அவர்களை நினைக்கும்படியான கற்களாக வைக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[14. சரியான அளவுக்குப் பின்னல் வேலையான இரண்டு சங்கிலிகளையும் பசும்பொன்னினால் உண்டாக்கி, அந்தச் சங்கிலிகளை அந்த வளையங்களில் பூட்டுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2483,51 +2435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆரோன் கர்த்தருக்கு முன்பாகத் தன் இரண்டு தோள்களின் மேலும் இஸ்ரவேல் புத்திரரின் நாமங்களை ஞாபகக்குறியாகச் சுமந்துவர, அந்த இரண்டு கற்களையும் ஏபோத்து தோள்களின்மேல் அவர்களை நினைக்கும்படியான கற்களாக வைக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[15. நியாயவிதி மார்ப்பதக்கத்தையும் விசித்திர வேலையாய்ச் செய்வாயாக; அதை ஏபோத்து வேலைக்கு ஒப்பாகப் பொன்னினாலும் இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் திரித்த மெல்லிய பஞ்சுநூலாலும் செய்வாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2592,51 +2544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆரோன் கர்த்தருக்கு முன்பாகத் தன் இரண்டு தோள்களின் மேலும் இஸ்ரவேல் புத்திரரின் நாமங்களை ஞாபகக்குறியாகச் சுமந்துவர, அந்த இரண்டு கற்களையும் ஏபோத்து தோள்களின்மேல் அவர்களை நினைக்கும்படியான கற்களாக வைக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[15. நியாயவிதி மார்ப்பதக்கத்தையும் விசித்திர வேலையாய்ச் செய்வாயாக; அதை ஏபோத்து வேலைக்கு ஒப்பாகப் பொன்னினாலும் இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் திரித்த மெல்லிய பஞ்சுநூலாலும் செய்வாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2701,51 +2653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பொன்னினால் வளையங்களைப் பண்ணி,]]></a:t>
+              <a:t><![CDATA[16. அது சதுரமும் இரட்டையும், ஒரு ஜாண் நீளமும் ஒரு ஜாண் அகலமுமாய் இருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2810,51 +2762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சரியான அளவுக்குப் பின்னல் வேலையான இரண்டு சங்கிலிகளையும் பசும்பொன்னினால் உண்டாக்கி, அந்தச் சங்கிலிகளை அந்த வளையங்களில் பூட்டுவாயாக.]]></a:t>
+              <a:t><![CDATA[16. அது சதுரமும் இரட்டையும், ஒரு ஜாண் நீளமும் ஒரு ஜாண் அகலமுமாய் இருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3028,51 +2980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சரியான அளவுக்குப் பின்னல் வேலையான இரண்டு சங்கிலிகளையும் பசும்பொன்னினால் உண்டாக்கி, அந்தச் சங்கிலிகளை அந்த வளையங்களில் பூட்டுவாயாக.]]></a:t>
+              <a:t><![CDATA[17. அதிலே நாலு பத்தி இரத்தினக் கற்களை நிறையப் பதிப்பாயாக; முதலாம் பத்தி பத்மராகமும் புஷ்பராகமும் மாணிக்கமும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3137,51 +3089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நியாயவிதி மார்ப்பதக்கத்தையும் விசித்திர வேலையாய்ச் செய்வாயாக; அதை ஏபோத்து வேலைக்கு ஒப்பாகப் பொன்னினாலும் இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் திரித்த மெல்லிய பஞ்சுநூலாலும் செய்வாயாக.]]></a:t>
+              <a:t><![CDATA[18. இரண்டாம் பத்தி மரகதமும் இந்திரநீலமும் வச்சிரமும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3246,51 +3198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நியாயவிதி மார்ப்பதக்கத்தையும் விசித்திர வேலையாய்ச் செய்வாயாக; அதை ஏபோத்து வேலைக்கு ஒப்பாகப் பொன்னினாலும் இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் திரித்த மெல்லிய பஞ்சுநூலாலும் செய்வாயாக.]]></a:t>
+              <a:t><![CDATA[19. மூன்றாம் பத்தி கெம்பும் வைடூரியமும் சுகந்தியும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3355,51 +3307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நியாயவிதி மார்ப்பதக்கத்தையும் விசித்திர வேலையாய்ச் செய்வாயாக; அதை ஏபோத்து வேலைக்கு ஒப்பாகப் பொன்னினாலும் இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் திரித்த மெல்லிய பஞ்சுநூலாலும் செய்வாயாக.]]></a:t>
+              <a:t><![CDATA[20. நாலாம் பத்தி படிகப்பச்சையும் கோமேதகமும் யஸ்பியுமாய் இருப்பதாக; இவைகள் அந்தந்தப் பத்தியில் பொன்னினாலே பதித்திருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3464,51 +3416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அது சதுரமும் இரட்டையும், ஒரு ஜாண் நீளமும் ஒரு ஜாண் அகலமுமாய் இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[20. நாலாம் பத்தி படிகப்பச்சையும் கோமேதகமும் யஸ்பியுமாய் இருப்பதாக; இவைகள் அந்தந்தப் பத்தியில் பொன்னினாலே பதித்திருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3573,51 +3525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அது சதுரமும் இரட்டையும், ஒரு ஜாண் நீளமும் ஒரு ஜாண் அகலமுமாய் இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[21. இந்தக் கற்கள் இஸ்ரவேல் புத்திரருடைய நாமங்களின்படியே பன்னிரண்டும், அவர்களுடைய நாமங்கள் அவைகளில் வெட்டப்பட்டவைகளுமாய் இருக்கவேண்டும்; பன்னிரண்டு கோத்திரங்களில் ஒவ்வொன்றினுடைய நாமம் ஒவ்வொன்றிலே முத்திரைவெட்டாய் வெட்டியிருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3682,51 +3634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அதிலே நாலு பத்தி இரத்தினக் கற்களை நிறையப் பதிப்பாயாக; முதலாம் பத்தி பத்மராகமும் புஷ்பராகமும் மாணிக்கமும்,]]></a:t>
+              <a:t><![CDATA[21. இந்தக் கற்கள் இஸ்ரவேல் புத்திரருடைய நாமங்களின்படியே பன்னிரண்டும், அவர்களுடைய நாமங்கள் அவைகளில் வெட்டப்பட்டவைகளுமாய் இருக்கவேண்டும்; பன்னிரண்டு கோத்திரங்களில் ஒவ்வொன்றினுடைய நாமம் ஒவ்வொன்றிலே முத்திரைவெட்டாய் வெட்டியிருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3791,51 +3743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அதிலே நாலு பத்தி இரத்தினக் கற்களை நிறையப் பதிப்பாயாக; முதலாம் பத்தி பத்மராகமும் புஷ்பராகமும் மாணிக்கமும்,]]></a:t>
+              <a:t><![CDATA[22. மார்ப்பதக்கத்திற்கு அதின் பக்கங்களிலே பின்னல்வேலையான பசும்பொன் சங்கிலிகளையும் பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3900,51 +3852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இரண்டாம் பத்தி மரகதமும் இந்திரநீலமும் வச்சிரமும்,]]></a:t>
+              <a:t><![CDATA[23. அந்த மார்ப்பதக்கத்திற்கு இரண்டு பொன் வளையங்களையும் பண்ணி, அந்த இரண்டு வளையங்களையும் மார்ப்பதக்கத்தின் இரண்டு பக்கங்களிலே வைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4009,51 +3961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மூன்றாம் பத்தி கெம்பும் வைடூரியமும் சுகந்தியும்,]]></a:t>
+              <a:t><![CDATA[24. பொன்னினால் செய்த அந்த இரண்டு பின்னல் வேலையான சங்கிலிகளையும் மார்ப்பதக்கத்தின் பக்கங்களில் இருக்கிற இரண்டு வளையங்களில் மாட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4118,51 +4070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. உன் சகோதரனாகிய ஆரோன் எனக்கு ஆசாரிய ஊழியம் செய்யும்படிக்கு, நீ ஆரோனையும் அவனோடேகூட அவன் குமாரராகிய நாதாப், அபியூ, எலெயாசார், இத்தாமார் என்னும் ஆரோனின் குமாரரையும் இஸ்ரவேல் புத்திரரிலிருந்து பிரித்து, உன்னிடத்தில் சேர்த்துக்கொள்வாயாக.]]></a:t>
+              <a:t><![CDATA[2. உன் சகோதரனாகிய ஆரோனுக்கு, மகிமையும் அலங்காரமுமாய் இருக்கும் பொருட்டு, பரிசுத்த வஸ்திரங்களை உண்டுபண்ணுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4227,51 +4179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நாலாம் பத்தி படிகப்பச்சையும் கோமேதகமும் யஸ்பியுமாய் இருப்பதாக; இவைகள் அந்தந்தப் பத்தியில் பொன்னினாலே பதித்திருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[25. அவ்விரண்டு பின்னல் வேலையான சங்கிலிகளின் இரண்டு நுனிகளை ஏபோத்துத் தோள்த்துண்டின்மேல் அதின் முன்புறத்தில் இருக்கிற இரண்டு வளையங்களில் மாட்டுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4336,51 +4288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நாலாம் பத்தி படிகப்பச்சையும் கோமேதகமும் யஸ்பியுமாய் இருப்பதாக; இவைகள் அந்தந்தப் பத்தியில் பொன்னினாலே பதித்திருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[26. நீ இரண்டு பொன்வளையங்களைப் பண்ணி, அவைகளை ஏபோத்தின் கீழ்ப்புறத்திற்கு எதிரான மார்ப்பதக்கத்தினுடைய மற்ற இரண்டு பக்கங்களிலும் அதினுடைய ஓரத்திற்குள்ளாக வைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4445,51 +4397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இந்தக் கற்கள் இஸ்ரவேல் புத்திரருடைய நாமங்களின்படியே பன்னிரண்டும், அவர்களுடைய நாமங்கள் அவைகளில் வெட்டப்பட்டவைகளுமாய் இருக்கவேண்டும்; பன்னிரண்டு கோத்திரங்களில் ஒவ்வொன்றினுடைய நாமம் ஒவ்வொன்றிலே முத்திரைவெட்டாய் வெட்டியிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[26. நீ இரண்டு பொன்வளையங்களைப் பண்ணி, அவைகளை ஏபோத்தின் கீழ்ப்புறத்திற்கு எதிரான மார்ப்பதக்கத்தினுடைய மற்ற இரண்டு பக்கங்களிலும் அதினுடைய ஓரத்திற்குள்ளாக வைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4554,51 +4506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இந்தக் கற்கள் இஸ்ரவேல் புத்திரருடைய நாமங்களின்படியே பன்னிரண்டும், அவர்களுடைய நாமங்கள் அவைகளில் வெட்டப்பட்டவைகளுமாய் இருக்கவேண்டும்; பன்னிரண்டு கோத்திரங்களில் ஒவ்வொன்றினுடைய நாமம் ஒவ்வொன்றிலே முத்திரைவெட்டாய் வெட்டியிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[27. வேறே இரண்டு பொன்வளையங்களைப் பண்ணி, அவைகளை ஏபோத்தின் முன்புறத்து இரண்டு கீழ்ப்பக்கங்களில் அதின் இணைப்புக்கு எதிராகவும், ஏபோத்தின் விசித்திரமான கச்சைக்கு மேலாகவும் வைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4663,51 +4615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இந்தக் கற்கள் இஸ்ரவேல் புத்திரருடைய நாமங்களின்படியே பன்னிரண்டும், அவர்களுடைய நாமங்கள் அவைகளில் வெட்டப்பட்டவைகளுமாய் இருக்கவேண்டும்; பன்னிரண்டு கோத்திரங்களில் ஒவ்வொன்றினுடைய நாமம் ஒவ்வொன்றிலே முத்திரைவெட்டாய் வெட்டியிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[27. வேறே இரண்டு பொன்வளையங்களைப் பண்ணி, அவைகளை ஏபோத்தின் முன்புறத்து இரண்டு கீழ்ப்பக்கங்களில் அதின் இணைப்புக்கு எதிராகவும், ஏபோத்தின் விசித்திரமான கச்சைக்கு மேலாகவும் வைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4772,51 +4724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. மார்ப்பதக்கத்திற்கு அதின் பக்கங்களிலே பின்னல்வேலையான பசும்பொன் சங்கிலிகளையும் பண்ணி,]]></a:t>
+              <a:t><![CDATA[28. மார்ப்பதக்கம் ஏபோத்தின் விசித்திரமான கச்சைக்கு மேலாக இருக்கும்படிக்கும், அது ஏபோத்திலிருந்து நீங்காதபடிக்கும், அதை அதின் வளையங்களால் ஏபோத்து வளையங்களோடே இளநீல நாடாவினால் கட்டவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4881,51 +4833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அந்த மார்ப்பதக்கத்திற்கு இரண்டு பொன் வளையங்களையும் பண்ணி, அந்த இரண்டு வளையங்களையும் மார்ப்பதக்கத்தின் இரண்டு பக்கங்களிலே வைத்து,]]></a:t>
+              <a:t><![CDATA[28. மார்ப்பதக்கம் ஏபோத்தின் விசித்திரமான கச்சைக்கு மேலாக இருக்கும்படிக்கும், அது ஏபோத்திலிருந்து நீங்காதபடிக்கும், அதை அதின் வளையங்களால் ஏபோத்து வளையங்களோடே இளநீல நாடாவினால் கட்டவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4990,51 +4942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அந்த மார்ப்பதக்கத்திற்கு இரண்டு பொன் வளையங்களையும் பண்ணி, அந்த இரண்டு வளையங்களையும் மார்ப்பதக்கத்தின் இரண்டு பக்கங்களிலே வைத்து,]]></a:t>
+              <a:t><![CDATA[29. ஆரோன் பரிசுத்த ஸ்தலத்திற்குள் பிரவேசிக்கும்போது, இஸ்ரவேல் புத்திரரின் நாமங்களைத் தன் இருதயத்தின்மேலிருக்கும் நியாயவிதி மார்ப்பதக்கத்திலே கர்த்தருடைய சந்நிதானத்தில் ஞாபகக்குறியாக எப்பொழுதும் தரித்துக்கொள்ளக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5099,51 +5051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பொன்னினால் செய்த அந்த இரண்டு பின்னல் வேலையான சங்கிலிகளையும் மார்ப்பதக்கத்தின் பக்கங்களில் இருக்கிற இரண்டு வளையங்களில் மாட்டி,]]></a:t>
+              <a:t><![CDATA[29. ஆரோன் பரிசுத்த ஸ்தலத்திற்குள் பிரவேசிக்கும்போது, இஸ்ரவேல் புத்திரரின் நாமங்களைத் தன் இருதயத்தின்மேலிருக்கும் நியாயவிதி மார்ப்பதக்கத்திலே கர்த்தருடைய சந்நிதானத்தில் ஞாபகக்குறியாக எப்பொழுதும் தரித்துக்கொள்ளக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5208,51 +5160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பொன்னினால் செய்த அந்த இரண்டு பின்னல் வேலையான சங்கிலிகளையும் மார்ப்பதக்கத்தின் பக்கங்களில் இருக்கிற இரண்டு வளையங்களில் மாட்டி,]]></a:t>
+              <a:t><![CDATA[30. நியாயவிதி மார்ப்பதக்கத்திலே ஊரீம் தும்மீம் என்பவைகளை வைப்பாயாக; ஆரோன் கர்த்தருடைய சந்நிதானத்தில் பிரவேசிக்கும்போது, அவைகள் அவன் இருதயத்தின்மேல் இருக்கவேண்டும்; ஆரோன் தன் இருதயத்தின்மேல் இஸ்ரவேல் புத்திரருடைய நியாயவிதியைக் கர்த்தருடைய சந்நிதானத்தில் எப்பொழுதும் தரித்துக்கொள்ளவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5426,51 +5378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவ்விரண்டு பின்னல் வேலையான சங்கிலிகளின் இரண்டு நுனிகளை ஏபோத்துத் தோள்த்துண்டின்மேல் அதின் முன்புறத்தில் இருக்கிற இரண்டு வளையங்களில் மாட்டுவாயாக.]]></a:t>
+              <a:t><![CDATA[30. நியாயவிதி மார்ப்பதக்கத்திலே ஊரீம் தும்மீம் என்பவைகளை வைப்பாயாக; ஆரோன் கர்த்தருடைய சந்நிதானத்தில் பிரவேசிக்கும்போது, அவைகள் அவன் இருதயத்தின்மேல் இருக்கவேண்டும்; ஆரோன் தன் இருதயத்தின்மேல் இஸ்ரவேல் புத்திரருடைய நியாயவிதியைக் கர்த்தருடைய சந்நிதானத்தில் எப்பொழுதும் தரித்துக்கொள்ளவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5535,51 +5487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவ்விரண்டு பின்னல் வேலையான சங்கிலிகளின் இரண்டு நுனிகளை ஏபோத்துத் தோள்த்துண்டின்மேல் அதின் முன்புறத்தில் இருக்கிற இரண்டு வளையங்களில் மாட்டுவாயாக.]]></a:t>
+              <a:t><![CDATA[30. நியாயவிதி மார்ப்பதக்கத்திலே ஊரீம் தும்மீம் என்பவைகளை வைப்பாயாக; ஆரோன் கர்த்தருடைய சந்நிதானத்தில் பிரவேசிக்கும்போது, அவைகள் அவன் இருதயத்தின்மேல் இருக்கவேண்டும்; ஆரோன் தன் இருதயத்தின்மேல் இஸ்ரவேல் புத்திரருடைய நியாயவிதியைக் கர்த்தருடைய சந்நிதானத்தில் எப்பொழுதும் தரித்துக்கொள்ளவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5644,51 +5596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நீ இரண்டு பொன்வளையங்களைப் பண்ணி, அவைகளை ஏபோத்தின் கீழ்ப்புறத்திற்கு எதிரான மார்ப்பதக்கத்தினுடைய மற்ற இரண்டு பக்கங்களிலும் அதினுடைய ஓரத்திற்குள்ளாக வைத்து,]]></a:t>
+              <a:t><![CDATA[31. ஏபோத்தின் கீழ் அங்கியை முழுவதும் இளநீலநூலால் உண்டாக்கக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5753,51 +5705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நீ இரண்டு பொன்வளையங்களைப் பண்ணி, அவைகளை ஏபோத்தின் கீழ்ப்புறத்திற்கு எதிரான மார்ப்பதக்கத்தினுடைய மற்ற இரண்டு பக்கங்களிலும் அதினுடைய ஓரத்திற்குள்ளாக வைத்து,]]></a:t>
+              <a:t><![CDATA[32. தலை நுழைகிற அதின் துவாரம் அதின் நடுவில் இருக்கவும், அதின் துவாரத்துக்கு நெய்யப்பட்ட வேலையான ஒரு நாடா சுற்றிலும் இருக்கவும் வேண்டும்; அது கிழியாதபடிக்கு மார்க்கவசத்தின் துவாரத்துக்கு ஒத்ததாக இருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5862,51 +5814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. வேறே இரண்டு பொன்வளையங்களைப் பண்ணி, அவைகளை ஏபோத்தின் முன்புறத்து இரண்டு கீழ்ப்பக்கங்களில் அதின் இணைப்புக்கு எதிராகவும், ஏபோத்தின் விசித்திரமான கச்சைக்கு மேலாகவும் வைத்து,]]></a:t>
+              <a:t><![CDATA[32. தலை நுழைகிற அதின் துவாரம் அதின் நடுவில் இருக்கவும், அதின் துவாரத்துக்கு நெய்யப்பட்ட வேலையான ஒரு நாடா சுற்றிலும் இருக்கவும் வேண்டும்; அது கிழியாதபடிக்கு மார்க்கவசத்தின் துவாரத்துக்கு ஒத்ததாக இருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5971,51 +5923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. வேறே இரண்டு பொன்வளையங்களைப் பண்ணி, அவைகளை ஏபோத்தின் முன்புறத்து இரண்டு கீழ்ப்பக்கங்களில் அதின் இணைப்புக்கு எதிராகவும், ஏபோத்தின் விசித்திரமான கச்சைக்கு மேலாகவும் வைத்து,]]></a:t>
+              <a:t><![CDATA[32. தலை நுழைகிற அதின் துவாரம் அதின் நடுவில் இருக்கவும், அதின் துவாரத்துக்கு நெய்யப்பட்ட வேலையான ஒரு நாடா சுற்றிலும் இருக்கவும் வேண்டும்; அது கிழியாதபடிக்கு மார்க்கவசத்தின் துவாரத்துக்கு ஒத்ததாக இருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6080,51 +6032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. வேறே இரண்டு பொன்வளையங்களைப் பண்ணி, அவைகளை ஏபோத்தின் முன்புறத்து இரண்டு கீழ்ப்பக்கங்களில் அதின் இணைப்புக்கு எதிராகவும், ஏபோத்தின் விசித்திரமான கச்சைக்கு மேலாகவும் வைத்து,]]></a:t>
+              <a:t><![CDATA[33. அதின் கீழோரங்களில் இளநீலநூல் இரத்தாம்பரநூல் சிவப்புநூல் வேலையால் செய்யப்பட்ட மாதளம்பழங்களையும், அவைகளுக்கு இடையிடையே சுற்றிலும் பொன்மணிகளையும் அதின் ஓரங்களில் சுற்றிலும் தொங்கும்படி பண்ணிவைக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6189,51 +6141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. மார்ப்பதக்கம் ஏபோத்தின் விசித்திரமான கச்சைக்கு மேலாக இருக்கும்படிக்கும், அது ஏபோத்திலிருந்து நீங்காதபடிக்கும், அதை அதின் வளையங்களால் ஏபோத்து வளையங்களோடே இளநீல நாடாவினால் கட்டவேண்டும்.]]></a:t>
+              <a:t><![CDATA[33. அதின் கீழோரங்களில் இளநீலநூல் இரத்தாம்பரநூல் சிவப்புநூல் வேலையால் செய்யப்பட்ட மாதளம்பழங்களையும், அவைகளுக்கு இடையிடையே சுற்றிலும் பொன்மணிகளையும் அதின் ஓரங்களில் சுற்றிலும் தொங்கும்படி பண்ணிவைக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6298,51 +6250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. மார்ப்பதக்கம் ஏபோத்தின் விசித்திரமான கச்சைக்கு மேலாக இருக்கும்படிக்கும், அது ஏபோத்திலிருந்து நீங்காதபடிக்கும், அதை அதின் வளையங்களால் ஏபோத்து வளையங்களோடே இளநீல நாடாவினால் கட்டவேண்டும்.]]></a:t>
+              <a:t><![CDATA[34. அங்கியின் ஓரங்களில் சுற்றிலும் ஒரு பொன்மணியும் ஒரு மாதளம்பழமும், ஒரு பொன்மணியும் ஒரு மாதளம்பழமுமாய்த் தொங்குவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6407,51 +6359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. மார்ப்பதக்கம் ஏபோத்தின் விசித்திரமான கச்சைக்கு மேலாக இருக்கும்படிக்கும், அது ஏபோத்திலிருந்து நீங்காதபடிக்கும், அதை அதின் வளையங்களால் ஏபோத்து வளையங்களோடே இளநீல நாடாவினால் கட்டவேண்டும்.]]></a:t>
+              <a:t><![CDATA[35. ஆரோன் ஆராதனை செய்யக் கர்த்தருடைய சந்நிதியில் பரிசுத்த ஸ்தலத்துக்குள் பிரவேசிக்கும்போதும், வெளியே வரும்போதும், அவன் சாகாதபடிக்கு, அதின் சத்தம் கேட்கப்படும்படி அதைத் தரித்துக்கொள்ளவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6625,51 +6577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஆரோன் பரிசுத்த ஸ்தலத்திற்குள் பிரவேசிக்கும்போது, இஸ்ரவேல் புத்திரரின் நாமங்களைத் தன் இருதயத்தின்மேலிருக்கும் நியாயவிதி மார்ப்பதக்கத்திலே கர்த்தருடைய சந்நிதானத்தில் ஞாபகக்குறியாக எப்பொழுதும் தரித்துக்கொள்ளக்கடவன்.]]></a:t>
+              <a:t><![CDATA[35. ஆரோன் ஆராதனை செய்யக் கர்த்தருடைய சந்நிதியில் பரிசுத்த ஸ்தலத்துக்குள் பிரவேசிக்கும்போதும், வெளியே வரும்போதும், அவன் சாகாதபடிக்கு, அதின் சத்தம் கேட்கப்படும்படி அதைத் தரித்துக்கொள்ளவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6734,51 +6686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஆரோன் பரிசுத்த ஸ்தலத்திற்குள் பிரவேசிக்கும்போது, இஸ்ரவேல் புத்திரரின் நாமங்களைத் தன் இருதயத்தின்மேலிருக்கும் நியாயவிதி மார்ப்பதக்கத்திலே கர்த்தருடைய சந்நிதானத்தில் ஞாபகக்குறியாக எப்பொழுதும் தரித்துக்கொள்ளக்கடவன்.]]></a:t>
+              <a:t><![CDATA[35. ஆரோன் ஆராதனை செய்யக் கர்த்தருடைய சந்நிதியில் பரிசுத்த ஸ்தலத்துக்குள் பிரவேசிக்கும்போதும், வெளியே வரும்போதும், அவன் சாகாதபடிக்கு, அதின் சத்தம் கேட்கப்படும்படி அதைத் தரித்துக்கொள்ளவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6843,51 +6795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. நியாயவிதி மார்ப்பதக்கத்திலே ஊரீம் தும்மீம் என்பவைகளை வைப்பாயாக; ஆரோன் கர்த்தருடைய சந்நிதானத்தில் பிரவேசிக்கும்போது, அவைகள் அவன் இருதயத்தின்மேல் இருக்கவேண்டும்; ஆரோன் தன் இருதயத்தின்மேல் இஸ்ரவேல் புத்திரருடைய நியாயவிதியைக் கர்த்தருடைய சந்நிதானத்தில் எப்பொழுதும் தரித்துக்கொள்ளவேண்டும்.]]></a:t>
+              <a:t><![CDATA[36. பசும்பொன்னினால் ஒரு பட்டத்தைப் பண்ணி கர்த்தருக்குப் பரிசுத்தம் என்று அதிலே முத்திரை வெட்டாகவெட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6952,51 +6904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. நியாயவிதி மார்ப்பதக்கத்திலே ஊரீம் தும்மீம் என்பவைகளை வைப்பாயாக; ஆரோன் கர்த்தருடைய சந்நிதானத்தில் பிரவேசிக்கும்போது, அவைகள் அவன் இருதயத்தின்மேல் இருக்கவேண்டும்; ஆரோன் தன் இருதயத்தின்மேல் இஸ்ரவேல் புத்திரருடைய நியாயவிதியைக் கர்த்தருடைய சந்நிதானத்தில் எப்பொழுதும் தரித்துக்கொள்ளவேண்டும்.]]></a:t>
+              <a:t><![CDATA[36. பசும்பொன்னினால் ஒரு பட்டத்தைப் பண்ணி கர்த்தருக்குப் பரிசுத்தம் என்று அதிலே முத்திரை வெட்டாகவெட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7061,51 +7013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. நியாயவிதி மார்ப்பதக்கத்திலே ஊரீம் தும்மீம் என்பவைகளை வைப்பாயாக; ஆரோன் கர்த்தருடைய சந்நிதானத்தில் பிரவேசிக்கும்போது, அவைகள் அவன் இருதயத்தின்மேல் இருக்கவேண்டும்; ஆரோன் தன் இருதயத்தின்மேல் இஸ்ரவேல் புத்திரருடைய நியாயவிதியைக் கர்த்தருடைய சந்நிதானத்தில் எப்பொழுதும் தரித்துக்கொள்ளவேண்டும்.]]></a:t>
+              <a:t><![CDATA[37. அது பாகையிலிருக்கும்படி அதை இளநீல நாடாவினால் பாகையின் முகப்பிலே கட்டுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7170,51 +7122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ஏபோத்தின் கீழ் அங்கியை முழுவதும் இளநீலநூலால் உண்டாக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[37. அது பாகையிலிருக்கும்படி அதை இளநீல நாடாவினால் பாகையின் முகப்பிலே கட்டுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7279,51 +7231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. தலை நுழைகிற அதின் துவாரம் அதின் நடுவில் இருக்கவும், அதின் துவாரத்துக்கு நெய்யப்பட்ட வேலையான ஒரு நாடா சுற்றிலும் இருக்கவும் வேண்டும்; அது கிழியாதபடிக்கு மார்க்கவசத்தின் துவாரத்துக்கு ஒத்ததாக இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[38. இஸ்ரவேல் புத்திரர் தங்கள் பரிசுத்த காணிக்கைகளாகப் படைக்கும் பரிசுத்தமானவைகளின் தோஷத்தை ஆரோன் சுமக்கும்படி, அது ஆரோனுடைய நெற்றியின்மேல் இருப்பதாக; கர்த்தருடைய சந்நிதியில் அவர்கள் அங்கிகரிக்கப்படும்படி, அது எப்பொழுதும் அவன் நெற்றியின் மேல் இருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7388,51 +7340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. தலை நுழைகிற அதின் துவாரம் அதின் நடுவில் இருக்கவும், அதின் துவாரத்துக்கு நெய்யப்பட்ட வேலையான ஒரு நாடா சுற்றிலும் இருக்கவும் வேண்டும்; அது கிழியாதபடிக்கு மார்க்கவசத்தின் துவாரத்துக்கு ஒத்ததாக இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[38. இஸ்ரவேல் புத்திரர் தங்கள் பரிசுத்த காணிக்கைகளாகப் படைக்கும் பரிசுத்தமானவைகளின் தோஷத்தை ஆரோன் சுமக்கும்படி, அது ஆரோனுடைய நெற்றியின்மேல் இருப்பதாக; கர்த்தருடைய சந்நிதியில் அவர்கள் அங்கிகரிக்கப்படும்படி, அது எப்பொழுதும் அவன் நெற்றியின் மேல் இருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7497,51 +7449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. தலை நுழைகிற அதின் துவாரம் அதின் நடுவில் இருக்கவும், அதின் துவாரத்துக்கு நெய்யப்பட்ட வேலையான ஒரு நாடா சுற்றிலும் இருக்கவும் வேண்டும்; அது கிழியாதபடிக்கு மார்க்கவசத்தின் துவாரத்துக்கு ஒத்ததாக இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[38. இஸ்ரவேல் புத்திரர் தங்கள் பரிசுத்த காணிக்கைகளாகப் படைக்கும் பரிசுத்தமானவைகளின் தோஷத்தை ஆரோன் சுமக்கும்படி, அது ஆரோனுடைய நெற்றியின்மேல் இருப்பதாக; கர்த்தருடைய சந்நிதியில் அவர்கள் அங்கிகரிக்கப்படும்படி, அது எப்பொழுதும் அவன் நெற்றியின் மேல் இருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7606,51 +7558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அதின் கீழோரங்களில் இளநீலநூல் இரத்தாம்பரநூல் சிவப்புநூல் வேலையால் செய்யப்பட்ட மாதளம்பழங்களையும், அவைகளுக்கு இடையிடையே சுற்றிலும் பொன்மணிகளையும் அதின் ஓரங்களில் சுற்றிலும் தொங்கும்படி பண்ணிவைக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[39. மெல்லிய பஞ்சுநூலால் விசித்திரமான உள்சட்டையையும், மெல்லிய பஞ்சுநூலால் பாகையையும் உண்டாக்கி, இடைக்கச்சையைச் சித்திரத்தையல் வேலையாகப் பண்ணுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7824,51 +7776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அதின் கீழோரங்களில் இளநீலநூல் இரத்தாம்பரநூல் சிவப்புநூல் வேலையால் செய்யப்பட்ட மாதளம்பழங்களையும், அவைகளுக்கு இடையிடையே சுற்றிலும் பொன்மணிகளையும் அதின் ஓரங்களில் சுற்றிலும் தொங்கும்படி பண்ணிவைக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[39. மெல்லிய பஞ்சுநூலால் விசித்திரமான உள்சட்டையையும், மெல்லிய பஞ்சுநூலால் பாகையையும் உண்டாக்கி, இடைக்கச்சையைச் சித்திரத்தையல் வேலையாகப் பண்ணுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7933,51 +7885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அங்கியின் ஓரங்களில் சுற்றிலும் ஒரு பொன்மணியும் ஒரு மாதளம்பழமும், ஒரு பொன்மணியும் ஒரு மாதளம்பழமுமாய்த் தொங்குவதாக.]]></a:t>
+              <a:t><![CDATA[40. ஆரோனுடைய குமாரருக்கும், மகிமையும் அலங்காரமுமாயிருக்கும் பொருட்டு, அங்கிகளையும், இடைக்கச்சைகளையும், குல்லாக்களையும் உண்டுபண்ணுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8042,51 +7994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அங்கியின் ஓரங்களில் சுற்றிலும் ஒரு பொன்மணியும் ஒரு மாதளம்பழமும், ஒரு பொன்மணியும் ஒரு மாதளம்பழமுமாய்த் தொங்குவதாக.]]></a:t>
+              <a:t><![CDATA[40. ஆரோனுடைய குமாரருக்கும், மகிமையும் அலங்காரமுமாயிருக்கும் பொருட்டு, அங்கிகளையும், இடைக்கச்சைகளையும், குல்லாக்களையும் உண்டுபண்ணுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8151,51 +8103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ஆரோன் ஆராதனை செய்யக் கர்த்தருடைய சந்நிதியில் பரிசுத்த ஸ்தலத்துக்குள் பிரவேசிக்கும்போதும், வெளியே வரும்போதும், அவன் சாகாதபடிக்கு, அதின் சத்தம் கேட்கப்படும்படி அதைத் தரித்துக்கொள்ளவேண்டும்.]]></a:t>
+              <a:t><![CDATA[41. உன் சகோதரனாகிய ஆரோனும் அவனோடேகூட அவன் குமாரரும் எனக்கு ஆசாரிய ஊழியம் செய்யும்படிக்கு, நீ அந்த வஸ்திரங்களை அவர்களுக்கு உடுத்தி, அவர்களை அபிஷேகஞ்செய்து, அவர்களைப் பிரதிஷ்டைபண்ணி, அவர்களைப் பரிசுத்தப்படுத்துவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8260,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ஆரோன் ஆராதனை செய்யக் கர்த்தருடைய சந்நிதியில் பரிசுத்த ஸ்தலத்துக்குள் பிரவேசிக்கும்போதும், வெளியே வரும்போதும், அவன் சாகாதபடிக்கு, அதின் சத்தம் கேட்கப்படும்படி அதைத் தரித்துக்கொள்ளவேண்டும்.]]></a:t>
+              <a:t><![CDATA[41. உன் சகோதரனாகிய ஆரோனும் அவனோடேகூட அவன் குமாரரும் எனக்கு ஆசாரிய ஊழியம் செய்யும்படிக்கு, நீ அந்த வஸ்திரங்களை அவர்களுக்கு உடுத்தி, அவர்களை அபிஷேகஞ்செய்து, அவர்களைப் பிரதிஷ்டைபண்ணி, அவர்களைப் பரிசுத்தப்படுத்துவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8369,51 +8321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. பசும்பொன்னினால் ஒரு பட்டத்தைப் பண்ணி கர்த்தருக்குப் பரிசுத்தம் என்று அதிலே முத்திரை வெட்டாகவெட்டி,]]></a:t>
+              <a:t><![CDATA[42. அவர்களுடைய நிர்வாணத்தை மூடும்படிக்கு, இடுப்புத்தொடங்கி முழங்கால்மட்டும் உடுத்த சணல்நூல் சல்லடங்களையும் உண்டுபண்ணுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8478,51 +8430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. பசும்பொன்னினால் ஒரு பட்டத்தைப் பண்ணி கர்த்தருக்குப் பரிசுத்தம் என்று அதிலே முத்திரை வெட்டாகவெட்டி,]]></a:t>
+              <a:t><![CDATA[42. அவர்களுடைய நிர்வாணத்தை மூடும்படிக்கு, இடுப்புத்தொடங்கி முழங்கால்மட்டும் உடுத்த சணல்நூல் சல்லடங்களையும் உண்டுபண்ணுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8587,51 +8539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அது பாகையிலிருக்கும்படி அதை இளநீல நாடாவினால் பாகையின் முகப்பிலே கட்டுவாயாக.]]></a:t>
+              <a:t><![CDATA[43. ஆரோனும் அவன் குமாரரும் பரிசுத்த ஸ்தலத்திலே ஆராதனைசெய்ய ஆசரிப்புக் கூடாரத்திற்குள் பிரவேசிக்கும்போதும் பலிபீடத்தண்டைக்குச் சேரும்போதும், அக்கிரமம் சுமந்து அவர்கள் சாகாதபடிக்கு, அவைகளைத் தரித்திருக்கவேண்டும்; இது அவனுக்கும் அவனுக்குப் பின்வரும் சந்ததிக்கும் நித்திய கட்டளை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8696,51 +8648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அது பாகையிலிருக்கும்படி அதை இளநீல நாடாவினால் பாகையின் முகப்பிலே கட்டுவாயாக.]]></a:t>
+              <a:t><![CDATA[43. ஆரோனும் அவன் குமாரரும் பரிசுத்த ஸ்தலத்திலே ஆராதனைசெய்ய ஆசரிப்புக் கூடாரத்திற்குள் பிரவேசிக்கும்போதும் பலிபீடத்தண்டைக்குச் சேரும்போதும், அக்கிரமம் சுமந்து அவர்கள் சாகாதபடிக்கு, அவைகளைத் தரித்திருக்கவேண்டும்; இது அவனுக்கும் அவனுக்குப் பின்வரும் சந்ததிக்கும் நித்திய கட்டளை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8805,51 +8757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. இஸ்ரவேல் புத்திரர் தங்கள் பரிசுத்த காணிக்கைகளாகப் படைக்கும் பரிசுத்தமானவைகளின் தோஷத்தை ஆரோன் சுமக்கும்படி, அது ஆரோனுடைய நெற்றியின்மேல் இருப்பதாக; கர்த்தருடைய சந்நிதியில் அவர்கள் அங்கிகரிக்கப்படும்படி, அது எப்பொழுதும் அவன் நெற்றியின் மேல் இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[43. ஆரோனும் அவன் குமாரரும் பரிசுத்த ஸ்தலத்திலே ஆராதனைசெய்ய ஆசரிப்புக் கூடாரத்திற்குள் பிரவேசிக்கும்போதும் பலிபீடத்தண்டைக்குச் சேரும்போதும், அக்கிரமம் சுமந்து அவர்கள் சாகாதபடிக்கு, அவைகளைத் தரித்திருக்கவேண்டும்; இது அவனுக்கும் அவனுக்குப் பின்வரும் சந்ததிக்கும் நித்திய கட்டளை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9023,1032 +8975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. இஸ்ரவேல் புத்திரர் தங்கள் பரிசுத்த காணிக்கைகளாகப் படைக்கும் பரிசுத்தமானவைகளின் தோஷத்தை ஆரோன் சுமக்கும்படி, அது ஆரோனுடைய நெற்றியின்மேல் இருப்பதாக; கர்த்தருடைய சந்நிதியில் அவர்கள் அங்கிகரிக்கப்படும்படி, அது எப்பொழுதும் அவன் நெற்றியின் மேல் இருக்கவேண்டும்.]]></a:t>
-[...980 lines deleted...]
-              <a:t><![CDATA[42. அவர்களுடைய நிர்வாணத்தை மூடும்படிக்கு, இடுப்புத்தொடங்கி முழங்கால்மட்டும் உடுத்த சணல்நூல் சல்லடங்களையும் உண்டுபண்ணுவாயாக.]]></a:t>
+              <a:t><![CDATA[43. ஆரோனும் அவன் குமாரரும் பரிசுத்த ஸ்தலத்திலே ஆராதனைசெய்ய ஆசரிப்புக் கூடாரத்திற்குள் பிரவேசிக்கும்போதும் பலிபீடத்தண்டைக்குச் சேரும்போதும், அக்கிரமம் சுமந்து அவர்கள் சாகாதபடிக்கு, அவைகளைத் தரித்திருக்கவேண்டும்; இது அவனுக்கும் அவனுக்குப் பின்வரும் சந்ததிக்கும் நித்திய கட்டளை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10114,377 +9085,50 @@
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[4. அவர்கள் உண்டாக்கவேண்டிய வஸ்திரங்களாவன; மார்ப்பதக்கமும், ஏபோத்தும், அங்கியும், விசித்திரமான உள்சட்டையும், பாகையும், இடைக்கச்சையுமே. உன் சகோதரனாகிய ஆரோன் எனக்கு ஆசாரிய ஊழியம் செய்யும்படி, அவனுக்கும் அவன் குமாரருக்கும் பரிசுத்த வஸ்திரங்களை உண்டுபண்ணவேண்டும்.]]></a:t>
-            </a:r>
-[...325 lines deleted...]
-              <a:t><![CDATA[43. ஆரோனும் அவன் குமாரரும் பரிசுத்த ஸ்தலத்திலே ஆராதனைசெய்ய ஆசரிப்புக் கூடாரத்திற்குள் பிரவேசிக்கும்போதும் பலிபீடத்தண்டைக்குச் சேரும்போதும், அக்கிரமம் சுமந்து அவர்கள் சாகாதபடிக்கு, அவைகளைத் தரித்திருக்கவேண்டும்; இது அவனுக்கும் அவனுக்குப் பின்வரும் சந்ததிக்கும் நித்திய கட்டளை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -10519,51 +9163,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469495533" r:id="rId1"/>
+    <p:sldLayoutId id="2474537103" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -11187,150 +9831,54 @@
 
 <file path=ppt/slides/_rels/slide79.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide79.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide80.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide80.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide81.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...70 lines deleted...]
-
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
-</Relationships>
-[...22 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide92.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
@@ -11435,51 +9983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[broidered coat, a turban, and a girdle: and they shall make holy garments for Aaron your brother,]]></a:t>
+              <a:t><![CDATA[একটি সাদা বোনা বস্ত্র, একটি পাগড়ি এবং একটি কোমর বন্ধনী| এই বিশেষ পোশাক পরিচ্ছদগুলি বানানো হবে হারোণ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11567,51 +10115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and his sons, that he may minister unto me in the priest's office.]]></a:t>
+              <a:t><![CDATA[ও তার পুত্রদের জন্য| এই পোশাক পরার পরেই ওরা আমায যাজক হিসেবে সেবা করতে পারবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11699,51 +10247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And they shall take gold, and blue, and purple, and scarlet, and fine linen.]]></a:t>
+              <a:t><![CDATA[5. পোশাকগুলিতে ব্যবহার হবে সোনার জরি, মসৃণ মসীনা এবং লাল, নীল, বেগুনী সুতো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11831,51 +10379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And they shall make the ephod of gold, of blue, and of purple, of scarlet, and fine twined linen,]]></a:t>
+              <a:t><![CDATA[6. “এফোদ বানাতে সোনার জরি, মসৃণ শনের কাপড় ও লাল, নীল, বেগুনী সুতো ব্যবহার করবে| দক্ষতার সঙ্গে অতি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11963,51 +10511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with cunning work.]]></a:t>
+              <a:t><![CDATA[যত্নে তা তৈরী করতে হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12095,51 +10643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. It shall have the two shoulder pieces thereof joined at the two edges thereof; and so it shall be]]></a:t>
+              <a:t><![CDATA[7. এফোদের প্রতিটি কাঁধে একটি করে কাঁধ পট্টি থাকবে| এফোদের দুই কোণার সঙ্গে কাঁধ পট্টি সংযুক্ত হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12227,51 +10775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[joined together.]]></a:t>
+              <a:t><![CDATA[8. “এফোদের জন্য কোমর বন্ধনী তৈরীর সময় দর্জীদের সতর্ক থাকতে হবে| এফোদের মতো কোমর বন্ধনীতেও সোনার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12359,51 +10907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And the curious girdle of the ephod, which is upon it, shall be of the same, according to the]]></a:t>
+              <a:t><![CDATA[জরি, মসৃণ শণের কাপড় ও লাল, নীল, বেগুনী সুতো ব্যবহার করা হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12491,51 +11039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[work thereof; even of gold, of blue, and purple, and scarlet, and fine twined linen.]]></a:t>
+              <a:t><![CDATA[9. “দুটো গোমেদমনি নাও এবং তার ওপর ইস্রায়েলের পুত্রদের নাম খোদাই কর|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12623,51 +11171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And you shall take two onyx stones, and grave on them the names of the children of Israel:]]></a:t>
+              <a:t><![CDATA[10. ছয় জনের নাম এক মণিতে ও অন্য ছয় জনের নাম অপর মণিতে খোদাই করবে| নাম খোদাই করার সময় বযস]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12755,51 +11303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And take you unto you Aaron your brother, and his sons with him, from among the children of]]></a:t>
+              <a:t><![CDATA[1. প্রভু মোশিকে বললেন, “তোমার ভাই হারোণ ও তার পুত্রগণ নাদব, অবীহূ, ইলীয়াসর এবং ঈথামরকে তোমার কাছে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12887,51 +11435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Six of their names on one stone, and the other six names of the rest on the other stone,]]></a:t>
+              <a:t><![CDATA[অনুযায়ীবড় থেকে ছোট এইভাবে পর পর সাজাবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13019,51 +11567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[according to their birth.]]></a:t>
+              <a:t><![CDATA[11. শীলমোহরের মতো নামগুলো খোদাই করে সোনা দিয়ে বাঁধিযে নেবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13151,51 +11699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. With the work of an engraver in stone, like the engravings of a signet, shall you engrave the]]></a:t>
+              <a:t><![CDATA[12. এবারে ঐ দুটি মণি এফোদের দুই কাঁধে লাগাবে| হারোণ যখন প্রভুর সামনে দাঁড়াবে তখন সে ইস্রায়েলের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13283,51 +11831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[two stones with the names of the children of Israel: you shall make them to be set in casings of]]></a:t>
+              <a:t><![CDATA[পুত্রদের নামের স্মারক হিসেবে ঐ বিশেষ আচ্ছাদনটি পরবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13415,51 +11963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[gold.]]></a:t>
+              <a:t><![CDATA[13. এফোদের দুই কাঁধে যাতে খোদাই করা মণি দুটি সঠিকভাবে আটকে থাকে তার জন্য খাঁটি সোনা ব্যবহার করবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13547,51 +12095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And you shall put the two stones upon the shoulders of the ephod for stones of memorial unto the]]></a:t>
+              <a:t><![CDATA[14. খাঁটি সোনার দুটি শিকল তৈরী কর, প্রত্যেকটি দড়ির মত পাকানো এবং তাদের ঐ মণি দুটির সঙ্গে আটকে দাও|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13679,51 +12227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[children of Israel: and Aaron shall bear their names before the LORD upon his two shoulders for a]]></a:t>
+              <a:t><![CDATA[15. “মহাযাজকের জন্য বক্ষাবরণ তৈরী করবে| দক্ষ দর্জিরা এফোদের মতোই য়ত্ন করে বক্ষাবরণ তৈরী করবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13811,51 +12359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[memorial.]]></a:t>
+              <a:t><![CDATA[বক্ষাবরণ তৈরী হবে সোনার জরি, মসৃণ মসীনা কাপড় ও লাল, নীল, বেগুনী সুতো দিয়ে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13943,51 +12491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And you shall make casings of gold;]]></a:t>
+              <a:t><![CDATA[16. বক্ষাবরণটিকে চারকোণা করবার জন্য অবশ্যই দুবার ভাঁজ করতে হবে| এর দৈর্য়্ঘ হবে 1 বিঘত্‌ ও প্রস্থ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14075,51 +12623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And two chains of pure gold at the ends; of interwoven work shall you make them, and fasten the]]></a:t>
+              <a:t><![CDATA[হবে 1 বিঘত্‌|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14207,51 +12755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Israel, that he may minister unto me in the priest's office, even Aaron, Nadab and Abihu, Eleazar]]></a:t>
+              <a:t><![CDATA[আসতে বলো| তারাই যাজকরূপে ইস্রায়েলের লোকদের হয়ে আমাকে সেবা করবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14339,51 +12887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[interwoven chains to the casings.]]></a:t>
+              <a:t><![CDATA[17. বক্ষাবরণে চার সারিতে মণিমানিক্য বসাও| প্রথম সারিতে থাকবে চূনী, পীতমণি ও মরকত|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14471,51 +13019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And you shall make the breastplate of judgment with cunning work; after the work of the ephod]]></a:t>
+              <a:t><![CDATA[18. দ্বিতীয সারিতে থাকবে পদ্মরাগ, নীলকান্ত ও পান্না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14603,51 +13151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you shall make it; of gold, of blue, and of purple, and of scarlet, and of fine twined linen, shall]]></a:t>
+              <a:t><![CDATA[19. তৃতীয় সারিতে থাকবে পোখরাজ, য়িস্ম ও কটাহেলা|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14735,51 +13283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you make it.]]></a:t>
+              <a:t><![CDATA[20. চতুর্থ সারিতে থাকবে বৈদুর্য়্য়, গোমেদ ও সূর্য়্য়কান্ত মণি| এই মণিগুলি নিজের নিজের সারিতে সোনায]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14867,51 +13415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Foursquare it shall be being doubled; a span shall be the length thereof, and a span shall be]]></a:t>
+              <a:t><![CDATA[আঁটা থাকবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14999,51 +13547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the breadth thereof.]]></a:t>
+              <a:t><![CDATA[21. বারোটি মণির ওপর ইস্রায়েলের সন্তানদের নাম আলাদা আলাদা করে খোদাই থাকবে| সীলমোহরের মতো ঐ মণিগুলিতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15131,51 +13679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And you shall set in it settings of stones, even four rows of stones: the first row shall be a]]></a:t>
+              <a:t><![CDATA[বারোজনের নাম খোদাই করা থাকবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15263,51 +13811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ruby, a topaz, and a carbuncle: this shall be the first row.]]></a:t>
+              <a:t><![CDATA[22. “বক্ষাবরণের ওপরের অংশটির জন্য খাঁটি সোনা দিয়ে প্রত্যেকটিকে দড়ির মত পাকিযে শেকল তৈরী কর|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15395,51 +13943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And the second row shall be an emerald, a sapphire, and a diamond.]]></a:t>
+              <a:t><![CDATA[23. দুটো সোনার আংটা লাগানো থাকবে বক্ষাবরণের দুই কোণে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15527,51 +14075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And the third row a jacinth, an agate, and an amethyst.]]></a:t>
+              <a:t><![CDATA[24. দুটো সোনার চেন বক্ষাবরণের দুপাশের আংটায লাগাবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15659,51 +14207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and Ithamar, Aaron's sons.]]></a:t>
+              <a:t><![CDATA[2. “তোমার ভাই হারোণের জন্য একটি বিশেষ ধরণের পোশাক বানাবে| ঐ পোশাক হারোণকে বিশেষ সম্মান ও গৌরব প্রদান]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15791,51 +14339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And the fourth row a beryl, and an onyx, and a jasper: they shall be set in gold in their]]></a:t>
+              <a:t><![CDATA[25. পাকানো শেকল দুটির অন্য প্রান্ত এফোদের কাঁধের পট্টিগুলোর সঙ্গে অবশ্যই সামনে দিয়ে জোড়া থাকবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15923,51 +14471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[settings.]]></a:t>
+              <a:t><![CDATA[26. আরও দুটো সোনার আংটা বানিয়ে বক্ষাবরণের অন্য দুই প্রান্তে লাগাবে| এফোদের পরে বক্ষাবরণের ভিতর ভাগে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16055,51 +14603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And the stones shall be with the names of the children of Israel, twelve, according to their]]></a:t>
+              <a:t><![CDATA[এই আংটা থাকবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16187,51 +14735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[names, like the engravings of a signet; every one with his name shall they be according to the]]></a:t>
+              <a:t><![CDATA[27. আরও দুটো সোনার আংটা এফোদের সামনের দিকে কাঁধের পট্টির নীচে লাগাবে| এফোদের কোমর বন্ধনীর ওপরে এই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16319,51 +14867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[twelve tribes.]]></a:t>
+              <a:t><![CDATA[আংটা স্থাপন করতে হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16451,51 +14999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And you shall make upon the breastplate chains at the ends of interwoven work of pure gold.]]></a:t>
+              <a:t><![CDATA[28. বক্ষাবরণ থেকে এফোদ যাতে খসে পড়ে না যায তার জন্য বক্ষাবরণের আংটার সঙ্গে এফোদের আংটা নীল রঙের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16583,51 +15131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And you shall make upon the breastplate two rings of gold, and shall put the two rings on the]]></a:t>
+              <a:t><![CDATA[ফিতে দিয়ে বেঁধে নেবে| এইভাবে বক্ষাবরণ কোমর বন্ধনীর কাছাকাছি থেকে এফোদকেও ধরে রাখতে সক্ষম হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16715,51 +15263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[two ends of the breastplate.]]></a:t>
+              <a:t><![CDATA[29. “হারোণ পবিত্র স্থানে প্রবেশ করলে তাকে বক্ষাবরণ পরতেই হবে| এইভাবে যখন সে প্রভুর সামনে দাঁড়াবে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16847,51 +15395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And you shall put the two interwoven chains of gold in the two rings which are on the ends of]]></a:t>
+              <a:t><![CDATA[তখন সে তার বক্ষের ওপর স্মারক হিসেবে ইস্রায়েলের বারোজন সন্তানের নাম পরে থাকবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16979,51 +15527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the breastplate.]]></a:t>
+              <a:t><![CDATA[30. আর সেই বক্ষাবরণের অভ্যন্তরে উরীম ও তূম্মীম রাখবে| প্রভুর সামনে গেলে সর্বদা সেগুলি হারোণের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17111,51 +15659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And you shall make holy garments for Aaron your brother for glory and for beauty.]]></a:t>
+              <a:t><![CDATA[দেবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17243,51 +15791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And the other two ends of the two interwoven chains you shall fasten in the two casings, and put]]></a:t>
+              <a:t><![CDATA[হৃদয়ের ওপর থাকবে| এইভাবে হারোণ প্রভুর সামনে ইস্রায়েলের সন্তানদের বিচার প্রতিনিযত নিজের হৃদয়ের ওপর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17375,51 +15923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them on the shoulder pieces of the ephod before it.]]></a:t>
+              <a:t><![CDATA[বয়ে নিয়ে বেড়াবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17507,51 +16055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And you shall make two rings of gold, and you shall put them upon the two ends of the]]></a:t>
+              <a:t><![CDATA[31. “এফোদের জন্য একটি সম্পূর্ণরূপে নীল রঙের আলখাল্লা তৈরী করবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17639,51 +16187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[breastplate in the border thereof, which is in the side of the ephod inward.]]></a:t>
+              <a:t><![CDATA[32. আলখাল্লার মাঝখান দিয়ে মাথা ঢোকানোর জন্য একটি ছিদ্র করবে এবং এই ছিদ্রটির চারধার জুড়ে একটি বোনা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17771,51 +16319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And two other rings of gold you shall make, and shall put them on the two sides of the ephod]]></a:t>
+              <a:t><![CDATA[কাপড়ের টুকরো সেলাই করে দাও যাতে এটি ছিঁড়ে না যায| এই কাপড় ছিদ্রটির চারদিকে গলাবন্ধনীর কাজ করবে,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17903,51 +16451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[underneath, toward the front part thereof, opposite to the other coupling thereof, above the curious]]></a:t>
+              <a:t><![CDATA[ফলে তা ছিঁড়ে যাবে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18035,51 +16583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[girdle of the ephod.]]></a:t>
+              <a:t><![CDATA[33. লাল, নীল, বেগুনী সুতো দিয়ে ডালিমের মতো সুতোর গোলা তৈরী কর এবং আলখাল্লার নীচে ঝুলিয়ে দেবে আর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18167,51 +16715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And they shall bind the breastplate by the rings thereof unto the rings of the ephod with a lace]]></a:t>
+              <a:t><![CDATA[সুতোর বলের মাঝখানে সোনার ছোট ছোট ঘন্টা লাগাবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18299,51 +16847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of blue, that it may be above the curious girdle of the ephod, and that the breastplate be not]]></a:t>
+              <a:t><![CDATA[34. পুরো আলখাল্লার নীচের চারিদিকে এই রকম একটা করে সুতোর গোলা ও একটা করে সোনার ঘন্টা লাগানো হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18431,51 +16979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[loosed from the ephod.]]></a:t>
+              <a:t><![CDATA[35. যাজকরূপে প্রভুকে সেবা করার সময় হারোণ এই আলখাল্লাটি পরবে| প্রভুর সামনে দাঁড়ানোর জন্য হারোণ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18563,51 +17111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And you shall speak unto all that are wise hearted, whom I have filled with the spirit of wisdom,]]></a:t>
+              <a:t><![CDATA[3. কযেকজন দক্ষ দর্জি সেই পোশাক তৈরী করবে| আমি সেই দর্জিদের বিশেষ জ্ঞান ও দক্ষতা প্রদান করেছি| সেই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18695,51 +17243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And Aaron shall bear the names of the children of Israel in the breastplate of judgment upon his]]></a:t>
+              <a:t><![CDATA[পবিত্র স্থানের দিকে এগোলে ঐ ঘন্টাগুলি বাজবে এবং পবিত্র স্থান ছেড়ে বেরনোর সময়ও ঘন্টাগুলি বাজবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18827,51 +17375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[heart, when he goes in unto the holy place, for a memorial before the LORD continually.]]></a:t>
+              <a:t><![CDATA[এইভাবে হারোণ কখনও মারা যাবে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18959,51 +17507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And you shall put in the breastplate of judgment the Urim and the Thummim; and they shall be]]></a:t>
+              <a:t><![CDATA[36. “নির্মল সোনার ফলক বানিয়ে তাতে শীলমোহরের মতো জনগণের উদ্দেশ্যে খোদাই করবে এই কথাগুলি: এটি প্রভুর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19091,51 +17639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[upon Aaron's heart, when he goes in before the LORD: and Aaron shall bear the judgment of the]]></a:t>
+              <a:t><![CDATA[কাছে উত্সর্গীকৃত|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19223,51 +17771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[children of Israel upon his heart before the LORD continually.]]></a:t>
+              <a:t><![CDATA[37. সোনার ফলকটিকে নীল ফিতেতে আবদ্ধ করবে| পাগড়ির ওপর চারিদিকে নীল ফিতে বাঁধা থাকবে| পাগড়ির সামনের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19355,51 +17903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And you shall make the robe of the ephod all of blue.]]></a:t>
+              <a:t><![CDATA[দিকে থাকবে সোনার ফলকটি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19487,51 +18035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. And there shall be an hole in the top of it, in the midst thereof: it shall have a binding of]]></a:t>
+              <a:t><![CDATA[38. হারোণ পাগড়ি সমেত ঐ সোনার ফলকটি মাথায় পরবে| আর তা সবসময় হারোণের মাথায় থাকবে| তার ফলে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19619,51 +18167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[woven work round about the hole of it, as it were the hole of an armour of jacket, that it be not]]></a:t>
+              <a:t><![CDATA[ইস্রায়েলের লোকরা প্রভুকে য়ে সমস্ত উপঢৌকন দেবে হারোণ তা দোষ মুক্ত করে সব কিছু পবিত্র করে তুলবে যাতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19751,51 +18299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[rent.]]></a:t>
+              <a:t><![CDATA[সেই সমস্ত উপঢৌকন প্রভু গ্রহণ করতে পারেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19883,51 +18431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. And beneath upon the hem of it you shall make pomegranates of blue, and of purple, and of]]></a:t>
+              <a:t><![CDATA[39. “মসৃণ সাদা মসীনা সুতো দিয়ে আরও একটা আলখাল্লা বুনবে| পাগড়িও বানাবে মসৃণ মসীনা কাপড়ের| চিহ্নিত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20015,51 +18563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that they may make Aaron's garments to consecrate him, that he may minister unto me in the priest's]]></a:t>
+              <a:t><![CDATA[দর্জিদের বলো হারোণের জন্য বিশেষ পোশাক তৈরী করতে| এই পোশাকই প্রমাণ করবে সেই যাজক আমাকে বিশেষ ভাবে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20147,51 +18695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[scarlet, round about the hem thereof; and bells of gold between them round about:]]></a:t>
+              <a:t><![CDATA[কোমর বন্ধনী বানাবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20279,51 +18827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. A golden bell and a pomegranate, a golden bell and a pomegranate, upon the hem of the robe round]]></a:t>
+              <a:t><![CDATA[40. হারোণের পুত্রদের জন্যও গায়ের পোশাক, কোমর বন্ধনী ও পাগড়ি বানাবে| এই পোশাকই তাদের গৌরবান্বিত ও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20411,51 +18959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[about.]]></a:t>
+              <a:t><![CDATA[সম্মানিত করবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20543,51 +19091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. And it shall be upon Aaron to minister: and his sound shall be heard when he goes in unto the]]></a:t>
+              <a:t><![CDATA[41. এই পোশাকগুলি তোমার ভাই হারোণ ও তার পুত্রদের পরাবে| যাজক হিসেবে অভিষেকের জন্য তাদের গায়ে বিশেষ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20675,51 +19223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[holy place before the LORD, and when he comes out, that he die not.]]></a:t>
+              <a:t><![CDATA[সুগন্ধি তেল ছেটাবে| এইভাবে তারা পবিত্র হবে এবং প্রভুর সেবা করার য়োগ্য যাজক হয়ে উঠবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20807,51 +19355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. And you shall make a plate of pure gold, and grave upon it, like the engravings of a signet,]]></a:t>
+              <a:t><![CDATA[42. “যাজকদের নগ্নতা ঢাকার জন্য শরীরের ভেতরের পোশাক মসৃণ মসীনা কাপড়ে তৈরী হবে| এই ভেতরের পোশাক তাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20939,51 +19487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[HOLINESS TO THE LORD.]]></a:t>
+              <a:t><![CDATA[জঙঘা থেকে কোমর পর্য়ন্ত ঢেকে রাখবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21071,51 +19619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. And you shall put it on a blue lace, that it may be upon the turban; upon the forefront of the]]></a:t>
+              <a:t><![CDATA[43. সমাগম তাঁবুতে প্রবেশের সময় হারোণ ও তার পুত্রদের অবশ্যই এই পোশাকগুলি পরাতে হবে| পবিত্র স্থানে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21203,51 +19751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[turban it shall be.]]></a:t>
+              <a:t><![CDATA[প্রভুর সেবার উদ্দেশ্যে বেদীর কাছে আসতে হলে তাদের এই পোশাক পরতে হবে| তারা যদি এই পোশাক না পরে তাহলে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21335,51 +19883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. And it shall be upon Aaron's forehead, that Aaron may bear the iniquity of the holy things,]]></a:t>
+              <a:t><![CDATA[তাদের মরতে হবে কারণ তারা অপরাধী| এই পোশাক পরার বিধি হারোণ ও তার পরবর্তী বংশধরদের চিরস্থায়ীভাবে মেনে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21467,51 +20015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[office.]]></a:t>
+              <a:t><![CDATA[সেবা করছে| তখন সে আমাকে যাজকের মতোই সেবা করবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21599,1239 +20147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which the children of Israel shall hallow in all their holy gifts; and it shall be always upon his]]></a:t>
-[...1187 lines deleted...]
-              <a:t><![CDATA[thighs they shall reach:]]></a:t>
+              <a:t><![CDATA[চলতেই হবে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22919,51 +20279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And these are the garments which they shall make; a breastplate, and an ephod, and a robe, and a]]></a:t>
+              <a:t><![CDATA[4. তাদের য়ে পোশাকগুলি বানাতে হবে তা হল এই : একটি বক্ষাবরণ, একটি এফোদ, একটি নীল রঙের পরিচ্ছদ এবং]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22979,488 +20339,92 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 28]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide90.xml><?xml version="1.0" encoding="utf-8"?>
-[...394 lines deleted...]
-
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme38">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme8">
   <a:themeElements>
-    <a:clrScheme name="Theme38">
+    <a:clrScheme name="Theme8">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme38">
+    <a:fontScheme name="Theme8">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -23486,51 +20450,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme38">
+    <a:fmtScheme name="Theme8">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -23661,51 +20625,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>92</Slides>
+  <Slides>80</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>