--- v1 (2026-08-01)
+++ v2 (2026-09-17)
@@ -153,50 +153,74 @@
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -258,50 +282,62 @@
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
+    <p:sldId id="337" r:id="rId84"/>
+    <p:sldId id="338" r:id="rId85"/>
+    <p:sldId id="339" r:id="rId86"/>
+    <p:sldId id="340" r:id="rId87"/>
+    <p:sldId id="341" r:id="rId88"/>
+    <p:sldId id="342" r:id="rId89"/>
+    <p:sldId id="343" r:id="rId90"/>
+    <p:sldId id="344" r:id="rId91"/>
+    <p:sldId id="345" r:id="rId92"/>
+    <p:sldId id="346" r:id="rId93"/>
+    <p:sldId id="347" r:id="rId94"/>
+    <p:sldId id="348" r:id="rId95"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -480,53 +516,65 @@
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
-  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
+  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
+  <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
+  <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
+  <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
+  <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
+  <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
+  <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
+  <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
+  <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
+  <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
+  <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide93.xml"/>
+  <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -586,51 +634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவன் தலையிலே பாகையையும் வைத்து, பரிசுத்த கிரீடத்தைப் பாகையின்மேல் தரித்து,]]></a:t>
+              <a:t><![CDATA[5. And you shall take the garments, and put upon Aaron the coat, and the robe of the ephod, and the ephod, and the breastplate, and gird him with the curious girdle of the ephod:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -695,51 +743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அபிஷேக தைலத்தையும் எடுத்து, அவன் தலையின்மேல் வார்த்து, அவனை அபிஷேகஞ்செய்வாயாக.]]></a:t>
+              <a:t><![CDATA[5. And you shall take the garments, and put upon Aaron the coat, and the robe of the ephod, and the ephod, and the breastplate, and gird him with the curious girdle of the ephod:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -804,51 +852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பின்பு அவன் குமாரரைச் சேரப்பண்ணி, ஆசாரிய ஊழியம் அவர்களுக்கு நித்திய கட்டளையாக இருக்கும்படி, அவர்களுக்கும் அங்கிகளை உடுத்துவாயாக.]]></a:t>
+              <a:t><![CDATA[6. And you shall put the turban upon his head, and put the holy crown upon the turban.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -913,51 +961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆரோனுக்கும் அவன் குமாரருக்கும் இடைக்கச்சைகளைக் கட்டி, அவன் குமாரருக்குக் குல்லாக்களையும் தரித்து, இப்படியே ஆரோனையும் அவன் குமாரரையும் பிரதிஷ்டை பண்ணுவாயாக.]]></a:t>
+              <a:t><![CDATA[7. Then shall you take the anointing oil, and pour it upon his head, and anoint him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1022,51 +1070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆரோனுக்கும் அவன் குமாரருக்கும் இடைக்கச்சைகளைக் கட்டி, அவன் குமாரருக்குக் குல்லாக்களையும் தரித்து, இப்படியே ஆரோனையும் அவன் குமாரரையும் பிரதிஷ்டை பண்ணுவாயாக.]]></a:t>
+              <a:t><![CDATA[8. And you shall bring his sons, and put coats upon them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1131,51 +1179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. காளையை ஆசரிப்புக் கூடாரத்துக்கு முன்பாகக் கொண்டுவருவாயாக; அப்பொழுது ஆரோனும் அவன் குமாரரும் தங்கள் கைகளைக் காளையினுடைய தலையின்மேல் வைக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[8. And you shall bring his sons, and put coats upon them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1240,51 +1288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. காளையை ஆசரிப்புக் கூடாரத்துக்கு முன்பாகக் கொண்டுவருவாயாக; அப்பொழுது ஆரோனும் அவன் குமாரரும் தங்கள் கைகளைக் காளையினுடைய தலையின்மேல் வைக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[9. And you shall gird them with girdles, Aaron and his sons, and put the bonnets on them: and the priest's office shall be theirs for a perpetual statute: and you shall consecrate Aaron and his sons.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1349,51 +1397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்பு நீ அந்தக் காளையை ஆசரிப்புக் கூடாரத்து வாசலண்டையிலே கர்த்தருடைய சந்நிதானத்தில் அடித்து,]]></a:t>
+              <a:t><![CDATA[9. And you shall gird them with girdles, Aaron and his sons, and put the bonnets on them: and the priest's office shall be theirs for a perpetual statute: and you shall consecrate Aaron and his sons.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1458,51 +1506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதின் இரத்தத்தில் கொஞ்சம் எடுத்து, உன் விரலினால் பலிபீடத்தின் கொம்புகள்மேல் இட்டு, மற்ற இரத்தம் முழுவதையும் பலிபீடத்தின் அடியிலே ஊற்றி,]]></a:t>
+              <a:t><![CDATA[10. And you shall cause a bullock to be brought before the tabernacle of the congregation: and Aaron and his sons shall put their hands upon the head of the bullock.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1567,51 +1615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதின் இரத்தத்தில் கொஞ்சம் எடுத்து, உன் விரலினால் பலிபீடத்தின் கொம்புகள்மேல் இட்டு, மற்ற இரத்தம் முழுவதையும் பலிபீடத்தின் அடியிலே ஊற்றி,]]></a:t>
+              <a:t><![CDATA[10. And you shall cause a bullock to be brought before the tabernacle of the congregation: and Aaron and his sons shall put their hands upon the head of the bullock.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1676,51 +1724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அவர்கள் எனக்கு ஆசாரிய ஊழியம் செய்யும்படி அவர்களைப் பரிசுத்தப்படுத்தும் பொருட்டு, நீ அவர்களுக்குச் செய்யவேண்டியதாவது: ஒரு காளையும் பழுதற்ற இரண்டு ஆட்டுக்கடாக்களையும் தெரிந்துகொள்வாயாக.]]></a:t>
+              <a:t><![CDATA[1. And this is the thing that you shall do unto them to hallow them, to minister unto me in the priest's office: Take one young bullock, and two rams without blemish,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1785,51 +1833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. குடல்களை மூடிய கொழுப்பு யாவையும், கல்லீரலின் மேலுள்ள சவ்வையும், இரண்டு குண்டிக்காய்களையும், அவைகளின்மேலுள்ள கொழுப்பையும் எடுத்து, பலிபீடத்தின்மேல் தகித்துப்போட்டு,]]></a:t>
+              <a:t><![CDATA[11. And you shall kill the bullock before the LORD, by the door of the tabernacle of the congregation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1894,51 +1942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. குடல்களை மூடிய கொழுப்பு யாவையும், கல்லீரலின் மேலுள்ள சவ்வையும், இரண்டு குண்டிக்காய்களையும், அவைகளின்மேலுள்ள கொழுப்பையும் எடுத்து, பலிபீடத்தின்மேல் தகித்துப்போட்டு,]]></a:t>
+              <a:t><![CDATA[12. And you shall take of the blood of the bullock, and put it upon the horns of the altar with your finger, and pour all the blood beside the bottom of the altar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2003,51 +2051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. காளையின் மாம்சத்தையும் அதின் தோலையும் அதின் சாணியையும் பாளயத்துக்குப் புறம்பே அக்கினியால் சுட்டெரிக்கக்கடவாய் ; இது பாவநிவாரணபலி.]]></a:t>
+              <a:t><![CDATA[12. And you shall take of the blood of the bullock, and put it upon the horns of the altar with your finger, and pour all the blood beside the bottom of the altar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2112,51 +2160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பின்பு அந்த ஆட்டுக்கடாக்களில் ஒன்றைக் கொண்டுவந்து நிறுத்துவாயாக; அதினுடைய தலையின்மேல் ஆரோனும் அவன் குமாரரும் தங்கள் கைகளை வைக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[13. And you shall take all the fat that covers the inwards, and the lobe that is above the liver, and the two kidneys, and the fat that is upon them, and burn them upon the altar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2221,51 +2269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அந்தக் கடாவை அடித்து, அதின் இரத்தத்தைப் பிடித்து, பலிபீடத்தின்மேல் சுற்றிலும் தெளித்து,]]></a:t>
+              <a:t><![CDATA[13. And you shall take all the fat that covers the inwards, and the lobe that is above the liver, and the two kidneys, and the fat that is upon them, and burn them upon the altar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2330,51 +2378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆட்டுக்கடாவைச் சந்துசந்தாகத் துண்டித்து, அதின் குடல்களையும் அதின் தொடைகளையும் கழுவி, அவைகளை அந்தத் துண்டங்களின்மேலும் அதின் தலையின்மேலும் வைத்து,]]></a:t>
+              <a:t><![CDATA[14. But the flesh of the bullock, and his skin, and his dung, shall you burn with fire without the camp: it is a sin offering.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2439,51 +2487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆட்டுக்கடாவைச் சந்துசந்தாகத் துண்டித்து, அதின் குடல்களையும் அதின் தொடைகளையும் கழுவி, அவைகளை அந்தத் துண்டங்களின்மேலும் அதின் தலையின்மேலும் வைத்து,]]></a:t>
+              <a:t><![CDATA[14. But the flesh of the bullock, and his skin, and his dung, shall you burn with fire without the camp: it is a sin offering.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2548,51 +2596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆட்டுக்கடா முழுவதையும் பலிபீடத்தின்மேல் தகித்துவிடுவாயாக; இது கர்த்தருக்குச் செலுத்தும் சர்வாங்க தகனபலி; இது சுகந்த வாசனையும் கர்த்தருக்குச் செலுத்தும் தகனபலியுமாய் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[15. You shall also take one ram; and Aaron and his sons shall put their hands upon the head of the ram.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2657,51 +2705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆட்டுக்கடா முழுவதையும் பலிபீடத்தின்மேல் தகித்துவிடுவாயாக; இது கர்த்தருக்குச் செலுத்தும் சர்வாங்க தகனபலி; இது சுகந்த வாசனையும் கர்த்தருக்குச் செலுத்தும் தகனபலியுமாய் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[15. You shall also take one ram; and Aaron and his sons shall put their hands upon the head of the ram.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2766,51 +2814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பின்பு மற்ற ஆட்டுக்கடாவையும் கொண்டுவந்து நிறுத்துவாயாக; அதினுடைய தலையின்மேல் ஆரோனும் அவன் குமாரரும் தங்கள் கைகளை வைக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[16. And you shall slay the ram, and you shall take his blood, and sprinkle it round about upon the altar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2875,51 +2923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அவர்கள் எனக்கு ஆசாரிய ஊழியம் செய்யும்படி அவர்களைப் பரிசுத்தப்படுத்தும் பொருட்டு, நீ அவர்களுக்குச் செய்யவேண்டியதாவது: ஒரு காளையும் பழுதற்ற இரண்டு ஆட்டுக்கடாக்களையும் தெரிந்துகொள்வாயாக.]]></a:t>
+              <a:t><![CDATA[1. And this is the thing that you shall do unto them to hallow them, to minister unto me in the priest's office: Take one young bullock, and two rams without blemish,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2984,51 +3032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது அந்தக் கடாவை அடித்து, அதின் இரத்தத்தில் கொஞ்சம் எடுத்து, ஆரோனின் வலதுகாது மடலிலும், அவன் குமாரரின் வலதுகாது மடலிலும், அவர்கள் வலதுகையின் பெருவிரலிலும், அவர்கள் வலதுகாலின் பெருவிரலிலும் இட்டு, மற்ற இரத்தத்தைப் பலிபீடத்தின்மேல் சுற்றிலும் தெளித்து,]]></a:t>
+              <a:t><![CDATA[17. And you shall cut the ram in pieces, and wash the inwards of him, and his legs, and put them unto his pieces, and unto his head.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3093,51 +3141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது அந்தக் கடாவை அடித்து, அதின் இரத்தத்தில் கொஞ்சம் எடுத்து, ஆரோனின் வலதுகாது மடலிலும், அவன் குமாரரின் வலதுகாது மடலிலும், அவர்கள் வலதுகையின் பெருவிரலிலும், அவர்கள் வலதுகாலின் பெருவிரலிலும் இட்டு, மற்ற இரத்தத்தைப் பலிபீடத்தின்மேல் சுற்றிலும் தெளித்து,]]></a:t>
+              <a:t><![CDATA[17. And you shall cut the ram in pieces, and wash the inwards of him, and his legs, and put them unto his pieces, and unto his head.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3202,51 +3250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது அந்தக் கடாவை அடித்து, அதின் இரத்தத்தில் கொஞ்சம் எடுத்து, ஆரோனின் வலதுகாது மடலிலும், அவன் குமாரரின் வலதுகாது மடலிலும், அவர்கள் வலதுகையின் பெருவிரலிலும், அவர்கள் வலதுகாலின் பெருவிரலிலும் இட்டு, மற்ற இரத்தத்தைப் பலிபீடத்தின்மேல் சுற்றிலும் தெளித்து,]]></a:t>
+              <a:t><![CDATA[18. And you shall burn the whole ram upon the altar: it is a burnt offering unto the LORD: it is a sweet savour, an offering made by fire unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3311,51 +3359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பலிபீடத்தின் மேலிருக்கும் இரத்தத்திலும் அபிஷேகதைலத்திலும் கொஞ்சம் எடுத்து, ஆரோனும் அவன் வஸ்திரங்களும் அவனுடைய குமாரரும் அவர்களுடைய வஸ்திரங்களும் பரிசுத்தமாக்கப்படும்படி, அவன்மேலும் அவன் வஸ்திரங்கள்மேலும் அவனுடைய குமாரர் மேலும் அவர்களுடைய வஸ்திரங்கள் மேலும் தெளிப்பாயாக.]]></a:t>
+              <a:t><![CDATA[18. And you shall burn the whole ram upon the altar: it is a burnt offering unto the LORD: it is a sweet savour, an offering made by fire unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3420,51 +3468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பலிபீடத்தின் மேலிருக்கும் இரத்தத்திலும் அபிஷேகதைலத்திலும் கொஞ்சம் எடுத்து, ஆரோனும் அவன் வஸ்திரங்களும் அவனுடைய குமாரரும் அவர்களுடைய வஸ்திரங்களும் பரிசுத்தமாக்கப்படும்படி, அவன்மேலும் அவன் வஸ்திரங்கள்மேலும் அவனுடைய குமாரர் மேலும் அவர்களுடைய வஸ்திரங்கள் மேலும் தெளிப்பாயாக.]]></a:t>
+              <a:t><![CDATA[19. And you shall take the other ram; and Aaron and his sons shall put their hands upon the head of the ram.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3529,51 +3577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பலிபீடத்தின் மேலிருக்கும் இரத்தத்திலும் அபிஷேகதைலத்திலும் கொஞ்சம் எடுத்து, ஆரோனும் அவன் வஸ்திரங்களும் அவனுடைய குமாரரும் அவர்களுடைய வஸ்திரங்களும் பரிசுத்தமாக்கப்படும்படி, அவன்மேலும் அவன் வஸ்திரங்கள்மேலும் அவனுடைய குமாரர் மேலும் அவர்களுடைய வஸ்திரங்கள் மேலும் தெளிப்பாயாக.]]></a:t>
+              <a:t><![CDATA[19. And you shall take the other ram; and Aaron and his sons shall put their hands upon the head of the ram.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3638,51 +3686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அந்த ஆட்டுக்கடா பிரதிஷ்டையின் ஆட்டுக்கடாவானதால், அதிலுள்ள கொழுப்பையும் வாலையும் குடல்களை மூடிய கொழுப்பையும் கல்லீரலின்மேலுள்ள சவ்வையும் இரண்டு குண்டிக்காய்களையும் அவைகளின்மேலுள்ள கொழுப்பையும் வலதுபக்கத்து முன்னந்தொடையையும்,]]></a:t>
+              <a:t><![CDATA[20. Then shall you kill the ram, and take of his blood, and put it upon the tip of the right ear of Aaron, and upon the tip of the right ear of his sons, and upon the thumb of their right hand, and upon the great toe of their right foot, and sprinkle the blood upon the altar round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3747,51 +3795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அந்த ஆட்டுக்கடா பிரதிஷ்டையின் ஆட்டுக்கடாவானதால், அதிலுள்ள கொழுப்பையும் வாலையும் குடல்களை மூடிய கொழுப்பையும் கல்லீரலின்மேலுள்ள சவ்வையும் இரண்டு குண்டிக்காய்களையும் அவைகளின்மேலுள்ள கொழுப்பையும் வலதுபக்கத்து முன்னந்தொடையையும்,]]></a:t>
+              <a:t><![CDATA[20. Then shall you kill the ram, and take of his blood, and put it upon the tip of the right ear of Aaron, and upon the tip of the right ear of his sons, and upon the thumb of their right hand, and upon the great toe of their right foot, and sprinkle the blood upon the altar round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3856,51 +3904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. கர்த்தருடைய சந்நிதானத்தில் வைத்திருக்கிற புளிப்பில்லா அப்பங்களுள்ள கூடையில் ஒரு அப்பத்தையும் எண்ணெயிட்ட அப்பமாகிய ஒரு அதிரசத்தையும் ஒரு அடையையும் எடுத்து,]]></a:t>
+              <a:t><![CDATA[20. Then shall you kill the ram, and take of his blood, and put it upon the tip of the right ear of Aaron, and upon the tip of the right ear of his sons, and upon the thumb of their right hand, and upon the great toe of their right foot, and sprinkle the blood upon the altar round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3965,51 +4013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. கர்த்தருடைய சந்நிதானத்தில் வைத்திருக்கிற புளிப்பில்லா அப்பங்களுள்ள கூடையில் ஒரு அப்பத்தையும் எண்ணெயிட்ட அப்பமாகிய ஒரு அதிரசத்தையும் ஒரு அடையையும் எடுத்து,]]></a:t>
+              <a:t><![CDATA[21. And you shall take of the blood that is upon the altar, and of the anointing oil, and sprinkle it upon Aaron, and upon his garments, and upon his sons, and upon the garments of his sons with him: and he shall be hallowed, and his garments, and his sons, and his sons' garments with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4074,51 +4122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. புளிப்பில்லா அப்பத்தையும், எண்ணெயிலே பிசைந்த புளிப்பில்லா அதிரசங்களையும், எண்ணெய் பூசப்பட்ட புளிப்பில்லா அடைகளையும் கோதுமையின் மெல்லிய மாவினால் பண்ணி,]]></a:t>
+              <a:t><![CDATA[2. And unleavened bread, and cakes unleavened tempered with oil, and wafers unleavened anointed with oil: of wheaten flour shall you make them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4183,51 +4231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவைகள் எல்லாவற்றையும் ஆரோனின் உள்ளங்கைகளிலும் அவன் குமாரரின் உள்ளங்கைகளிலும் வைத்து, அவைகளைக் கர்த்தருடைய சந்நிதானத்தில் அசைவாட்டப்படும் காணிக்கையாக அசைவாட்டி,]]></a:t>
+              <a:t><![CDATA[21. And you shall take of the blood that is upon the altar, and of the anointing oil, and sprinkle it upon Aaron, and upon his garments, and upon his sons, and upon the garments of his sons with him: and he shall be hallowed, and his garments, and his sons, and his sons' garments with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4292,51 +4340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவைகள் எல்லாவற்றையும் ஆரோனின் உள்ளங்கைகளிலும் அவன் குமாரரின் உள்ளங்கைகளிலும் வைத்து, அவைகளைக் கர்த்தருடைய சந்நிதானத்தில் அசைவாட்டப்படும் காணிக்கையாக அசைவாட்டி,]]></a:t>
+              <a:t><![CDATA[21. And you shall take of the blood that is upon the altar, and of the anointing oil, and sprinkle it upon Aaron, and upon his garments, and upon his sons, and upon the garments of his sons with him: and he shall be hallowed, and his garments, and his sons, and his sons' garments with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4401,51 +4449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பின்பு அவைகளை அவர்கள் கைகளிலிருந்து எடுத்து, பலிபீடத்தின்மேல் சர்வாங்க தகனபலியோடு வைத்து, கர்த்தருடைய சந்நிதானத்தில் சுகந்த வாசனையாகத் தகிக்கக்கடவாய்; இது கர்த்தருக்குச் செலுத்தப்படும் தகனபலி.]]></a:t>
+              <a:t><![CDATA[22. Also you shall take of the ram the fat and the rump, and the fat that covers the inwards, and the lobe above the liver, and the two kidneys, and the fat that is upon them, and the right shoulder; for it is a ram of consecration:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4510,51 +4558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பின்பு அவைகளை அவர்கள் கைகளிலிருந்து எடுத்து, பலிபீடத்தின்மேல் சர்வாங்க தகனபலியோடு வைத்து, கர்த்தருடைய சந்நிதானத்தில் சுகந்த வாசனையாகத் தகிக்கக்கடவாய்; இது கர்த்தருக்குச் செலுத்தப்படும் தகனபலி.]]></a:t>
+              <a:t><![CDATA[22. Also you shall take of the ram the fat and the rump, and the fat that covers the inwards, and the lobe above the liver, and the two kidneys, and the fat that is upon them, and the right shoulder; for it is a ram of consecration:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4619,51 +4667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஆரோனுடைய பிரதிஷ்டையின் ஆட்டுக்கடாவிலே மார்க்கண்டத்தை எடுத்து, அதைக் கர்த்தருடைய சந்நிதானத்தில் அசைவாட்டப்படும் காணிக்கையாக அசைவாட்டக்கடவாய்; அது உன் பங்காயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[22. Also you shall take of the ram the fat and the rump, and the fat that covers the inwards, and the lobe above the liver, and the two kidneys, and the fat that is upon them, and the right shoulder; for it is a ram of consecration:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4728,51 +4776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஆரோனுடைய பிரதிஷ்டையின் ஆட்டுக்கடாவிலே மார்க்கண்டத்தை எடுத்து, அதைக் கர்த்தருடைய சந்நிதானத்தில் அசைவாட்டப்படும் காணிக்கையாக அசைவாட்டக்கடவாய்; அது உன் பங்காயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[23. And one loaf of bread, and one cake of oiled bread, and one wafer out of the basket of the unleavened bread that is before the LORD:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4837,51 +4885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. மேலும், ஆரோனுடைய பிரதிஷ்டைக்கும் அவன் குமாரருடைய பிரதிஷ்டைக்கும் நியமித்த ஆட்டுக்கடாவில் அசைவாட்டப்படுகிற மார்க்கண்டத்தையும் ஏறெடுத்துப் படைக்கப்படுகிற முன்னந்தொடையையும் பரிசுத்தப்படுத்துவாயாக.]]></a:t>
+              <a:t><![CDATA[23. And one loaf of bread, and one cake of oiled bread, and one wafer out of the basket of the unleavened bread that is before the LORD:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4946,51 +4994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. மேலும், ஆரோனுடைய பிரதிஷ்டைக்கும் அவன் குமாரருடைய பிரதிஷ்டைக்கும் நியமித்த ஆட்டுக்கடாவில் அசைவாட்டப்படுகிற மார்க்கண்டத்தையும் ஏறெடுத்துப் படைக்கப்படுகிற முன்னந்தொடையையும் பரிசுத்தப்படுத்துவாயாக.]]></a:t>
+              <a:t><![CDATA[24. And you shall put all in the hands of Aaron, and in the hands of his sons; and shall wave them for a wave offering before the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5055,51 +5103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அது ஏறெடுத்துப் படைக்கிற படைப்பானதினால், இஸ்ரவேல் புத்திரர் பலியிடுகிறவைகளில் அவைகளே நித்திய கட்டளையாக ஆரோனையும் அவன் குமாரரையும் சேர்வதாக; இஸ்ரவேல் புத்திரர் கர்த்தருடைய சந்நிதானத்தில் ஏறெடுத்துப் படைக்கிற சமாதானபலிகளில் அவைகளே ஏறெடுத்துப் படைக்கும் படைப்பாயிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[24. And you shall put all in the hands of Aaron, and in the hands of his sons; and shall wave them for a wave offering before the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5164,51 +5212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அது ஏறெடுத்துப் படைக்கிற படைப்பானதினால், இஸ்ரவேல் புத்திரர் பலியிடுகிறவைகளில் அவைகளே நித்திய கட்டளையாக ஆரோனையும் அவன் குமாரரையும் சேர்வதாக; இஸ்ரவேல் புத்திரர் கர்த்தருடைய சந்நிதானத்தில் ஏறெடுத்துப் படைக்கிற சமாதானபலிகளில் அவைகளே ஏறெடுத்துப் படைக்கும் படைப்பாயிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[25. And you shall receive them of their hands, and burn them upon the altar for a burnt offering, for a sweet savour before the LORD: it is an offering made by fire unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5273,51 +5321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. புளிப்பில்லா அப்பத்தையும், எண்ணெயிலே பிசைந்த புளிப்பில்லா அதிரசங்களையும், எண்ணெய் பூசப்பட்ட புளிப்பில்லா அடைகளையும் கோதுமையின் மெல்லிய மாவினால் பண்ணி,]]></a:t>
+              <a:t><![CDATA[2. And unleavened bread, and cakes unleavened tempered with oil, and wafers unleavened anointed with oil: of wheaten flour shall you make them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5382,51 +5430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அது ஏறெடுத்துப் படைக்கிற படைப்பானதினால், இஸ்ரவேல் புத்திரர் பலியிடுகிறவைகளில் அவைகளே நித்திய கட்டளையாக ஆரோனையும் அவன் குமாரரையும் சேர்வதாக; இஸ்ரவேல் புத்திரர் கர்த்தருடைய சந்நிதானத்தில் ஏறெடுத்துப் படைக்கிற சமாதானபலிகளில் அவைகளே ஏறெடுத்துப் படைக்கும் படைப்பாயிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[25. And you shall receive them of their hands, and burn them upon the altar for a burnt offering, for a sweet savour before the LORD: it is an offering made by fire unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5491,51 +5539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஆரோனின் பரிசுத்த வஸ்திரங்கள், அவனுக்குப்பின், அவனுடைய குமாரரைச் சேரும்; அவர்கள் அவைகளை உடுத்திக்கொண்டு, அபிஷேகம்பண்ணப்பட்டுப் பிரதிஷ்டையாக்கப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[25. And you shall receive them of their hands, and burn them upon the altar for a burnt offering, for a sweet savour before the LORD: it is an offering made by fire unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5600,51 +5648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஆரோனின் பரிசுத்த வஸ்திரங்கள், அவனுக்குப்பின், அவனுடைய குமாரரைச் சேரும்; அவர்கள் அவைகளை உடுத்திக்கொண்டு, அபிஷேகம்பண்ணப்பட்டுப் பிரதிஷ்டையாக்கப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[26. And you shall take the breast of the ram of Aaron's consecration, and wave it for a wave offering before the LORD: and it shall be your part.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5709,51 +5757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவனுடைய குமாரரில் அவன் பட்டத்திற்கு வருகிற ஆசாரியன் பரிசுத்த ஸ்தலத்தில் ஆராதனை செய்வதற்கு ஆசரிப்புக் கூடாரத்தில் பிரவேசிக்கும்போது, அவைகளை ஏழுநாள்மட்டும் உடுத்திக்கொள்ளக்கடவன்.]]></a:t>
+              <a:t><![CDATA[26. And you shall take the breast of the ram of Aaron's consecration, and wave it for a wave offering before the LORD: and it shall be your part.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5818,51 +5866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவனுடைய குமாரரில் அவன் பட்டத்திற்கு வருகிற ஆசாரியன் பரிசுத்த ஸ்தலத்தில் ஆராதனை செய்வதற்கு ஆசரிப்புக் கூடாரத்தில் பிரவேசிக்கும்போது, அவைகளை ஏழுநாள்மட்டும் உடுத்திக்கொள்ளக்கடவன்.]]></a:t>
+              <a:t><![CDATA[27. And you shall sanctify the breast of the wave offering, and the shoulder of the heave offering, which is waved, and which is heaved up, of the ram of the consecration, even of that which is for Aaron, and of that which is for his sons:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5927,51 +5975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. பிரதிஷ்டையின் ஆட்டுக்கடாவைக் கொண்டுவந்து, அதின் மாம்சத்தைப் பரிசுத்த இடத்தில் வேவிப்பாயாக.]]></a:t>
+              <a:t><![CDATA[27. And you shall sanctify the breast of the wave offering, and the shoulder of the heave offering, which is waved, and which is heaved up, of the ram of the consecration, even of that which is for Aaron, and of that which is for his sons:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6036,51 +6084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அந்த ஆட்டுக்கடாவின் மாம்சத்தையும், கூடையிலிருக்கிற அப்பத்தையும், ஆரோனும் அவன் குமாரரும் ஆசரிப்புக் கூடாரத்தின் வாசலிலே புசிக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[27. And you shall sanctify the breast of the wave offering, and the shoulder of the heave offering, which is waved, and which is heaved up, of the ram of the consecration, even of that which is for Aaron, and of that which is for his sons:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6145,51 +6193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அந்த ஆட்டுக்கடாவின் மாம்சத்தையும், கூடையிலிருக்கிற அப்பத்தையும், ஆரோனும் அவன் குமாரரும் ஆசரிப்புக் கூடாரத்தின் வாசலிலே புசிக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[28. And it shall be Aaron's and his sons' by a statute for ever from the children of Israel: for it is an heave offering: and it shall be an heave offering from the children of Israel of the sacrifice of their peace offerings, even their heave offering unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6254,51 +6302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அவர்களைப் பிரதிஷ்டை பண்ணிப் பரிசுத்தப்படுத்தும்பொருட்டு, அவைகளால் பாவநிவிர்த்தி செய்யப்பட்டபடியால், அவைகளை அவர்கள் புசிக்கக்கடவர்கள்; அந்நியனோ அவைகளைப் புசிக்கலாகாது; அவைகள் பரிசுத்தமானவைகள்.]]></a:t>
+              <a:t><![CDATA[28. And it shall be Aaron's and his sons' by a statute for ever from the children of Israel: for it is an heave offering: and it shall be an heave offering from the children of Israel of the sacrifice of their peace offerings, even their heave offering unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6363,51 +6411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அவர்களைப் பிரதிஷ்டை பண்ணிப் பரிசுத்தப்படுத்தும்பொருட்டு, அவைகளால் பாவநிவிர்த்தி செய்யப்பட்டபடியால், அவைகளை அவர்கள் புசிக்கக்கடவர்கள்; அந்நியனோ அவைகளைப் புசிக்கலாகாது; அவைகள் பரிசுத்தமானவைகள்.]]></a:t>
+              <a:t><![CDATA[28. And it shall be Aaron's and his sons' by a statute for ever from the children of Israel: for it is an heave offering: and it shall be an heave offering from the children of Israel of the sacrifice of their peace offerings, even their heave offering unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6472,51 +6520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவைகளை ஒரு கூடையிலே வைத்து, கூடையோடே அவைகளையும் காளையையும் இரண்டு ஆட்டுக்கடாக்களையும் கொண்டுவந்து,]]></a:t>
+              <a:t><![CDATA[3. And you shall put them into one basket, and bring them in the basket, with the bullock and the two rams.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6581,51 +6629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. பிரதிஷ்டையின் மாம்சத்திலும் அப்பத்திலும் ஏதாகிலும் விடியற்காலம் மட்டும் மீந்திருந்ததானால், அதை அக்கினியாலே சுட்டெரிப்பாயாக; அது புசிக்கப்படலாகாது, அது பரிசுத்தமானது.]]></a:t>
+              <a:t><![CDATA[29. And the holy garments of Aaron shall be his sons' after him, to be anointed therein, and to be consecrated in them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6690,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. பிரதிஷ்டையின் மாம்சத்திலும் அப்பத்திலும் ஏதாகிலும் விடியற்காலம் மட்டும் மீந்திருந்ததானால், அதை அக்கினியாலே சுட்டெரிப்பாயாக; அது புசிக்கப்படலாகாது, அது பரிசுத்தமானது.]]></a:t>
+              <a:t><![CDATA[29. And the holy garments of Aaron shall be his sons' after him, to be anointed therein, and to be consecrated in them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6799,51 +6847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. இந்தப்பிரகாரம் நான் உனக்குக் கட்டளையிட்டபடி எல்லாவற்றையும் நீ ஆரோனுக்கும் அவன் குமாரருக்கும் செய்வாயாக; ஏழுநாளளவும் நீ அவர்களைப் பிரதிஷ்டைபண்ணி,]]></a:t>
+              <a:t><![CDATA[30. And that son that is priest in his position shall put them on seven days, when he comes into the tabernacle of the congregation to minister in the holy place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6908,51 +6956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. இந்தப்பிரகாரம் நான் உனக்குக் கட்டளையிட்டபடி எல்லாவற்றையும் நீ ஆரோனுக்கும் அவன் குமாரருக்கும் செய்வாயாக; ஏழுநாளளவும் நீ அவர்களைப் பிரதிஷ்டைபண்ணி,]]></a:t>
+              <a:t><![CDATA[30. And that son that is priest in his position shall put them on seven days, when he comes into the tabernacle of the congregation to minister in the holy place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7017,51 +7065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. பாவநிவிர்த்திக்காக ஒவ்வொருநாளிலும் ஒவ்வொரு காளையைப் பாவநிவாரண பலியாகப் பலியிட்டு; பலிபீடத்துக்காகப் பிராயச்சித்தம் செய்த பின், அந்தப் பிலிபீடத்தைச் சுத்திசெய்ய வேண்டும்; அதைப் பரிசுத்தப்படுத்தும்படி அதை அபிஷேகம் பண்ணக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[31. And you shall take the ram of the consecration, and seethe his flesh in the holy place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7126,51 +7174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. பாவநிவிர்த்திக்காக ஒவ்வொருநாளிலும் ஒவ்வொரு காளையைப் பாவநிவாரண பலியாகப் பலியிட்டு; பலிபீடத்துக்காகப் பிராயச்சித்தம் செய்த பின், அந்தப் பிலிபீடத்தைச் சுத்திசெய்ய வேண்டும்; அதைப் பரிசுத்தப்படுத்தும்படி அதை அபிஷேகம் பண்ணக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[32. And Aaron and his sons shall eat the flesh of the ram, and the bread that is in the basket by the door of the tabernacle of the congregation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7235,51 +7283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. ஏழுநாளளவும் பலிபீடத்திற்காகப் பிராயச்சித்தஞ்செய்து, அதைப் பரிசுத்தமாக்கக்கடவாய்; பலிபீடமானது மகா பரிசுத்தமாயிருக்கும்; பலிபீடத்தைத் தொடுகிறதெல்லாம் பரிசுத்தமாகும்.]]></a:t>
+              <a:t><![CDATA[32. And Aaron and his sons shall eat the flesh of the ram, and the bread that is in the basket by the door of the tabernacle of the congregation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7344,51 +7392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. ஏழுநாளளவும் பலிபீடத்திற்காகப் பிராயச்சித்தஞ்செய்து, அதைப் பரிசுத்தமாக்கக்கடவாய்; பலிபீடமானது மகா பரிசுத்தமாயிருக்கும்; பலிபீடத்தைத் தொடுகிறதெல்லாம் பரிசுத்தமாகும்.]]></a:t>
+              <a:t><![CDATA[33. And they shall eat those things wherewith the atonement was made, to consecrate and to sanctify them: but a stranger shall not eat thereof, because they are holy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7453,51 +7501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. பலிபீடத்தின்மேல் நீ பலியிடவேண்டியது என்னவெனில்; இடைவிடாமல் ஒவ்வொருநாளிலும் ஒரு வயதான இரண்டு ஆட்டுக்குட்டிகளைப் பலியிடவேண்டும்.]]></a:t>
+              <a:t><![CDATA[33. And they shall eat those things wherewith the atonement was made, to consecrate and to sanctify them: but a stranger shall not eat thereof, because they are holy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7562,51 +7610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ஒரு ஆட்டுக்குட்டியைக் காலையிலும், மற்ற ஆட்டுக்குட்டியை மாலையிலும் பலியிடுவாயாக.]]></a:t>
+              <a:t><![CDATA[33. And they shall eat those things wherewith the atonement was made, to consecrate and to sanctify them: but a stranger shall not eat thereof, because they are holy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7671,51 +7719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆரோனையும் அவன் குமாரரையும் ஆசரிப்புக் கூடாரத்தின் வாசல் முன்பாகச் சேரப்பண்ணி, அவர்களைத் தண்ணீரினால் கழுவி,]]></a:t>
+              <a:t><![CDATA[3. And you shall put them into one basket, and bring them in the basket, with the bullock and the two rams.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7780,51 +7828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ஒரு மரக்காலிலே பத்திலொரு பங்கானதும், இடித்துப் பிழிந்த காற்படி எண்ணெயிலே பிசைந்ததுமாகிய மெல்லிய மாவையும், பானபலியாகக் கால்படி திராட்சரசத்தையும், ஒரு ஆட்டுக்குட்டியுடனே படைப்பாயாக.]]></a:t>
+              <a:t><![CDATA[34. And if ought of the flesh of the consecrations, or of the bread, remain unto the morning, then you shall burn the remainder with fire: it shall not be eaten, because it is holy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7889,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ஒரு மரக்காலிலே பத்திலொரு பங்கானதும், இடித்துப் பிழிந்த காற்படி எண்ணெயிலே பிசைந்ததுமாகிய மெல்லிய மாவையும், பானபலியாகக் கால்படி திராட்சரசத்தையும், ஒரு ஆட்டுக்குட்டியுடனே படைப்பாயாக.]]></a:t>
+              <a:t><![CDATA[34. And if ought of the flesh of the consecrations, or of the bread, remain unto the morning, then you shall burn the remainder with fire: it shall not be eaten, because it is holy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7998,51 +8046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. மற்ற ஆட்டுக்குட்டியை மாலையிலே பலியிட்டு, காலையிலே செலுத்தின போஜனபலிக்கும் பானபலிக்கும் ஒத்தபிரகாரம் அதைக் கர்த்தருக்குச் சுகந்த வாசனையான தகனபலியாகப் படைக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[35. And thus shall you do unto Aaron, and to his sons, according to all things which I have commanded you: seven days shall you consecrate them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8107,51 +8155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. மற்ற ஆட்டுக்குட்டியை மாலையிலே பலியிட்டு, காலையிலே செலுத்தின போஜனபலிக்கும் பானபலிக்கும் ஒத்தபிரகாரம் அதைக் கர்த்தருக்குச் சுகந்த வாசனையான தகனபலியாகப் படைக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[35. And thus shall you do unto Aaron, and to his sons, according to all things which I have commanded you: seven days shall you consecrate them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8216,51 +8264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. உன்னுடனே பேசும்படி நான் உங்களைச் சந்திக்கும் இடமாயிருக்கிற ஆசரிப்புக் கூடாரத்தினுடைய வாசலாகிய கர்த்தருடைய சந்நிதியிலே, உங்கள் தலைமுறைதோறும் செலுத்தப்படவேண்டிய நித்திய சர்வாங்க தகனபலி இதுவே.]]></a:t>
+              <a:t><![CDATA[36. And you shall offer every day a bullock for a sin offering for atonement: and you shall cleanse the altar, when you have made an atonement for it, and you shall anoint it, to sanctify it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8325,51 +8373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. உன்னுடனே பேசும்படி நான் உங்களைச் சந்திக்கும் இடமாயிருக்கிற ஆசரிப்புக் கூடாரத்தினுடைய வாசலாகிய கர்த்தருடைய சந்நிதியிலே, உங்கள் தலைமுறைதோறும் செலுத்தப்படவேண்டிய நித்திய சர்வாங்க தகனபலி இதுவே.]]></a:t>
+              <a:t><![CDATA[36. And you shall offer every day a bullock for a sin offering for atonement: and you shall cleanse the altar, when you have made an atonement for it, and you shall anoint it, to sanctify it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8434,51 +8482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. அங்கே இஸ்ரவேல் புத்திரரைச் சந்திப்பேன்; அந்த ஸ்தலம் என்னுடைய மகிமையினால் பரிசுத்தமாக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[36. And you shall offer every day a bullock for a sin offering for atonement: and you shall cleanse the altar, when you have made an atonement for it, and you shall anoint it, to sanctify it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8543,51 +8591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. ஆசரிப்புக் கூடாரத்தையும் பலிபீடத்தையும் நான் பரிசுத்தமாக்குவேன்; எனக்கு ஆசாரிய ஊழியம் செய்யும்படிக்கு, ஆரோனையும் அவன் குமாரரையும் பரிசுத்தப்படுத்தி,]]></a:t>
+              <a:t><![CDATA[37. Seven days you shall make an atonement for the altar, and sanctify it; and it shall be an altar most holy: whatsoever touches the altar shall be holy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8652,51 +8700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. ஆசரிப்புக் கூடாரத்தையும் பலிபீடத்தையும் நான் பரிசுத்தமாக்குவேன்; எனக்கு ஆசாரிய ஊழியம் செய்யும்படிக்கு, ஆரோனையும் அவன் குமாரரையும் பரிசுத்தப்படுத்தி,]]></a:t>
+              <a:t><![CDATA[37. Seven days you shall make an atonement for the altar, and sanctify it; and it shall be an altar most holy: whatsoever touches the altar shall be holy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8761,51 +8809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. இஸ்ரவேல் புத்திரரின் நடுவே நான் வாசம்பண்ணி, அவர்களுக்குத் தேவனாயிருப்பேன்.]]></a:t>
+              <a:t><![CDATA[38. Now this is that which you shall offer upon the altar; two lambs of the first year day by day continually.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8870,51 +8918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்த வஸ்திரங்களை எடுத்து, ஆரோனுக்கு உள்சட்டையையும், ஏபோத்தின் கீழ் அங்கியையும், ஏபோத்தையும், மார்ப்பதக்கத்தையும் தரித்து, ஏபோத்தின் விசித்திரமான கச்சையையும் அவனுக்குக் கட்டி,]]></a:t>
+              <a:t><![CDATA[4. And Aaron and his sons you shall bring unto the door of the tabernacle of the congregation, and shall wash them with water.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8979,51 +9027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. தங்கள் நடுவே நான் வாசம்பண்ணும்படி, தங்களை எகிப்து தேசத்திலிருந்து புறப்படப்பண்ணின நான் தங்கள் தேவனாகிய கர்த்தர் என்று அவர்கள் அறிவார்கள்; நானே அவர்கள் தேவனாகிய கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[38. Now this is that which you shall offer upon the altar; two lambs of the first year day by day continually.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9088,51 +9136,923 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. தங்கள் நடுவே நான் வாசம்பண்ணும்படி, தங்களை எகிப்து தேசத்திலிருந்து புறப்படப்பண்ணின நான் தங்கள் தேவனாகிய கர்த்தர் என்று அவர்கள் அறிவார்கள்; நானே அவர்கள் தேவனாகிய கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[39. The one lamb you shall offer in the morning; and the other lamb you shall offer at even:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. And with the one lamb a tenth deal of flour mingled with the fourth part of an hin of beaten oil; and the fourth part of an hin of wine for a drink offering.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. And with the one lamb a tenth deal of flour mingled with the fourth part of an hin of beaten oil; and the fourth part of an hin of wine for a drink offering.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. And the other lamb you shall offer at even, and shall do thereto according to the food offering of the morning, and according to the drink offering thereof, for a sweet savour, an offering made by fire unto the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. And the other lamb you shall offer at even, and shall do thereto according to the food offering of the morning, and according to the drink offering thereof, for a sweet savour, an offering made by fire unto the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. This shall be a continual burnt offering throughout your generations at the door of the tabernacle of the congregation before the LORD: where I will meet you, to speak there unto you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. This shall be a continual burnt offering throughout your generations at the door of the tabernacle of the congregation before the LORD: where I will meet you, to speak there unto you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. And there I will meet with the children of Israel, and the tabernacle shall be sanctified by my glory.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. And I will sanctify the tabernacle of the congregation, and the altar: I will sanctify also both Aaron and his sons, to minister to me in the priest's office.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9197,51 +10117,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்த வஸ்திரங்களை எடுத்து, ஆரோனுக்கு உள்சட்டையையும், ஏபோத்தின் கீழ் அங்கியையும், ஏபோத்தையும், மார்ப்பதக்கத்தையும் தரித்து, ஏபோத்தின் விசித்திரமான கச்சையையும் அவனுக்குக் கட்டி,]]></a:t>
+              <a:t><![CDATA[4. And Aaron and his sons you shall bring unto the door of the tabernacle of the congregation, and shall wash them with water.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. And I will sanctify the tabernacle of the congregation, and the altar: I will sanctify also both Aaron and his sons, to minister to me in the priest's office.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. And I will dwell among the children of Israel, and will be their God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[46. And they shall know that I am the LORD their God, that brought them forth out of the land of Egypt, that I may dwell among them: I am the LORD their God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[46. And they shall know that I am the LORD their God, that brought them forth out of the land of Egypt, that I may dwell among them: I am the LORD their God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9276,51 +10632,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474624139" r:id="rId1"/>
+    <p:sldLayoutId id="2478619074" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9952,54 +11308,150 @@
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide80.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide80.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide81.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide81.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide82.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide82.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide83.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide83.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide84.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide84.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide85.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide85.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide86.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide86.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide87.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide87.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide88.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide88.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide89.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide89.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide90.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide90.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide91.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide91.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide92.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide92.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide93.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide93.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
@@ -10104,51 +11556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. और उसके सिर पर पगड़ी को रखना, और पगड़ी पर पवित्र मुकुट को रखना।]]></a:t>
+              <a:t><![CDATA[5. அந்த வஸ்திரங்களை எடுத்து, ஆரோனுக்கு உள்சட்டையையும், ஏபோத்தின் கீழ் அங்கியையும், ஏபோத்தையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10236,51 +11688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. तब अभिषेक का तेल ले उसके सिर पर डालकर उसका अभिषेक करना।]]></a:t>
+              <a:t><![CDATA[மார்ப்பதக்கத்தையும் தரித்து, ஏபோத்தின் விசித்திரமான கச்சையையும் அவனுக்குக் கட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10368,51 +11820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. फिर उसके पुत्रों को समीप ले आकर उन को अंगरखे पहिनाना,]]></a:t>
+              <a:t><![CDATA[6. அவன் தலையிலே பாகையையும் வைத்து, பரிசுத்த கிரீடத்தைப் பாகையின்மேல் தரித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10500,51 +11952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. और उसके अर्थात हारून और उसके पुत्रों के कमर बान्धना और उनके सिर पर टोपियां रखना; जिस से याजक के]]></a:t>
+              <a:t><![CDATA[7. அபிஷேக தைலத்தையும் எடுத்து, அவன் தலையின்மேல் வார்த்து, அவனை அபிஷேகஞ்செய்வாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10632,51 +12084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पद पर सदा उनका हक रहे। इसी प्रकार हारून और उसके पुत्रों का संस्कार करना।]]></a:t>
+              <a:t><![CDATA[8. பின்பு அவன் குமாரரைச் சேரப்பண்ணி, ஆசாரிய ஊழியம் அவர்களுக்கு நித்திய கட்டளையாக இருக்கும்படி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10764,51 +12216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. और बछड़े को मिलाप वाले तम्बू के साम्हने समीप ले आना। और हारून और उसके पुत्र बछड़े के सिर पर अपने]]></a:t>
+              <a:t><![CDATA[அவர்களுக்கும் அங்கிகளை உடுத்துவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +12348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[अपने हाथ रखें,]]></a:t>
+              <a:t><![CDATA[9. ஆரோனுக்கும் அவன் குமாரருக்கும் இடைக்கச்சைகளைக் கட்டி, அவன் குமாரருக்குக் குல்லாக்களையும் தரித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +12480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. तब उस बछड़े को यहोवा के सम्मुख मिलाप वाले तम्बू के द्वार पर बलिदान करना,]]></a:t>
+              <a:t><![CDATA[இப்படியே ஆரோனையும் அவன் குமாரரையும் பிரதிஷ்டை பண்ணுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +12612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. और बछड़े के लोहू में से कुछ ले कर अपनी उंगली से वेदी के सींगों पर लगाना, और शेष सब लोहू को वेदी]]></a:t>
+              <a:t><![CDATA[10. காளையை ஆசரிப்புக் கூடாரத்துக்கு முன்பாகக் கொண்டுவருவாயாக; அப்பொழுது ஆரோனும் அவன் குமாரரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +12744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[के पाए पर उंडेल देना]]></a:t>
+              <a:t><![CDATA[தங்கள் கைகளைக் காளையினுடைய தலையின்மேல் வைக்கக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +12876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. और उन्हें पवित्र करने को जो काम तुझे उन से करना है, कि वे मेरे लिये याजक का काम करें वह यह है। एक]]></a:t>
+              <a:t><![CDATA[1. அவர்கள் எனக்கு ஆசாரிய ஊழியம் செய்யும்படி அவர்களைப் பரிசுத்தப்படுத்தும் பொருட்டு, நீ அவர்களுக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11556,51 +13008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. और जिस चरबी से अंतडिय़ां ढपी रहती हैं, और जो झिल्ली कलेजे के ऊपर होती है, उन को और दोनो गुर्दों]]></a:t>
+              <a:t><![CDATA[11. பின்பு நீ அந்தக் காளையை ஆசரிப்புக் கூடாரத்து வாசலண்டையிலே கர்த்தருடைய சந்நிதானத்தில் அடித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11688,51 +13140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[को उनके ऊपर की चरबी समेत ले कर सब को वेदी पर जलाना।]]></a:t>
+              <a:t><![CDATA[12. அதின் இரத்தத்தில் கொஞ்சம் எடுத்து, உன் விரலினால் பலிபீடத்தின் கொம்புகள்மேல் இட்டு, மற்ற இரத்தம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11820,51 +13272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. और बछड़े का मांस, और खाल, और गोबर, छावनी से बाहर आग में जला देना; क्योंकि यह पापबलि होगा।]]></a:t>
+              <a:t><![CDATA[முழுவதையும் பலிபீடத்தின் அடியிலே ஊற்றி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11952,51 +13404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. फिर एक मेढ़ा लेना, और हारून और उसके पुत्र उसके सिर पर अपने अपने हाथ रखें,]]></a:t>
+              <a:t><![CDATA[13. குடல்களை மூடிய கொழுப்பு யாவையும், கல்லீரலின் மேலுள்ள சவ்வையும், இரண்டு குண்டிக்காய்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12084,51 +13536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. तब उस मेढ़ें को बलि करना, और उसका लोहू ले कर वेदी पर चारों ओर छिड़कना।]]></a:t>
+              <a:t><![CDATA[அவைகளின்மேலுள்ள கொழுப்பையும் எடுத்து, பலிபீடத்தின்மேல் தகித்துப்போட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12216,51 +13668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. और उस मेढ़े को टुकड़े टुकड़े काटना, और उसकी अंतडिय़ों और पैरों को धोकर उसके टुकड़ों और सिर के]]></a:t>
+              <a:t><![CDATA[14. காளையின் மாம்சத்தையும் அதின் தோலையும் அதின் சாணியையும் பாளயத்துக்குப் புறம்பே அக்கினியால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12348,51 +13800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ऊपर रखना,]]></a:t>
+              <a:t><![CDATA[சுட்டெரிக்கக்கடவாய் ; இது பாவநிவாரணபலி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12480,51 +13932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. तब उस पूरे मेढ़े को वेदी पर जलाना; वह तो यहोवा के लिये होमबलि होगा; वह सुखदायक सुगन्ध और यहोवा]]></a:t>
+              <a:t><![CDATA[15. பின்பு அந்த ஆட்டுக்கடாக்களில் ஒன்றைக் கொண்டுவந்து நிறுத்துவாயாக; அதினுடைய தலையின்மேல் ஆரோனும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12612,51 +14064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[के लिये हवन होगा।]]></a:t>
+              <a:t><![CDATA[அவன் குமாரரும் தங்கள் கைகளை வைக்கக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12744,51 +14196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. फिर दूसरे मेढ़े को लेना; और हारून और उसके पुत्र उसके सिर पर अपने अपने हाथ रखें,]]></a:t>
+              <a:t><![CDATA[16. அந்தக் கடாவை அடித்து, அதின் இரத்தத்தைப் பிடித்து, பலிபீடத்தின்மேல் சுற்றிலும் தெளித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12876,51 +14328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[निर्दोष बछड़ा और दो निर्दोष मेंढ़े लेना,]]></a:t>
+              <a:t><![CDATA[செய்யவேண்டியதாவது: ஒரு காளையும் பழுதற்ற இரண்டு ஆட்டுக்கடாக்களையும் தெரிந்துகொள்வாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13008,51 +14460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. तब उस मेंड़े को बलि करना, और उसके लोहू में से कुछ ले कर हारून और उसके पुत्रों के दाहिने कान के]]></a:t>
+              <a:t><![CDATA[17. ஆட்டுக்கடாவைச் சந்துசந்தாகத் துண்டித்து, அதின் குடல்களையும் அதின் தொடைகளையும் கழுவி, அவைகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13140,51 +14592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[सिरे पर, और उनके दाहिने हाथ और दाहिने पांव के अंगूठों पर लगाना, और लोहू को वेदी पर चारों ओर छिड़क]]></a:t>
+              <a:t><![CDATA[அந்தத் துண்டங்களின்மேலும் அதின் தலையின்மேலும் வைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13272,51 +14724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[देना।]]></a:t>
+              <a:t><![CDATA[18. ஆட்டுக்கடா முழுவதையும் பலிபீடத்தின்மேல் தகித்துவிடுவாயாக; இது கர்த்தருக்குச் செலுத்தும் சர்வாங்க]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13404,51 +14856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. फिर वेदी पर के लोहू, और अभिषेक के तेल, इन दोनो में से कुछ कुछ ले कर हारून और उसके वस्त्रों पर,]]></a:t>
+              <a:t><![CDATA[தகனபலி; இது சுகந்த வாசனையும் கர்த்தருக்குச் செலுத்தும் தகனபலியுமாய் இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13536,51 +14988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[और उसके पुत्रों और उनके वस्त्रों पर भी छिड़क देना; तब वह अपने वस्त्रों समेत और उसके पुत्र भी अपने]]></a:t>
+              <a:t><![CDATA[19. பின்பு மற்ற ஆட்டுக்கடாவையும் கொண்டுவந்து நிறுத்துவாயாக; அதினுடைய தலையின்மேல் ஆரோனும் அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13668,51 +15120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[अपने वस्त्रों समेत पवित्र हो जाएंगे।]]></a:t>
+              <a:t><![CDATA[குமாரரும் தங்கள் கைகளை வைக்கக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13800,51 +15252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. तब मेढ़े को संस्कारवाला जानकर उस में से चरबी और मोटी पूंछ को, और जिस चरबी से अंतडिय़ां ढपी रहती]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது அந்தக் கடாவை அடித்து, அதின் இரத்தத்தில் கொஞ்சம் எடுத்து, ஆரோனின் வலதுகாது மடலிலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13932,51 +15384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हैं उसको, और कलेजे पर की झिल्ली को, और चरबी समेत दोनों गुर्दों को, और दाहिने पुट्ठे को लेना,]]></a:t>
+              <a:t><![CDATA[அவன் குமாரரின் வலதுகாது மடலிலும், அவர்கள் வலதுகையின் பெருவிரலிலும், அவர்கள் வலதுகாலின் பெருவிரலிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14064,51 +15516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. और अखमीरी रोटी की टोकरी जो यहोवा के आगे धरी होगी उस में से भी एक रोटी, और तेल से सने हुए मैदे का]]></a:t>
+              <a:t><![CDATA[இட்டு, மற்ற இரத்தத்தைப் பலிபீடத்தின்மேல் சுற்றிலும் தெளித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14196,51 +15648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[एक फुलका, और एक पपड़ी ले कर,]]></a:t>
+              <a:t><![CDATA[21. பலிபீடத்தின் மேலிருக்கும் இரத்தத்திலும் அபிஷேகதைலத்திலும் கொஞ்சம் எடுத்து, ஆரோனும் அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14328,51 +15780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. और अखमीरी रोटी, और तेल से सने हुए मैदे के अखमीरी फुलके, और तेल से चुपड़ी हुई अखमीरी पपडिय़ां भी]]></a:t>
+              <a:t><![CDATA[2. புளிப்பில்லா அப்பத்தையும், எண்ணெயிலே பிசைந்த புளிப்பில்லா அதிரசங்களையும், எண்ணெய் பூசப்பட்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14460,51 +15912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. इन सब को हारून और उसके पुत्रों के हाथों में रखकर हिलाए जाने की भेंट ठहराके यहोवा के आगे हिलाया]]></a:t>
+              <a:t><![CDATA[வஸ்திரங்களும் அவனுடைய குமாரரும் அவர்களுடைய வஸ்திரங்களும் பரிசுத்தமாக்கப்படும்படி, அவன்மேலும் அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14592,51 +16044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जाए।]]></a:t>
+              <a:t><![CDATA[வஸ்திரங்கள்மேலும் அவனுடைய குமாரர் மேலும் அவர்களுடைய வஸ்திரங்கள் மேலும் தெளிப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14724,51 +16176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. तब उन वस्तुओं को उनके हाथों से ले कर होमबलि की वेदी पर जला देना, जिस से वह यहोवा के साम्हने]]></a:t>
+              <a:t><![CDATA[22. அந்த ஆட்டுக்கடா பிரதிஷ்டையின் ஆட்டுக்கடாவானதால், அதிலுள்ள கொழுப்பையும் வாலையும் குடல்களை மூடிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14856,51 +16308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[सुखदायक सुगन्ध ठहरे; वह तो यहोवा के लिये हवन होगा।]]></a:t>
+              <a:t><![CDATA[கொழுப்பையும் கல்லீரலின்மேலுள்ள சவ்வையும் இரண்டு குண்டிக்காய்களையும் அவைகளின்மேலுள்ள கொழுப்பையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14988,51 +16440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. फिर हारून के संस्कार का जो मेंढ़ा होगा उसकी छाती को ले कर हिलाए जाने की भेंट के लिये यहोवा के]]></a:t>
+              <a:t><![CDATA[வலதுபக்கத்து முன்னந்தொடையையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15120,51 +16572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[आगे हिलाना; और वह तेरा भाग ठहरेगा।]]></a:t>
+              <a:t><![CDATA[23. கர்த்தருடைய சந்நிதானத்தில் வைத்திருக்கிற புளிப்பில்லா அப்பங்களுள்ள கூடையில் ஒரு அப்பத்தையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15252,51 +16704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. और हारून और उसके पुत्रों के संस्कार का जो मेढ़ा होगा, उस में से हिलाए जाने की भेंटवाली छाती जो]]></a:t>
+              <a:t><![CDATA[எண்ணெயிட்ட அப்பமாகிய ஒரு அதிரசத்தையும் ஒரு அடையையும் எடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15384,51 +16836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हिलाई जाएगी, और उठाए जाने का भेंटवाला पुट्ठा जो उठाया जाएगा, इन दोनों को पवित्र ठहराना।]]></a:t>
+              <a:t><![CDATA[24. அவைகள் எல்லாவற்றையும் ஆரோனின் உள்ளங்கைகளிலும் அவன் குமாரரின் உள்ளங்கைகளிலும் வைத்து, அவைகளைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15516,51 +16968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. और ये सदा की विधि की रीति पर इस्त्राएलियों की ओर से उसका और उसके पुत्रों का भाग ठहरे, क्योंकि ये]]></a:t>
+              <a:t><![CDATA[கர்த்தருடைய சந்நிதானத்தில் அசைவாட்டப்படும் காணிக்கையாக அசைவாட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15648,51 +17100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उठाए जाने की भेंटें ठहरी हैं; और यह इस्त्राएलियों की ओर से उनके मेलबलियों में से यहोवा के लिये उठाऐ]]></a:t>
+              <a:t><![CDATA[25. பின்பு அவைகளை அவர்கள் கைகளிலிருந்து எடுத்து, பலிபீடத்தின்மேல் சர்வாங்க தகனபலியோடு வைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15780,51 +17232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[लेना। ये सब गेहूं के मैदे के बनवाना।]]></a:t>
+              <a:t><![CDATA[புளிப்பில்லா அடைகளையும் கோதுமையின் மெல்லிய மாவினால் பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15912,51 +17364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जाने की भेंट होगी।]]></a:t>
+              <a:t><![CDATA[கர்த்தருடைய சந்நிதானத்தில் சுகந்த வாசனையாகத் தகிக்கக்கடவாய்; இது கர்த்தருக்குச் செலுத்தப்படும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16044,51 +17496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. और हारून के जो पवित्र वस्त्र होंगे वह उसके बाद उसके बेटे पोते आदि को मिलते रहें, जिस से उन्हीं]]></a:t>
+              <a:t><![CDATA[தகனபலி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16176,51 +17628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[को पहिने हुए उनका अभिषेक और संस्कार किया जाए।]]></a:t>
+              <a:t><![CDATA[26. ஆரோனுடைய பிரதிஷ்டையின் ஆட்டுக்கடாவிலே மார்க்கண்டத்தை எடுத்து, அதைக் கர்த்தருடைய சந்நிதானத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16308,51 +17760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. उसके पुत्रों के जो उसके स्थान पर याजक होगा, वह जब पवित्रस्थान में सेवा टहल करने को मिलाप वाले]]></a:t>
+              <a:t><![CDATA[அசைவாட்டப்படும் காணிக்கையாக அசைவாட்டக்கடவாய்; அது உன் பங்காயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16440,51 +17892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तम्बू में पहिले आए, तब उन वस्त्रों को सात दिन तक पहिने रहें।]]></a:t>
+              <a:t><![CDATA[27. மேலும், ஆரோனுடைய பிரதிஷ்டைக்கும் அவன் குமாரருடைய பிரதிஷ்டைக்கும் நியமித்த ஆட்டுக்கடாவில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16572,51 +18024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. फिर याजक के संस्कार का जो मेढ़ा होगा उसे ले कर उसका मांस किसी पवित्र स्थान में पकाना;]]></a:t>
+              <a:t><![CDATA[அசைவாட்டப்படுகிற மார்க்கண்டத்தையும் ஏறெடுத்துப் படைக்கப்படுகிற முன்னந்தொடையையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16704,51 +18156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. तब हारून अपने पुत्रों समेत उस मेढे का मांस और टोकरी की रोटी, दोनों को मिलाप वाले तम्बू के द्वार]]></a:t>
+              <a:t><![CDATA[பரிசுத்தப்படுத்துவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16836,51 +18288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पर खाए।]]></a:t>
+              <a:t><![CDATA[28. அது ஏறெடுத்துப் படைக்கிற படைப்பானதினால், இஸ்ரவேல் புத்திரர் பலியிடுகிறவைகளில் அவைகளே நித்திய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16968,51 +18420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. और जिन पदार्थों से उनका संस्कार और उन्हें पवित्र करने के लिये प्रायश्चित्त किया जाएगा उन को तो]]></a:t>
+              <a:t><![CDATA[கட்டளையாக ஆரோனையும் அவன் குமாரரையும் சேர்வதாக; இஸ்ரவேல் புத்திரர் கர்த்தருடைய சந்நிதானத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17100,51 +18552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[वे खाएं, परन्तु पराए कुल का कोई उन्हें न खाने पाए, क्योंकि वे पवित्र होंगे।]]></a:t>
+              <a:t><![CDATA[ஏறெடுத்துப் படைக்கிற சமாதானபலிகளில் அவைகளே ஏறெடுத்துப் படைக்கும் படைப்பாயிருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17232,51 +18684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. इन को एक टोकरी में रखकर उस टोकरी को उस बछड़े और उन दोनों मेंढ़ो समेत समीप ले आना।]]></a:t>
+              <a:t><![CDATA[3. அவைகளை ஒரு கூடையிலே வைத்து, கூடையோடே அவைகளையும் காளையையும் இரண்டு ஆட்டுக்கடாக்களையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17364,51 +18816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. और यदि संस्कार वाले मांस वा रोटी में से कुछ बिहान तक बचा रहे, तो उस बचे हुए को आग में जलाना, वह]]></a:t>
+              <a:t><![CDATA[29. ஆரோனின் பரிசுத்த வஸ்திரங்கள், அவனுக்குப்பின், அவனுடைய குமாரரைச் சேரும்; அவர்கள் அவைகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17496,51 +18948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[खाया न जाए; क्योंकि वह पवित्र होगा।]]></a:t>
+              <a:t><![CDATA[உடுத்திக்கொண்டு, அபிஷேகம்பண்ணப்பட்டுப் பிரதிஷ்டையாக்கப்படுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17628,51 +19080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. और मैं ने तुझे जो जो आज्ञा दी हैं, उन सभों के अनुसार तू हारून और उसके पुत्रों से करना; और सात]]></a:t>
+              <a:t><![CDATA[30. அவனுடைய குமாரரில் அவன் பட்டத்திற்கு வருகிற ஆசாரியன் பரிசுத்த ஸ்தலத்தில் ஆராதனை செய்வதற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17760,51 +19212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[दिन तक उनका संस्कार करते रहना,]]></a:t>
+              <a:t><![CDATA[ஆசரிப்புக் கூடாரத்தில் பிரவேசிக்கும்போது, அவைகளை ஏழுநாள்மட்டும் உடுத்திக்கொள்ளக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17892,51 +19344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. अर्थात पापबलि का एक बछड़ा प्रायश्चित्त के लिये प्रतिदिन चढ़ाना। और वेदी को भी प्रायश्चित्त करने]]></a:t>
+              <a:t><![CDATA[31. பிரதிஷ்டையின் ஆட்டுக்கடாவைக் கொண்டுவந்து, அதின் மாம்சத்தைப் பரிசுத்த இடத்தில் வேவிப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18024,51 +19476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[के समय शुद्ध करना, और उसे पवित्र करने के लिये उसका अभिषेक करना।]]></a:t>
+              <a:t><![CDATA[32. அந்த ஆட்டுக்கடாவின் மாம்சத்தையும், கூடையிலிருக்கிற அப்பத்தையும், ஆரோனும் அவன் குமாரரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18156,51 +19608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. सात दिन तक वेदी के लिये प्रायश्चित्त करके उसे पवित्र करना, और वेदी परमपवित्र ठहरेगी; और जो कुछ]]></a:t>
+              <a:t><![CDATA[ஆசரிப்புக் கூடாரத்தின் வாசலிலே புசிக்கக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18288,51 +19740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उससे छू जाएगा वह भी पवित्र हो जाएगा॥]]></a:t>
+              <a:t><![CDATA[33. அவர்களைப் பிரதிஷ்டை பண்ணிப் பரிசுத்தப்படுத்தும்பொருட்டு, அவைகளால் பாவநிவிர்த்தி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18420,51 +19872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. जो तुझे वेदी पर नित्य चढ़ाना होगा वह यह है; अर्थात प्रतिदिन एक एक वर्ष के दो भेड़ी के बच्चे।]]></a:t>
+              <a:t><![CDATA[செய்யப்பட்டபடியால், அவைகளை அவர்கள் புசிக்கக்கடவர்கள்; அந்நியனோ அவைகளைப் புசிக்கலாகாது; அவைகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18552,51 +20004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. एक भेड़ के बच्चे को तो भोर के समय, और दूसरे भेड़ के बच्चे को गोधूलि के समय चढ़ाना।]]></a:t>
+              <a:t><![CDATA[பரிசுத்தமானவைகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18684,51 +20136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. फिर हारून और उसके पुत्रों को मिलाप वाले तम्बू के द्वार के समीप ले आकर जल से नहलाना।]]></a:t>
+              <a:t><![CDATA[கொண்டுவந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18816,51 +20268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. और एक भेड़ के बच्चे के संग हीन की चौथाई कूटके निकाले हुए तेल से सना हुआ एपा का दसवां भाग मैदा,]]></a:t>
+              <a:t><![CDATA[34. பிரதிஷ்டையின் மாம்சத்திலும் அப்பத்திலும் ஏதாகிலும் விடியற்காலம் மட்டும் மீந்திருந்ததானால், அதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18948,51 +20400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[और अर्घ के लिये ही की चौताई दाखमधु देना।]]></a:t>
+              <a:t><![CDATA[அக்கினியாலே சுட்டெரிப்பாயாக; அது புசிக்கப்படலாகாது, அது பரிசுத்தமானது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19080,51 +20532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. और दूसरे भेड़ के बच्चे को गोधूलि के समय चढ़ाना, और उसके साथ भोर की रीति अनुसार अन्नबलि और अर्घ]]></a:t>
+              <a:t><![CDATA[35. இந்தப்பிரகாரம் நான் உனக்குக் கட்டளையிட்டபடி எல்லாவற்றையும் நீ ஆரோனுக்கும் அவன் குமாரருக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19212,51 +20664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[दोनों देना, जिस से वह सुखदायक सुगन्ध और यहोवा के लिये हवन ठहरे।]]></a:t>
+              <a:t><![CDATA[செய்வாயாக; ஏழுநாளளவும் நீ அவர்களைப் பிரதிஷ்டைபண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19344,51 +20796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. तुम्हारी पीढ़ी पीढ़ी में यहोवा के आगे मिलाप वाले तम्बू के द्वार पर नित्य ऐसा ही होमबलि हुआ करे;]]></a:t>
+              <a:t><![CDATA[36. பாவநிவிர்த்திக்காக ஒவ்வொருநாளிலும் ஒவ்வொரு காளையைப் பாவநிவாரண பலியாகப் பலியிட்டு;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19476,51 +20928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[यह वह स्थान है जिस में मैं तुम लोगों से इसलिये मिला करूंगा, कि तुझ से बातें करूं।]]></a:t>
+              <a:t><![CDATA[பலிபீடத்துக்காகப் பிராயச்சித்தம் செய்த பின், அந்தப் பிலிபீடத்தைச் சுத்திசெய்ய வேண்டும்; அதைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19608,51 +21060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. और मैं इस्त्राएलियों से वहीं मिला करूंगा, और वह तम्बू मेरे तेज से पवित्र किया जाएगा।]]></a:t>
+              <a:t><![CDATA[பரிசுத்தப்படுத்தும்படி அதை அபிஷேகம் பண்ணக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19740,51 +21192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. और मैं मिलाप वाले तम्बू और वेदी को पवित्र करूंगा, और हारून और उसके पुत्रों को भी पवित्र करूंगा,]]></a:t>
+              <a:t><![CDATA[37. ஏழுநாளளவும் பலிபீடத்திற்காகப் பிராயச்சித்தஞ்செய்து, அதைப் பரிசுத்தமாக்கக்கடவாய்; பலிபீடமானது மகா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19872,51 +21324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कि वे मेरे लिये याजक का काम करें।]]></a:t>
+              <a:t><![CDATA[பரிசுத்தமாயிருக்கும்; பலிபீடத்தைத் தொடுகிறதெல்லாம் பரிசுத்தமாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20004,51 +21456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. और मैं इस्त्राएलियों के मध्य निवास करूंगा, और उनका परमेश्वर ठहरूंगा।]]></a:t>
+              <a:t><![CDATA[38. பலிபீடத்தின்மேல் நீ பலியிடவேண்டியது என்னவெனில்; இடைவிடாமல் ஒவ்வொருநாளிலும் ஒரு வயதான இரண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20136,51 +21588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. तब उन वस्त्रों को ले कर हारून को अंगरखा ओर एपोद का बागा पहिनाना, और एपोद और चपरास बान्धना, और]]></a:t>
+              <a:t><![CDATA[4. ஆரோனையும் அவன் குமாரரையும் ஆசரிப்புக் கூடாரத்தின் வாசல் முன்பாகச் சேரப்பண்ணி, அவர்களைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20268,51 +21720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. तब वे जान लेंगे कि मैं यहोवा उनका परमेश्वर हूं, जो उन को मिस्र देश से इसलिये निकाल ले आया, कि]]></a:t>
+              <a:t><![CDATA[ஆட்டுக்குட்டிகளைப் பலியிடவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20400,51 +21852,1107 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उनके मध्य निवास करूं; मैं ही उनका परमेश्वर यहोवा हूं॥]]></a:t>
+              <a:t><![CDATA[39. ஒரு ஆட்டுக்குட்டியைக் காலையிலும், மற்ற ஆட்டுக்குட்டியை மாலையிலும் பலியிடுவாயாக.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 29]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. ஒரு மரக்காலிலே பத்திலொரு பங்கானதும், இடித்துப் பிழிந்த காற்படி எண்ணெயிலே பிசைந்ததுமாகிய மெல்லிய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 29]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாவையும், பானபலியாகக் கால்படி திராட்சரசத்தையும், ஒரு ஆட்டுக்குட்டியுடனே படைப்பாயாக.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 29]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. மற்ற ஆட்டுக்குட்டியை மாலையிலே பலியிட்டு, காலையிலே செலுத்தின போஜனபலிக்கும் பானபலிக்கும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 29]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஒத்தபிரகாரம் அதைக் கர்த்தருக்குச் சுகந்த வாசனையான தகனபலியாகப் படைக்கக்கடவாய்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 29]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide86.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. உன்னுடனே பேசும்படி நான் உங்களைச் சந்திக்கும் இடமாயிருக்கிற ஆசரிப்புக் கூடாரத்தினுடைய வாசலாகிய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 29]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide87.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கர்த்தருடைய சந்நிதியிலே, உங்கள் தலைமுறைதோறும் செலுத்தப்படவேண்டிய நித்திய சர்வாங்க தகனபலி இதுவே.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 29]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide88.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. அங்கே இஸ்ரவேல் புத்திரரைச் சந்திப்பேன்; அந்த ஸ்தலம் என்னுடைய மகிமையினால் பரிசுத்தமாக்கப்படும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 29]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide89.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. ஆசரிப்புக் கூடாரத்தையும் பலிபீடத்தையும் நான் பரிசுத்தமாக்குவேன்; எனக்கு ஆசாரிய ஊழியம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20532,51 +23040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[एपोद का काढ़ा हुआ पटुका भी बान्धना;]]></a:t>
+              <a:t><![CDATA[தண்ணீரினால் கழுவி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20592,92 +23100,620 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 29]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide90.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[செய்யும்படிக்கு, ஆரோனையும் அவன் குமாரரையும் பரிசுத்தப்படுத்தி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 29]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide91.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. இஸ்ரவேல் புத்திரரின் நடுவே நான் வாசம்பண்ணி, அவர்களுக்குத் தேவனாயிருப்பேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 29]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide92.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[46. தங்கள் நடுவே நான் வாசம்பண்ணும்படி, தங்களை எகிப்து தேசத்திலிருந்து புறப்படப்பண்ணின நான் தங்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 29]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide93.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தேவனாகிய கர்த்தர் என்று அவர்கள் அறிவார்கள்; நானே அவர்கள் தேவனாகிய கர்த்தர்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 29]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme4">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme38">
   <a:themeElements>
-    <a:clrScheme name="Theme4">
+    <a:clrScheme name="Theme38">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme4">
+    <a:fontScheme name="Theme38">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -20703,51 +23739,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme4">
+    <a:fmtScheme name="Theme38">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -20878,51 +23914,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>81</Slides>
+  <Slides>93</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>