--- v2 (2026-09-17)
+++ v3 (2026-11-01)
@@ -10632,51 +10632,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619074" r:id="rId1"/>
+    <p:sldLayoutId id="2482539803" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -23629,91 +23629,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 29]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme38">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme8">
   <a:themeElements>
-    <a:clrScheme name="Theme38">
+    <a:clrScheme name="Theme8">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme38">
+    <a:fontScheme name="Theme8">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -23739,51 +23739,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme38">
+    <a:fmtScheme name="Theme8">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>