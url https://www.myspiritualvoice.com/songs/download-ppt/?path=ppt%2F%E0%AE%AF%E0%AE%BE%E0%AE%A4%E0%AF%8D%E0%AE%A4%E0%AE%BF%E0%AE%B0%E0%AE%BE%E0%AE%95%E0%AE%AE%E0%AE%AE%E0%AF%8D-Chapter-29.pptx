--- v0 (2026-06-03)
+++ v1 (2026-08-01)
@@ -153,76 +153,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...24 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -284,63 +258,50 @@
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
-    <p:sldId id="337" r:id="rId84"/>
-[...11 lines deleted...]
-    <p:sldId id="349" r:id="rId96"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -519,66 +480,53 @@
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
-  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
-[...14 lines deleted...]
-  <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -638,51 +586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆரோனுக்கும் அவன் குமாரருக்கும் இடைக்கச்சைகளைக் கட்டி, அவன் குமாரருக்குக் குல்லாக்களையும் தரித்து, இப்படியே ஆரோனையும் அவன் குமாரரையும் பிரதிஷ்டை பண்ணுவாயாக.]]></a:t>
+              <a:t><![CDATA[6. அவன் தலையிலே பாகையையும் வைத்து, பரிசுத்த கிரீடத்தைப் பாகையின்மேல் தரித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -747,51 +695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆரோனுக்கும் அவன் குமாரருக்கும் இடைக்கச்சைகளைக் கட்டி, அவன் குமாரருக்குக் குல்லாக்களையும் தரித்து, இப்படியே ஆரோனையும் அவன் குமாரரையும் பிரதிஷ்டை பண்ணுவாயாக.]]></a:t>
+              <a:t><![CDATA[7. அபிஷேக தைலத்தையும் எடுத்து, அவன் தலையின்மேல் வார்த்து, அவனை அபிஷேகஞ்செய்வாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -856,51 +804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. காளையை ஆசரிப்புக் கூடாரத்துக்கு முன்பாகக் கொண்டுவருவாயாக; அப்பொழுது ஆரோனும் அவன் குமாரரும் தங்கள் கைகளைக் காளையினுடைய தலையின்மேல் வைக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[8. பின்பு அவன் குமாரரைச் சேரப்பண்ணி, ஆசாரிய ஊழியம் அவர்களுக்கு நித்திய கட்டளையாக இருக்கும்படி, அவர்களுக்கும் அங்கிகளை உடுத்துவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -965,51 +913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. காளையை ஆசரிப்புக் கூடாரத்துக்கு முன்பாகக் கொண்டுவருவாயாக; அப்பொழுது ஆரோனும் அவன் குமாரரும் தங்கள் கைகளைக் காளையினுடைய தலையின்மேல் வைக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[9. ஆரோனுக்கும் அவன் குமாரருக்கும் இடைக்கச்சைகளைக் கட்டி, அவன் குமாரருக்குக் குல்லாக்களையும் தரித்து, இப்படியே ஆரோனையும் அவன் குமாரரையும் பிரதிஷ்டை பண்ணுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1074,51 +1022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்பு நீ அந்தக் காளையை ஆசரிப்புக் கூடாரத்து வாசலண்டையிலே கர்த்தருடைய சந்நிதானத்தில் அடித்து,]]></a:t>
+              <a:t><![CDATA[9. ஆரோனுக்கும் அவன் குமாரருக்கும் இடைக்கச்சைகளைக் கட்டி, அவன் குமாரருக்குக் குல்லாக்களையும் தரித்து, இப்படியே ஆரோனையும் அவன் குமாரரையும் பிரதிஷ்டை பண்ணுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1183,51 +1131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்பு நீ அந்தக் காளையை ஆசரிப்புக் கூடாரத்து வாசலண்டையிலே கர்த்தருடைய சந்நிதானத்தில் அடித்து,]]></a:t>
+              <a:t><![CDATA[10. காளையை ஆசரிப்புக் கூடாரத்துக்கு முன்பாகக் கொண்டுவருவாயாக; அப்பொழுது ஆரோனும் அவன் குமாரரும் தங்கள் கைகளைக் காளையினுடைய தலையின்மேல் வைக்கக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1292,51 +1240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதின் இரத்தத்தில் கொஞ்சம் எடுத்து, உன் விரலினால் பலிபீடத்தின் கொம்புகள்மேல் இட்டு, மற்ற இரத்தம் முழுவதையும் பலிபீடத்தின் அடியிலே ஊற்றி,]]></a:t>
+              <a:t><![CDATA[10. காளையை ஆசரிப்புக் கூடாரத்துக்கு முன்பாகக் கொண்டுவருவாயாக; அப்பொழுது ஆரோனும் அவன் குமாரரும் தங்கள் கைகளைக் காளையினுடைய தலையின்மேல் வைக்கக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1401,51 +1349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதின் இரத்தத்தில் கொஞ்சம் எடுத்து, உன் விரலினால் பலிபீடத்தின் கொம்புகள்மேல் இட்டு, மற்ற இரத்தம் முழுவதையும் பலிபீடத்தின் அடியிலே ஊற்றி,]]></a:t>
+              <a:t><![CDATA[11. பின்பு நீ அந்தக் காளையை ஆசரிப்புக் கூடாரத்து வாசலண்டையிலே கர்த்தருடைய சந்நிதானத்தில் அடித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1510,51 +1458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. குடல்களை மூடிய கொழுப்பு யாவையும், கல்லீரலின் மேலுள்ள சவ்வையும், இரண்டு குண்டிக்காய்களையும், அவைகளின்மேலுள்ள கொழுப்பையும் எடுத்து, பலிபீடத்தின்மேல் தகித்துப்போட்டு,]]></a:t>
+              <a:t><![CDATA[12. அதின் இரத்தத்தில் கொஞ்சம் எடுத்து, உன் விரலினால் பலிபீடத்தின் கொம்புகள்மேல் இட்டு, மற்ற இரத்தம் முழுவதையும் பலிபீடத்தின் அடியிலே ஊற்றி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1619,51 +1567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. குடல்களை மூடிய கொழுப்பு யாவையும், கல்லீரலின் மேலுள்ள சவ்வையும், இரண்டு குண்டிக்காய்களையும், அவைகளின்மேலுள்ள கொழுப்பையும் எடுத்து, பலிபீடத்தின்மேல் தகித்துப்போட்டு,]]></a:t>
+              <a:t><![CDATA[12. அதின் இரத்தத்தில் கொஞ்சம் எடுத்து, உன் விரலினால் பலிபீடத்தின் கொம்புகள்மேல் இட்டு, மற்ற இரத்தம் முழுவதையும் பலிபீடத்தின் அடியிலே ஊற்றி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1728,51 +1676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆரோனையும் அவன் குமாரரையும் ஆசரிப்புக் கூடாரத்தின் வாசல் முன்பாகச் சேரப்பண்ணி, அவர்களைத் தண்ணீரினால் கழுவி,]]></a:t>
+              <a:t><![CDATA[1. அவர்கள் எனக்கு ஆசாரிய ஊழியம் செய்யும்படி அவர்களைப் பரிசுத்தப்படுத்தும் பொருட்டு, நீ அவர்களுக்குச் செய்யவேண்டியதாவது: ஒரு காளையும் பழுதற்ற இரண்டு ஆட்டுக்கடாக்களையும் தெரிந்துகொள்வாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1837,51 +1785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. காளையின் மாம்சத்தையும் அதின் தோலையும் அதின் சாணியையும் பாளயத்துக்குப் புறம்பே அக்கினியால் சுட்டெரிக்கக்கடவாய் ; இது பாவநிவாரணபலி.]]></a:t>
+              <a:t><![CDATA[13. குடல்களை மூடிய கொழுப்பு யாவையும், கல்லீரலின் மேலுள்ள சவ்வையும், இரண்டு குண்டிக்காய்களையும், அவைகளின்மேலுள்ள கொழுப்பையும் எடுத்து, பலிபீடத்தின்மேல் தகித்துப்போட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1946,51 +1894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. காளையின் மாம்சத்தையும் அதின் தோலையும் அதின் சாணியையும் பாளயத்துக்குப் புறம்பே அக்கினியால் சுட்டெரிக்கக்கடவாய் ; இது பாவநிவாரணபலி.]]></a:t>
+              <a:t><![CDATA[13. குடல்களை மூடிய கொழுப்பு யாவையும், கல்லீரலின் மேலுள்ள சவ்வையும், இரண்டு குண்டிக்காய்களையும், அவைகளின்மேலுள்ள கொழுப்பையும் எடுத்து, பலிபீடத்தின்மேல் தகித்துப்போட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2055,51 +2003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பின்பு அந்த ஆட்டுக்கடாக்களில் ஒன்றைக் கொண்டுவந்து நிறுத்துவாயாக; அதினுடைய தலையின்மேல் ஆரோனும் அவன் குமாரரும் தங்கள் கைகளை வைக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[14. காளையின் மாம்சத்தையும் அதின் தோலையும் அதின் சாணியையும் பாளயத்துக்குப் புறம்பே அக்கினியால் சுட்டெரிக்கக்கடவாய் ; இது பாவநிவாரணபலி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2382,51 +2330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அந்தக் கடாவை அடித்து, அதின் இரத்தத்தைப் பிடித்து, பலிபீடத்தின்மேல் சுற்றிலும் தெளித்து,]]></a:t>
+              <a:t><![CDATA[17. ஆட்டுக்கடாவைச் சந்துசந்தாகத் துண்டித்து, அதின் குடல்களையும் அதின் தொடைகளையும் கழுவி, அவைகளை அந்தத் துண்டங்களின்மேலும் அதின் தலையின்மேலும் வைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2600,51 +2548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆட்டுக்கடாவைச் சந்துசந்தாகத் துண்டித்து, அதின் குடல்களையும் அதின் தொடைகளையும் கழுவி, அவைகளை அந்தத் துண்டங்களின்மேலும் அதின் தலையின்மேலும் வைத்து,]]></a:t>
+              <a:t><![CDATA[18. ஆட்டுக்கடா முழுவதையும் பலிபீடத்தின்மேல் தகித்துவிடுவாயாக; இது கர்த்தருக்குச் செலுத்தும் சர்வாங்க தகனபலி; இது சுகந்த வாசனையும் கர்த்தருக்குச் செலுத்தும் தகனபலியுமாய் இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2818,51 +2766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆட்டுக்கடா முழுவதையும் பலிபீடத்தின்மேல் தகித்துவிடுவாயாக; இது கர்த்தருக்குச் செலுத்தும் சர்வாங்க தகனபலி; இது சுகந்த வாசனையும் கர்த்தருக்குச் செலுத்தும் தகனபலியுமாய் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[19. பின்பு மற்ற ஆட்டுக்கடாவையும் கொண்டுவந்து நிறுத்துவாயாக; அதினுடைய தலையின்மேல் ஆரோனும் அவன் குமாரரும் தங்கள் கைகளை வைக்கக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2927,51 +2875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆரோனையும் அவன் குமாரரையும் ஆசரிப்புக் கூடாரத்தின் வாசல் முன்பாகச் சேரப்பண்ணி, அவர்களைத் தண்ணீரினால் கழுவி,]]></a:t>
+              <a:t><![CDATA[1. அவர்கள் எனக்கு ஆசாரிய ஊழியம் செய்யும்படி அவர்களைப் பரிசுத்தப்படுத்தும் பொருட்டு, நீ அவர்களுக்குச் செய்யவேண்டியதாவது: ஒரு காளையும் பழுதற்ற இரண்டு ஆட்டுக்கடாக்களையும் தெரிந்துகொள்வாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3036,51 +2984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பின்பு மற்ற ஆட்டுக்கடாவையும் கொண்டுவந்து நிறுத்துவாயாக; அதினுடைய தலையின்மேல் ஆரோனும் அவன் குமாரரும் தங்கள் கைகளை வைக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது அந்தக் கடாவை அடித்து, அதின் இரத்தத்தில் கொஞ்சம் எடுத்து, ஆரோனின் வலதுகாது மடலிலும், அவன் குமாரரின் வலதுகாது மடலிலும், அவர்கள் வலதுகையின் பெருவிரலிலும், அவர்கள் வலதுகாலின் பெருவிரலிலும் இட்டு, மற்ற இரத்தத்தைப் பலிபீடத்தின்மேல் சுற்றிலும் தெளித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3145,51 +3093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பின்பு மற்ற ஆட்டுக்கடாவையும் கொண்டுவந்து நிறுத்துவாயாக; அதினுடைய தலையின்மேல் ஆரோனும் அவன் குமாரரும் தங்கள் கைகளை வைக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது அந்தக் கடாவை அடித்து, அதின் இரத்தத்தில் கொஞ்சம் எடுத்து, ஆரோனின் வலதுகாது மடலிலும், அவன் குமாரரின் வலதுகாது மடலிலும், அவர்கள் வலதுகையின் பெருவிரலிலும், அவர்கள் வலதுகாலின் பெருவிரலிலும் இட்டு, மற்ற இரத்தத்தைப் பலிபீடத்தின்மேல் சுற்றிலும் தெளித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3363,51 +3311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது அந்தக் கடாவை அடித்து, அதின் இரத்தத்தில் கொஞ்சம் எடுத்து, ஆரோனின் வலதுகாது மடலிலும், அவன் குமாரரின் வலதுகாது மடலிலும், அவர்கள் வலதுகையின் பெருவிரலிலும், அவர்கள் வலதுகாலின் பெருவிரலிலும் இட்டு, மற்ற இரத்தத்தைப் பலிபீடத்தின்மேல் சுற்றிலும் தெளித்து,]]></a:t>
+              <a:t><![CDATA[21. பலிபீடத்தின் மேலிருக்கும் இரத்தத்திலும் அபிஷேகதைலத்திலும் கொஞ்சம் எடுத்து, ஆரோனும் அவன் வஸ்திரங்களும் அவனுடைய குமாரரும் அவர்களுடைய வஸ்திரங்களும் பரிசுத்தமாக்கப்படும்படி, அவன்மேலும் அவன் வஸ்திரங்கள்மேலும் அவனுடைய குமாரர் மேலும் அவர்களுடைய வஸ்திரங்கள் மேலும் தெளிப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3472,51 +3420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது அந்தக் கடாவை அடித்து, அதின் இரத்தத்தில் கொஞ்சம் எடுத்து, ஆரோனின் வலதுகாது மடலிலும், அவன் குமாரரின் வலதுகாது மடலிலும், அவர்கள் வலதுகையின் பெருவிரலிலும், அவர்கள் வலதுகாலின் பெருவிரலிலும் இட்டு, மற்ற இரத்தத்தைப் பலிபீடத்தின்மேல் சுற்றிலும் தெளித்து,]]></a:t>
+              <a:t><![CDATA[21. பலிபீடத்தின் மேலிருக்கும் இரத்தத்திலும் அபிஷேகதைலத்திலும் கொஞ்சம் எடுத்து, ஆரோனும் அவன் வஸ்திரங்களும் அவனுடைய குமாரரும் அவர்களுடைய வஸ்திரங்களும் பரிசுத்தமாக்கப்படும்படி, அவன்மேலும் அவன் வஸ்திரங்கள்மேலும் அவனுடைய குமாரர் மேலும் அவர்களுடைய வஸ்திரங்கள் மேலும் தெளிப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3690,51 +3638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பலிபீடத்தின் மேலிருக்கும் இரத்தத்திலும் அபிஷேகதைலத்திலும் கொஞ்சம் எடுத்து, ஆரோனும் அவன் வஸ்திரங்களும் அவனுடைய குமாரரும் அவர்களுடைய வஸ்திரங்களும் பரிசுத்தமாக்கப்படும்படி, அவன்மேலும் அவன் வஸ்திரங்கள்மேலும் அவனுடைய குமாரர் மேலும் அவர்களுடைய வஸ்திரங்கள் மேலும் தெளிப்பாயாக.]]></a:t>
+              <a:t><![CDATA[22. அந்த ஆட்டுக்கடா பிரதிஷ்டையின் ஆட்டுக்கடாவானதால், அதிலுள்ள கொழுப்பையும் வாலையும் குடல்களை மூடிய கொழுப்பையும் கல்லீரலின்மேலுள்ள சவ்வையும் இரண்டு குண்டிக்காய்களையும் அவைகளின்மேலுள்ள கொழுப்பையும் வலதுபக்கத்து முன்னந்தொடையையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3799,51 +3747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பலிபீடத்தின் மேலிருக்கும் இரத்தத்திலும் அபிஷேகதைலத்திலும் கொஞ்சம் எடுத்து, ஆரோனும் அவன் வஸ்திரங்களும் அவனுடைய குமாரரும் அவர்களுடைய வஸ்திரங்களும் பரிசுத்தமாக்கப்படும்படி, அவன்மேலும் அவன் வஸ்திரங்கள்மேலும் அவனுடைய குமாரர் மேலும் அவர்களுடைய வஸ்திரங்கள் மேலும் தெளிப்பாயாக.]]></a:t>
+              <a:t><![CDATA[22. அந்த ஆட்டுக்கடா பிரதிஷ்டையின் ஆட்டுக்கடாவானதால், அதிலுள்ள கொழுப்பையும் வாலையும் குடல்களை மூடிய கொழுப்பையும் கல்லீரலின்மேலுள்ள சவ்வையும் இரண்டு குண்டிக்காய்களையும் அவைகளின்மேலுள்ள கொழுப்பையும் வலதுபக்கத்து முன்னந்தொடையையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3908,51 +3856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அந்த ஆட்டுக்கடா பிரதிஷ்டையின் ஆட்டுக்கடாவானதால், அதிலுள்ள கொழுப்பையும் வாலையும் குடல்களை மூடிய கொழுப்பையும் கல்லீரலின்மேலுள்ள சவ்வையும் இரண்டு குண்டிக்காய்களையும் அவைகளின்மேலுள்ள கொழுப்பையும் வலதுபக்கத்து முன்னந்தொடையையும்,]]></a:t>
+              <a:t><![CDATA[23. கர்த்தருடைய சந்நிதானத்தில் வைத்திருக்கிற புளிப்பில்லா அப்பங்களுள்ள கூடையில் ஒரு அப்பத்தையும் எண்ணெயிட்ட அப்பமாகிய ஒரு அதிரசத்தையும் ஒரு அடையையும் எடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4017,51 +3965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அந்த ஆட்டுக்கடா பிரதிஷ்டையின் ஆட்டுக்கடாவானதால், அதிலுள்ள கொழுப்பையும் வாலையும் குடல்களை மூடிய கொழுப்பையும் கல்லீரலின்மேலுள்ள சவ்வையும் இரண்டு குண்டிக்காய்களையும் அவைகளின்மேலுள்ள கொழுப்பையும் வலதுபக்கத்து முன்னந்தொடையையும்,]]></a:t>
+              <a:t><![CDATA[23. கர்த்தருடைய சந்நிதானத்தில் வைத்திருக்கிற புளிப்பில்லா அப்பங்களுள்ள கூடையில் ஒரு அப்பத்தையும் எண்ணெயிட்ட அப்பமாகிய ஒரு அதிரசத்தையும் ஒரு அடையையும் எடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4126,51 +4074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்த வஸ்திரங்களை எடுத்து, ஆரோனுக்கு உள்சட்டையையும், ஏபோத்தின் கீழ் அங்கியையும், ஏபோத்தையும், மார்ப்பதக்கத்தையும் தரித்து, ஏபோத்தின் விசித்திரமான கச்சையையும் அவனுக்குக் கட்டி,]]></a:t>
+              <a:t><![CDATA[2. புளிப்பில்லா அப்பத்தையும், எண்ணெயிலே பிசைந்த புளிப்பில்லா அதிரசங்களையும், எண்ணெய் பூசப்பட்ட புளிப்பில்லா அடைகளையும் கோதுமையின் மெல்லிய மாவினால் பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4235,51 +4183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அந்த ஆட்டுக்கடா பிரதிஷ்டையின் ஆட்டுக்கடாவானதால், அதிலுள்ள கொழுப்பையும் வாலையும் குடல்களை மூடிய கொழுப்பையும் கல்லீரலின்மேலுள்ள சவ்வையும் இரண்டு குண்டிக்காய்களையும் அவைகளின்மேலுள்ள கொழுப்பையும் வலதுபக்கத்து முன்னந்தொடையையும்,]]></a:t>
+              <a:t><![CDATA[24. அவைகள் எல்லாவற்றையும் ஆரோனின் உள்ளங்கைகளிலும் அவன் குமாரரின் உள்ளங்கைகளிலும் வைத்து, அவைகளைக் கர்த்தருடைய சந்நிதானத்தில் அசைவாட்டப்படும் காணிக்கையாக அசைவாட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4344,51 +4292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. கர்த்தருடைய சந்நிதானத்தில் வைத்திருக்கிற புளிப்பில்லா அப்பங்களுள்ள கூடையில் ஒரு அப்பத்தையும் எண்ணெயிட்ட அப்பமாகிய ஒரு அதிரசத்தையும் ஒரு அடையையும் எடுத்து,]]></a:t>
+              <a:t><![CDATA[24. அவைகள் எல்லாவற்றையும் ஆரோனின் உள்ளங்கைகளிலும் அவன் குமாரரின் உள்ளங்கைகளிலும் வைத்து, அவைகளைக் கர்த்தருடைய சந்நிதானத்தில் அசைவாட்டப்படும் காணிக்கையாக அசைவாட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4453,51 +4401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. கர்த்தருடைய சந்நிதானத்தில் வைத்திருக்கிற புளிப்பில்லா அப்பங்களுள்ள கூடையில் ஒரு அப்பத்தையும் எண்ணெயிட்ட அப்பமாகிய ஒரு அதிரசத்தையும் ஒரு அடையையும் எடுத்து,]]></a:t>
+              <a:t><![CDATA[25. பின்பு அவைகளை அவர்கள் கைகளிலிருந்து எடுத்து, பலிபீடத்தின்மேல் சர்வாங்க தகனபலியோடு வைத்து, கர்த்தருடைய சந்நிதானத்தில் சுகந்த வாசனையாகத் தகிக்கக்கடவாய்; இது கர்த்தருக்குச் செலுத்தப்படும் தகனபலி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4562,51 +4510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவைகள் எல்லாவற்றையும் ஆரோனின் உள்ளங்கைகளிலும் அவன் குமாரரின் உள்ளங்கைகளிலும் வைத்து, அவைகளைக் கர்த்தருடைய சந்நிதானத்தில் அசைவாட்டப்படும் காணிக்கையாக அசைவாட்டி,]]></a:t>
+              <a:t><![CDATA[25. பின்பு அவைகளை அவர்கள் கைகளிலிருந்து எடுத்து, பலிபீடத்தின்மேல் சர்வாங்க தகனபலியோடு வைத்து, கர்த்தருடைய சந்நிதானத்தில் சுகந்த வாசனையாகத் தகிக்கக்கடவாய்; இது கர்த்தருக்குச் செலுத்தப்படும் தகனபலி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4671,51 +4619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவைகள் எல்லாவற்றையும் ஆரோனின் உள்ளங்கைகளிலும் அவன் குமாரரின் உள்ளங்கைகளிலும் வைத்து, அவைகளைக் கர்த்தருடைய சந்நிதானத்தில் அசைவாட்டப்படும் காணிக்கையாக அசைவாட்டி,]]></a:t>
+              <a:t><![CDATA[26. ஆரோனுடைய பிரதிஷ்டையின் ஆட்டுக்கடாவிலே மார்க்கண்டத்தை எடுத்து, அதைக் கர்த்தருடைய சந்நிதானத்தில் அசைவாட்டப்படும் காணிக்கையாக அசைவாட்டக்கடவாய்; அது உன் பங்காயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4780,51 +4728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பின்பு அவைகளை அவர்கள் கைகளிலிருந்து எடுத்து, பலிபீடத்தின்மேல் சர்வாங்க தகனபலியோடு வைத்து, கர்த்தருடைய சந்நிதானத்தில் சுகந்த வாசனையாகத் தகிக்கக்கடவாய்; இது கர்த்தருக்குச் செலுத்தப்படும் தகனபலி.]]></a:t>
+              <a:t><![CDATA[26. ஆரோனுடைய பிரதிஷ்டையின் ஆட்டுக்கடாவிலே மார்க்கண்டத்தை எடுத்து, அதைக் கர்த்தருடைய சந்நிதானத்தில் அசைவாட்டப்படும் காணிக்கையாக அசைவாட்டக்கடவாய்; அது உன் பங்காயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4889,51 +4837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பின்பு அவைகளை அவர்கள் கைகளிலிருந்து எடுத்து, பலிபீடத்தின்மேல் சர்வாங்க தகனபலியோடு வைத்து, கர்த்தருடைய சந்நிதானத்தில் சுகந்த வாசனையாகத் தகிக்கக்கடவாய்; இது கர்த்தருக்குச் செலுத்தப்படும் தகனபலி.]]></a:t>
+              <a:t><![CDATA[27. மேலும், ஆரோனுடைய பிரதிஷ்டைக்கும் அவன் குமாரருடைய பிரதிஷ்டைக்கும் நியமித்த ஆட்டுக்கடாவில் அசைவாட்டப்படுகிற மார்க்கண்டத்தையும் ஏறெடுத்துப் படைக்கப்படுகிற முன்னந்தொடையையும் பரிசுத்தப்படுத்துவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4998,51 +4946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஆரோனுடைய பிரதிஷ்டையின் ஆட்டுக்கடாவிலே மார்க்கண்டத்தை எடுத்து, அதைக் கர்த்தருடைய சந்நிதானத்தில் அசைவாட்டப்படும் காணிக்கையாக அசைவாட்டக்கடவாய்; அது உன் பங்காயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[27. மேலும், ஆரோனுடைய பிரதிஷ்டைக்கும் அவன் குமாரருடைய பிரதிஷ்டைக்கும் நியமித்த ஆட்டுக்கடாவில் அசைவாட்டப்படுகிற மார்க்கண்டத்தையும் ஏறெடுத்துப் படைக்கப்படுகிற முன்னந்தொடையையும் பரிசுத்தப்படுத்துவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5107,51 +5055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஆரோனுடைய பிரதிஷ்டையின் ஆட்டுக்கடாவிலே மார்க்கண்டத்தை எடுத்து, அதைக் கர்த்தருடைய சந்நிதானத்தில் அசைவாட்டப்படும் காணிக்கையாக அசைவாட்டக்கடவாய்; அது உன் பங்காயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[28. அது ஏறெடுத்துப் படைக்கிற படைப்பானதினால், இஸ்ரவேல் புத்திரர் பலியிடுகிறவைகளில் அவைகளே நித்திய கட்டளையாக ஆரோனையும் அவன் குமாரரையும் சேர்வதாக; இஸ்ரவேல் புத்திரர் கர்த்தருடைய சந்நிதானத்தில் ஏறெடுத்துப் படைக்கிற சமாதானபலிகளில் அவைகளே ஏறெடுத்துப் படைக்கும் படைப்பாயிருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5216,51 +5164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. மேலும், ஆரோனுடைய பிரதிஷ்டைக்கும் அவன் குமாரருடைய பிரதிஷ்டைக்கும் நியமித்த ஆட்டுக்கடாவில் அசைவாட்டப்படுகிற மார்க்கண்டத்தையும் ஏறெடுத்துப் படைக்கப்படுகிற முன்னந்தொடையையும் பரிசுத்தப்படுத்துவாயாக.]]></a:t>
+              <a:t><![CDATA[28. அது ஏறெடுத்துப் படைக்கிற படைப்பானதினால், இஸ்ரவேல் புத்திரர் பலியிடுகிறவைகளில் அவைகளே நித்திய கட்டளையாக ஆரோனையும் அவன் குமாரரையும் சேர்வதாக; இஸ்ரவேல் புத்திரர் கர்த்தருடைய சந்நிதானத்தில் ஏறெடுத்துப் படைக்கிற சமாதானபலிகளில் அவைகளே ஏறெடுத்துப் படைக்கும் படைப்பாயிருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5325,51 +5273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்த வஸ்திரங்களை எடுத்து, ஆரோனுக்கு உள்சட்டையையும், ஏபோத்தின் கீழ் அங்கியையும், ஏபோத்தையும், மார்ப்பதக்கத்தையும் தரித்து, ஏபோத்தின் விசித்திரமான கச்சையையும் அவனுக்குக் கட்டி,]]></a:t>
+              <a:t><![CDATA[2. புளிப்பில்லா அப்பத்தையும், எண்ணெயிலே பிசைந்த புளிப்பில்லா அதிரசங்களையும், எண்ணெய் பூசப்பட்ட புளிப்பில்லா அடைகளையும் கோதுமையின் மெல்லிய மாவினால் பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5434,51 +5382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. மேலும், ஆரோனுடைய பிரதிஷ்டைக்கும் அவன் குமாரருடைய பிரதிஷ்டைக்கும் நியமித்த ஆட்டுக்கடாவில் அசைவாட்டப்படுகிற மார்க்கண்டத்தையும் ஏறெடுத்துப் படைக்கப்படுகிற முன்னந்தொடையையும் பரிசுத்தப்படுத்துவாயாக.]]></a:t>
+              <a:t><![CDATA[28. அது ஏறெடுத்துப் படைக்கிற படைப்பானதினால், இஸ்ரவேல் புத்திரர் பலியிடுகிறவைகளில் அவைகளே நித்திய கட்டளையாக ஆரோனையும் அவன் குமாரரையும் சேர்வதாக; இஸ்ரவேல் புத்திரர் கர்த்தருடைய சந்நிதானத்தில் ஏறெடுத்துப் படைக்கிற சமாதானபலிகளில் அவைகளே ஏறெடுத்துப் படைக்கும் படைப்பாயிருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5543,51 +5491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. மேலும், ஆரோனுடைய பிரதிஷ்டைக்கும் அவன் குமாரருடைய பிரதிஷ்டைக்கும் நியமித்த ஆட்டுக்கடாவில் அசைவாட்டப்படுகிற மார்க்கண்டத்தையும் ஏறெடுத்துப் படைக்கப்படுகிற முன்னந்தொடையையும் பரிசுத்தப்படுத்துவாயாக.]]></a:t>
+              <a:t><![CDATA[29. ஆரோனின் பரிசுத்த வஸ்திரங்கள், அவனுக்குப்பின், அவனுடைய குமாரரைச் சேரும்; அவர்கள் அவைகளை உடுத்திக்கொண்டு, அபிஷேகம்பண்ணப்பட்டுப் பிரதிஷ்டையாக்கப்படுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5652,51 +5600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அது ஏறெடுத்துப் படைக்கிற படைப்பானதினால், இஸ்ரவேல் புத்திரர் பலியிடுகிறவைகளில் அவைகளே நித்திய கட்டளையாக ஆரோனையும் அவன் குமாரரையும் சேர்வதாக; இஸ்ரவேல் புத்திரர் கர்த்தருடைய சந்நிதானத்தில் ஏறெடுத்துப் படைக்கிற சமாதானபலிகளில் அவைகளே ஏறெடுத்துப் படைக்கும் படைப்பாயிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[29. ஆரோனின் பரிசுத்த வஸ்திரங்கள், அவனுக்குப்பின், அவனுடைய குமாரரைச் சேரும்; அவர்கள் அவைகளை உடுத்திக்கொண்டு, அபிஷேகம்பண்ணப்பட்டுப் பிரதிஷ்டையாக்கப்படுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5761,51 +5709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அது ஏறெடுத்துப் படைக்கிற படைப்பானதினால், இஸ்ரவேல் புத்திரர் பலியிடுகிறவைகளில் அவைகளே நித்திய கட்டளையாக ஆரோனையும் அவன் குமாரரையும் சேர்வதாக; இஸ்ரவேல் புத்திரர் கர்த்தருடைய சந்நிதானத்தில் ஏறெடுத்துப் படைக்கிற சமாதானபலிகளில் அவைகளே ஏறெடுத்துப் படைக்கும் படைப்பாயிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[30. அவனுடைய குமாரரில் அவன் பட்டத்திற்கு வருகிற ஆசாரியன் பரிசுத்த ஸ்தலத்தில் ஆராதனை செய்வதற்கு ஆசரிப்புக் கூடாரத்தில் பிரவேசிக்கும்போது, அவைகளை ஏழுநாள்மட்டும் உடுத்திக்கொள்ளக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5870,51 +5818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அது ஏறெடுத்துப் படைக்கிற படைப்பானதினால், இஸ்ரவேல் புத்திரர் பலியிடுகிறவைகளில் அவைகளே நித்திய கட்டளையாக ஆரோனையும் அவன் குமாரரையும் சேர்வதாக; இஸ்ரவேல் புத்திரர் கர்த்தருடைய சந்நிதானத்தில் ஏறெடுத்துப் படைக்கிற சமாதானபலிகளில் அவைகளே ஏறெடுத்துப் படைக்கும் படைப்பாயிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[30. அவனுடைய குமாரரில் அவன் பட்டத்திற்கு வருகிற ஆசாரியன் பரிசுத்த ஸ்தலத்தில் ஆராதனை செய்வதற்கு ஆசரிப்புக் கூடாரத்தில் பிரவேசிக்கும்போது, அவைகளை ஏழுநாள்மட்டும் உடுத்திக்கொள்ளக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5979,51 +5927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஆரோனின் பரிசுத்த வஸ்திரங்கள், அவனுக்குப்பின், அவனுடைய குமாரரைச் சேரும்; அவர்கள் அவைகளை உடுத்திக்கொண்டு, அபிஷேகம்பண்ணப்பட்டுப் பிரதிஷ்டையாக்கப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[31. பிரதிஷ்டையின் ஆட்டுக்கடாவைக் கொண்டுவந்து, அதின் மாம்சத்தைப் பரிசுத்த இடத்தில் வேவிப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6088,51 +6036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஆரோனின் பரிசுத்த வஸ்திரங்கள், அவனுக்குப்பின், அவனுடைய குமாரரைச் சேரும்; அவர்கள் அவைகளை உடுத்திக்கொண்டு, அபிஷேகம்பண்ணப்பட்டுப் பிரதிஷ்டையாக்கப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[32. அந்த ஆட்டுக்கடாவின் மாம்சத்தையும், கூடையிலிருக்கிற அப்பத்தையும், ஆரோனும் அவன் குமாரரும் ஆசரிப்புக் கூடாரத்தின் வாசலிலே புசிக்கக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6197,51 +6145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவனுடைய குமாரரில் அவன் பட்டத்திற்கு வருகிற ஆசாரியன் பரிசுத்த ஸ்தலத்தில் ஆராதனை செய்வதற்கு ஆசரிப்புக் கூடாரத்தில் பிரவேசிக்கும்போது, அவைகளை ஏழுநாள்மட்டும் உடுத்திக்கொள்ளக்கடவன்.]]></a:t>
+              <a:t><![CDATA[32. அந்த ஆட்டுக்கடாவின் மாம்சத்தையும், கூடையிலிருக்கிற அப்பத்தையும், ஆரோனும் அவன் குமாரரும் ஆசரிப்புக் கூடாரத்தின் வாசலிலே புசிக்கக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6306,51 +6254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவனுடைய குமாரரில் அவன் பட்டத்திற்கு வருகிற ஆசாரியன் பரிசுத்த ஸ்தலத்தில் ஆராதனை செய்வதற்கு ஆசரிப்புக் கூடாரத்தில் பிரவேசிக்கும்போது, அவைகளை ஏழுநாள்மட்டும் உடுத்திக்கொள்ளக்கடவன்.]]></a:t>
+              <a:t><![CDATA[33. அவர்களைப் பிரதிஷ்டை பண்ணிப் பரிசுத்தப்படுத்தும்பொருட்டு, அவைகளால் பாவநிவிர்த்தி செய்யப்பட்டபடியால், அவைகளை அவர்கள் புசிக்கக்கடவர்கள்; அந்நியனோ அவைகளைப் புசிக்கலாகாது; அவைகள் பரிசுத்தமானவைகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6415,51 +6363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. பிரதிஷ்டையின் ஆட்டுக்கடாவைக் கொண்டுவந்து, அதின் மாம்சத்தைப் பரிசுத்த இடத்தில் வேவிப்பாயாக.]]></a:t>
+              <a:t><![CDATA[33. அவர்களைப் பிரதிஷ்டை பண்ணிப் பரிசுத்தப்படுத்தும்பொருட்டு, அவைகளால் பாவநிவிர்த்தி செய்யப்பட்டபடியால், அவைகளை அவர்கள் புசிக்கக்கடவர்கள்; அந்நியனோ அவைகளைப் புசிக்கலாகாது; அவைகள் பரிசுத்தமானவைகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6524,51 +6472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவன் தலையிலே பாகையையும் வைத்து, பரிசுத்த கிரீடத்தைப் பாகையின்மேல் தரித்து,]]></a:t>
+              <a:t><![CDATA[3. அவைகளை ஒரு கூடையிலே வைத்து, கூடையோடே அவைகளையும் காளையையும் இரண்டு ஆட்டுக்கடாக்களையும் கொண்டுவந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6633,51 +6581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அந்த ஆட்டுக்கடாவின் மாம்சத்தையும், கூடையிலிருக்கிற அப்பத்தையும், ஆரோனும் அவன் குமாரரும் ஆசரிப்புக் கூடாரத்தின் வாசலிலே புசிக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[34. பிரதிஷ்டையின் மாம்சத்திலும் அப்பத்திலும் ஏதாகிலும் விடியற்காலம் மட்டும் மீந்திருந்ததானால், அதை அக்கினியாலே சுட்டெரிப்பாயாக; அது புசிக்கப்படலாகாது, அது பரிசுத்தமானது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6742,51 +6690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அந்த ஆட்டுக்கடாவின் மாம்சத்தையும், கூடையிலிருக்கிற அப்பத்தையும், ஆரோனும் அவன் குமாரரும் ஆசரிப்புக் கூடாரத்தின் வாசலிலே புசிக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[34. பிரதிஷ்டையின் மாம்சத்திலும் அப்பத்திலும் ஏதாகிலும் விடியற்காலம் மட்டும் மீந்திருந்ததானால், அதை அக்கினியாலே சுட்டெரிப்பாயாக; அது புசிக்கப்படலாகாது, அது பரிசுத்தமானது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6851,51 +6799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அவர்களைப் பிரதிஷ்டை பண்ணிப் பரிசுத்தப்படுத்தும்பொருட்டு, அவைகளால் பாவநிவிர்த்தி செய்யப்பட்டபடியால், அவைகளை அவர்கள் புசிக்கக்கடவர்கள்; அந்நியனோ அவைகளைப் புசிக்கலாகாது; அவைகள் பரிசுத்தமானவைகள்.]]></a:t>
+              <a:t><![CDATA[35. இந்தப்பிரகாரம் நான் உனக்குக் கட்டளையிட்டபடி எல்லாவற்றையும் நீ ஆரோனுக்கும் அவன் குமாரருக்கும் செய்வாயாக; ஏழுநாளளவும் நீ அவர்களைப் பிரதிஷ்டைபண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6960,51 +6908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அவர்களைப் பிரதிஷ்டை பண்ணிப் பரிசுத்தப்படுத்தும்பொருட்டு, அவைகளால் பாவநிவிர்த்தி செய்யப்பட்டபடியால், அவைகளை அவர்கள் புசிக்கக்கடவர்கள்; அந்நியனோ அவைகளைப் புசிக்கலாகாது; அவைகள் பரிசுத்தமானவைகள்.]]></a:t>
+              <a:t><![CDATA[35. இந்தப்பிரகாரம் நான் உனக்குக் கட்டளையிட்டபடி எல்லாவற்றையும் நீ ஆரோனுக்கும் அவன் குமாரருக்கும் செய்வாயாக; ஏழுநாளளவும் நீ அவர்களைப் பிரதிஷ்டைபண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7069,51 +7017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. பிரதிஷ்டையின் மாம்சத்திலும் அப்பத்திலும் ஏதாகிலும் விடியற்காலம் மட்டும் மீந்திருந்ததானால், அதை அக்கினியாலே சுட்டெரிப்பாயாக; அது புசிக்கப்படலாகாது, அது பரிசுத்தமானது.]]></a:t>
+              <a:t><![CDATA[36. பாவநிவிர்த்திக்காக ஒவ்வொருநாளிலும் ஒவ்வொரு காளையைப் பாவநிவாரண பலியாகப் பலியிட்டு; பலிபீடத்துக்காகப் பிராயச்சித்தம் செய்த பின், அந்தப் பிலிபீடத்தைச் சுத்திசெய்ய வேண்டும்; அதைப் பரிசுத்தப்படுத்தும்படி அதை அபிஷேகம் பண்ணக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7178,51 +7126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. பிரதிஷ்டையின் மாம்சத்திலும் அப்பத்திலும் ஏதாகிலும் விடியற்காலம் மட்டும் மீந்திருந்ததானால், அதை அக்கினியாலே சுட்டெரிப்பாயாக; அது புசிக்கப்படலாகாது, அது பரிசுத்தமானது.]]></a:t>
+              <a:t><![CDATA[36. பாவநிவிர்த்திக்காக ஒவ்வொருநாளிலும் ஒவ்வொரு காளையைப் பாவநிவாரண பலியாகப் பலியிட்டு; பலிபீடத்துக்காகப் பிராயச்சித்தம் செய்த பின், அந்தப் பிலிபீடத்தைச் சுத்திசெய்ய வேண்டும்; அதைப் பரிசுத்தப்படுத்தும்படி அதை அபிஷேகம் பண்ணக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7287,51 +7235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. இந்தப்பிரகாரம் நான் உனக்குக் கட்டளையிட்டபடி எல்லாவற்றையும் நீ ஆரோனுக்கும் அவன் குமாரருக்கும் செய்வாயாக; ஏழுநாளளவும் நீ அவர்களைப் பிரதிஷ்டைபண்ணி,]]></a:t>
+              <a:t><![CDATA[37. ஏழுநாளளவும் பலிபீடத்திற்காகப் பிராயச்சித்தஞ்செய்து, அதைப் பரிசுத்தமாக்கக்கடவாய்; பலிபீடமானது மகா பரிசுத்தமாயிருக்கும்; பலிபீடத்தைத் தொடுகிறதெல்லாம் பரிசுத்தமாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7396,51 +7344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. இந்தப்பிரகாரம் நான் உனக்குக் கட்டளையிட்டபடி எல்லாவற்றையும் நீ ஆரோனுக்கும் அவன் குமாரருக்கும் செய்வாயாக; ஏழுநாளளவும் நீ அவர்களைப் பிரதிஷ்டைபண்ணி,]]></a:t>
+              <a:t><![CDATA[37. ஏழுநாளளவும் பலிபீடத்திற்காகப் பிராயச்சித்தஞ்செய்து, அதைப் பரிசுத்தமாக்கக்கடவாய்; பலிபீடமானது மகா பரிசுத்தமாயிருக்கும்; பலிபீடத்தைத் தொடுகிறதெல்லாம் பரிசுத்தமாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7505,51 +7453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. பாவநிவிர்த்திக்காக ஒவ்வொருநாளிலும் ஒவ்வொரு காளையைப் பாவநிவாரண பலியாகப் பலியிட்டு; பலிபீடத்துக்காகப் பிராயச்சித்தம் செய்த பின், அந்தப் பிலிபீடத்தைச் சுத்திசெய்ய வேண்டும்; அதைப் பரிசுத்தப்படுத்தும்படி அதை அபிஷேகம் பண்ணக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[38. பலிபீடத்தின்மேல் நீ பலியிடவேண்டியது என்னவெனில்; இடைவிடாமல் ஒவ்வொருநாளிலும் ஒரு வயதான இரண்டு ஆட்டுக்குட்டிகளைப் பலியிடவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7614,51 +7562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. பாவநிவிர்த்திக்காக ஒவ்வொருநாளிலும் ஒவ்வொரு காளையைப் பாவநிவாரண பலியாகப் பலியிட்டு; பலிபீடத்துக்காகப் பிராயச்சித்தம் செய்த பின், அந்தப் பிலிபீடத்தைச் சுத்திசெய்ய வேண்டும்; அதைப் பரிசுத்தப்படுத்தும்படி அதை அபிஷேகம் பண்ணக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[39. ஒரு ஆட்டுக்குட்டியைக் காலையிலும், மற்ற ஆட்டுக்குட்டியை மாலையிலும் பலியிடுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7723,51 +7671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அபிஷேக தைலத்தையும் எடுத்து, அவன் தலையின்மேல் வார்த்து, அவனை அபிஷேகஞ்செய்வாயாக.]]></a:t>
+              <a:t><![CDATA[4. ஆரோனையும் அவன் குமாரரையும் ஆசரிப்புக் கூடாரத்தின் வாசல் முன்பாகச் சேரப்பண்ணி, அவர்களைத் தண்ணீரினால் கழுவி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7832,51 +7780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. ஏழுநாளளவும் பலிபீடத்திற்காகப் பிராயச்சித்தஞ்செய்து, அதைப் பரிசுத்தமாக்கக்கடவாய்; பலிபீடமானது மகா பரிசுத்தமாயிருக்கும்; பலிபீடத்தைத் தொடுகிறதெல்லாம் பரிசுத்தமாகும்.]]></a:t>
+              <a:t><![CDATA[40. ஒரு மரக்காலிலே பத்திலொரு பங்கானதும், இடித்துப் பிழிந்த காற்படி எண்ணெயிலே பிசைந்ததுமாகிய மெல்லிய மாவையும், பானபலியாகக் கால்படி திராட்சரசத்தையும், ஒரு ஆட்டுக்குட்டியுடனே படைப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7941,51 +7889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. ஏழுநாளளவும் பலிபீடத்திற்காகப் பிராயச்சித்தஞ்செய்து, அதைப் பரிசுத்தமாக்கக்கடவாய்; பலிபீடமானது மகா பரிசுத்தமாயிருக்கும்; பலிபீடத்தைத் தொடுகிறதெல்லாம் பரிசுத்தமாகும்.]]></a:t>
+              <a:t><![CDATA[40. ஒரு மரக்காலிலே பத்திலொரு பங்கானதும், இடித்துப் பிழிந்த காற்படி எண்ணெயிலே பிசைந்ததுமாகிய மெல்லிய மாவையும், பானபலியாகக் கால்படி திராட்சரசத்தையும், ஒரு ஆட்டுக்குட்டியுடனே படைப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8050,51 +7998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. பலிபீடத்தின்மேல் நீ பலியிடவேண்டியது என்னவெனில்; இடைவிடாமல் ஒவ்வொருநாளிலும் ஒரு வயதான இரண்டு ஆட்டுக்குட்டிகளைப் பலியிடவேண்டும்.]]></a:t>
+              <a:t><![CDATA[41. மற்ற ஆட்டுக்குட்டியை மாலையிலே பலியிட்டு, காலையிலே செலுத்தின போஜனபலிக்கும் பானபலிக்கும் ஒத்தபிரகாரம் அதைக் கர்த்தருக்குச் சுகந்த வாசனையான தகனபலியாகப் படைக்கக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8159,51 +8107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. பலிபீடத்தின்மேல் நீ பலியிடவேண்டியது என்னவெனில்; இடைவிடாமல் ஒவ்வொருநாளிலும் ஒரு வயதான இரண்டு ஆட்டுக்குட்டிகளைப் பலியிடவேண்டும்.]]></a:t>
+              <a:t><![CDATA[41. மற்ற ஆட்டுக்குட்டியை மாலையிலே பலியிட்டு, காலையிலே செலுத்தின போஜனபலிக்கும் பானபலிக்கும் ஒத்தபிரகாரம் அதைக் கர்த்தருக்குச் சுகந்த வாசனையான தகனபலியாகப் படைக்கக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8268,51 +8216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ஒரு ஆட்டுக்குட்டியைக் காலையிலும், மற்ற ஆட்டுக்குட்டியை மாலையிலும் பலியிடுவாயாக.]]></a:t>
+              <a:t><![CDATA[42. உன்னுடனே பேசும்படி நான் உங்களைச் சந்திக்கும் இடமாயிருக்கிற ஆசரிப்புக் கூடாரத்தினுடைய வாசலாகிய கர்த்தருடைய சந்நிதியிலே, உங்கள் தலைமுறைதோறும் செலுத்தப்படவேண்டிய நித்திய சர்வாங்க தகனபலி இதுவே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8377,51 +8325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ஒரு மரக்காலிலே பத்திலொரு பங்கானதும், இடித்துப் பிழிந்த காற்படி எண்ணெயிலே பிசைந்ததுமாகிய மெல்லிய மாவையும், பானபலியாகக் கால்படி திராட்சரசத்தையும், ஒரு ஆட்டுக்குட்டியுடனே படைப்பாயாக.]]></a:t>
+              <a:t><![CDATA[42. உன்னுடனே பேசும்படி நான் உங்களைச் சந்திக்கும் இடமாயிருக்கிற ஆசரிப்புக் கூடாரத்தினுடைய வாசலாகிய கர்த்தருடைய சந்நிதியிலே, உங்கள் தலைமுறைதோறும் செலுத்தப்படவேண்டிய நித்திய சர்வாங்க தகனபலி இதுவே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8486,51 +8434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ஒரு மரக்காலிலே பத்திலொரு பங்கானதும், இடித்துப் பிழிந்த காற்படி எண்ணெயிலே பிசைந்ததுமாகிய மெல்லிய மாவையும், பானபலியாகக் கால்படி திராட்சரசத்தையும், ஒரு ஆட்டுக்குட்டியுடனே படைப்பாயாக.]]></a:t>
+              <a:t><![CDATA[43. அங்கே இஸ்ரவேல் புத்திரரைச் சந்திப்பேன்; அந்த ஸ்தலம் என்னுடைய மகிமையினால் பரிசுத்தமாக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8595,51 +8543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. மற்ற ஆட்டுக்குட்டியை மாலையிலே பலியிட்டு, காலையிலே செலுத்தின போஜனபலிக்கும் பானபலிக்கும் ஒத்தபிரகாரம் அதைக் கர்த்தருக்குச் சுகந்த வாசனையான தகனபலியாகப் படைக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[44. ஆசரிப்புக் கூடாரத்தையும் பலிபீடத்தையும் நான் பரிசுத்தமாக்குவேன்; எனக்கு ஆசாரிய ஊழியம் செய்யும்படிக்கு, ஆரோனையும் அவன் குமாரரையும் பரிசுத்தப்படுத்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8704,51 +8652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. மற்ற ஆட்டுக்குட்டியை மாலையிலே பலியிட்டு, காலையிலே செலுத்தின போஜனபலிக்கும் பானபலிக்கும் ஒத்தபிரகாரம் அதைக் கர்த்தருக்குச் சுகந்த வாசனையான தகனபலியாகப் படைக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[44. ஆசரிப்புக் கூடாரத்தையும் பலிபீடத்தையும் நான் பரிசுத்தமாக்குவேன்; எனக்கு ஆசாரிய ஊழியம் செய்யும்படிக்கு, ஆரோனையும் அவன் குமாரரையும் பரிசுத்தப்படுத்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8813,51 +8761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. மற்ற ஆட்டுக்குட்டியை மாலையிலே பலியிட்டு, காலையிலே செலுத்தின போஜனபலிக்கும் பானபலிக்கும் ஒத்தபிரகாரம் அதைக் கர்த்தருக்குச் சுகந்த வாசனையான தகனபலியாகப் படைக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[45. இஸ்ரவேல் புத்திரரின் நடுவே நான் வாசம்பண்ணி, அவர்களுக்குத் தேவனாயிருப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8922,51 +8870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பின்பு அவன் குமாரரைச் சேரப்பண்ணி, ஆசாரிய ஊழியம் அவர்களுக்கு நித்திய கட்டளையாக இருக்கும்படி, அவர்களுக்கும் அங்கிகளை உடுத்துவாயாக.]]></a:t>
+              <a:t><![CDATA[5. அந்த வஸ்திரங்களை எடுத்து, ஆரோனுக்கு உள்சட்டையையும், ஏபோத்தின் கீழ் அங்கியையும், ஏபோத்தையும், மார்ப்பதக்கத்தையும் தரித்து, ஏபோத்தின் விசித்திரமான கச்சையையும் அவனுக்குக் கட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9031,51 +8979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. உன்னுடனே பேசும்படி நான் உங்களைச் சந்திக்கும் இடமாயிருக்கிற ஆசரிப்புக் கூடாரத்தினுடைய வாசலாகிய கர்த்தருடைய சந்நிதியிலே, உங்கள் தலைமுறைதோறும் செலுத்தப்படவேண்டிய நித்திய சர்வாங்க தகனபலி இதுவே.]]></a:t>
+              <a:t><![CDATA[46. தங்கள் நடுவே நான் வாசம்பண்ணும்படி, தங்களை எகிப்து தேசத்திலிருந்து புறப்படப்பண்ணின நான் தங்கள் தேவனாகிய கர்த்தர் என்று அவர்கள் அறிவார்கள்; நானே அவர்கள் தேவனாகிய கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9140,923 +9088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. உன்னுடனே பேசும்படி நான் உங்களைச் சந்திக்கும் இடமாயிருக்கிற ஆசரிப்புக் கூடாரத்தினுடைய வாசலாகிய கர்த்தருடைய சந்நிதியிலே, உங்கள் தலைமுறைதோறும் செலுத்தப்படவேண்டிய நித்திய சர்வாங்க தகனபலி இதுவே.]]></a:t>
-[...652 lines deleted...]
-              </a:rPr>
               <a:t><![CDATA[46. தங்கள் நடுவே நான் வாசம்பண்ணும்படி, தங்களை எகிப்து தேசத்திலிருந்து புறப்படப்பண்ணின நான் தங்கள் தேவனாகிய கர்த்தர் என்று அவர்கள் அறிவார்கள்; நானே அவர்கள் தேவனாகிய கர்த்தர்.]]></a:t>
-            </a:r>
-[...216 lines deleted...]
-              <a:t><![CDATA[1. அவர்கள் எனக்கு ஆசாரிய ஊழியம் செய்யும்படி அவர்களைப் பரிசுத்தப்படுத்தும் பொருட்டு, நீ அவர்களுக்குச் செய்யவேண்டியதாவது: ஒரு காளையும் பழுதற்ற இரண்டு ஆட்டுக்கடாக்களையும் தெரிந்துகொள்வாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10121,596 +9197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆரோனுக்கும் அவன் குமாரருக்கும் இடைக்கச்சைகளைக் கட்டி, அவன் குமாரருக்குக் குல்லாக்களையும் தரித்து, இப்படியே ஆரோனையும் அவன் குமாரரையும் பிரதிஷ்டை பண்ணுவாயாக.]]></a:t>
-[...544 lines deleted...]
-              <a:t><![CDATA[3. அவைகளை ஒரு கூடையிலே வைத்து, கூடையோடே அவைகளையும் காளையையும் இரண்டு ஆட்டுக்கடாக்களையும் கொண்டுவந்து,]]></a:t>
+              <a:t><![CDATA[5. அந்த வஸ்திரங்களை எடுத்து, ஆரோனுக்கு உள்சட்டையையும், ஏபோத்தின் கீழ் அங்கியையும், ஏபோத்தையும், மார்ப்பதக்கத்தையும் தரித்து, ஏபோத்தின் விசித்திரமான கச்சையையும் அவனுக்குக் கட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -10745,51 +9276,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469495518" r:id="rId1"/>
+    <p:sldLayoutId id="2474624139" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -11421,158 +9952,54 @@
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide80.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide80.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide81.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide81.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide82.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...62 lines deleted...]
-
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
-</Relationships>
-[...38 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide94.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
@@ -11677,51 +10104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[priest's office shall be theirs for a perpetual statute: and you shall consecrate Aaron and his]]></a:t>
+              <a:t><![CDATA[6. और उसके सिर पर पगड़ी को रखना, और पगड़ी पर पवित्र मुकुट को रखना।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11809,51 +10236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sons.]]></a:t>
+              <a:t><![CDATA[7. तब अभिषेक का तेल ले उसके सिर पर डालकर उसका अभिषेक करना।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11941,51 +10368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And you shall cause a bullock to be brought before the tabernacle of the congregation: and Aaron]]></a:t>
+              <a:t><![CDATA[8. फिर उसके पुत्रों को समीप ले आकर उन को अंगरखे पहिनाना,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12073,51 +10500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and his sons shall put their hands upon the head of the bullock.]]></a:t>
+              <a:t><![CDATA[9. और उसके अर्थात हारून और उसके पुत्रों के कमर बान्धना और उनके सिर पर टोपियां रखना; जिस से याजक के]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12205,51 +10632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And you shall kill the bullock before the LORD, by the door of the tabernacle of the]]></a:t>
+              <a:t><![CDATA[पद पर सदा उनका हक रहे। इसी प्रकार हारून और उसके पुत्रों का संस्कार करना।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12337,51 +10764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[congregation.]]></a:t>
+              <a:t><![CDATA[10. और बछड़े को मिलाप वाले तम्बू के साम्हने समीप ले आना। और हारून और उसके पुत्र बछड़े के सिर पर अपने]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12469,51 +10896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And you shall take of the blood of the bullock, and put it upon the horns of the altar with your]]></a:t>
+              <a:t><![CDATA[अपने हाथ रखें,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12601,51 +11028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[finger, and pour all the blood beside the bottom of the altar.]]></a:t>
+              <a:t><![CDATA[11. तब उस बछड़े को यहोवा के सम्मुख मिलाप वाले तम्बू के द्वार पर बलिदान करना,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12733,51 +11160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And you shall take all the fat that covers the inwards, and the lobe that is above the liver,]]></a:t>
+              <a:t><![CDATA[12. और बछड़े के लोहू में से कुछ ले कर अपनी उंगली से वेदी के सींगों पर लगाना, और शेष सब लोहू को वेदी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12865,51 +11292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and the two kidneys, and the fat that is upon them, and burn them upon the altar.]]></a:t>
+              <a:t><![CDATA[के पाए पर उंडेल देना]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12997,51 +11424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And Aaron and his sons you shall bring unto the door of the tabernacle of the congregation, and]]></a:t>
+              <a:t><![CDATA[1. और उन्हें पवित्र करने को जो काम तुझे उन से करना है, कि वे मेरे लिये याजक का काम करें वह यह है। एक]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13129,51 +11556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. But the flesh of the bullock, and his skin, and his dung, shall you burn with fire without the]]></a:t>
+              <a:t><![CDATA[13. और जिस चरबी से अंतडिय़ां ढपी रहती हैं, और जो झिल्ली कलेजे के ऊपर होती है, उन को और दोनो गुर्दों]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13261,51 +11688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[camp: it is a sin offering.]]></a:t>
+              <a:t><![CDATA[को उनके ऊपर की चरबी समेत ले कर सब को वेदी पर जलाना।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13393,51 +11820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. You shall also take one ram; and Aaron and his sons shall put their hands upon the head of the]]></a:t>
+              <a:t><![CDATA[14. और बछड़े का मांस, और खाल, और गोबर, छावनी से बाहर आग में जला देना; क्योंकि यह पापबलि होगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13525,51 +11952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ram.]]></a:t>
+              <a:t><![CDATA[15. फिर एक मेढ़ा लेना, और हारून और उसके पुत्र उसके सिर पर अपने अपने हाथ रखें,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13657,51 +12084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And you shall slay the ram, and you shall take his blood, and sprinkle it round about upon the]]></a:t>
+              <a:t><![CDATA[16. तब उस मेढ़ें को बलि करना, और उसका लोहू ले कर वेदी पर चारों ओर छिड़कना।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13789,51 +12216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[altar.]]></a:t>
+              <a:t><![CDATA[17. और उस मेढ़े को टुकड़े टुकड़े काटना, और उसकी अंतडिय़ों और पैरों को धोकर उसके टुकड़ों और सिर के]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13921,51 +12348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And you shall cut the ram in pieces, and wash the inwards of him, and his legs, and put them]]></a:t>
+              <a:t><![CDATA[ऊपर रखना,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14053,51 +12480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto his pieces, and unto his head.]]></a:t>
+              <a:t><![CDATA[18. तब उस पूरे मेढ़े को वेदी पर जलाना; वह तो यहोवा के लिये होमबलि होगा; वह सुखदायक सुगन्ध और यहोवा]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14185,51 +12612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And you shall burn the whole ram upon the altar: it is a burnt offering unto the LORD: it is a]]></a:t>
+              <a:t><![CDATA[के लिये हवन होगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14317,51 +12744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sweet savour, an offering made by fire unto the LORD.]]></a:t>
+              <a:t><![CDATA[19. फिर दूसरे मेढ़े को लेना; और हारून और उसके पुत्र उसके सिर पर अपने अपने हाथ रखें,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14449,51 +12876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall wash them with water.]]></a:t>
+              <a:t><![CDATA[निर्दोष बछड़ा और दो निर्दोष मेंढ़े लेना,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14581,51 +13008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And you shall take the other ram; and Aaron and his sons shall put their hands upon the head of]]></a:t>
+              <a:t><![CDATA[20. तब उस मेंड़े को बलि करना, और उसके लोहू में से कुछ ले कर हारून और उसके पुत्रों के दाहिने कान के]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14713,51 +13140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the ram.]]></a:t>
+              <a:t><![CDATA[सिरे पर, और उनके दाहिने हाथ और दाहिने पांव के अंगूठों पर लगाना, और लोहू को वेदी पर चारों ओर छिड़क]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14845,51 +13272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Then shall you kill the ram, and take of his blood, and put it upon the tip of the right ear of]]></a:t>
+              <a:t><![CDATA[देना।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14977,51 +13404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Aaron, and upon the tip of the right ear of his sons, and upon the thumb of their right hand, and]]></a:t>
+              <a:t><![CDATA[21. फिर वेदी पर के लोहू, और अभिषेक के तेल, इन दोनो में से कुछ कुछ ले कर हारून और उसके वस्त्रों पर,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15109,51 +13536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[upon the great toe of their right foot, and sprinkle the blood upon the altar round about.]]></a:t>
+              <a:t><![CDATA[और उसके पुत्रों और उनके वस्त्रों पर भी छिड़क देना; तब वह अपने वस्त्रों समेत और उसके पुत्र भी अपने]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15241,51 +13668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And you shall take of the blood that is upon the altar, and of the anointing oil, and sprinkle]]></a:t>
+              <a:t><![CDATA[अपने वस्त्रों समेत पवित्र हो जाएंगे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15373,51 +13800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[it upon Aaron, and upon his garments, and upon his sons, and upon the garments of his sons with him:]]></a:t>
+              <a:t><![CDATA[22. तब मेढ़े को संस्कारवाला जानकर उस में से चरबी और मोटी पूंछ को, और जिस चरबी से अंतडिय़ां ढपी रहती]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15505,51 +13932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and he shall be hallowed, and his garments, and his sons, and his sons' garments with him.]]></a:t>
+              <a:t><![CDATA[हैं उसको, और कलेजे पर की झिल्ली को, और चरबी समेत दोनों गुर्दों को, और दाहिने पुट्ठे को लेना,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15637,51 +14064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Also you shall take of the ram the fat and the rump, and the fat that covers the inwards, and]]></a:t>
+              <a:t><![CDATA[23. और अखमीरी रोटी की टोकरी जो यहोवा के आगे धरी होगी उस में से भी एक रोटी, और तेल से सने हुए मैदे का]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15769,51 +14196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the lobe above the liver, and the two kidneys, and the fat that is upon them, and the right]]></a:t>
+              <a:t><![CDATA[एक फुलका, और एक पपड़ी ले कर,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15901,51 +14328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And you shall take the garments, and put upon Aaron the coat, and the robe of the ephod, and the]]></a:t>
+              <a:t><![CDATA[2. और अखमीरी रोटी, और तेल से सने हुए मैदे के अखमीरी फुलके, और तेल से चुपड़ी हुई अखमीरी पपडिय़ां भी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16033,51 +14460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shoulder; for it is a ram of consecration:]]></a:t>
+              <a:t><![CDATA[24. इन सब को हारून और उसके पुत्रों के हाथों में रखकर हिलाए जाने की भेंट ठहराके यहोवा के आगे हिलाया]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16165,51 +14592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And one loaf of bread, and one cake of oiled bread, and one wafer out of the basket of the]]></a:t>
+              <a:t><![CDATA[जाए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16297,51 +14724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unleavened bread that is before the LORD:]]></a:t>
+              <a:t><![CDATA[25. तब उन वस्तुओं को उनके हाथों से ले कर होमबलि की वेदी पर जला देना, जिस से वह यहोवा के साम्हने]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16429,51 +14856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And you shall put all in the hands of Aaron, and in the hands of his sons; and shall wave them]]></a:t>
+              <a:t><![CDATA[सुखदायक सुगन्ध ठहरे; वह तो यहोवा के लिये हवन होगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16561,51 +14988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for a wave offering before the LORD.]]></a:t>
+              <a:t><![CDATA[26. फिर हारून के संस्कार का जो मेंढ़ा होगा उसकी छाती को ले कर हिलाए जाने की भेंट के लिये यहोवा के]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16693,51 +15120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And you shall receive them of their hands, and burn them upon the altar for a burnt offering,]]></a:t>
+              <a:t><![CDATA[आगे हिलाना; और वह तेरा भाग ठहरेगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16825,51 +15252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for a sweet savour before the LORD: it is an offering made by fire unto the LORD.]]></a:t>
+              <a:t><![CDATA[27. और हारून और उसके पुत्रों के संस्कार का जो मेढ़ा होगा, उस में से हिलाए जाने की भेंटवाली छाती जो]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16957,51 +15384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And you shall take the breast of the ram of Aaron's consecration, and wave it for a wave]]></a:t>
+              <a:t><![CDATA[हिलाई जाएगी, और उठाए जाने का भेंटवाला पुट्ठा जो उठाया जाएगा, इन दोनों को पवित्र ठहराना।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17089,51 +15516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[offering before the LORD: and it shall be your part.]]></a:t>
+              <a:t><![CDATA[28. और ये सदा की विधि की रीति पर इस्त्राएलियों की ओर से उसका और उसके पुत्रों का भाग ठहरे, क्योंकि ये]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17221,51 +15648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And you shall sanctify the breast of the wave offering, and the shoulder of the heave offering,]]></a:t>
+              <a:t><![CDATA[उठाए जाने की भेंटें ठहरी हैं; और यह इस्त्राएलियों की ओर से उनके मेलबलियों में से यहोवा के लिये उठाऐ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17353,51 +15780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ephod, and the breastplate, and gird him with the curious girdle of the ephod:]]></a:t>
+              <a:t><![CDATA[लेना। ये सब गेहूं के मैदे के बनवाना।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17485,51 +15912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which is waved, and which is heaved up, of the ram of the consecration, even of that which is for]]></a:t>
+              <a:t><![CDATA[जाने की भेंट होगी।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17617,51 +16044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Aaron, and of that which is for his sons:]]></a:t>
+              <a:t><![CDATA[29. और हारून के जो पवित्र वस्त्र होंगे वह उसके बाद उसके बेटे पोते आदि को मिलते रहें, जिस से उन्हीं]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17749,51 +16176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And it shall be Aaron's and his sons' by a statute for ever from the children of Israel: for it]]></a:t>
+              <a:t><![CDATA[को पहिने हुए उनका अभिषेक और संस्कार किया जाए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17881,51 +16308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[is an heave offering: and it shall be an heave offering from the children of Israel of the sacrifice]]></a:t>
+              <a:t><![CDATA[30. उसके पुत्रों के जो उसके स्थान पर याजक होगा, वह जब पवित्रस्थान में सेवा टहल करने को मिलाप वाले]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18013,51 +16440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of their peace offerings, even their heave offering unto the LORD.]]></a:t>
+              <a:t><![CDATA[तम्बू में पहिले आए, तब उन वस्त्रों को सात दिन तक पहिने रहें।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18145,51 +16572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And the holy garments of Aaron shall be his sons' after him, to be anointed therein, and to be]]></a:t>
+              <a:t><![CDATA[31. फिर याजक के संस्कार का जो मेढ़ा होगा उसे ले कर उसका मांस किसी पवित्र स्थान में पकाना;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18277,51 +16704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[consecrated in them.]]></a:t>
+              <a:t><![CDATA[32. तब हारून अपने पुत्रों समेत उस मेढे का मांस और टोकरी की रोटी, दोनों को मिलाप वाले तम्बू के द्वार]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18409,51 +16836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And that son that is priest in his position shall put them on seven days, when he comes into the]]></a:t>
+              <a:t><![CDATA[पर खाए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18541,51 +16968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[tabernacle of the congregation to minister in the holy place.]]></a:t>
+              <a:t><![CDATA[33. और जिन पदार्थों से उनका संस्कार और उन्हें पवित्र करने के लिये प्रायश्चित्त किया जाएगा उन को तो]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18673,51 +17100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And you shall take the ram of the consecration, and seethe his flesh in the holy place.]]></a:t>
+              <a:t><![CDATA[वे खाएं, परन्तु पराए कुल का कोई उन्हें न खाने पाए, क्योंकि वे पवित्र होंगे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18805,51 +17232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And you shall put the turban upon his head, and put the holy crown upon the turban.]]></a:t>
+              <a:t><![CDATA[3. इन को एक टोकरी में रखकर उस टोकरी को उस बछड़े और उन दोनों मेंढ़ो समेत समीप ले आना।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18937,51 +17364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. And Aaron and his sons shall eat the flesh of the ram, and the bread that is in the basket by]]></a:t>
+              <a:t><![CDATA[34. और यदि संस्कार वाले मांस वा रोटी में से कुछ बिहान तक बचा रहे, तो उस बचे हुए को आग में जलाना, वह]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19069,51 +17496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the door of the tabernacle of the congregation.]]></a:t>
+              <a:t><![CDATA[खाया न जाए; क्योंकि वह पवित्र होगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19201,51 +17628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. And they shall eat those things wherewith the atonement was made, to consecrate and to sanctify]]></a:t>
+              <a:t><![CDATA[35. और मैं ने तुझे जो जो आज्ञा दी हैं, उन सभों के अनुसार तू हारून और उसके पुत्रों से करना; और सात]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19333,51 +17760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them: but a stranger shall not eat thereof, because they are holy.]]></a:t>
+              <a:t><![CDATA[दिन तक उनका संस्कार करते रहना,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19465,51 +17892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. And if ought of the flesh of the consecrations, or of the bread, remain unto the morning, then]]></a:t>
+              <a:t><![CDATA[36. अर्थात पापबलि का एक बछड़ा प्रायश्चित्त के लिये प्रतिदिन चढ़ाना। और वेदी को भी प्रायश्चित्त करने]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19597,51 +18024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you shall burn the remainder with fire: it shall not be eaten, because it is holy.]]></a:t>
+              <a:t><![CDATA[के समय शुद्ध करना, और उसे पवित्र करने के लिये उसका अभिषेक करना।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19729,51 +18156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. And thus shall you do unto Aaron, and to his sons, according to all things which I have]]></a:t>
+              <a:t><![CDATA[37. सात दिन तक वेदी के लिये प्रायश्चित्त करके उसे पवित्र करना, और वेदी परमपवित्र ठहरेगी; और जो कुछ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19861,51 +18288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[commanded you: seven days shall you consecrate them.]]></a:t>
+              <a:t><![CDATA[उससे छू जाएगा वह भी पवित्र हो जाएगा॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19993,51 +18420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. And you shall offer every day a bullock for a sin offering for atonement: and you shall cleanse]]></a:t>
+              <a:t><![CDATA[38. जो तुझे वेदी पर नित्य चढ़ाना होगा वह यह है; अर्थात प्रतिदिन एक एक वर्ष के दो भेड़ी के बच्चे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20125,51 +18552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the altar, when you have made an atonement for it, and you shall anoint it, to sanctify it.]]></a:t>
+              <a:t><![CDATA[39. एक भेड़ के बच्चे को तो भोर के समय, और दूसरे भेड़ के बच्चे को गोधूलि के समय चढ़ाना।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20257,51 +18684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Then shall you take the anointing oil, and pour it upon his head, and anoint him.]]></a:t>
+              <a:t><![CDATA[4. फिर हारून और उसके पुत्रों को मिलाप वाले तम्बू के द्वार के समीप ले आकर जल से नहलाना।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20389,51 +18816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. Seven days you shall make an atonement for the altar, and sanctify it; and it shall be an altar]]></a:t>
+              <a:t><![CDATA[40. और एक भेड़ के बच्चे के संग हीन की चौथाई कूटके निकाले हुए तेल से सना हुआ एपा का दसवां भाग मैदा,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20521,51 +18948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[most holy: whatsoever touches the altar shall be holy.]]></a:t>
+              <a:t><![CDATA[और अर्घ के लिये ही की चौताई दाखमधु देना।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20653,51 +19080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. Now this is that which you shall offer upon the altar; two lambs of the first year day by day]]></a:t>
+              <a:t><![CDATA[41. और दूसरे भेड़ के बच्चे को गोधूलि के समय चढ़ाना, और उसके साथ भोर की रीति अनुसार अन्नबलि और अर्घ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20785,51 +19212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[continually.]]></a:t>
+              <a:t><![CDATA[दोनों देना, जिस से वह सुखदायक सुगन्ध और यहोवा के लिये हवन ठहरे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20917,51 +19344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. The one lamb you shall offer in the morning; and the other lamb you shall offer at even:]]></a:t>
+              <a:t><![CDATA[42. तुम्हारी पीढ़ी पीढ़ी में यहोवा के आगे मिलाप वाले तम्बू के द्वार पर नित्य ऐसा ही होमबलि हुआ करे;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21049,51 +19476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. And with the one lamb a tenth deal of flour mingled with the fourth part of an hin of beaten]]></a:t>
+              <a:t><![CDATA[यह वह स्थान है जिस में मैं तुम लोगों से इसलिये मिला करूंगा, कि तुझ से बातें करूं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21181,51 +19608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[oil; and the fourth part of an hin of wine for a drink offering.]]></a:t>
+              <a:t><![CDATA[43. और मैं इस्त्राएलियों से वहीं मिला करूंगा, और वह तम्बू मेरे तेज से पवित्र किया जाएगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21313,51 +19740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. And the other lamb you shall offer at even, and shall do thereto according to the food offering]]></a:t>
+              <a:t><![CDATA[44. और मैं मिलाप वाले तम्बू और वेदी को पवित्र करूंगा, और हारून और उसके पुत्रों को भी पवित्र करूंगा,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21445,51 +19872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the morning, and according to the drink offering thereof, for a sweet savour, an offering made by]]></a:t>
+              <a:t><![CDATA[कि वे मेरे लिये याजक का काम करें।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21577,51 +20004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fire unto the LORD.]]></a:t>
+              <a:t><![CDATA[45. और मैं इस्त्राएलियों के मध्य निवास करूंगा, और उनका परमेश्वर ठहरूंगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21709,51 +20136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And you shall bring his sons, and put coats upon them.]]></a:t>
+              <a:t><![CDATA[5. तब उन वस्त्रों को ले कर हारून को अंगरखा ओर एपोद का बागा पहिनाना, और एपोद और चपरास बान्धना, और]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21841,51 +20268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. This shall be a continual burnt offering throughout your generations at the door of the]]></a:t>
+              <a:t><![CDATA[46. तब वे जान लेंगे कि मैं यहोवा उनका परमेश्वर हूं, जो उन को मिस्र देश से इसलिये निकाल ले आया, कि]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21973,1107 +20400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[tabernacle of the congregation before the LORD: where I will meet you, to speak there unto you.]]></a:t>
-[...1055 lines deleted...]
-              <a:t><![CDATA[1. And this is the thing that you shall do unto them to hallow them, to minister unto me in the]]></a:t>
+              <a:t><![CDATA[उनके मध्य निवास करूं; मैं ही उनका परमेश्वर यहोवा हूं॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23161,51 +20532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And you shall gird them with girdles, Aaron and his sons, and put the bonnets on them: and the]]></a:t>
+              <a:t><![CDATA[एपोद का काढ़ा हुआ पटुका भी बान्धना;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23221,752 +20592,92 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 29]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide90.xml><?xml version="1.0" encoding="utf-8"?>
-[...658 lines deleted...]
-
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme13">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme4">
   <a:themeElements>
-    <a:clrScheme name="Theme13">
+    <a:clrScheme name="Theme4">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme13">
+    <a:fontScheme name="Theme4">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -23992,51 +20703,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme13">
+    <a:fmtScheme name="Theme4">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -24167,51 +20878,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>94</Slides>
+  <Slides>81</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>